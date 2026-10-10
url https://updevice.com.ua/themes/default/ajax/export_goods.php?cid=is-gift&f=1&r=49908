--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecbdb05c861faf7dc227fb296b421d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64452c6aa92d0616a6855c2f732f2e282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8b6612fa1d053476cc92890e56c1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f2453b5d66b2a15689fee4580a924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996bfd11a2ab8a22b8b6d71ca4ce2145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a6d1fee4a9b8839436334770193e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82732fe8523c236580e2cd1049c08aa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d0be4591a61f3d6bafc611ee14958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50789ff64121b328bbc58a779a89c0479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e287f6dc11550d68494548e4ff6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330133ab053bbfff062155ca27bff8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a02ed2f45d853964ef916482a5a65c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457412e76e844b349f789c9695c193f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cfdedd59847c0409ff508fe45fdbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a9364cd07304d657b0f0e772967c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b761c0256579f0d08b73fe05d3e2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca37d200d1b78b840418087c17d6a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b84b4fc162d9ef236b4b0f1731ee818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13606f797cc8bd5fb4068d557a2d8e2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3a1b7468b4a9db6c4879dbe5aad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19ce0c599d2789fbd13605668de0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d5e495c7eff3c60c7bcc0bc09aa9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6abcc23420255bb37d3e6a09aa86bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b0f239e464f4854f1f72f4cebb3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96436157ce44e8ff9135d8a698b3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd8f77d2e7edafcc5b947c4254e5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965da91e4c3683cd742813e74fe9c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501d622afd96816dd6d71b9cf8d376f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff488530ff45d2b3f547cb68833ecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44438cb38ab5648e72d4edd320106030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7d721fd0c2936e9f54bd088a1314b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b30e9879709fc0fb6f195cb93e0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f24a6c7c5ec63ec7f4728ebfcfc9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807b754e18a18a794643949591f3ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4dfee8ea90984189a74be8487a66735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584710b016edeb42fe0781c443a939636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611002da45e8ed385be9bb2b8d9c9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359966982d8f0fbc6ba8412a9ed70f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b97b1f72869941decfc49d4f0491f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b1b0cf283967df540e56aeb9b2cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ecc24b08602dfb45cbdfee486eef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109bc997597aa955ff46e8ab40c82642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e928fdb6007f62d803b50eadc65555f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd005acfaeca08dbeae640914bde1f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5f1eb6cd52fdc675402fdff3690245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4370a8324358dd53b9a156caadc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1277291ff802f9a7d00578628fceda847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942981718867462e85b7d5a01554b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7860eb613ae97055e94f36e12c9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750607229f234345e58cab9364980f3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1970b3c53506804d7f4b59d34cb52351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf57c4f26a61ad70bc7fbea7803a0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84608db11e415cb0afada4e3809f99f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c605adc1d5c01122cc016e6d9dbbc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cbbfb7d54daae69b873c72fd2b8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994282552a577fdcf13ae70cfcb4cb1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31c7cb597c2a9b3dc42f1682a6c3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f7c7d3a51d829c4a00959cc5a6f0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb86c983b93ea6740dd277c717c7d2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558b29ec5113a1c42832751ff2727cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b524c02bc318197c263229bef71114561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e174c35dcb7e33203528771c9a262a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c3df1ea7146a5ea18eba55ff410463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d3bf3d39b258bd862f80eaf92d52864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae0ab5733e2826cdd8853c1a41e9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59abdf68e40ebe9c41f9ebbcf428b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69560cfceac705615648cc8faf82484b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e77ab76eba66a068860e6553abe8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef508d7ef5febf3136e54e4e2790bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd253e1b1fb39cd3e59f7aea33aa423170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24785b301e351f9de80750ce0593e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd042b8f4247ba7a410888b893097f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e21251926c94c18e46f395ded0fc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fcce97f33d4487e68efdfa2b8a7c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2a464a889bdf74c1088bca9100e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d14f3cdb6b9c5b5c6fb98c947101676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da07d92c54818405d1d0cdd693f6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5026bfff426913bc43ce185f1827b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a0a25c5be73fbccd6afc3a7c7e6f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ce70715180469b80f079256c833f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3eec59fc81d9f35398e6dc8a2274c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381e42e6e87042c666585b0704ae4d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c126d17bfe91f02d6fcdee68731f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7717fdace36bb459eec48cfab3554684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e2a42ddb0a72fdac3bb11b83832ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e145033cb693f6e0ffbced29b106286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694da1bebc2d7903253099ad5fd4ed387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca21b1da15483bb7617e598e5a2656288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad174efa4c2825feda6a8aaff5e18a7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e685630684e39668515e73e058a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbfc4c3a459ee04f470fe7aa307b4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a6477791312ececc6b527d545c39692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb8ec0d3f671cf71ab0be2a12d9ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e9a034423118adcab7d048cadd6de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4d6016777388d6d26db3bbd2bfb4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54a3a8278ac9b6cbded19c567e6ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26801e9e3a9d2fdaafa033fd800449d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eb3cc8fb452de914460f06d88b7cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ad2e1ddaeaa161b5b4bbc5e7179999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256ed8a7b739900f4d85334055a7e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ff918e582fd2a6e8762dac232ee79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ce952acf10427dcfb228d93fc155102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e35f677b3976803c6b55f6757f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c540fb07c100e5bccaf520c892b87c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f340609e3be4c99bf4495259c46cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1521f2b3e35f9761f855c1b89fb3ed6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a5fc6674d93ba7779e3071c7d56e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e20167201e07629e5d81695c32e85f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29764adfcb570d040a0c174bca5a4af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958abddba908459b8814da687d83d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d2c6ecab8c2e21de6e4681cfb4dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85de794b51d52bf539d9c2fd05a2f4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafacad348dce7b8878f005b34225fd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1bf355410ef2fbb5b659c5fd731e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31849410601d9123f4079c5450c4b12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99248105f762fa289e1ab9f7f37fc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062fb4f2422fd6e20fc8a43b980d204117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c111a6b596bd5e2cfbe9a1c4768a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff02ac5fb6146d3180417e0c72466119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c929ffa2ca88acc5cad16c78c2746120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62fae4f394952bad10782d2527e5d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3fef6a8d3d1f423eac87661ca5726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd08aabda308515c1691fccdaa24c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c410b803f3028a3ff4f1e08cec299124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ef43b64e3ab7453f88d6a463ee1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b928ffb8ae2ff06cd1893197baeaf23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729818745d2b12c55023d678a44d08d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c2a5e39198407d27405b980df7ce3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e518aff062324ea7c1980fcfe02b772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757f4e50c6228fdf57b2888be7fa1f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46987c0b858e88265427994ec84fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cc8d158f8e748c869f4b2042323e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dfb5f0f9f5536c9ae5ca90a8e22a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c3bcf60e014b4baeb0f674a0e292a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b415239c4259d78309ed8ac821df6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa896a52a020680af8ee884f6ecc1f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f128d1c758933301f1d000444b716137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5c799624fef085bde56768da5bab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830f00834147a4a4106058fa9b8a08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2520547605262b207f60d97959bb35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec5277cccaee265920f4e3dca51cdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bea81fd9025d84b6294c4c3af8560142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ae9bd7caa1ae781097eb40e45da1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6803b0f5b0eef38998c9958570dd2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bd350dafe55f1cc29a12d57f86166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09e9687cb04418513bf7f537c5cd55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10773b842a7c18f2b4328ee964c2a125147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaec651af8ca0294bec87b4c7702d75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872ab114fda3114de06681c266b219b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473d58409e51db8f77d6cd568d2aa1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1c76f4f46aae6b32231e3e52dc05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b70b42cdabdfdbcfa4e22a59a03924152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7dd6e711ad3c0e529b85aede60d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629652ed114c46ff14a893ca1566c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74f5e27d9321a52ca9d6ae19e685b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955926ba42205fe520f34b435ecc6baa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11191087ea6e9a6e08bc87eeca610c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b48c191c1f6b8f369f6111ed708cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84491ecbbf890d274762ea948eee881c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5995830b61edfff2e5d515b58e0f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac641f5a7306a7dc7c5f82275dccd473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56641811b3adc0a788b9cfc6b01f9d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144db5c7a553c3803892298f38ada733163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a38e0ef30ad30a255abb192a79bab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae403d1c111376adb04c7ccee4d748165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a11ab3ee64d131c9e191ab8f17e42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b27f401d75603da0e45a4a13e6df1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41982bc4d1c2bdf617c6fd05f48cc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07381468c5e544075fb02ad1c5b4d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf1fee189af91e2bbbcfec184baba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f57d880b9e318ab88f8d21f58cf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984560114acdef58717a1d065f9f69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00502edc71c2baf552b97d7a07f47d11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a1a964dce80e8d32856c8f2a0246174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42fb1f83e48ad3d5caf6840a3146e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48faa206cfc718a9b910fb6110900c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a4e447a827398c4a194aaf8c14d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9a602b351ecdc3f902c3f82221dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc6438fe437f3369bd610604922edf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90d257da755d18f5c1be7d0037a3dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688825264316843730d450d7bb8eef57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8cf781107afc164cbd3e26f4e6d39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48376aada2a353cdf639a3d4f6bde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1ffddb71ad60e79e3cbf07ee117c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fcf8d7c409e12aa7e01cc6c6eadf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313386e004697e20f7eabb53251146186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e363c160201014d2b4481e74352cc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531b94eff23d2440f94e1706767e734188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7caf3481c7e6393bea5c1b4b6a5869189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6d925de637f9107d17e6085a6d23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e348ed1e9ee1c1970465fd529a8a730191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac5ee346490a33d842a2facf784e80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965ea57884446aa896ca20811abf020193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280548379697b619787a6a1d8831c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061461c3035e8fd79e59fbd6e0df88e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464385dfb53b78f80792a64ae0d8be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd60e44cc01a8ae876f9b7721c438a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441c5e83b6e85460c395b3c1b650b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e729f2ed781e270490357f51f5c56b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1e2ad30451ee6a84c3e0f7dbaa7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06d4e29659c79489875218b02b568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f161350b987da765b5d10ed53d5149202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31757ba835a4c77ef185a2a6c76c3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16f2152d7f9450ad87166e690ed143204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7557bb13b4acf66068f104abee4bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5b199bbfcfaf8d5487e37b06651a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d68a96c99bdfb93a29fe6ffc8915207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb0395cd2341b4e31f6ce26e86245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e12db7ac128d8c6fa9dd297853f7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b060b60880aa5ae0118ef24dc4b3968210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365792791579db3f0fce0f49674b0ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b1a44ecda05a75ec5abba5b69616a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc0a480610f9babeec9dcf07a1bd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c9882ab692dcd93675f92535db943214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ced50bc931bf7b203d4ddde82dd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1cd13cc7c9b48f49cb1bfb05eb3aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8db4525666986b38f5c740cadd85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84608277a40e6ac8de4bf9b5a88b230218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a2c590c98441e368067d76c91846d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cef7da64c29812407c237fdf760fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b524995c4a408245143a75f4ce8cb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298fca359055fd38f7530ccc55e2b55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f23c4966ef448df11009331affb475223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1011b802673e93f528d51ec4ec7be2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39303b4cf980e5960c5181b3675f5f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e84fccb180a372b32a49b411ee52ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faaddde153359d3eb52ae28ca969e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade86bef2ede1598c495f5f1de6f3bb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95bde0ab99c6081808fc38b622e6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b916318b51bf42fec3ac20ae3ad868230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5773a06fbc7cbd11119bc8643b33527231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0653a96a3976294a2f1eb34a253dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d38274beb5b164286156a4e47a344b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f085b54a060dc56e430ec76b4907234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0de518ac8efcf764f88fdb9690ce76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e094fa919ddea9e14a0b233e598673d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68afd1c8dd770e8549de72b9afce1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6618733bfa45584a64454d32c912a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ba45e5792ee3eecb942112d2afee9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32908a1160c64b339aea2fb9a5b6e0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d6b47bfbc8da1989e4456cbef954241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673fcdbd00762e130fe80a8053aaa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82a5a64d75572b05f5d512b28924e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189725e59390dff524be3eba2e6e9a3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec8e1176539df9a0acc1b4760cb4b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd41faaa0956a85368251893311a3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9c222baab5f6bba95b0c3b2fe19cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3cde0388ffd364ad93459542c32f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ffd2adfc7d034d5132546e556db5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc45c7cdbba36c8b817db71cd91c1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f150cfad9e1f1639a116a9b5e9d88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689befee2c145a2e4c44f5fdbdfb2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b394edbe753bb7248a6002107db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690972cc1272d1260a2aa648564184a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4837721a1185a18f68049b8118670255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f971f4a004dcffdf8b7b6bd371ed0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456df509af4e27188d280948f5b2658257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04f4a799ada251ed24092d44a40fb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39304201a64bcb74b1994d4cf4f88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e5573cd41cd4cc46da1ad6493dc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84103478c85c1400d1fa1e288ca519ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4aef498fb537e283e74786a46acc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f081100653c99cff634c9ee85dcdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d86b8805e35781a8641299b85fa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f273b63f194d0d748fbc42ca1517c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29b86124df75196345f7501f7e61f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6d09e0d36c088e3ac2ab06d5734f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854df89b53f39f82e62e7f15d87d512268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d5a9fd62818fd3c6600188b3bc6c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572afc49b6df3930df27b268b0142fac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3048dfdef270a3d79ca186fb5bb3c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1215b9fabb74e329d2ab05d82d61e8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f871a8295594b4949db179517b45c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9a2dd0b0ce250635b48f297084c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd78144cd9cf61556a6325e13f61b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c641a193936416a0bee19fb5c09b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce536192b08d93d281b3a3b1d06572277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a2f0bcb104ad2491fb78118bc9ab8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def988af97f2a90897737b49628692279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a53db34190f4effa39d6a509cec77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78d2139fc5758ada9daa81047ef805281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a96f7b9f564834021e8632c6f0f26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509aa98f9eccfa243ef7054425a3f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2c6ecb27883e7e8e20c8578ce0079284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee87d02f9c61df9063db68d9d3060285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2710dcb3882ae0ad86e5fbb938037b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99739d88589c920ff6dd00b6e9f168c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b155f504289a71ee4c4eda34748f32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8176e122ce2a85b78c4ec6a10ec76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4113ef6f5e13f6f50f89965cac2036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26baccf5f8d15e7ed91b49b48dfe85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dba24215767cb65da87e0211070ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249c073eb73e384c1ca33f6eb0bcd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d355ce09564004757d9078a9a5b44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7657c5ed25e951b8a7ff112a2dc34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13421cde4b20641b51a3088965dbb5b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329ebc0f4603cb94f90e3c71ccc0ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ac7c21186cc6a7f479f1b4f1a4f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eace955d884f6d4123e7aced4b8bdc1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac979c5cfd9a6ba808a48474f1bd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef99a6b2549cfa0e750cd15f066334301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa09fed5ae7cef5138a20881945b7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4b862290e73a64e829224b3e641f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6da436508e3cbdacf926c657ab4bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b34e3070c3fa909d3c11cc540ad78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02281dd01cdd1a806f5e20c43cdcc09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3af46ffa0936d3e4715f32342464307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d5aa2130f32e54b5c02a34bc761e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb11d4f055b7b11a0726a1847be63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa566f522cd61b1ef82ba12cf918e168310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e0610d1cbf87fbddda67512d6e210311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bcc387a82841693cd84a8ecce8761312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a41031dbeb33a2b7a2ea15b2e897313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f861cc25e09eafa2e0521321cc358314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d8efe8e15fedcfb3bcda8dcd35558315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6c4b8dcef21cbc06314eeb02744aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e0ac26eba89c759733c00d090b12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aacbefa418a3fed6aa51e9d9c2837318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50cf1c073abafa48a36831ad1c86f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabe1f2f94198af331ee10b4a33054d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c62f76f70a057f101523f068075ad7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9b86a9b9885875cfdf9d864f4108c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3401ab135fd72527e1a8501c775bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e4a552b500c10029bd1115aa280dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68de70e98f3b61b18aa2ab25d76e15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296b62c1db0e9a866f0ab01a485ea51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b82783ba4f3f784f1c54e6453e998327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345bde80a31b1daec4001bffb13fc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a933180c2882a4f365a3710e6416d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ddf483b940695c72411bf4f884f7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a1f3a7219605c10ba248ce03f1289331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51277c920d78ce826617c1844e7904b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdee4d246b951d4d77055814f29e6c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18addf59df22585fb4bcb34b7a47a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63f02ef545f5132a97c08b98f34d87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c057dbd43e7b8fe748366be22d52f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecfea39c7f1eef5122d56ffd19dcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc0907fd22a8d35ee93bbed88cec7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441958bacc8a5bf692e620c95bf18b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a15b7b3774fd7b156662313cb92d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42597f749162fd782d325318e5544fb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9cc966aa600fe4865a1bd834ad6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a65c09c97a8dde912f819d914921ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5847f51a3718be9a3494122bba00e86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272add983fe3695a0a2bddf99e0fac47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bd0267daa38a1ffb1598e81875344346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a93e3e9e577cca974e4fb822c25cfb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be7da006b9a9987119a54a6e66757348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dde65b6a52f9e962ace2df4f085dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466969fb4546514c5d4a0c1c333cfe67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92994592200f6d5612a3a24f40b9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328c907aa6d3b5bef986e59f7225fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d75f6afc78f0ca6d11113724bdb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e169020d1b3e0c9f7846d3fffd24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257b80d12c8b5d0834edf12893e8764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa02f4d6bd90f254b462ebfa79cbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd5bc57e3fcda16646f4b9cf8502c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66876bb55250ab7dbce0074978b5a7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5928f663a31fe03aab03a7b1744b88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb47209c57fab6afedca09b58d2d6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b9a52e26807d0987d4e8c733baa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d8e639c02fdbb3718ff27951661b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b33ad5089b1530b7ad4338e42b4619363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3e55539e79de1ebcd7bd5e356d39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd1249d5121cdb95d3e72595c4c5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00db5dd7de467aca1f01659a10f75f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6c0749bdd9873c489c7568f5cd32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf43f6ff936da4e1a242f200ed14e52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e9d77ca22b70a64dedc101c4e1a34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067d738568e7bae38933ebccee2f363370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb4d28150cfd1033063f924307ea4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf79469be1564fbe7898df17e8da9bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ada8d1752abac62dc3654aed7d4b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938700e5523ee9228a343f97f01cae7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ccace81d3106b7c271a26f403fabe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f040712deb795fcd766dc158a07d24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7483345d2c9bb7defe885f8293a475377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab0a2297657e7956fed75fbd6aacf8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a4f36364db965660fefedbb81559379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018f21e9c2cd5930e177ff7721defc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b80f2890daefda1b4df43a0c65ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc411ba883d05d87edb08cda2e87465382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b49a7fa72f612f046bbce9427173d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3bface26aa93de93ef47c75386fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e699e9ec081ca3b4d097cd47d524385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721c9ff0e3775ce4c5c095e608528c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1361f6e4bf537935037c50340e22c4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6168fabc807fd8ca6022e01d2d69dd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193926d9cad2d3a7bd8cc38057fa65a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8804319ddf3a94bd32b60f8c0290390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651178ac514e343b6b1e5538f5e2bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85a244fe4460a17d361a2b215b81c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05f510a853ae6b584ff58471b3e4b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75354e69f645fc97b64f456c227468394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5546770d7d181e862270bc2557430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3d33f81a298f65a2b45ac6913381396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a7d6ff038594ccfa9847b6060516397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c62dd3467691b78d2f429413e600398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2066007d0e2c00430ca257d821c0e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1e3ebd74ce3b9436c3bb04daca7ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac53d39eba55fc1259b6ede4ec13a38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da7c0dc8fe4d338ad6f0f16c4b0e11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802c7865ce763f7ef26167c1deef346403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d76cd2fa13c89d1ddf031df91826f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fdf7189e8f6a6877b78cfea9523f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d4025fc6cbf157d645f810b97c0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb1cae021fb8eaf3efaa888a4b0ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affef4723ced9eab84458214dc974c75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c540d873e95e0be5e9fd6f871ef3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f3628c0788c24d4d30a7b6dccbda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d562cd35c166e0eefb67ecc257e0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9213c551ad2f838ad829227d5f953d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f2a4f530fe74d36e64410cfd7ea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04f190e64a639d45b2ed3be477174414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98379092b9efa0ded15226944eb29b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9926ddb640cea7e7462f991532f77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4e3392195de3a9fe91a9aa3913d65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937f15a47b11a89f23fc89c9cdb83f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4f3465d63430e4c6f89c120d547b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56a583e545347643154774953bd41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61581b651606c739ee4550014215839421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc11b77fd0d1165d4cd946dd69b2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de85a53cc00742009f8b3a62648df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671f6a628a21e354c363135419888c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b46c50a54e4507d2389dc915aa33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a32745fae0ecff26c4f9ed789d65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fac50d48729a7588325bc51d35036427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082cb307ec0ff5748c0d2de5d6e874f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aca122c1ea475d1b58e8fa22b995cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3fa01ef4f9d2b0581796904534b31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be1019beb31346bc636e42a4a3dde0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cb63f93f8663ca8ffc293dee0f797432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef134e3b7ae2c42f907c6cbf3c90c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5669dcfd2778055a76b414fd00ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a68452330a5756029d0202cbe6ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0098c527478c6a711e5e1880158430f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135ad9b96a9a181fc42cdab256b1879437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f1dda7da14baa6bf1d7f9916e6cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f7845af63f97356b843b183a9b70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ec1a34bb7d6b91b376c6fda8dde8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f745874af546ed1e8298655803bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62c577b000ae66ab4b4d362292d10c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ff25f5f748f755533c7589f295fd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3417f4a12fb8efe7cee454a3177f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e881d587abe09eeb2db03df6210421445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee28a2f8d1deeaa8ef0eb63783aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb0804eb2d538e7a30738371a20ec5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ce0f9f56d5f97cd3c796e6e05e0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30309dfb2e61cb4c16ae88b45d54f7e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cee0ac72da0f96d4d95eec88dfe24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a183416a36e275781aa8056da37765451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abdfffd6550111875f18edff4bc663452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c596ac11a5565c04dcf65ba712b69dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9a4c837c13c8a8c281bc9dce42a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e161d913df4a25c613fee48d31cd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb97aa0613670bdb169a5675a70c1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6966209ec0d5b5e887978df03f083457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e969ce7d5aae193b2f2ef8f18ebcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d768f693ecea9924c6fd36e9e449459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fbbe0fa25e2ead8e3055eea9d2272460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc86c75c5974f9105066be3b813f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2c30bfcf0ff4e6ff7977356a2056d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5fcf2e7aca366d64a75f2699f0207463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087f9db3f34b6a985db3c5d26a8fe92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322c9600be104746473c245e14ffe1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35f3506d7a5dcc51dee0fa8e632dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56b3f4e37726a5ffd07bebb6cffc10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0907ffc647d0f899301209ba3d78c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ac123102e69b1a6157b0b944a4a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e479a45e97aea5b2a0076520792a21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25597ec4bb02cac20166b57cd31ca415471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9142dd4467e52b7029ca614aa36288472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8035f3c5664d0ad927b835dd8927b76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea858548731698015c77d3a8c89da45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8cf35b335b08e955e75dc4fd029d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e570d628458601b8971621883852a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe9f97c34f3dcffcf2e0cba0389f02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc666c66db81928efa4a9253361e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c7325892d4231029a6a8045a32ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b3078211c8c6c9c7550ef827392b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05622c991eb0a2cc9e64db5c3923adfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa418d75aaa9403d6a86c4bb443eb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ac0b77334a7b5f1e99fd683988a3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f106e5fdc8029bb2396f9f5ac1ee8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ce3794b9ddaf2c6fb9c4bfddaf337485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bdfc4a3dec40d92911b67dcbf8495486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a3f3ea6563d2c9b295e01b0f1fd59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347c05256d0e83c9cbbd451881e431488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1559d50d8bbe9afb5ac6022e9ad9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4ee396f9d061439dae610c94c96e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89bcfce4a48cdfe74e6807ecb44b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d1cb4502733ab66ca1d1676d3899e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62682ff5bd6cdbd37a389f950d0ffa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431411efdbd61fdf4e54aaf784d7e2bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f28d88fc607824762bc78ca4e74d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b7d84445ebbc5cce898ac16c9f3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e8f353d903ee01514b98bd6c28322497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82352b2f8cce792956c9793d7f977c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52eff45617dba44eb9f96cef697e74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b4fb802ccb8e6f37cb6bdd70f97e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8491aed7e4d654591d8a7845ace4e00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676760cdadc3bbc4974b60c92b0096be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb18a4b28c60b869037f3b16214baa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f80c8e8253ffe92ddf2dc85e1be2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d0111fc7084dcd17a14fd76a3746505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8122184242839de60afb8a0e29e70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb2685ef7310277b2b1173d919be5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43628099af11d2976bdc0be78f654c73508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9fd295b38e9148d20ddb537c68889509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c80b5de200aec7c93db70174e243d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf19b9e9de51b2d40f01e2dbcdc4f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad793148a4cab35db3dacd358bfd414512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcc6f1507037e9ebf4ba02ccee490a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbcf7858265be6d41848c85f128750514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8814ecffa06d9c0c623aad4ea3186515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a641158a4d1dfddc73aa979fcf44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b0794a1a10f7923ad5f206eb5f04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd6d03e1021e7e57fcfbd60326020518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7826254f80e46ce9c100eeb028e355519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce48489c5b573e0e9fbf9a26f4f8f6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50325cebaf2c67b889676dbefa29a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b292e81aa455363b34ad97898c0a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ad70dab49dc7c6cd3b91d82c6e96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fede2e6b244862cb05ac20d3d6b56f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a49f0cbadf5b3012f8117e33664033525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab17e7316ac5708e1459db27aa063f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89108b103791e211e524c0b5931f1803527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434f66a7b06557ec80d4132cdf08e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e32d594502980c66a84b710de0b2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e4b9f2d100ac4fad2d74329730f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f748d3c9cae876c754e341c585ef7b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e62f51e6d9acb358b382ab7203de2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1643d12044465be5dd966d71ef097533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0edafb105cd2ab9ae3357b64e0c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aefd00a4fb094f1072ae579f8a208f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c9ffe41a355b0eef19faee4f509bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044dc29d183882e7e61bcd1f0eec02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390600e7f0e147bb47ef8f4f67a3258c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae878d1516b72143c4ace3c1fb606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01177cb00042d214ecca8fa5ce102540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9350ddb705656e9889f9e315435b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e61069e597841a0a2ce0825ea5a9e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfaf262b2c0c881b60de322691ef0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdcde8052d42cb6bdb97f993a61100544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2786cd4091355c1015ebc627596dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5a3f47e6c090c09fe7f621a011643546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee9dc4a3ae4e819735978282646ee1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1ffd09de852e4291177c0e62c568548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24771d149d0e99ab4597021fd4786ec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaf35428d4c2197bac2286785358e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff814310b642fabcaba9a31d40a209551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55669b2065476abe9bd328d58bfe5649552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a9de7041a91da38c248e2dd8ca064553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64688818a3715b794f07f22d05044d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea7b642d8dbf85a8ddc01684913fe9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5142b5595e4164e59d1db7be87bb0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da284060f4ac2c2d78b7151c636a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afde1103219e1fa1196a1e4a87b521d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b6c323efe738e0548dccbe898f8db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1eebd6173e280f72eea095a9ba86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645ada7da08b54c6793164da2472fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c1fe3a35e4d66b27c2023de29605562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c91b593d7a932b34a6621ceba8e0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c2306fff4f34cb4b53a0c904fb82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a618997fead7320e3c6a6659547e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f351a473d629f50188f6774c138a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c0723def170ae710d0ce4c426181567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b792bad3f14ec08a19e08e3569a6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e6c20edf5852ccec88a176259635569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63925b20ba9cca2f3435fbd7a8e9d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011178313cc683de62acd152fadef0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dbeb0b2f32abb46b2ea32620470b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7afee7ae3f6a006f8f20a385109e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd5bff56dcaaeacf3799da45b1141574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf32d8cd3bc7441dcc1c7f503bf48d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7a66a9cb4f1464d6c902635aa3b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475335bdd3490266eff5d3e9c14c550577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934e7567ef04d2d332073a1e5bc639578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa31366610f8e220a2a4c11879c8977579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8e3173551df157a5788b033faaa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411bf1e8a4f2faa8d27f4b84b68b30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f9addc83a018513e9802502fb496582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd87d14c924ef260161ea6330674c0c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e4836b522b8add3a39d773adad88b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19023b953a54bb3ceb8cc3057a05fa96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088f58c7ffb3a2d697f8cd581c60e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cab77e2410341c9682ad7c170a222587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f75fa476086200f50c8e3c7076ec72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65348e3e358663191e566a1a1eca5ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d6ea9c5e2910c2fca96a466652b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c945ccbfb9dd3280b93a947f80f1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b1463328ce6f7143378cc06bca13d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff5c8c693d40189eb113de3a05a62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e2b05a98c036d8adffd69492dbf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47aa65b76d259434ba26c2170b1c11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43fdbf41cb3d9ddfd15664cd580a57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152adcc5d89e4847f99910d137d9081597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cf9c1deb82eddd5c1f2438990e744598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192554379e1d7e3ccfd304476181187599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279d1178e4a080626bfa4bf8691fc51600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c0d40da031087872e580db394623601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a4344cdb353a0e985b51e5fd1fcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645d95b5b6a473600c85e672aa128a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454ba4bdfb69262f4999904291f409d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e5ab36b4e6e5044a58837a9d2450e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fbf0b3df8d0fa96c8c9d49dd1c9a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2fdcb33920a5db9968fbf44b2600e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d48344181bf773b7a804090857ecf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09661b0d782db7dcede4477171da1db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f662932fa25f78fe8ba9dafbebed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09114517c38e649193171cd261975b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2cfd40d14f10845ce5a4c40957a85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c44a484a09bcff11ce1c509bbc5b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e0c6d117c77e29361c8565893a34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb978fac31779b4dad3d82879506c05f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccbb6b0d9237ad5565ca34a89d81d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115791527cf54f2d2e1e190bbeb031617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae091f4d6ddeac95cccd4e1e2b0bd8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814284af3f6252e897f448b2975c0a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043a49e0291dc7301d87485f331f89c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee676a769ece4648832aa6858a172d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b9083a216e2c06b04c3d499dec37f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ad2e9268bf14e6ebe913d000ca4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad51982ee1963da7ee55fbbd1f059a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0c910be5b125e793478b24e1333b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6a12ac2f1269e8776d198ab8f0ed9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccab7664bef66b9e9c451529590ffba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140df38ef4e817645d8402e7aa960da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890d02d65813816950ff2839ca5123629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc19db693276322fe2ce7b5ac15607630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c84a6966226db43d6e824c1c122c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417e526985bb48ac99834ef67d7f672632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e17ea72bab1f26606dbfb54f2bd4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa421510378b9e5b5faa407669d9a35f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf375eab6bd893ec6b798be605cefa8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f12f3d9f8a163306d6c106e846ee8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd712ec1cd51901afeda00fbbbf322637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0e9ca6e47afcf5ecbf5d0e79327c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515657c26faeb12460f3e0442ed100639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5b37b1a2e4b9c074d74c79b0f4b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573758c415a5d5016bd2004abc33a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3f9c185624dccfda1847e9317244642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa320fd6ff1be02a1fda6e05c000759643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a450a1a333eb69443c1b0cc2555b859644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de43f97095c30f3e523c64a7944920645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0e0b89ff516198602eae19f412876646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620f4777b2b80303fed9b102b138946647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab1bbb1ac3cc1f0a8eac7e16945f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd548bf5b6a5b36162daecb0383604f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b43afb8098223603327976b54076cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29adc005056fd10d9bf624c5022dc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f5a000abf7bcb3bf24b6d9b3a923652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93698a9b8da200dbaa68b77771b8b446653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6101413d14a03ff69e6a755ccc7cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaf1c17176ad708242cd9adf578e54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af908131c55c61363eed9219a0804656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a69776e3a9a56adc756f83ae9b65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23269dc70574c6591287204e7cb879658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbbd0ad3c19428b6dc95abe123504a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72106f8c73f3730017865531dfbe5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8aeb04f54b39664d767f94b8d7ba6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad45c1b66d59fc556849610486e8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910ca6dd36fbf9e74fa052e23e69e30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f404271ee8af3348dc7416455f97a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16d116b735327a5ff645679598745a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027793c300ac4d8fa7dfdb8d90f3cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d4e9afb084a75417d8e23d6c94241667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29802d2ac27dbb60f0f166c04337e806668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9b6cfdbc609c927ac0d81a0f0cfbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe1dbc787fa0a0b11a9ea868d0b07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312a639ef93e87dc3a399d2c27a1769671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0457d61fddcfefa107442dc15f720e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb066d3e8b2ba3c1c628dedaafe42b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968173c26ef7f47bf6d46ce291062057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589431e7520ed0146226d1dc4a0d4f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c352bb5b661c6f089c8524ef30496f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8530d13b6693b60de56897d6fce47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfac3576ace85e020955ffec0b3fc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8149227112466c3f4a31f995cd085679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e4f9bf67df87deb1125edf54e45ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8dbb68e7b3e6fb931cddd26e30ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a1948ef9e5fc2255c88df3da81d21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41deed36e14bff3317378754c4a61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afda38562d0042496182dbef597caf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d5719c709071aaac37002bdba57f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc233515a3252c83069c1e0e9ee002686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce376ef1d66ec2eae1ceb1f18a109c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f76244b213271b2162736db44492bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffdee44b7e3e3dfdab27a685aaf913689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e24395a1ffadf06879ec8f4949ef2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e07337421f3d1e3c1d0cdf99dcf95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21d219f2e70060bbc2c922194e3a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fffb64c5469f062425d618fe7ad03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fec5ec3ff7364161613de01a0e21a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b0d46025c3f1a5e22f263228a13c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caebfb8ff632768e33ed3217a49152696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9edc1d8c2c1d4ccf27073eae737eb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e6f25d02528d917f88c2e9376f06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21fe056b4639e431c41b383e22183d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82954f1c35526bf30d7e7d0f4e5426a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5e0b2b56489187714f7ae3dbf842701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d586e196b00e08b304d3614e3c721702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d806e093c7dc5f3d74b78e2ef65b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81746e94cd1c08b83a8085be50e60289704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6562379f8b16fcdebbde890a3f993705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c6f342579fbab87b3d24afd5013e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6aa64cc05e3df3102f5ef4c79c89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5291fa299c36c536815601477b84f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96fcee5672ee1e855add18b620a03f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3a50d738ec2c6fd605277bf5ed37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4688b8642f12068c8337dbf5d66009a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100aec686ed3626312b7a375fb64d1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca71a43c9188f74127697076b9a9f8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466950b7e1d660d479c5b56bdf16b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3278dc130b372fff3438dd5a609f00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db22c85b77e310a1619c3edaf6b6f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48bd48e18bf8ca53af4e79aefc89e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14d5c28580979f19e307d1ae38179718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7bb126475f8cc2bb0922e3308aff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4e88caa2a9e3b64648f8a2504a05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e9bb494d4546240600b8276704bf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850795a1f5bd98b985547b2b50eb3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e885baf3a4ef8f8da2133f5a8b31d72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f514889a7442920e42a8a3564b05f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9163c231126a31b19d76c39c986c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1936d92b000bdbdfc38b0f8fc113784726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd9a8f056b82f4d5a3b20fe52feb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a370c04d2e551fc0f2f8cb055c49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eee6c0bc8072221f0df769cec0758f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d09de6ae81c571074ebf29a9173488730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911397c6753eb1b05b982d203ed5790731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedfbf54669e255741d27d290f58448732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f305523d48bf412fead4910b9df3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb53167cd001d92686a200b89dc5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af694b2e29a9ae48b00efd0730f93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818552299db276d561701ac242aebff4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35f366c009c6b8ca17d99c778494b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f587b8e1fdef2e4a61591b66f23f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8e25204f5924378b84545426feb69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b864d9b564f1cf279c3c8d2322b39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af0ecdd225ceab3a387c275068954741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42fae396d105d39fb3acb319316ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd17acbfbc8ccb55950f88b4c2a40e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23388b41fc1dc6116f586f1aceed5c93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3d87d9dbc0ffff068bdd6793e2c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621d3e7eca412408ab40be4d2c2df9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d778a14e626b924d9ee49c4acd048747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fdb1776dae2da912d5b9f96948af7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1519c242a67f6f216527cf907128749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d99e6605f9992f65d58185db3ef4d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde2351ad3fd78a1a77b15e21276c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d9a9594516ece55e7ec313e0a21b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69362347f0d72319d5c4d8df95a640fb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612fdc2cbcfcb814c49d9519e8993c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5ffce21ba2030a6f2ae381ecfba02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076f5a4e8a8dde7134e9f9b1e62856b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a601433449c1628c682ea949de9964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc98db032e75728eef5b8b0dfa4fa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82eacd5908750443a96576d1ff2f096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d0d26446e3b34129e0501890d7b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb475479312cee86c10e2acee42d7d888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f080f9d2e1783fc947e2f4b739c85d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a824b0263c32aec6fa3650dd07e8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203915f32bcd88539b1272ac5589832e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f20a2627cde326b07fc30da310741d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce777728751b9c36f9e88ba659d7cc8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb051bc3c449fa101189b014cd9e4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ac8dd4bc80d1122852520f68497b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b552a92c33342a97a905495b5aa49416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17851ec932b78f19a20d655f39dd6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8221151a171d4fa9180276cf5a230718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6deb1f60ee4ee45b8d37e508741fe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab19d8bb79ff68a83c970c62be8215a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b5a5e8863926ae58b14a14130317521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab31c02633c6ffd353fa72540f291922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc54b921678c29170ccc95b99e98e6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca3b969b808c5c47676b58575d020a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acbb2da2606a2b992a39736504505a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df62b4c085768d968bbc17f0dde0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdbff806276c2b1d186f5b2df7a50d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842d780ae429299919f4f288f19905b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0ec1bcedd42f97a351cd72ad4d2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df05721209d5be9b76931e8f6c6dac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1e7b5f3a4df3a87c0311a0d1761fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381f25e5d2b50346a7d77a6fea4adac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b07b967a9ad72f56c8acbf41bed4a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902042a286c89aed834428a029e48f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c845aab770abe84197749ffbc73b56335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d65f3336239dcedfb0188215b8ffd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac2b2cc5859acc271928b7c53fac1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6722b3f8876bdc3628acbe23e7e14838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8405acec53a92c9cc2d6364f46bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425faf313b29bdd9733dc076a6ab4b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c405d0fe52fdb9c679e521ed92082f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8bc61bac949349d403b05d240c67c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf82d789cc97ddf03da1b0281fb0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d95655c4cc7284e0775c4d4f1b5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87177f92eb211b47c9ec63b9521de3c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b294b0bc9fff38fdf3a46f54674e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa649b3a2379ac8a336ac2c905859d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f72af7698bca02f86b3464613adb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c4bbb8186e18b172d102d856c74bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8a52cbba79a6e9ad3397388e2f36250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb687cabec2ab9643971c4d3c81e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7094f43f9f74a6bdf82d5bb027961452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6dd1b6010e60044a0ccda99f7f9e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c3edd01abdad50ea0b6594cbe967054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b263e633af04677e0dee0b429c318455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9331a4b6552f460584aee42e9f47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a610bc4d53361117b504f06f7ec957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b21ab47e1e63c570e617d0c78486e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d17b3da4d6796731f0fba13c7f9b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15984ca9a07888e46b97fe4bca62622060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2a3315d2b849bee38ca39ae7719d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728889b015b7e224ddbeb6ed6c50cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9629118d6b246ae7e11a8114ea5f93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce157f98c0e4e288f1890b6d5171d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d264edc43054d48d5142abdc11a0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672517c6ce031023b3a4db5bc2db0e8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71725fecb1f56a999fd7027c1a2bcc9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee35da49e8253c8b044751a2b5acd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996377d139fbe105eec301ecdb7a834969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941aed798c2715433f35398890a14270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6bfe4cab588c8163a3062dc37ad9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06c61a83e1dbe285e378c8b2471ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3380186ddcecb69a8016602984ac673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a60489233bd29666e599055f3cf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf74c8c898d73f21915c6389c3b294375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d703dbfacc05ac0abd216f04766176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f167b6741d9bc653fee7e2e302dcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0a5003b30531837e5cce63302a7d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b02f19885b1b50cbcd78930122754179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f56abb00a70587fd7ae085c7724d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b976fa7d7236081badb84257cf9b0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77539145c18c7d1a6092768606524182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433df6942e68e51f735069b4491fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2e33a44e8337d2eaefc3896bfd0e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972a57e77869a476d5ed67dbac1c6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbcb1b80e72ad7f862f0622bf2540586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5693e4b2b150278055bc574c770387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075decaa6341f086353f84c3991dcee488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f508376559f20373ca5e9f86245932789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec681214f9b84ee29e19814feb3f9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70da313d51ba1e2f52befe8bd4d5e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4165d9dc34599601ec00348b306067392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe81017ea249038afdc10dfed9a7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9f491e47e0a5e509d9f33b3110a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1460b41d5c827550ff618f8ade7a9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523386228297fc3bda56b0f4446d9c4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b1bd5a741366abc5c11c024a4c1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885ce576f3d02865849c81a2ef48ee198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f0cbb3868e0f0f81d19474bf670599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8639e3e84c7a4eb39d7327bc03a5e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097fbae88f81f888b74f0a974f939e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ac5116da7496a1a663d54b623b544102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8e0bc9c0a905ca550d1a6e3f2a137103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c3f01b23df09668e3405fa2f90682104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244587db4ff6294a30bc3b4cb5287f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f9c854db47300db39ae1f0ae4d4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7d22396b3d79c68e89592df69c595107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3902af254262a53d743e09ca789d09f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0bb9fd6bbe35353a7e4e50d1e2662109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e875dd4b38bb59a35611164a41424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37e55dd990ca26817862c414ffa92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce5c827075b2bee77fdb89195eece112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071e0bbd7e945620b34b039eb76263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e7ed982ad4adca4c5f5cc6fa63f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b6aadfe3fa26070751574c76cae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98919b19200e22c8bdad44e8d996e88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c099f0b1f53dabf94cb787ab2076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fe5f119e4393dde731bf9306ec698118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139537ae7d17de863341c30b89c752af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06deeadb528515f080f92cd78e0d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5262578ed9c2507c212959a4254dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44bbb09818c4398678fc7c08962f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daca72e07117d91cfa17ab02e46bec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749cf0cefdf60d2cb9749a3b2f53abe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373aebd6d7279c075d0cef61d4e20ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca2cf94f0b658a9e54655d7490c43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b1ba1a26f65f34c4e04dca423104127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae006d8fc2bb47f7bbca086c4b082128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c944fe552a5c52a9ad2d14dde7c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae6fae15f9e76b94ab6a931936cce8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55005211a39be3228b0694d2c8c875e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da5cd90e14b14c8346ec91cf22e54d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfcc9aa3de230f3c8c8c9de3bfe6ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acbe40d5523969889e15acff0bce10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd241d86249fb3b9f826314275d355135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515dd7447ad47d2cbf2319b5c80e561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a09013119c00f200bc98de51f0359137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2f122a1d704f6e1f3830cbfb15d45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df25afb4bd0b252489902627917439139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63e3004bb306010bb68008b07ae86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846ec962f0ded54889a0f7821ee9e5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655c4bbff5c349f6fcaa70718c0e551142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443121a5c8860e8aba205f5655735c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837dc7fed551e5f69a186a24c36fff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c0ae3357f1b38a825539a8a7bf03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9cfe82a8a1dffb234de7b2600464d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffcbe332f0e34d9580db44f73e9d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c1c43f9ac0f261981632322083b73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8404f7cc98e92c976ce450926ac485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9799e883e1766a2a5b3271288bdf6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b46077ef763fd4036d220b63ed2a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e85ceb12785313cc8491214b5f0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805c4e0916ea614db14924447c9c29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7697f0abf5551cae744cabc094a2e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86b6f08c3a61038e7778c2c4668174155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecfec0f49599d20947da4efdf4dabc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccfca460b6f7cfd589219842b196a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a264db4e50bc3663e6f3e88f1246158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae0da4503cb5dab089bc9aa5fc543159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086972fcecc07467435f1fdc54530c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c471dc33bf99c093e280ed74b7dfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482bb26e985dbb020e43b8776030f6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c609c5879285c7996b391768c0695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2bff7a567cb7d0f367411db160992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99ee4c79efc2de4c1d55cf02194493165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55f0f7a3c90cfd15849be3664da55a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beb7ba5f75abc916909bce30a2ccac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d309cd8c3483a51a9d4702466a07bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532a7be70cf1a833222a4757e11795b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f5ae374d5bbf3c8b3edb7ab0dc313170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15866c4a84d9fec4430feeae8c8760171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333563a9e8b3189ecf69cca7d536d61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1241f29932579aaf1165a6c36a89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb34894cab1fc99ad6b9498efc7e065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb4c788d17f459ebd8cf2d71af2ee9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f0641ab72491c4a3ffb30fc5192d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34c8b63766e964161eac89ce90a0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70335d1d1f881453c3f5957494cd1a36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554788c03a0145cc6cda66379801436179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab988352c87d098e9ed76c582738a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a7b57363a2874dbbdfc5b1f62df3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353c214f45348e34e8c94210d541add182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697342d08f30f05c0d48427b9087330183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefbfadb0773ef5b59f982374f40ca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a08a20952444b46abb02160ae97a6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552b8d8a3960797f03e2bd01a3d1e47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45828856f66ad0c726c254507146e965187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787cca8c6c7fd5431bb0190bcaf4538188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3ce638888b3757e444a95c92bc8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf093e785776cc3589592d4e1b544d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c03452d0f4fbd02268bdd33e9b076191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d2ba8c753b3339788565bdee7f45192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352b5f70cdc1f59b1fbe8e97aaf81c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f9fa69469b369e145a8c1fe7aaba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4092ea58f7966b545445deb778140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa319d1959b059c4bfd4ac8442bce46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04595402a4bb1b96072da9f989eacc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311eadafb41fba12945e4e1e78e8ee3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6fea403dae41f522c4e31bcb25f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0174ac58ef7dd04f63488c2474476a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f3d0383b7f514b20d450fdf38e60d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9705bb8fa889908d9598fda95445e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be11197213893c2757796c429aa1f68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b060083026412514b1e7ebc730e56d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881def1d6a07d9da7241e73f4cd90d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091baddba9d291c880b4192454fd82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d614e633365c9dd375a721e507ee23207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54995970e666563abb570aa04d5e3732208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3e072d1c2216e547cd432230d7ad5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932ab9e4badc35d80fd9af9d6655fd6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea140b572ed1417827afed8f64b98e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673807a32c69a9107ad3f0b809be03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0690706199508715722b11d5ba7fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbeaf89e1fffece4a83043323c1fbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57cb7202802e2cad356df23669ebd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b58eb5fcbb36f125cfb1ab20f15f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2182d90f1c3c30b605996aa4104e5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ef94c6c286070f6fab8c0c022a459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69ac11859cac910cc58ad05e880cef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993559a31508cc3f7c343d50c2f0dfc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0e09d028a88225b58e5401874bd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f185c3acf2d852ed2f64846e68998a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c0505b3636b7a40bc309aae5b1f23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c8e867ba620e18ac89d37a0d3f82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ddfbb5090d2a9252752a08db7451225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffb29b98308f12141a476928d75277226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5597dd942cd223f5a22e77c32cec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c9019d779d5794a6976c1d7aad75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c648d7061dbeb11001d34225fbd2284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17334231c7f0980752b882e5cd00a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b65ca049095a4d1d8d8ce1e8dc57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670badb7ce81601d70a5add5eacdbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c861f39cd56ec15d6cd12f149105ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f2554362400716d35d40785566437234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f1b5b15a425aa0dd8904997934f4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f59b9c1e67789afa39bc96c9f44c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e187f2787552014e1e8ff522e1e6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce447e2ebf7c24bcb6b23d91f658c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e5bd09625402bb58ecf1d6d4870a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240b095585c5cf4fe9af400988a365240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7a5a68de3d07eac7d120298a6c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a9961775002b3e54f1087eb2c66e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea29b89251266a0a3b24f0b1bbf78c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01e85764d12a1c24b204e3cb6b9497244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaf7c9e21ced8b8db6d410f9f17f4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a79c0b3f73f24e2224540106ba4731246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be57c5ef6fb0a0c8e2016371babe7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84776197facabc36a43f73b66dc7fd08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff619e1118517cba6b37fd23d3d3a6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2f9ab20c3e9c3e6e12fdf3bc9e13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb9c32b4c74cba6e8e8d061a7f3e03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78ebb5e0122f6b54d58ab6141a608c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0f662acd1b4b5a09cd2272fb064e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4bdc4565cd1db6c813dea74e2a2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab85f3e513d38a99f62479d258cd6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb715ab7a65a3832b6fdf96140d534d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414070f099d017938098b2278d1adff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281cda89d4e5d43a8d9f2fbfeb3f046258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed2919753dfa8914d25f72be855b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2d5ca32b850074c3f3d9c1be0253260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc4c0b4d6dda65d4caf0cc345f99d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6913d58709c1cfdbbff6bccf4f6ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a60576eda75c824b760606c8a5acd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc378b78bcf2836b7a14d5bba7271114264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7cd71c99c7893b48f5ace053bc4d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f328690784db931cf0047d53db76b4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db1cb0f1320de67259e808aa4f0ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebece37a56e0ecd61313e21d29f976268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5285594658a3df5c82e2e5776aa11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6742148080b40d7866307613114df7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288b62f1fe4048643b1d131c30fb03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc7ef62255e1b04224d04f2aaab9d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e3440cfa69e71310648312c485675273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ac94b4e8877c7eab3d54c6cf8413274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ce14ee2e3f040bae7f6b139b3a5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559b3fcad16f6b3e52d4472f4e8f89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362396a9c2cf80740b4493ee50bbc8e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388d68254a486784fa2a28de6c34d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c7bc55875bca7696d2e80ddd4cead279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda4811c98c2dd6e34b436b81296899280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb93ef6949b894eb19f8101fd2023e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffa23a4b2d1a0a0ba745f4fe4b9c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbec06d1a7f724c9a123326bcd8590283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1684e1604475f29c3a8605487f85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c8dbb612c990cce0469ebd91de14a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ad0055828f0bfe8ca1551ea498d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c5477012e94a8d608e3b213c4cab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c990caed9cf5efa9a60382af15bab9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462fc7b87123a38b11fc4386da7f721289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac27ba520bb89979c971a4f74dbd2fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76373b492075c9ac58a61594ea851e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de83ec256c549bd32303bce81b055292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d4e8035cd14e9176ac0642604f5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c561f6674a528e13d2220b62e3c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5e2a11125469835478eb90e11231295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dddb630069e6449ddc67d1f4f05ea2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d5c11373f749fd7724cd3b90a43a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a1986ebd8a44ab4c7abec703cda2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e1da38d426c61db9a17c2a3dd99c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c541ef50f427e66d70c889b5dd16f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f2b54c4fc4e25818ea4e24de13ba2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cab73b5f1c5f5ed2f678e7db9f34d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6787cc02afd6ec7b55b07d9e787fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc12910b1784d6b620fa978d312777e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc7069176db8015f581d55e17b9d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac8646c9f855a7a0f260bf854322c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050220dc92f7e80f54a7cedae3b5932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92446b232cefe3e7541a7223afa6dbe7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b612686053a6d64e2d064640a572399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf741a34cd1163290ed0e535643611310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0fbea67f31f63f8b90ec403b47ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae3c3fdc7f4fcfce215044e794ae07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed297f3b7e908161f77911b0fe97b2d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e0207496e4fcaecf8ca7c833e693314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29998b539b86eee980148ee985233e21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b277309b8a488890095e76038d6b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b11059c815cce7370eac2facd488317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeff2bacdc74393510decd2d06984e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724495ec9149086bbc617c342d3a51c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c4803327fd3075d59a34fef1ad26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0601c4c4046787bd9d9de353cfcd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace044c317d2752c34ada88b83427b11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a2da07d0bbd31e195ee9af213eda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dcf5d72feb2b343bd8a66770a6aa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da213541478256d55012e91b826d80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1838ea57c4d7608c3b9775694ea07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d709c0097897faed0c5780386d43c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709ccf50942e8c5fd33df5141a199d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a5e1b0738076dc17c0c4c64958c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817403f9ec1218dc36f8113dbae3afc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51505170971405edaea94eddafc91e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebededd6b30baa6e9fb96e3d9fa3ec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1b4b89d98b4cb3d89a9ff6802ec5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f75fa57ac5adfca11525baefa0a84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae45e2dd991ed30338bb62b9b30d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d227b8f972ed0ef6eef5c656568fe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aecd2e69d00bd75d0fb6c83457fd37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814db200d53bcb59b9f9a7dace181a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be311fc78e568e70027390df8a10b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46dc9f7e159533284c04ae9967d917340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fad409836b056e2549810af260fe3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91674671d16e8d651526724ada29b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a58cf0086b576665d508ef22b7b6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12161c4c1099b28a0438ccae647363d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266f21cfc4a8fec66d712eb03949a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819abd542cdc5faf4d777e03eb4a388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c27a28677d3113e17477131479c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849f2b2408b43908653c5a7fae111b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21ae12dd4ea2521667496f57245dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce62b83755b69730732c6b347dc651350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee63af19ef3afa54d44f8de28a934e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea142ba6533ca9486693661ddc0c354352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a5de1f24de6fce39fb73cd03d6dc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c05821756e16294dc0a46e2c9f3e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4959f47f98ac5ccbd88d77aa2ef4a98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26287b33ee7798ae85502c10c542da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd410140da02586053a20e1bbf2915357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835917dc62a6117a3015028aabc5c55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff5b6ee614c1b57b96d949f07e603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ceb5349b5a915b193b4d3ff2f940360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebbafe9ab7af242c5b3c06e2d0dd2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f4dad701a1974239dc267e0182b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d6f7d712952545bf3ba8f966b11c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff650694d3b1576f8d5798503d8744364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305dfe5d7957488b44a1fe9cd37b4ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0feb9e5952285329cb59d63a1527ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26790b2cc3c69653332bad7eb64951367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4416db5104421f130d244f8f669d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efc1dbe471b1941d4727190488fcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c1a9f5066866d925cbaeb74a3e44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b524da8f58605828b3f1a575f8c5cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c7f3526759f1222e36460e515c79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323211b793335bb17101a620069062e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdacbb550236fdf18667327f7197e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92ee0e87f7a671a57576a2d249667375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5738a9a1ef4423f688ee99f042fde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68dbd4a191a2ec2449382866b815a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84d75dbce63d124681cff3f7b92e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4342db3d4f80e6ef1046472e9b4ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ecf5436f244c602386984f27dba2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7f65027b443479986ee499a309be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af898899cb2df6d349ca5037fa9b1bbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de4329281ac1e56d92478164a98f4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3628bfaf4cc2eead1be29db2dc3601384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2baa150c9e418ecfedf1d6b466ba2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b9c17def99987700d4adef1b40709386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa616df591e7e604b4550f861a9c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffce9abe1ee8b910fc427bbd3ba726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4cf7c419bb1cb13193f95064d1d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d751ae21253fc11f0dc58a9e3325c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ce7c5d9544788992967cc82a5a5d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8dc8a606487069f2fe57f30448e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb65018d58b08b7857207a892bcd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d8141d22dd19db0e36b424577b87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02485708954d52387d68c0441494005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634ec270f81de5e575e14c937bcf56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149267da212f6d3d2daeba676464638397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be151a41c422c4420e2370362aa9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360daa04d10d705a50837ea09363c4d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac65b11c1526df0e17f39584988137400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2f24d04461b68c60163cfa3559ea4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c13879cc5f811fcab1f144795cee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a614f943d89536b210500a86dd4f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61677934fd74daf3b00b6fbd445f86d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6ee944fcaf512b3e538012cc01dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7712a0ebf5b9ad1f4f450c357bc5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a384a217b5419f135f3cb6a943520407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4008668a421f9aad4147af708f05e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7378d66c08640d197f6eb23d6496a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307883f980d4ba6c049029a33c82749d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569d369008bece43b1e8396463211db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d79de28d83fdb9a8f60a10bbe6fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae39821f1f58f52a2f5a9cfa375391413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6ae4f24c88d3ba6a1e224f25969cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4feaba6d60f09a7cf3dfd4d691c867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a326b1017ccb517a0ae581bf4d38f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b0cd41819faf8421122b72698dac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b344c7acc6695371735db41da06075418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05362307a3a71f4a46c290dc6667fc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e5bc0503d431e532905c895ed967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe58dde7fea7ea56f26e19637e38e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a020d632b0af50f0afa5a41ead056b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8bb6e9e15e0a53d374e3094a1d3b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc226bf89e54ee22b3c287dcfd0caf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0aa2e7c9d1d0da2da0cda8b1a795a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc9b9eb04e087904848ee53318494426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4e3b20990204316a854595e75abd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e946408939d1da9a345ec518aa7bd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2d26c29f6dbfb6fe73ba3c0b7818429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac556e6a3eb9466c5c389489857a74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49a2d8b71519b521501c6802acf3d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4961a237eef6ca8e16338f83197a86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828382cd0611893ddcdfd618e5bfd2de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203f6c650a672e6229b68961159297a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b11e7cf4c3cb04ccb44d5f5a0b299435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09ecfced170a56d4a3f68fd9db123a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599beba1cc4039d3af6d05366d5f17b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bc6d77419a3857564f3eb20eaa47e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98250d97c8a619f28e353eb268997ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea511ab0a63f588a7ad63947d45f75a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0722ee696f24662258e12e861a80f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a334b07cf5588fa403a3b38f1b6cb67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65068ce22302e0d073942cd64a34e343443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419582ab848740ab2748c1e2955b45f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c776f0d7e95afe1812bb3f3a4dc755445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36957c8820bd0b28ab20a37659569c5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950e4e202749974843919a79cb7dea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a2cc549be5a5c5326bf5aa4d340b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b65ec2392df0d6332f78d8a211ce3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d52effaa480791707f78662d7d254450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bcee08f0c3f8e2b8fc0964c43fb19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72e32a8052063a7d581c6c90e68f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725da9f255c42ef90375161a54afb18a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fa48d5f75218ee7720efa8e57cac3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9806ac4e6e2b8fbf4393ca8672961a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f3f6853b10d790b4a2926bf0f49a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aec1ef53314ada6be5bd2f0d62576457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525fba1a70c7438051aa4003512931c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101034ca2c31ae1700db91cd52a1a856459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bffaa32b3c1f93d8706d3d047ea6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a6e5916a7d6189fa6340a3ae4361461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e4e5ad483cea440b9c3c46275448462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d86d1cf64370631e02d194676425c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba7657f3e1f03705d353b2838707b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0f14587656e0f36d7fa28bc213b34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419cdce4152214a2de4a50a1cf6ce4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04bd24f0c6fe844a596ddc220eb581467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0942f8ea283f788ba930cf6a5b1fd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff912615625cdf8b3f5b377b8d9fc21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ed157fee2f43bbe3eb4b116c7d1a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b8616a4e452bba34a9f10de7d3f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca57fea6c3bc1c1f4bd84ed14e5d48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760f81d17cb35ab71e31929a16d34c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc857e2bf58ce6e27ce908acb0d4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508a7c01db730e7a6bc0be45f28014475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa9d11ce8a8c24297b1153e9b89d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f48130546790e9bcbb7fb3ff21aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605a339863f6d0b06b8a3b40d5c129478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626acccadd57fb7fb1b8a1189c4a36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ed8e1319f0acc59076b3402eafdc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660eba21a8d908b3eb12e127e787d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7c2a17faff076cf30c56dd267a42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e9f3c7599687a4f2f6aec796e576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194f7d2a475d8516a13e6b4b8894d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdabbcf27b90e4b574c0040b5aaf9af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bc9212286921e776f4170454d3715486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea359b54ade1b1a05df575587c8a1a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327c48c60289fd112e377ea6daa53e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88813b202e870aaf9cd29d4d51aba5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0734b85bf07558a11b44561f68d6b36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7a0e36ed503ffc2e38f522227cb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6db93f7fe4737e2d8e583c9c5694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3eeabdce0d5fd7a5824c9a1d63f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5391006d0f8c1c328d063721f0ac4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ff33b4c9239e0f2c0d6ea0867e456495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4230055a8f6d859f7b82d3ba0bbe2b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf7fc543e29a05a2374576660d9f26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d1edae23126b02f6ccac2206a7c72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb2ca0a49bab4ead627397e0d0699d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f4277c73c4cbb014e9b8b5225f09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddffd4d51ee98797bf54785c6d2bec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dce4aa28fd429a2164f64921cba3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4422895f7fa5737641eec4f1b0f416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe5375de145eb51642aa0566a31aa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa2ede9f3acabdfcffe2b428b36713505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b924d999cf4d241baec9a08bca5588506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f645cf41c17e8034372cad3e634405507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3806ac1d1357d3bce56612e4de16f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be9c57c258ea99ae50c1caf7267af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bfa46186ee3a5d206e4c0fdc3b3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f7dbecbc775f6176881d9295634f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e241302f012579e7165d9a9598dd83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01fd440e3e24599e7e439bc5246448513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65e2415c28ad0cabec17a85b70fe12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e81218793aab0bb93e0f06d3d2cc7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715718fbb618f2601ffe302e659344a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efe352ebcf3b0c7861adba579870e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614e22b790777694e61e4eee936074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331017ceca88c6541e38e5bd71e4bf1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be6c18dba1c9747437bcea9403e7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f49daaf5a573e1414fdeafc48157521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce707135424159da375da2d337cc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff2012aa6a1c23748197ca3741899a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbf9e9e0d01102664510877b0c1e6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b256718168f360f46f9d2cc00980525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81486f67315fc34ec15581f5513729a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abaeb02c2a03f9e032316802425b25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401d600e26eb13ef67cb5bb53b8f023528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb67741e9867cf9a916996b59a8e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0ca9c5adb3ea309f011e8431fdf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e9d2cea83241a2e19c1f19a09f16f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71580d0eb51ff973fe3add6104350aff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02978b8cd3cf98797b2ebdef689f7897533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a52286bdbd61b6d1987aced0dd190534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62e9210b7289ee826ca72eed274be0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3215c54407f1e1c2cdfa9890def237536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a9323aadd5b3266156b436fd841f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f931fe6edad2ef71964d9580cf36af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277962e5e49375f16a24e13b686d1c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb111315d9ad1bb41786a6a7e0a59ee6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95120e2ae9338471c85d7cdf330cdba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f771306f3dab63867f18c23a87099b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa540f9478abde12e5142929885080543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3375fa502debf9919f85b4ff9e8611544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341674fb481ffb81f7018df394fbf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fb7a8193cc8f27e10c63e0a52759546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c3096d7fa4087d8a1e405fc9e3279547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742f6e7a662e2698dcae2bb068b6d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf253872003f8c594c77f835e579923549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136774f4b93624a9dfa653f8c307b5f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7058a291a6e4d089e3726a0ab69b475551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e47c58fa841e9ad8a92a9501250cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e467db2f9b0031be2cd73ead21da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd63b5132e527d6b9ca6ce672ea3f18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691b8da0f90b97c86912c06834abaae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa8b0b80da927d337391b9807c186556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b5385a3ace14a8794f717aab2f09f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d3b77d20c5d70ba0c256d58d2aecd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cc3c59347b1812a3d38d1b813ce26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396cd54a98fc764a11a76b0f571fd05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9452a467aa4321fe7a0b4c994d121561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195b6196aa16afc9deeb55de31bef1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93a12f187f5f1014c617f8ffbc8b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c981bde899fa507c2135196509697564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bfeb5616e8144767b7262762ab964565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b99efb13ec27c623fbd9b6f2d6629566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604a1a4c06bd88a02f4d750ccb09b70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf356624e3f1b5927573220bb8aaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aa773656862a0e450b4fc7b94f9f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acfc46beb31b7e09f487af9478e2bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7f2f7ca7d6a5388f8c261fc6a82cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82807666d20747137628558ab860da2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475fa863c18bba4b1a71b6b3e07af38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ff09f746fa4a849e4a797b080f8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f27a2a1efc96f055c63e331d32767575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93182e77bd0129baac3911b39b3a5f53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b0bc9b3d17f0af43e0fa7c835dca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb335dfa5f429d1d1e453a5e90cde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f118c2bad5f9eb1563f78cc2615d9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509edf7c217d7660e5809010a1b54dc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09675d963596475ae4d1e0b2f79ec651581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d06545498dbb5be663e3b285cad0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6613fbad55983e9caca0cbca29e4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea99c27eda5a1a4bcfc36e0e2c22b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd9997c14b0d2960634d554e87fdb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f973ea404be9c1f1913b7871e9919586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212338c7df568a1c04e336fc1aa41fc2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc60426fd0aa77354ed17e3f11232b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e0448772779b22b345bb395e9256589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19329166fbec4d99eec418da0f288e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b85fa80456220a49c267a99a3b3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc70230cce2d82c0e7f6bf20d5444c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949993c7327faa0ff3e1c1d4ab60dc96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881681dab9d2bedb1094f7bc7689959f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccbec458e332c5f389f3aff8828f64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2a8f58628e1878f7e9d09db4f33d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0bd856d0c369d75a859df140f8e76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2688c0855244df95748df8bae17b3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ac65e47d48e40114f06c040a2a68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b83612dfc97fe1d24a8a5bedd67a73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5a35316c7aab53a8424d554e0fc66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eefe63982ee86543f66f87b7e5d50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741a48523c2a59c443f68a02edc8a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b536516be22c4b3c1f5448144d4dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2053a27e2a50e161561bb9a3f513d95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c06183df1bb5ee98ce24e8f3da18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92afc4eda162e2cfa9d202ab1f01cdc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de612e0d25fa4d81e921733cf59c65de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160eb01bd6143183478684aa828941d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fe2074ffd171b35b5b176281d3c54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d611090b5b1cdbe312f23b832c5b58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eebdfaaba4a16d698985ef47d342e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b79b5bc62fa10490a85636f3c67aa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365f8b285d106c4df2997af43bcc439614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f077de2caa28a4a1ee3729d146408615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c498e1c76d44d7d2c20dfeb7124e6ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977709771bb06fe90306f28cc8fb6af7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433d846d87b08235b173ebda90a2c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767cd0e3b18d99f2e5837e1139a420619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fa04e5d4bd243ff7c4973a68b9f26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8b7473cdae8a3df4c3952254a213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024499fdddd9055fca64a657de7ac39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348936419cfd45d70aadec4bd0fc0cd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee636259e898c9b5f1d87a8d28de8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab75db482706b6dc5010517fce2d1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a38e191edbc744166e5230c4d1fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c968aaba88ba0115a2a7e0abae317e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f6c48f396d53efa179a991d971326628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84225d1d7521e48223ffc1c3581051cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9a156188d55753e569f0275e85f21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5d76aea0bb4dc404ecb1e7475e3f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433e4c89d01ac0d9d720ef156e857eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252658d78e6aba7f5f6e03cda7716c63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a905d14adbc61294ebf203ac23bd4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adab76599ce599a2868e272017c8ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf886be184079e1470735cacd7be7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cafa11e042c93da9dcedcb40f8805637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327f98184f20d703d0135f43b099e96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484defeefab0d8f91e11b63045ee22a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d56430e0b9aa7060c1995d75744d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1638a1d97fa90b265d4175a876fe5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a513d06ec71c411da2c5f835b70912642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8938119c374eec38dfcf5b78034bb51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797769b239b9978bb2335aebc04be6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46068fb0e37529508b82e5d932d2ae9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e841fa82f672c77b35969475cf61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c6f0901842758ad3022bb1a596a11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45d0cecbda455aeb657c8ca4d343c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfefc5074644072436d6d796a339f5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaf88ef2fbf071ffd460635a15b722650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119cc57f2bb33624886e7e351b91232651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eebcef565b0de1b924f0584fd577b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8bd15b13ad096891ebcb3aeee595653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fcd3c5abdc3e225b7d7db80831b90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a50f76490d7b234cd5b170b9f273655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dbf997f15c780709d9ebd312647ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f10df556ad176e0d1ce2deeab6895657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd5c2f6fa6d62fdeafb3dae82d8b5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c906870ed724d8f943697b26d4cc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450451b48c12126c05f9c6b146e5e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afaf13b2871f45b35b881f5067c11a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c552852c8fef6af0ffa3e26b2fa7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae76aa1dc51d6c7fc76b17c8da839a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2a47317ce9ecc6401e1ceba746b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea924a2f63443993147df665b3e705e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020231d3ae5a3fa6b0ab588ddf34973666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3176491a724c4fe70e0737bd8b6bc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dbb96e3d25104e001d43fcfedb14c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479680eb739fa3b7dae5027d5a1328ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ef7e5977f90f51c390bd13cef17b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a036812c877dcbdc6d7b32ab17a60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945e96cdc35d212a40ab1687aa38fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500264a53406b6f886b2a646cd93242673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ad4564f9f06aba579d590555ebae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ed20e2a126a512b114dcf14c588b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5293011c4f05878e290b56265a1dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da3ff8db9349fa005f192778716a2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91e6d5b766e8536ad4052fe2a73bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2ce19250da0190784ed87e0f24435679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7822c2aef9441c5a5eec84a39387a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2a884a6a832c93da871f5f06d3fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc17c9c343e2298afef1172baa125ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f01ea7df83ba045b09d4cbf6fe6ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90ce388cbb4f48a54ea0ecb16c0420684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f5d2b9cce3dbeca95239ed8dca14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd99e92e3fb3878621cce645c4a0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bca906d49da436c145e3e7a0501c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f33cca9ff902cfc64e14c6c4af1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8236c8dfba334631d13f77107bdfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d196efe456dce9929f4abacd7b284690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af9ccc113a617c83b937f446ebfce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e98f3530e1e184ea631749bd78a7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a9460d806b3765da3bdc6e874acfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f5305ac59bf54f1e17b7628a2a25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181dd4369410258547d0cdb4d6d094695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93421b074f23307b7ab4a59eeba3e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fdc6916e8f957647ac9af36e708a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9163499808ec4180db31a8806b4cff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d72590203f3cec27d85a9df65300699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d17770613c05bd958e338ed7bd7d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b1e700ecf7ebd7b8410ea2a49c9df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928cd92ae33eb52c68e89c651b038cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d76c3c4a649862406076940620e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1ad5e05b8c2a737fd695dcdceb3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c8717ccb1304f669f079c32207cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b34423a1674245226ddce657810e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb6596c09fccb7559aa7119a43d44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6635a84fffc4c14d78fa01078e2c43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20979a3fdafc7f81203c21e5dec0518709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e04abf88e7abc590d82bee492ce3b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177df9939234829a4020c428c92f1b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77d320391e8eca20640062fab6fc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25dae04c7bf386bbc96e1a6bf88b41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4faf3b6b2b7674d22c6f7a523f7d5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a884a40637d923a6b1b6058b61b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016e50e72257deaa1aea3fcce4ca120716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f318d319823be4c825113dd14f489c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b91fc756562bed8f7cfc37e3915033718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b945aafd594c011699bac1957b39c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a283585d48e5fad5cd957194c7094b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c728d83b23dfdb8028fc1966f5eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e40539377067efa43308a4881cac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358bd472e152885a4987bc903e2dbf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e2db8bccab9f6f6b69e6102bbe9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91536ee2d78837f2f2ec9ee7d11474e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738c44c86df883ad310f3171ace51f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e7cdcbae89713d5df9d4d19c7d9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9831111691981f296633bc4aa48070c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fd7c4daa2d4718736c51c36fd317b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d5b656b06709bd23ffcd56cd4425e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4535bfeb2b3692735eaef64478fa6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0fbba16090a330311e7fa3308f660732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7a3d4c6354f5f7bb015c5a7e53492733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bc362c46e272f05d5c4626e20bf66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b711b9283341311b7e8b87a2c6b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab3aba61405a8b6066615e886d82d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c86d16663776b29d5243796d836c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90646e6e0bf07179645d1a1e8488c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e888acfeb9f5c9d1b4e1b313af1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a60ac0d2baa705562b771cdbd51e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba7b96c6cc2f3be83244f0a2413800741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b493d5c98b9d649558cc2b84620f17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275df53cb9d73aded17dbdb3633c89a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cef76ef393bdc2693dc0c512cc93b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b9bf7ad8cca5e0198d05f3b10e267745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4745bd975a6fa32e4ab0ccd146894746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efd98ea007aa41352362a8784b329d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc4ba1359b2843c0948bf95d1e46d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c08edc76ba5e00d1b07d01cf349c9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d831762b7876767409804a9bd2d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2b301c020d84408a32b54107a5cfc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975faa22fda2a5ef8a59dfafa73425d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb5e7022b9309ff5bdb1e19d92f53753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>