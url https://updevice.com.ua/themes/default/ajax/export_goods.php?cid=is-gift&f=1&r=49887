--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9da7133cf5e30f7b92a8bba0597f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828c242c882769d484f880b1b462a9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6245c3adcdd2c1d987f00896d5b933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd91a3b754870b2b91cd3e74bcc66c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427758847fc2b89dc1889f87d37443535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133127961adffde5ddf440e54ba5e4a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff4f923c085ded2dba61e38f091f2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916be61e3978668eb70df74bb1ecb338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f61e62a793a99ecd3197dc75982379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db1620c105ae42d305bbebead0d9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52eb7fc4460a1ac3b9a470980cd98f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070cc5b74eb3e46331a82bb4c5236eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93c99159829574f55a4b6b782a15213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a27fa5a62af8c8304c24778fbbd32314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656982bb282f028879b2196ad2d9f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592045829959825987f90efa6accbb4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed10f107ee1f45c261559cc636f43917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed13f51207c11d4bece9414a036e4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b636ba09f698c93ecb91f44e7881719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e14a01ad028546976f29a9e0f0bd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fb29cb8012a550da912cc7e4f4fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5be5f68f7cc225d6a74feb045c3b6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75839c14a8d79ba2b32c7fbed78c350823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e20c7077e5f587a24101b6f5bf3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24369ee28863f23dc58fb421f27b5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c77a0c38532862370f62f74184df526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cd2ea2125b4e543dc5547570a21bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42573cc3dbb911f8e6987c4119edf6a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2031e7e38bd3a7e824b3a070dbfc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d71bae47773587e58a847e14f3b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51321ef3c92d48900d4a08081972b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818165e4306d2f96bb9a658213786c9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049460d79bc0c40bf3f4a1c794a655ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c779cc8d02d6fa2fc488103a2eff0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39551ec19a893ae17ae2f4c746798435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb751c2b7cd017bb046ec1bf886f8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc55943e019f1cebd675f65d7ab1aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e048ce36107b244976edc5b8da1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354184b09d529b088ce8a155324862e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e958da3b000f86c135734f96b2efd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3ab5a4621fb21efb301ca11b9293641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a155490f51b635911df7df3ceea00d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c2dacdb579c5de5b00e2cb51996943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4160a40de8b2db17a0550ff838d14c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd66b582da0402dbd73e36d7a3cd4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3205ae98074cc0dfe7a0f1ba1e4e9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adce9a08ff310df8ada17d49e912bf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba279429e95711ab7299bfe2143d94348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d873b6334f9b180030517c3f31fea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcadbc9c19fc92801783156fc943c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a381023fd511c07e3e60ddd924d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a970f1ef940dd2d0b435391c7e8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f9794a7fa9dd43baa3c94ae4485553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8eabcba0a78882844d949719dde7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d71e01ae8759b3fa4628226e5fb51b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f855684a142de131e2c4b638c10f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe7f8ae5df05182f5bb23fb42f4ec857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4435ed387eb937a1c77ec90c41e90458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c63945ac0c985a8088278af0f0be659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f2b555b02afda8d0ee320a39a8c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe9d89da4a80ce4beba409472f8e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daabed4926ba5924106331250a4a9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae495717c6f23547e111cc60745e11663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6aa946f3bba6e15fac91f8a1533764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a601cc05f313071581bc3d75c1a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2833fc1aaa0aef5bd94760a3b9ee3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5dcf1f7e4f5e1e196e5faca825e7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516af7e993a59c0ed223dbb14497adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c348ffc730a3d8fd9d2c12b8952969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb6b0bd070e361113da29b625da00470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e909c57dd6f49f5be09cd5b038c50671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c693f724098599764117ec47c7f66572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c55a97da0be6d2e9773dd6a863c7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb96b42f892aa0657f5d042ae5d02a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f42d552e42b6a8a1e98de7b47c4fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8359e50c3f3bfb8332becd1e8813b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776f102b1fab8058e4a8fb8e649b52177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942bce501ab16278ac7f56a6409b04778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05d6c32a7da6b20cb4280cd2f7321779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a97e2a9efef865b4a9ccc4fcdba9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652f8f19ca4fe1c7714c8104cd1e9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddc40944318ec9ce732c8e399a68bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeb4c28aefc4bb552f9843dbdeacb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ab43966896436fd92c41f347084384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3594f9204d08cc646af291b48b0ea4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0335f492045efc4d299ec4cbbfde786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f17c5051c167b15060e9e0217c89087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acab6d7c5d22eb59c44fa26dd860e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8875154604ef1b420dbee55f4f8b3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a68a28be35f6a85a4b9fe5243c63890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26574199acab2449bfe9318ee95fbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8980509dd0270b48c7ba09c616a1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6174feb452b7c2c8d60801a6cd7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899fbaeff9ca250a9356dd1585a317194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63ac0388d2d3cb013ebb734dfaa9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd512bc0b7d3f414c7fd92e6b0250996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce849769448cc312471158f709d89b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb6527d0d4050500b6927d7d6333f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fff805d1972e2b1160993f550d81399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad9c592a097fbf2d428e1cf2dee47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34889951b29ccab6c8e875fc2fcd5da3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c33249a114c8e53e8986f03d0aafd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61929dcebebb9e4a97ac0266ae30b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f8ec91bed2fa987661edff4c2e3e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62395429c9c9ef88143be87eddc80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e32fff16f11a81e48f2ad0b9d8be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad9e44cab03fd49e2a96e1f1c543b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f47b9ad387501d680aabd0d82abf71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e571a5718c71da3967c752e153f8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94357aa0dea4e4263e392c7770820a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26750e9999313f844ca1a02467d42b65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeac62a2b824850ba99fcdcfa3b7cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71039173aa5d12c7ac478ef6509b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d440c4d9494f51a212c397cc1fa03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7b6aa9bc47a16aaebf440dee6b802115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bc745362de8b8533fed155f1a0dad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede34bd3cb9cab8e1254e834c27cb6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd843d37f81327a400ba7d3ead59f0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d5b1cc49716991876ef68c777d51b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc78ba8519898a629cca1ec8301439d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7b0a35408f32a58a460e032ae253121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ead1bfb8045b4a6b3f7425bd068b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c50dfd4fa0cb279165dccfed6aa4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940efa1c238879c6121a810e6299edee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8f5b0b2ae311abb6daa91255a6a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdaf78da6982e2b2368d46636cf233126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0943434c7ed4981ee31eab6495aea7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0642ded96391c2f67ae0cde3f3aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73a77e55abe9ce91d2d55f91111b7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bd02d065285af1aeb6e44c26f9fe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66704aca149d2ffa30c6cd399e22c9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702092da91c7fe8ec3406d7f442b837f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804e684e58571fca339b354bf327bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b9249d3829ab0ad3ddfc9aae4c6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f6836af1e61ce6bbaf6932872a09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739b05adf627e1de544d5713870997e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61e976b21d9d917b4983e83098965d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5988796efabc79e09f3e33c965a243138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff557a87cd565ade91eff4d188e969139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061970773f36a25c43ce591382ba3ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abcc625e55fd14177e8a90c6077654141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ef48efa6077eb3bad66c117f66efc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522451a06d296f24c840fdb8b0b0015143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bd258ecac6e7cfdd4266e26d4e3d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f09edd0e1e690eee8a16240175f51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73118bd5ae860fde43fd68dbe45c1db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c420d4ac3d764916b44c79aaba91c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906032ec2f1dec66f1f41a93901da76d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef801d17f3c97f16d39e416a94a32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224623ec5afca1c416830304b4a28b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d36dd5a6c268fef1f7d68a17ac1a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c38d6d3439cf30014d4c293e8a9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5d16605bbcd5149252e5230d59bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a0768f25da3fe0af0709a99542523154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6ba0104506ef49bc081678ec6da91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac76ebd38594f3b2bdd215e0aa1c2da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c335a242e75ab8e0a0d357a33138004157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92fa79add62a3246aa46b015db8f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0f7cec423edb4de226a83b242fa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37514ab0b4eaab53a4ed0ba93a7994e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18a8eef149066c369d630b1fab9c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf36ad99e4f4ad88698b84bed4eddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826c3e19d8bb96a3e6fa7f22b974b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409bc620f9eee6d589f1699b578492d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad23430308373278500a3f7db7ae6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073adfa30667fef5bd4f01dbb4b10d28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65fb34b58f54a7fd81b82b2aa3266d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d37c6d01499009249c17cea33b5600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf38b9940d1e1fbc6242dfacc5aec70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9347832c4d96c2cf312860a0fcd438170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453653d438b4e13bc9ba608a93a922a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0045be5aed97881156a16a4e30e26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a0d546ce70d615673be6d6ea4a93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20836bbd494be262aa5ff0e879fe4658174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303b5dee5c88f6d6fb679aa4ac4a8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c67609ef58153bb3619947cb25d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5742cf63d7e3967b4b7de23a6df6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabaf8ee2425ee4f41f7d796040474f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a90bfa2253b81620ec36398e17d93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5dd4ab847ad9b91d022cb55b2a402180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b67c6e0219534567209cf10641941181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11187a5f0b8de363a36693d82fe505182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4a4e474b6c76aeb2e366affa0949183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f120cf693e7e6a44319b0816afc452b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b17dec6769d82c4fde9f192cefd714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9490b8c772ae25d74d26fa461e79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd60185401942d9dd3fdb09ffb3984187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65137d2bcd1687c892e16e070fae659188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d4dce153508c6a55c21146fecc8a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923838c2f6b24ab9b1a9e9cf2d200ab6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c51f523626e19d9d81b99c653bdfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0927408eb650816fb9bf7605faa5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6547a5dc5f0ca5c2e5f298c7087b944193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0f8b83b7c8dfe21aa4b84357c902194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583dccb93589ecf668b3a9e3d020b76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59483c6761ab77f7f91a339d3bcdd38a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702729150879c9db5476038f79672add197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00866e81467da325956f80826ea2b17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a872b2ecd1e2cb3bda559026e107b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf01eef2efb56528d4331627d5021c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa992a03dd949598879a517856686ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f5eca3682702fec2463ac3022016202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1e3f1aea9708154ba4eab55c2c2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe0b74a1b05b0d1feba89a5168db4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e7046a2831d610adab443f2d103e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a69371af76f7554000d5cf113233206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a0b97e51b91ebb55d16579fbb712207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382cd65449eaf050bd422a04f4e2905208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5f4d7523fa5f2a0423b759115b426209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8ecff399abf7084617d1b331955ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a44edf02544eaf7975f29b7a5ea60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692ad00effbf0d404a31a823011c08d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c4772d3db406d1946f90e230642b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadb179488bfccf3cc2943707e3556214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4988517b7b8d481c2df729853b83dd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90cddf98ebc30734bd52458ce52e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd4d5dc41305fb710c095935b8bbb0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f69d8ad27daee3f337db12cee895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aa7a9733e5bfabab8b47a7314f91f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc022eaf2953c0bc36037a004f3d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3485ae845c96f9b0edea8390f1ba82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f526ac1a3e05ac13d49a9f3b894e68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a644a335c25929d61e3fd8e91afae7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4ee3a7e6b059ed6de909254f015e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9d9d6c89716e5851f87555e81411a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7261ef961f0b779f9b812b2e5a85065226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae909a93dbbb9b058ccd4851672efc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc52d1c61df70c835ba656e8cca9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61a9fc2f3b61f59d7c2b2a1d3c503229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7a723b32b753a45a977bc64da2f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79fbb3ba4f9408e9c187be2696fbf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b3545693cc1cec6ed40d657c729e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2c8fe3122899828bd79d13e1254cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148da3ba80bc95deeb3c1cbe315ebf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7803a5bf94eeac8f0f6f747938d38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcce8b4c18f3b6bb5cdc3042a180add236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4bb65218de4b8f8481a041b4e49de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746cc8ee9deaa2a8b96234b43966fa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f32ec42faefc85aabbb2800f00ef8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0648207701326cef0dae727b6d5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6e34e2f5f6ecac74f50513a74196241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d723fa19293d73b4cc006c0ecbf240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b75deb157edcecf3fd97fe9760c102243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b5e89c5c53ad73a81eeb483f24d79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000ec68a92c66f3f9ee77190a08d36b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93b44a7438e69c0ff2d03816bf165f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1c30651aa14ff8a3101afbd120c23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59314ea8fdb7b446fd41901fc301f724248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb79c3ad8656de0049dc7dbb9df79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803df23a6f8ce575496611a0a870b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f369be20211b4bf82a8d978447bbef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc5dc0c4d3ff3b4a53fec28033e1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814fc9a0c0c8555d47f7e090680566d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee147601afcb4859ba76892d042a90f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aab43693d9ca49b9a5a9b15fcdec6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fcc6767c43cfcd89d87b8be3fe5ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d98d3f3967c4c1c0be7d32b65751257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53faa0412e433983ca380d365da897258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228cf8e56d4a286af6b5724417cefc4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14bcd2c2d2a2caf22ddaa08d061e20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3790ea4741b163cd4e34958ebaab1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf3879911ab51930cc98f61553669262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa82cb40e1cff4dbadc83a73be94f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6597ac1aa21c69787e7aef61842c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20814442c5abde13bb1d9502a7cae48b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f33578a2d03c2d50722db0def2d1a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1276969902be06358ce14428dd30dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a44a5f4ae843c853c4cad115f8b60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d3e217c753f998b65f21c0147ef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238773a6647df29326fbbf122ae2ab0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39538c4d6c0decdaac1e62e05ca74b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a94a5662f3674e7c522ab647031ec2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e784621788ff3bf86e2dc8610f2ea67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4b5a5bc2c25601cbd320977bf98a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10629616932f808ed0a347be19f62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e297ed4fe0e371488545aa8b4cf19a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cb5b26e8bca1c13951e2f1590ce89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe1780a063891cd7db7499111392b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383810a55e468769e487954c9b5ecff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ac7fb98ae2de73678d534a43199af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234070609f28b1b1e72e778a6a300fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc7d1b84cd94518ab06680b6265d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23122eb524425a2c7e72ddd9614c8909283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb30be214cf714d4ab6453c375d8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492dfe67eba122f8875d473fd97f812285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e541fb07928c0cf8bde4f578dfdba7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e54b8aa68b02dd096bd09ea9859c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2539a46b37baf6b39490fb34191e5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642e95600296487838b1d7674f0b1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e95962522b014c41d7e995cfc234e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca251c279722103a0ea0361e952ace2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b9a7bec74d1218ceb64389c2e3efe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d50b4ac0ae8dfdb81e71f0fffa30e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32980305aafdaa6e4dc5e03d012e9449294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd542ddcf730585c0fe0538a6531e063295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad45f006a867c6b979a31cf01db310c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bbd8d06a78ceb27cbe5afecf628f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71092739cbb84f6c824b360e7a0ab1f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c836b9fc79ee591b3049de0852ca8c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d110eeb10775b50729a878c29a983300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fe69319da4c929717424c12c73464301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a303f08e69185e6f55e1efa37b473cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fdfd8c70772844b4e7a3e57c7047f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612acc3f314cb13d747d29592f1feaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1c9bb5cb0422dd742c96b761574c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e461ea4bead634142ee420fa53c767306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ad3628f5cc8d0529f9a18c0a60721307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f847958b81ee7897785ff73af03d48c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c97b5511174d874bac5032219372309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561db031a1e4036aab4ff92e42178d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7ae20b3cce0daa74cfed0dbed0c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eebcc930f540d46c2ba2ced59d395312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88982de1cddf1165084d84a5dd6930313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300e776cb4622e2ef457b37e8f91259314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c579a8060d06e38a21498e387459074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99951934f82c0234ee6323cdfa745316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac9bf75af2601f5237db47884e9d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06fde73e870302ec443cb99ba2d5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b2f420dbfe5d0810bdd6eba35aa22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7f95e3db9b802beb4a9ccd30d7ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0e2113200ee6f30413b7fb9bac16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e4933227736ae62026445da6ed64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837785013940efab1de5d710012c0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9f3d865fc9d4cea20887669b2b22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be727cc000ff8e0e15089523b9984b8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552e2bebf949730c38a08ea11a30a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31564f028362e3d6c5e304b98676cb8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a72993316f2d1a33e76d06e0aaf43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645fbf63eeb3a99b55a7046f41c7e1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f830b3069d54a55379d6102b856800330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536d9fb6ca18538a1887cd8b4103e52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8fc8f9a49ff7e786b98e3d5556c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d49616bfa6a43b99445b2282d7339b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e18a4442c8e9c491d111c11d68e1c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961065753e97d711c47f96e13274eca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716be8b007a7e8e225dec629e859f0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62871f03f40c3dbef945b20a97812d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c694809457291f1340ed44b07320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1ccc80ad1cc87476f3d53b621811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c1d28635d27a5a9d3bf6bdfe3b31d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fdeeac1770823dc08674f9c470dea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b60700de0f4c8f3b1712cc64aba2b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36a5d1a7930fc59883333e50c48593343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6aefc856d4d49045314781b62487a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4c5bf350b8e894f65df4614c1bac6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367139fdc858eb274a5b25c14c7c233a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5bcd86fca2230369ad0af71a1b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd35b63563631bf5abd4b177bdef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e240616b9f4deb10bfda0c42a2e76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107059b3646e56d9fbdaaa75d8d98b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668ed418c527a0b054f7a7a59fd1ab9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921c1782597a8309d948df4c2cac05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a826e8272b2e40bc4cdb8584b1d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf878fe27377e6f0a26d258ecc40331354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a6cd35a1124a342815eee55918094355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991042a0218e44db7a3d25104c21fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922028050bae328d584a38d5bfede3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c068635d05f111d69dbe7557d363a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f13bd977c0312a7a77d74bcf26d648359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef82a734f9408b8e64965d2955d282360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03063279f04df22f6792a5bba9bdc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410f76d11c66e3b284e2ac3fced100362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f2cb1e676ae7607194def377cae46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10b176bee1edb807268ee898c8b92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f7f428ecd376767d937401d9a825365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b948ff22a9068a2d48c8bc595c60aaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86564beaf3830357371f1cccf4222848367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae30f5c50c4dad6f06a7085f40053a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110e54d42159bf77c3b979aeb6bb8b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c18057836d903a46807279821efe4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d973e351d1805028b453142ab273898371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60261a3228b4cf824d54a63d91e367da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b1f7a36ed15b77b07374d99a431dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed1f30b5d36ddff1e4fee2a8e1a5e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef8428e46688d591a143c027b3fe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231448559597eb43b05ff62993268cf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1afe1ad5b8c554f9ddd31168c9bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f8003a9ccb43087bbbefb5481a4cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49817ff4c5a2e23d454969bedbe46c1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7f278d31d5a3813b6404ec9bf0e52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59e78d48e1a14d482c0e190dfcc78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046efed5fca9aa08cb58d0db868c55b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb5ff85094704d13d6898358816a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17c7022542b88d44e5c832085e695384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740a78a9ca15f1f8372cc9d37d1ea29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42826771bfa0360925a6fa52b7baa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90c75662d8ade9f96fd7a5b1b17b3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19733cf16d9c6cefbbaa5ab271ee5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a02392cef7dbaee8499e3d7618d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b561419e86a5c71c426c80dd3623390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad5422be1fc8db3d1c3880089322e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c8ec2c8e3dccf371c8395330d71e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ca826555ed9a7e8292332ce2d21d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2526bd671b3d594efe3955e3e20568394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db831618fe70c6dc4bc0230f43628fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfe1d010ed4e3e11c42855e90bb777396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd776794d1a8c7066a017386db4556397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0c8d535b19fe7de0399afa770f70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ffb7ddf6d7c6e455d1caa9b5eaa6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50b335e2e8947517fddcab96266b8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244680c4a080b7fc6ea77dac69e890c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4185f156ddab62cb1ec70881c1ffe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccfcef4bb0f765d9cb036d17765cb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc6ebe2611130e7e9a4cdcbdd2ab7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f154fac6c2fe9a81136aba7d1dca1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b674a73e20cb48516e2d59a2b6368b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79fb636053a143b5784b6562cd5db8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9929294f681368f45f2a4e0384be06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f22ca67886c260a9e0465b9fe52d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae650af56d7df0f084e9172e7711be14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad61c924ee39fb0daf694b43ac5da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8c8ce10a646b7b3a449b53ddf1ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7276bdc98f4575671053c2a6f5cbe26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b90e91c03055f4f75cc3bfce32518414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c349c0382b3414b648d5c51a6468504415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831a3326a594cfb7fd1098ec6661e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f41de99278938ee28333118a8d13b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563754fd819c85b63761b4d23b23dbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5319b9b27739521d5c618fd27b06f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079090f58cf4b4bdb0dc3c34b62beadc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6bf7ad91da0a3476fca3fade4c144421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb5505d041b206f9a5a1fda46c7af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017d3ffedd4988ba865137a085cbcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbabb0a0e29e900dbb5af226087f96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ef65b17f09b37cf7aa1a6d3417b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c0e37c8ef5adc8140521c898bf5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88524f2667db8c22f4e25e57862d5806427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39db8923d9730a49139f932f914d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e8b3899cf86b7f2abb8a4527ac026429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb262ef7e5c20e18f1c35ba38ff48182430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdb8c48a488eee3e670d2e2650d6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f641280a0d462a328523cbc9562f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7b9aa3945668bd273ddd962247c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50707cfa0e73d18f134f1a459386496434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e595c1c702c2b23698a89d2ffd4d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e450c35f94a0a39a52f1b4da69d8c88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3fab3e05645d439b4428bae4a51d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac57f5ede8d9d6051768ff7004c6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f6ed291108ae866c0b941c84537f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f2b8949d93e2ee70c553d3e766b5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e18da989bf2a2d918b3746648cbc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e59952b234a19754ad0bb604dc9f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ecdfc32ae002e1b2b2ecb4fbafe70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfcfd5bfb34d956113c24cad5920d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d5b0c145016fa3524ba73b33a0476445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da389be55ed9fc030bc769328d87d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000693408b85d4e56879bc55480b19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff328beab7a2cd794923444363f67cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0c5498645e6575178a04e3dafd4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ffb6b8c54364c0b65b6238389ffc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39b0a7d6accfacc02900c1ab645d93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449390b6b9b44884d0a077f844f1bc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de3dc3d98c445fea916f5490ab48f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d07b4e42981b3dc53945aecaf8c25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011764c63096939f08fe6fc38c2e13a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7f56c584932bea72301ebd01323b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4dd429353e9e90666cff6981040be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8377db139b6e2b8994418c1430adf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422ca0890c282f76ef906488e351dfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0145572a2c248985da498e01cd2a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe1343cc63bdab793b794db40e6e5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8109104c3ed4b0aae5c3f358606787462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c006518d4fa444f5013418d7f85924463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8387f32e3af4f6be8a565d54257bd4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4c3d681d845e1b7a1f37c1bc8d4a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e9e8320626d7e2c16f9c89c4f44f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e4c4e2d77806067dad6f31f78856467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af25ace133802128b76a83a68e56e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f758b9fd77c762e9855957fc9abe0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158fee7d782b2d41111cb95a3c12a49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e5fbaf553e2716a9681c03a8a4bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079e7ae22cd920a67f12f5136afade5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38931bea4a543219b8dc661dc943e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb7e2fb956637ad575d9e5b8de25e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1d982b5a24d0ea4edccb60ea62b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28824e35a35427e23c6e849142b5cd62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee002de79f817be87d24933ed4b1d1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197829affd97a3fb67d76d3f3120a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc79fabe879bd845fefab26ccf8140479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc830821c88b17f22f0d0dabfff4448c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee2aa2a6b9212fbc3b7b88dd496573481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c40b48a7e64386890c61947779ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff757dc8c0d65a3a31e653b28f37420483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d105b91a3a0fbe9db3d71ebc021ecc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51114cb9472d19d421f455591a38d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e499913ea4735c7189db755fe21585e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048abd82c812cf4db65fd30c46cb97ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dacba4537b6f6f47a98e7494a027e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12967f84875a26ecf0956ca0e57ae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae47f159694a66f3bee08bd3e871a69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c99724ed86e1e57ab6d3ab8571142491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c83d4f7e0fa9eec482550cd5c5f8d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ea50ef98abc4949633fcf018e9fe4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76397b8590f6871ab711bf8356dc447494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a669f7c6d08dc62a0d3bbe21f149495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4dcdb43c983f32c088e49721fe6cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aacf03c2beffb28b1321fc46f194e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb280de598a5bae0fa2c7c201cb57b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a6f8c1b8223f89b55f63bfdedea3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08c2290ed5c3470a6c8e03d50bf876500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994284616b8c071bdbdea016c6abeb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482fffb71909e5bd77bf01549e5f357502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd879ffcc56e23fff5d61506e3f55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90986812aeff012a3623aeccc4c0714504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6616b37dfcb216f0657367dc9e247505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce3bc3245ec0adf106d647bc9eacf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0113b4f09ddd3a4b4317984ba6f2f28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1c1f4672d3427426997d40db73c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318ed6959fbd021ce50630b8dd9154a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c19b7b50fc3e9810775621ca1e3af7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624673f179acaa3737f64cc84aca2ec3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceec612a1eea6247543597c78d5e91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23274cd825f4213b3e6954f6920593b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722fd4d0dd6341c6b10415c79e455d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea39957a37612363b96d7b1b69e4a45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571f74f14a1a366fd863cb824767cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2203779d727a38ca0d96412366931517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca005a39b5fec814105e8f76dfac50a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0865e911b37f647a5e6647c11a59a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d5629bacb898f39490263df6a86b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11126919284f918709a24dc06d58f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d7e89bfe79c6d5ec7e6c14bf51fc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ee38c14db1d675ff853dac211dd54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd542cb9963ec287ba068fd55284527c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f094d42ce78f5222b9199615c0d951525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080d959c8e73d66283e2980340b667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c208cba339a47ee6b3287f5bb015527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac9d8b5c562578ebfaa205d3fd122528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e23b07f508cfd46be75db26c2963f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79785155002db5af16c98af58852fb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512828e49184aeeb42a350688f40e8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aaba18791bdf7aa347f4cdc254893532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685a9d7e80ec21153e440da497219e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71420238314e40d85bbfa67ae12e9bdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312af315b5ef8e0d9387cc52795135b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf45e4ae3c9e56a254aed74a8adee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0dd5f02f11d522480a06f18dba3c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a540c365b674143b10b871c667bf340538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4256e0ab98525b7be972cb1bb276539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f29f7b2c1c87207a113f730f569d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09fbf34ddbf2949289d045dd6cff4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9568b150df1285ed70ec2a16c36c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed0a7ae5033492abacd8b81e79ade543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ef3ae3668f3413b6f16b7bd4daa6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7dcd9d6eed3268226f718cd259cf6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543f77c61b50b97bb447531f30f250546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc08b1de06b13f3ec8b53e426a6a06d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9359d7b29017ba112fa420987203cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd27f2b7a940957ecc982f8bdd0742549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad435ace29e2e07c1b6adb6706ebf87c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b8fa9928ab8e13f372ed6b8915ca6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a896d693580e864cd0327f647939552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e681241fe66ca636f7ea1c84291564c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc36504aa75736d68d062e89ece5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb1855a677d1472f884bcd5971ad1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354cad5b12d4b25bf83c42e25be9553556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5db019b265d3fa4358802be76c441557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb83a42d2f54d59174d777eb6d69675558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38135bd929c424f4f5af179a489fa54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8ce3910d82d6acc2f01d0225a75b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543264145e7b5a8503e7bda75a0f063561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5110564b71dd340d40e49177d2341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3a2f6f0810c0fbfd5119d7f025b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeece2ebb890a216b958cdb23e15338564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699a2ff59feba23dd3cfc5385e5f2c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bb6b46b43ef8ed7ad4cabea78300566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce38e8e935e2d51ef2595f85e6f5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea70c01842055aeaee1258d87560a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b01c1f6022012b402a97130d3959f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b50f378b66ee15c2de273cff205702570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1083ee119ffb0907b16ef3bb5f586571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267500003e10bf2d435bfc91d4090f69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e288345201616a1f687038588ac5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72489395ce1d94b4d8965ffe094fec61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0231838ad00aaaf3debdf3fff1d5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2bdd16e69853289b4123e88f04c3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5ee192c3385bda68b62f79688dc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da5946b2df7f6e1814b76ad5f8423b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12688276628cfd01ecdc110414ecee4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0404a841fafe8e6c5547b79fb800580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d9d3934cbfe370ac23903957ab450581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eff5818a9be2a541ac4aa35290b29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d8648f18e2515df5eda8bc3bba86a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c1eb6ac0d7ee7ad17052fb3a7cb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba8be5886f85e4eeb54d3d7d52257585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a829e7395609d272fe76720f69d79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f29bf1024df8c570831fcbc908337587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f499617f0df10778aa133a0e72f1bf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b0270dff59f8938dae03040a22141589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51afbe372ccb73ec07576bb53d49782590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f23b5b8fa4eb33cba3aee29f8cc4e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7111192a037d1d85e399814150049592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3e63b38e6b86dbc7548578849cc4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f58d6d2099a906f5cd06e5cc038f6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4484ecb413aac12520b3d04537099595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2d0a1f7a6b933cedf7c40ddd0e30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3705a81ad44fead1650ef64d1222c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02630fa377e0fc49614162b073f2800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92929f7c8dbc88636943129b5367bd69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238d4a9208248d3906a95fd0ad8f92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034ff5b263e5208fc9080657f6e6280601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b41187b05f7d8988a3c627e3e61c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e869f3e188bac3f3da66af6a6b156c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257572d6605fd6546423b161692ca0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0d64d43d1586d0f4c96b6aa2b9de4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a0847155d69b313ad35a4cc33a0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a02b232a6bd78a7a522042b2c5c37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6affdc17aeec79cc1cc431b75dd7719608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a52b392616a3fbe3fd89c59c7049f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28596fc1bdee8c1556a12be2f67d930610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119bf7a054f0c6bfd7747f9f2e643c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fb5ae72aadf413df9bb72201dd5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20ada6628a0157514c31a2c181311613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1b5f6f09bfd38720ecfcbcdeaf6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e88c66e8bcb6a2c15927f80803c55d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01a216e69ded8dda0d5a1e9a34d8a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e03fb3cccfc45b1b1dfa83b8a2a6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf9ffd1146bce59c428c7abc30c19d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab04b082b0554a7d0ee09ad62df5b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f491fbb486214a6ff90856a6bcef0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b5f919293167234fe4a1108fdafa7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817b578f3c3379e2c2866c45eba74a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2087753a34dab420cee3e4a97627e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42e7319930cc512c1c7330bde6d3fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80823ed2840d660d9d62548485ba054625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679735e8928dddd06a8c9f898f22038626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993d688899d5b10cfced78128c75bcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647b81e94e2ff38f588c021f4bc930f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c153d40b54c1a5af6b48c0234d0a641629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1fe0bc6b9dabc0121e94e3d7a21f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8036c324da3d39086cb33445ad4343631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e29ada2086414da64bac429e748877632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fbb8dcd2839dc12c09a8fff176cf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc244b6d6c15df3eac59445d2b137e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b0b44926fbb42945764f98d9ac3ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515557d03c387fd2d8ddf2063290c4e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac720a51e6bd57bf9dc3e4a61763eeba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7494ebf38f9c68e52ab505193f3aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b733e18f8c87d1ac2cc7b59c1d6d9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bccbc3f0b8c66cc96b75d050ccaa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64c1b679597b36cf5e0e27afe9de46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75ddc51ef03d5530ca46ecdcac519f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d7077b434b67d3371a8cc43e91eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ef69fc8b53fddaca00be56ad2d9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7824d328061d9c44526527fd7f7e04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a2fd00dd489f1cb7d92935aa8536646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b384b53c08f859246d9b14ce2559fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22703c794252b4a8c0ab9d337cae739648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a88b96a6fcafbb92acfc694fc694649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bddd92dcef3b5bd6354bda8e7e1b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a90e0080f74c35a8d88ad6a7f9c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d8f03d78618144322feb471eb1787652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8da53fef39fb5711ec1ebe0fa48b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d23fee482b4a1d087c3fe991f373c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842e5f7c87b5579c81b9d906cb148bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f3ee6d9612ef4e1fac1921005e807656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dbe601ee1733e16a5ebe205167a31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff1ed354217fc9fe61f38bb1843ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57eddbd20b561076e3fce9dd6d9ea3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145da8da2c5722d9ec83811d5b8c18a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f56315f58c7651aa5dd504d39fb900661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee48dfbc1efbc27e520730c9c9cb20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c666ac8f26afe0bcaa50aeb9847349663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc398a4879dc102fb2e0430625b13c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f115fc328c3161dc06237cba7dd149665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0c7682b7d43c96c85b1c507411b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fe61679cf9db00aa9c70d2812653c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ec4c7ef3d70044ba3e7c3f76b009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aea641551e9238a7cbcf2f27d72c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707aefeef4d4a74e27ff5177d375a75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1f61cef88d18ec35ad88f6eea3fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec729075861ad5cf93bf3147b1441a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942b3348a1304b0def1c15e950c58aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c3be87c802a08a56cf3f550fe6899674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7cdbdda20bcf81bd690bda3ef8353675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca469b68308e6d257c65120f66535d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7173ae7b23a03be1ee2f842462c2a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47490e3c37ee9910a76cd7d2f8d6b298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d09206df143ea14738ad2c3c2692c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa8ec955a0485530370a332829bb6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c3496a8e10eaa6f82a5a940ad386681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b311d51a58c85379e7829f3bd7699b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465b8e65212b1ce413e83d158ea458683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b9040184c3a332e260875d06d1a65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9181dbca87828cfbea33cf1c527011685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12d8895fcc2df4688712619d5540d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a098828a4634a8487a05175c1dff5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77317ed7f18e212ecd7874fd7c1232de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39005cf605c8d93f000115874154e86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e77e380a97dbf6d4db07ecd630ced690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1152347cd7c3bec87814987e1001d36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b32ffc7806fe85d9117d736d297e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea939213b9f097fecddc6d9470891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3f179e5a324a78c5b783f7e3af01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b57c49bcf1fda3536597395d4b45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a1922eaba4991cbf0ef2c92a4ede3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d851af5c9f58725bd1bd65088f774f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4631a27faad5ac3ef184e456784e32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e18d5ad91b301bcfb771f3e5348271699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4249ddb0f5fa7c1befc1fed24cd05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857ef713cee0c0d1be7ae9dd26d1e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ed72d2ed0483184922195879858a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e11d2f4ea49b5b2a1fbc47ba9b9df6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1933599b612b67324fef216bcbf2d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ae404c537224267da606d421a4de7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4117e8a9bae82219dab556689cab58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac75faa3399f6544117ed1ce413dfee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e37e61239d72057a0a85409786f7bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a83800e830030c488b3436230b570f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8903fccb7ff86bd106114aeb8ab9434710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad62fdf1635fb2ffbdbd56692dedc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b50c2ef4bbae3fec116d2dd0ab55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d72f0247488c5847ead79f329f807e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68807d04426a602e1181eb01c8fb3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977de1c113eb2eb92d50f8b4873d8b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de126f27e3d1056d54c71cd4528b8cca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3865711ec8ee79fd216381c7358e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f6e5d33db965d334cbe038d61313a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20c97e2180f26386128a34c2fc2dfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173bbc0307abf9f2d64c301f4556ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748ac0ecd3c49f20c7a8ec75e96a10721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8204d63ee40fe0ee7253b80096d16c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb314720ff4a23539ca3e651d59b7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80a9ef6137eb8fb9b4b93a9d746a60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e22bbd5659d54878bbfb89e72f6ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d5bb33d8533e63330d9c8e08c390c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004c9b42c2894fad33ff931772cf2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe5585304477bfe6f703299c01ba5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33ccf0ccdbd2292fefd111dcea90b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22722e6d5214b406a2b9e7ce6c82ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feff37b882e76ce14531b480274387731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bea65eaebd5d6190dbfbe6b5ed1bfb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aa5857ba90bcfc2627a82608f3dc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1028cba4595866624ef77efa009f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509dcddaeed47d0f094ac91ed43f1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c5d0991d38846df05073c5d7135c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a72a611e86dfdc6fd30e3d3355d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef526772e9177dfb1cc9551a7f9dec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89382b149aea357a4473c8d8602a985739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad4a817eac58f4097721cb5fa0d4b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28d2e020a77dde4734e45b4501157741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ebdeb3e453912df976a44a6c5f8d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275bf128c0f90d7634c2c6a298c3d6e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21e18f446adfa660400e5ffe36760744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf55a8dd0ecce19129771ced738f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50c47e0bbef86691c7ed72bae76c52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2b1eace270849750a66d2c834b1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428bde72ede9bb8d0efc901946b5aab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a3366d14ad5a0b560f865d3940772749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fef556046a6d01443e003d5675740750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6c6a161491250688be0898d0c438f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8501b77ec2ef414c6673937d985b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93b4841e8f7f816bdcf5c44f9676d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d25f31ddddb57f2ee85767918c62d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2c30f5b1acf1db4b2df5948e3836755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e465e7d8186dbe28ffca1a856195ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc323fe5e7588973b9cdfc5dc2d95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4d094dfbe9698a059050df0cc7a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b6d3fe486eb104c3b05a0a0657072759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e863c1f09fd64823525d89d263fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e5d97d1914f97087478b25994cf752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc238d6073e8764f54597a20d77b523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec8cf4cc9379042fd67f7121069594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9884ef8267852dbe45b0d63afb4b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a885602b43a2dc3d2089e4e764d88d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f22b254dc8994cc2326cf9df9df0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e1dcdbb186e8dc58eee1471512628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56020accfa039678b426225bcc93f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb851e68169dc51ea028ce2d903af9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752bb854fb4ccb6001997a42b21616711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de8a7b07a763982c9e08a43f4507ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49694f2c15db9ef4ac24a77648b02a2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697049912870ed44d1dcc4460efc6bc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d936c66f5d741652e5bc43f9448af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f8c71b80ab0cea99ec540216550bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e372b75e14836f609c089ea02e6a5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd431c9e94ef38e812f69b3fc2f76818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42fbe39b7e15867ae60927c7424c6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d42f2e299036e77d027aa93d9408620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f57546b18893887ff859b2b42558b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c63abb46cb75f5a9bede924a6075522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b86f8dbe34c2306a18386b85090b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb933962100a260a72c4ec2e49faca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486803d6c0357830f36d3a95d12c5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293458a5490ca358529e38f27d8634e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783a79c4ef11e1d346ac40f887517e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6afbda7c8cde07097cb71bc32ffcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c9f99643f0bef2833639b06e4278229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabd987f9420882f3fe4ed453426de430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575695cb1358208df551aa393b148831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aca015cb2395c0c6cb511599b1be232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66a6a84eedb2221887a221ab5d67233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08aca5ba802295f0b377edefd39dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f9630ceaca905b2674886a3b075235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4750bbdcc890924c064f3671e52032e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc73de20a4e2594961b165057dccf4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcd92f2fa1c77919107153eb2093a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ae8d854c7e126299e2b5a9d78f7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b17485b3fed241831559d0110b4ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1d0e9e0718e5e41050c866b6ae5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf8f02bcc1e227754cea1f7bee0a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504eb4bb4bf8fe9ac46482b0750d1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6bb1b192f59325155682bd13014a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a08d0f1ae1c7689404c1418ae3c9f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35c2309fd21f8d31501e1935db7daf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a6567c2dfe56b0ca645e70853493447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4fb7584a6749225ae8aba982fadf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a1d38dfd774633aba88d3f0d23d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac858101fdae99b04cdd49a0b4883f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325c3d7f26b60790fecb3f7cdc3630051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b15792dd7c10aeede3bc069916c6c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2dc9865c64324dc71ce9032d1372853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b18bff03c468596687eba95110c6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99367891e65e56d134a339f94b34692f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e0986cb8472af59c70bd00c2389e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25801790b90314119d557941f80bc44f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7cd08365279afb2811081910ce2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825af3191465f41ca605c5d6a4cd6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb26a88c7364d401cdb319b736a6e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f352e59d00145796789a4b1d48fa6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580076fb2b57de1e8ccc63ac581f732c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f504581dbf61387fdc82cbb727dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae066e56f8b3a0e986e06280f3d1a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4637e46b9256c8879947f5afb164b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bc5a8eee2f9e3b048fe16bd789edf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b1fce214a04e43469c646c5226ec867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63d2773be6a6140777719af930787b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8305820b6b90f4d3f09d1817f6ebd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa232d5bc508ae46bf3abc664396570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1848c61e59695373b5940367b1d6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11710d13acb9e4a2b281d0afa84a45d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e1d81c56b8d338c875e8001f14d5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38821ab6ef069e940e5abbfa69012374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0be9080ac15dab79239d28e83f60375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e63979525ea96f4cef18fe4096e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5c65bb004763c4c2bd946b01561377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecdbf463b4e2dc58fd076c70e34f1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418b09742812403224ff5dfc1ab49d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445214316737ebe915c1d878d2b17e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e9a3203bd24367129b4d185fdfb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c719e3d5c01ae29340b95c354307982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb4250edc3cdeff40a91e2d43898383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea086a22b69b84ac1e1bf65f02bda4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90073425626b0e68ecef1bfc571c0a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec87107c43183bfd1e9be3e73ec8ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b26c0ff42873ea5519e02f5197aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689e60cd4a90644514953b4df91b36c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e96618f9bf1bdb35de8cef18af9f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3e5df6b75205a81b6bcaeae31cbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f99bbfafe83d10e5d2542ab5c9683691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf07cffefada4731c8e991eeae8724f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a78bdd91fe1359352cd043a434d7af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e1aa4dd12e9bbe466a9c6bdbbc76494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306294d444a50d06d74b3bb4bdbd151995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0166da26b52b47dfe7a7ece74f39396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f600f6e686a15b9651e47c3ab895de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db44be43ab060fc36fab3708a443298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70615bf22e9f107e34f7aae319788f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153884a5c2944057e01bb308a0e537e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8dfe21a28a43f3885072329b2f45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f51671a7370142dd5c64db3fd27c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a64afe52a501d51a5e0cdd9f3855103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350da866135324816493cc61cbd4177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043851868aa8f4ec8d6a875aae3b8370105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df1a01f1ac8c4eff1c384cf3d2e2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965471d17f2fcb709031e53ba6acee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00295c4868dba0db15676b4913de6c0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3463c2430712211ceaf5af227e13fc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54370b25dad661344d1e2af3c19eef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36872191f7698812838a988b02673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497136abcaa8e4b8b4ed584237db431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fd514d1ee0d9012edaabaf3df18e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad89f7c9429b11ef9bdffa317f3243c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efb5244728596a226de724ce0326ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b94746ecda448970c5604ef821f0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a48f860030d6f4f414e9b3074da6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e57a23cbc2741f40c6aa487c24904118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f08d194400869bfe4ded3c573bb73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8abfa9b7b9cfed6eb2f2f3010483c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e5b41f97ac57ac65bcc14a830ffc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9fabf88a1831b953638722e1dacd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4305e82c07dba8f7819f830673ead9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8049905321eaef5fcea386b8d01b35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a43ee70e4057a6a6f307b7904c78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e5fee8ee06a6b2179892b96781fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6fd4d29bf75195c9fccdd8be1803e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cdb4348a6f2a2330567f06e0f97c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400369bdab60aa535f629c59f037cba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753769267b88714b18b44e81a4b62d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a68bda380187de4af7c9ddd313efe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418defe163f181740d9e88270b7890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195f8cf7a296e0745f6b130ad06e178133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1b1928284ca1b4d18787dd3151f4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06ec4c3b468109e88d54a8f1ef70b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd89ee9066415fa5d82139a9ad8db4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe80681a652238bbd3eb044f16952e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e3c8a32dbe8591b620ab744b58e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f44b5cdd4e70f553d199b22e8d1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c52b812ee6f366b441148248fa40b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a929d3489ff7e771862ac705149fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713f5c75a8cea165b1252ab310b9cfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54692695d12961e9ed22602b5384ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06cfc2c1e08534971c1264bba893e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7912e39345f3fc7b4e774c75e60b06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357772c4dbf8a0995bdd30a47c24dd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207b636c6d264d3f97a7e218195c740147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef195fb4f603c082ce142499c807bb1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668239a5d328634b17216bfe959dde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e881763fb4832c3213571d3c262bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e23ab62d0aa32c8cf2926d75ab4844151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb87a356339be122d235591564ed7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf105240530aab5cee309559e27cbf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ed62615ba05a0632360e4948eaf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98be2bca9adce917de74144d6ae541155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba2f3bc57ab7dd3d311f8d1083d52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c197049412d077264776177707145157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d105d255e38abbf0161a63a86e31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0adfda8731de8405b0468209953b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a9e2c95ec673484c5b8e08c654fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ef4c459217a88b064f7c25a6af1d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbf42f4ddfd5a2cdc99af13caaa4bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50a143e9ac8983cd484f1237059b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9279b94138b1d80dc2d587a911511164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa294121fd663fb4d60c84e9df39bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01d9c8085ddbe0dcfa70e479581c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255298185f4062a3f39e2d7572de17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055956d4c7f11153fa05be71df08eb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d3b1951b5e32639c317a9ec96df7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ffcffa0c3eecb24fcb163fd3b724b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2f658bbe802b6e0d59e048ca4ba9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d8b73ec549661114d4262dbc05c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69dca746e769fb907006867db6e5d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a53bc26cb004077c799e94f8f0904e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf0070f0cc095c81f353da3e4d0ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc12d3bf0583089c4122f36cebd53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba5c80f0f3659676121a893cc326cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6c088c722eb738d8ee8d9fa50cea3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e766b641a9e399358705c5fd4c98c97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa49a9582f5551136342fcf52388f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbcac4bb21d857f669ce4bb3660933181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a79c24692b8b1d7b2b4557da535cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983881beb975c794950e67ee326b9844183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcadd3c601e5aadd4cf63ad7007c46e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319cded686f96d6ba6849d51ad8e6db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e6c6d52aff235b8daa28e02a7b63f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3c5e1d5cdfcde0e5b60832f35cc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e922326846a51d02a60719320960188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ffee8610292ced775cfd19f96c2f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a04d7c8db806fc188b588842a3473190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc75d7e4069df4c9f7267a363b4848191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebfb32b29dd7b18c8d29463dc44184192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5620882fdebfd65dd1813159db80030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117d59696acb46bbdd4378dfd4e86a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4871e445434725f25013259341c70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466abfc8497d0308d9cc65976231f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78139050d796fee2247388328a742c7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739c93c8af4bc7542cca6fceca7f4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2f4a283824cdb2cd94af407ca11d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fea95119895d6619a7c746429ebb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f071cd5cb9a7c2d4bcd42e01d3853201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62298fc1b4eabd1b804444b7bd1472da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb94a3b62aef92dadc88cd5ed37c0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25a0494d374969dd662aa4ed888c1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6527144c952c5731c104f96879a0a83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2400aaacc35cd973c0ba55968fd71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a792b9d4cf94a51b0af491bb0041796207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688335475ec3218755aa426ffb0750208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf26c033a0f7dcb7524c997ceb1f6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711f06d0271f98a5ab5e03e47b5e20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e2fa8a03a85c7841e96de3fa8ffe4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fe8277ee806de3ede0ed7d9a467de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3eac92441b097d0fee0b8d64ec02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd346b6cb240db9bceb704a7f4e7fc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0496b44bdcc518efebf768ef6e60455215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db0af7a891f3927eacb87b749fe82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ddbd1ef67c4d99830ba91fc4d3b8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a67510fa191cc49e3afa70f9d7e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a030b7ce10f5fb756306f948ff8e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bde83a03dad7176dbb6f4c00e2ca4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb4338ac4112c514dbc36706f87ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92c7230a5faf78a4c2eb99d93b642222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0fc7964c4287b310ec71039be2aee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251c10ada2154f8b4de07527d37620f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eeff64b354c5c8f023a7c146f3076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f00fc55a02fd01ebb9c493e1b241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e78127e7a00646428f8f1c6b8859a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3517ac01734f1252432acf6435f10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e053ea4c8fe7c7d54a7f87f9d19248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b107ab09c51e4a86129dee4ca2d051230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73cf10aa51f86052047f1f3664912a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7870ef525fc44b59b7dfaf7dbf59f6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c85767e069fb321f21580f623c5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078c6eabe459f70f6c55fa1785552eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aee1f65ad247773cf8db9bd5cd28d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f0499f5a9b8e31cc55c45ba378dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbdf73f14cdb01c942a71e7ca408da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ea8f5d6e553ceb4f2aa0298afac1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ceee7a554b5978f21296778e3653f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9f5a8d50624281c76f6a597e9589b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559bf58b8619fbff3eb373fa95fe99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f56280120a97c132b63756f136a97f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdd05555eedc1305c9685c47dd32a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6a7ce1752b7e86a196998c6f6e58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c8e09197c6f6a015725f03366699245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9139c0e672a88c4e4d54669e1d48b90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e5c9e4600d156632ded7467885a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93701d32c651b26370d8f2dc927456248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd836804e22c58c53aac35f79724fbe0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75e436fc899c0a203a74474be04d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28eb3d734cb481885a9ad6ad487b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f764950790ae14fccdc018813936a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab05d74b2d041ca34fcda8822e0ee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75850c0c71e406c308057c24fc5dac5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a101259ff5d8baac076f9f580979e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112900845221b61d7e3843364b52b19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0f2c2ba5569eb18ad0ef0b5867dc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033215a465fe8fcddca79c878bf0a61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b11672eb5e952da5d0750694fe0ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a9aa222847e910a786709e352227260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfec0cc019dd2fa45747f2354761dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f03b57e2d0ad98647c731cb76cf7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8692805806e830f3dbe0e799b33e13d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea73814d930e417f90a65d4ec891bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdff1f7c5dd117ce9a1f19e342d467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ebce4ed067da6599c62f1b3af616a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780af575266d9add937ab16b2fdbcd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611eb9c5ae1d40e1e3cbd699c92792d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e608d515caf35f337b54c7b11f6b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3878a8baa2c1bb86132d863f48d0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a1b75b1f669037be812c04a71c6b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61b1c32ba3f1b296ef00e0e52d8c8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743f43dc97ec55d975c7677b61914b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd873d8429b87573fd481ab845264b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42575a7e6bb2a985fdbe687e28e87e44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62fcb482b777f20ab515733c7eb2fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed02c3e4692454a45ca7b9579af03d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ffd9bf7f8e98a4f579ea318f3403278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f993388cc83792654e0247173e71e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902348db54a6558f81620c1e35933607280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de978cf149154f5183f652f36643738281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa3c63b2e81e57fb4617d5e5389fd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616bb36edd46ac25bb7d225a9c02205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093ab0cef195ba28e47cc62d58089a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39a46bb158a52756eba1727c2f09a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f16198ad6f9d0d3262af5e1599cbd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89225f1540ab41a617d9c0645653852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a7ad6714527843c5597aa9cf76a8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695fe6f4df611f53ee9d28a401b51fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d8b04f5b420256b8d1128c32a26ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5068c9f7348c8a61d1e7da20e6af267291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20646918d3733beed3ed6b97f66a78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbbf77eb55eefad83ae6521cf7550e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edaecb776a5fe5a93fb3bb03741736294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7d686638f95127c1f58d6fa6151e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f29a28d2d3bb068f4168720421cce6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0c92e1bfd9d3f71013c30447692ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aae63b5eb5bf439f88eae0949a9a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8953c0b2e82a4238d2704f22c8ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf31144917eb5d5a0ea043bd5eb6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2cea749b2db80d62aee2b572b76e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d844b9a7df60e78d18f592a90bc1e70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e491f3d3a26fa10b16ad6337e5d28be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77047b291244da541f89d219385508304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc12e5121d1fe81da93a22c6084d2f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e7bcd315e5bba9945576fbaa37fb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217e7ea92fd04356636a9cfc2fde645307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb57ac25233da5bfd452ea258debc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e8f03522db66c075e0117d09a4503309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa87f852ed2fe4a23296e44defe122310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f1ff7af41df8ab463d2c65046ed3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f2e85f1de6a32713674288ea106a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aca18f753c301a6caf102d083b269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a73f24ca719f0bbba852b8e8477b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dbc2e77a9995f6cee64920baf64a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d1a4869c7b3da5aa31baa65d6681316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0364ee561b3e48707447b26c53091b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bbd3bf508ee5ecd186237260bd29f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc761076d8f8ef4964822657a8de0204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b460b5ba47d0f8d9ee6bb9a4096bd1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000890f69d33445a3e8a5cdd2a264c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a35b69535b5097e94e1e8a7009f5cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111a9c450ae0591994718ee40c88cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482dfdc0f4cccaad00cfcfb1738b5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059bc74dc093222dd95328fd36ea6ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f113de8f52f8d957d81bb7a32abbc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340c0196a61ddf3bcc2e476ad3d4e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d05f62e7ca6b1bd6c440061df933de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f30def23dc9650e860884c0e30dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03222b363651a5f9b558c4a3a55e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593e4637057eecbcc6de4d59856a894331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d01db83b424a935a3d59ccfe92dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3bd4386a82720c31cccb2ce175e5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08704d74aa5c3e54b10af4b97d47b98b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a9dcbd44796763f5c4d5484c08a6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1f29368d67e62c741a51502be4e72336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b064236727b26c8693b83a1f2fc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5cb2eb9b9607727a02b3924dcccbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ff7d525ee458f6fa991e4c4588853339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a9ef8fef76620ca827bec00f21b80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a0bbbcc4fe2642ef26ad9021ae263341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64edd4d6edb3dfe571497d1b062a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7cc23aeb61f18aa316ae060a9c9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6279dd27664a27481e364314ef379344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda8a3b0f0bde2206828530951df90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b38c28886ea2243daf65397e7e979346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62b81cf3f8d465ede3e735929c1d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7a4cb488bb8b2a98249d53d4ff83b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51af42be089c281d38a04bbf234a5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3cada5aec133c54ee10885e0a7c5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7b75728342dd248d8bff7d8ddfcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24deeb0a4f2e920f81f3a213fec8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a249bd1177665c256e2e58daa1e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ea36bda96a0b53c33e93e3ad045e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef5aceeaa0486d0028ea8f57055f38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e78edb53f9f621d05f99158a98c6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40717f098041fdac098c62b6c46278bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1472dfac3bce28ab57c0f77b6eb029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567481864c1cca2df9c43a0f2fe13a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803a101eb91bd30b21e5cb4d1bdfe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2926a6a0ed29ed87b63911a4730a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9724f30497cc41ce47416900cb971d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c2fab6e401de393184fb652f75f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d8cac3434a3edbe1db6b953a0fbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ba7f47ca7c5b1ae8aa519bfd37c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6d8c631000ddcacadbe9e6cf3914366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d7450ca05a0cc0cb11b57116ce1e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dea72e38cf8e4799edb31230f6b04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e978f9a371a00556ef85a265af4e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae40b6425d198aeb0e71432520d36b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41d8b5a7125a96d1b0c8c15f7ceb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf25197ff9db7d07e5a06b7c0457e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc4904e31f22deeabc2d691c9c18d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cf80c79b9ff9cf5be5ac3083aae0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd46f20faa3742b196654e1d02cc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92948b88c1e0d76e3c268c20376b0a10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da629a9366777632bef7ea2108c875b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f39120cb98f0f25ba1643a8ddc288378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144978b72caecda829c25e11d2be4935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101360c153371da55aa1b6517acc967380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f54beaafcf9f4cf00b7b5ef4a5645381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b988fc5a4dc51006a107eaec3bad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a92b06fe1ef0c44a7743a6dfab95e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aafedc88b3cf033cfbb580f0a9a8d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8707e8b79fe6bed252ccfced4646a9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba125b35a471930fbdceacb54c8a353386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd02b0572361bb9c53b408194e4bb4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804585c0a2d37ce6e851f1953d29788388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205d3b0f703273dad44a3cb1051e06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3871298fea3e05349d7d295c6b6632390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d9f1fc3f1b2d1f8af70ebeb65739a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3289b66661889504dd8a20beff4fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa998d98b182333c809548ddd891eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6385b6b0fbf03f3c5ab10b8ee8d078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb8454a49f0bf9ca663030c0f2126395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80711ac747d9d147c8c77b59700942bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292124beabc9a94a73b4547da63e4f12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31ed6adaa4b2c2a5a9d78a6654cb86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb82f0bfe6339b09f541cbc466b0e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91747cbec155a9bb74159525a875fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decddd734c2b659c292a36411cbfe896401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca9fc8c4ed19d06f61cef551f51db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9836acd6d10325db4b40e39c66cc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7385a13fd7d87e2c6627fb14293eb0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d29e0b90e7324ea12e72f4ec413cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7280000b8c7063a95e2dfacc1b76d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90ed127df4c3d933a6d907165c313e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378efb74cc8f2a626f8449677e05b56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e528c33d7e2e04b2e691e7d5fdb4db9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b891f55a4c1caa4ed0eaf3536150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54e916275a1019c835b44e667906f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a246ad6be405026d5855ff5f9d5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7e5903920badb53f5ece37f82fe5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb3724089b2321106b8c0105fa67c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448b0fca1c80c63a138fe71bbe8bf4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d23bf3f4c31722e35e536d2e470c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce90576defa64ea8e405dc75bf34a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b06c7b63c14c8fe3bd4d52df6e7a57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf3658168b7bbaa4b264528319b69f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cd462fa4d0a8e853a686a88ffa47c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181157a08538d35d580b1297a4d74f82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a998c720b7e1139d1db24d4724fe8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c790be887b564c95fb865986d363423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13938e36eda8483a48818e5ede62f38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfc0b03085c5c30aada8e1a05f9960425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae88072d32aa4066e07d00ad76a4ddf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8b1908b52f06c362ee83af4dc3b80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06edcade766cf21d757f7158dce5682428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46687f01eb8e98fff5ffb95c11a8a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443daecdea38d165763fcae3867de5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626deb9fece8d329cd2054c74979f52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912841db58f8961c92eef1af4e8b1537432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6f318c502561a2c4fd4cc8e183b65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a3a4df02eba601386384ea7ba7c5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b54ecfec297ba3d6bd6dd5122df70f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c75a8e0a432b2ba34e3de82d1042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73438819d41cdcf0961d6c458c509b44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59262864321b6c0b378edac64cce7f0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b605890ed6368d3a32acbb43d682c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f29d71fd950ffd2cc923f9cc5a16e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929c4104810b37e844f8c01d78140a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440ff689702027d3a4e08f64e1aa0c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e449df738a86e23e22bdebdb2cea0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef14ffeeaa9393d3be7142b68fb3b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca9108cc5ce7b37f4214733f93eb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8a93ccf3b3b5210fed5a71c1f5a0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d90e52dabdb5b16b7f0c53b3d1a68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9091cf4d1cd5c40bfb1b2c0e47952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c89670b3c5a9753635d4cb733172449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc945d57422d1fba37f467572ace96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8dac57795589ec4aebb73f7a0e5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23bc78638c3bf13cb89e526818ccc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee797f4b9a9363d9bd80dccfc7b21d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf513260ba46bb62fce68ec098a60b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af384086d3d3538d3306826dfc5398455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b1a340822ab827b04908c1061faae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee9a22c49053321e1a5f2e82dcb00b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81dc88fa2e6d1b2b2572efac5f2a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08925f2e649af349ae8f171bc58ea72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40955aecaeaeb2cd36ced3379a406e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d16260caa1788701f513ca0c97fbeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd69b8e69bb7adaff8c40ed525b87b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494c0f531494f591148dfebf1ab01d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecbc4b04b05e15ff335ef006bdffe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa929295658f76098d1db2f1c0d74b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d0f91bcebff968594930ce835148466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894fe95f96aa047754b2ac93d12f31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746992a42a9f465645e4ed014e6c0ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa07fb676747659393e083e9cc008cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15e02a4409e50dd141222e836ba37b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216b1972ca4c8a4055229c69cc33975471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a05cc216c75d02049f3b744af9e05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403fe1da4568a7d4abbce5231f501ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c67d0f863fea5258541d34ccd16989474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d0cd4009b9d16f4eb50f3266b850b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb82b7570eca2858a6685938a04e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29823a259ef0fc68995f1c3b9bdd14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6a6448b885e9be61029ff2bbc664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d25c78bf1260fd1da3e7023bfba42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc44fca454fe1c30d1ffadc3ce38b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f594bc9c9104039801b1727b545339481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aecaaa7d0300fd9630496f429c18b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8899f1b4a852317d6d96b16ef5244483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76eac368de3dc9e3ff703a87ae753c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4962ccda658be0cabb92221b29655e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b0e639397eaba524be80313f5455486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597e9448c77b2dcb45b7e0f9e9118f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b587a42eb664e76b324f286cca83c47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522c6e1e7ce8136f41843b64ccc388f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3026e2f1d1250f0636df5626b106b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67e9c774198ff29f280c432e9e7938491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a93acd1aa7aa36c342b5184eb791e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c330482781eb768b2deda6370096c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9339e48b64fd94b38928c6c8b1746494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c761c13b22011bff1bc6473a1be8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7c6900671ee5b0745bcddfad2b272496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4f75ba831bf43d3c145e7060862f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f2399be21e919638d1ac1f9c9fd78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b493d7ed9fb01dcbc1f70f06a1ec6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128eb7ca05bdd4903873460eb43def4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5ca2287eeb07ac968d8982557a79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7597871b7448466ab0ccee3f10ef0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e3b1dbdf785751d531ef37529a2a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeec97db0f0031df6e546ec0db53b69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87f39c5de13c5dcb3426b9bc6c42e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0636ee6fdff41d6d8dff3acb56a0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47a3ee567af967a7db92a28564e68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c876c314bd1de2b62dce658e765519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634102d95a29a4af8471f25fecc09b8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066da4560e9036ecfc9258139a4eb062510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c2147e3fabd725cf1d516ef344b2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54587302749afee85311d07b78e145512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481ed90e22a881f57e277662a7f482513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d07da30ed8bbb659a6fb3923e55a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d020f2073ef1fc6e20b1be22845f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d597f15d33b2718206f7dce7786112516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf235aed0988eabed4e6ca5ffbfd283517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d109dc82f55fee0f87cab1daa4fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0840ceb3cf6184ce6e6c9937b9586b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15613fff6eec23867b2c6d9a2066f57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e521a9366ef391232a8650b021b3fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9165c819fa2d68dfb20faae60e4a74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56de1b50dcf37525a624e68359bfa1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad81466b405036beb8bbefd80a522f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e851458162cdefbe66eb9b2b67389a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965edf06b93a0e1656acd0b52548d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2dddb483d760453350e0ff28c9299527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944eaf4b52c729e5c4edc554eff0afa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b3333a0a1eab63e8716b3d40bf032529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e23fb7436927027ffff0d1114b7ab7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d31a6e828188660362e589ee7405531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1879ca2b85b045db58d234ac531e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57491b5eae7e33d362927028985d07c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd17c256f00b64e7801108c099d10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42863388467aeead143b2402fd8600bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81e692d41e4e8810dc742031c3bdcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d399c1645cbd98c4c2ad4142c6bf9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b5b3ff8455ad159a667c5679b95e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd3292b2c243c84476d81312f0b4e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb3ffb2062c5171c08892e851c9216540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5637c0da16f2309618304094fd4252541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401da0b91a585142080ea4f37f671b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82fc40e76d0cba92f148f8b305a71e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873cf281088b43dfc15a5dbef98ebfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435382a15fbeb86d5fe67041211c6e90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ba86f072fbeafb523e0135416b9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263340a01c645adde005699596381b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e76e69765c0847dd92fc4ad5b8b70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610698598df859703d139b2b6a4f2f3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3042962ca9689ba5b471eccb8fdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c42c494deb9aad3d2983d6edafa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b07444a50c8aff35d08a12d3be5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2386abdae7d1a23393a30813cabd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5ea52bd127d6ce9568ededd0a4ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540a95fa6696332e5b97cc1b4b9e5c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d41064d2c9275685357b17f318ed27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af637c84dd0cf7655821cc2ee95ca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b5ce8c2d21786d58d1d932c28b33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b11e693b702119654ff47b1cdc37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655680ab88c443ed9d4027ccdbc5d99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b717d540699701993456b2442720561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac7ae69dde097c9bd0166a599ec88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232309fdd6fc1cde0db42546341d383563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8a1aea56f41b70120f43ed82a49ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0ea190b9f416b000fe18743b412e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95f664bada2b06c73439566c03e21e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e55b3573cfc35112e89a3982c127567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5d4c82d09d4a1ba9f8e17b591ecc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcc6906e7441d6bf3caee26b7dae7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80e9ac7dff2000870733ab4ed73b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782ddf95acb9885ae2179ab9375bca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894795e9e32a4cde32e6b033ce5e0102572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ffdd4061c62fb0bd62029c876b6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8af51ea898aebc1dc859b3f4b36b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdafe475640cecd1ef23da82cd71dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd9921ae12fcafa08d009cbc1e5467576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb467af6c212521c163ca58f56a88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4a65dc112749e6a01072c9ee501e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a35ab1ee4e2c4623d5ded700571f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ccf782099e7bdbdc92e560b8aebd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e9ede0611314c6328b09183c6bc6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271499aca49d24c8036b9b6e6265973d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549182f522a8d239c6a3be706951325583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d90fef4d3ed55b3d446621f54bd75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ab40cbd7c330ebb095e16f961cd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2399479c6333b1d8bc1a58ab771cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45a4f3594ada06df5cc82bcae451e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664fdd884125cf2978b446940c1dcbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e98cec1f9be5334101e9963d8c6b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed78ececffd5c05fd3502f4286063590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017201115e41b26a198bb651c79a05591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23938730c24531614e71fa85a8193c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65b87ba0ce0d90c1ce107d4039248593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679a3da6bbd843d41ae167dd40531c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb5af1e2cb6719b25332e6489a5103595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b1871b5237038f3615e652974cbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c94825817fd86ac4e775ebef58d1e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02930349bf447a62c75d638fc57341598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f15211fcecbcbc6f8d26568dbb1aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b20b79976355f12e208902e778e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98697068ac401fbc985668519985a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa20d4cfd78ac1c06f9695169b490602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05512cd4d2ec81e25a2274fdfa11bac5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64cdd7b4151111cdfc827d3e2da285604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1273be56d3225b48f8a29be5f9920605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c4fb3e50dd0b8126d548a1d7cb60e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c142232d48c47c82d4f254b09ea09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaa9c6374d00c726d5b8269cb3b413608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d793fd06f9f6e7f589936f48a9a8f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b228685579955c5a1a1394ad7930e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d61be6b401b180f1a6410d9e37d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b782cd093c74f3e5c0f8822019ebf1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f327f3dc2b21bbb2b4e60c5ce347ff4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f5d821df892340f6891ff61e3a08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8cc282d537fe6d9ff9d5c5d85dfb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c37cd0be75c25a025d18588d02e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb795ecabb17e621d82366caa6024df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b7edd93d7c74ac290395616b0e59b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356271c60a02d924853c776c6b6c5d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e2bc560a400bca0a031166e0edfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e860e3a7ecab5023ba0bb7657645621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d90e5b1945bfa2dd274ef8c8dcf45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ecc372cd9b3335e70ee16c6b87e81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5fdde3712ced03564339405a2797624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8741600e19668772010b6676899af6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840666d49fefb0c2136b89409a8a4825626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2efbd02b2ece0a729a2778cb3e2ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf3575cf7f8e7f1228837da67cdf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ecabd16fd02636c96a515da6b365629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd211f8c2eb520b31bafaf187c048630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edca466c9563f05c92b003f27a0422631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132a2a392c8cded72fe9716cc5f3a2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f38e1efae313ef9e506e4ba181bb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400adbbd7d6984b0c120745bd0c0ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e9e1b6f580b3323c7982614a50607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd22ab9d295726bf0e7591afa1195c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7408203f08951d9f8fc88eb3427fc1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57150f144274db3cf8250db487c20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58925310726c6b141988f3acab37a73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5501aedf970f6d14817f2d8f90e5d51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293683a6afa5682e9b2cf35fde93bee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a5c0948695801a72e20c31158d09b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c7977c1f26594148141b56f0189a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1617c6f77a3f4e1f2233e229c83279644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32519fad4b9fc775fe90ac5b243548fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b17a35eeaf070ffa05ce3b46672d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af740c71b2459facf331afe04da26a30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80481b9ee30c40326011fd673721e17b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a947b2dd59d05bd53350767bc097c45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473826b7890a8d48861482a2654f446650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10709e853db69093a1986e86b06990651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de55dd3e93cd2048c187b6a5cbbc6b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fb6b63f99005eda81a772a2adca4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce7f35e94b7457e2130d25f9d6d0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48556e958365805b99235b87b706346655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854863f2f72138bc6870e65bd144f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5e92b5dae8a1541393abe995b5e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402af8d43995a96f8bceffdb040adb94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e69ae549166d7c7f547f0173ffc1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5d02866da2b6bb93ae89d938cd8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699812734fa7fefb447d11b39e2a52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38348023752bea19539f0a4e84bdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e62ad697b17412f5d936aa244653663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fcace5a90a9984b5a158d5cddcc0d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73f042ab9d98dec5bf3001f151d73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7575847af682560f16bad710c4d9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382c5f705c357ea1ad2e40ce85fb8b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf4568c7ae4447d1f2046784431aab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cf2555e4e657107ee0381d06b94c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b712d6c0d3e67ac1493815f70bfec8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001be57a9d278a1158068ae67bdd020671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d7592f5a0d56fd775c0562656c1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa1cf5fde3bccde71cc8bdd428a5b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee37a7cde80b7b641a39071c4c40e6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96ffab71a9a64bf2b6c7b92f07c36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff27dea6f11c939df18c8c04455d9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67da03eecbd6983e25fcd8369ab4a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce56febaf71bb329aa88431c68c9df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc958f42b2ee2ad39293c1b7b6da65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94019fdf07346d0cb2bb67a911b6c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe9d41e84df5fac6336b2dd40357ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb56b06762b33a70391b755333310682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da72660dbe6270cd4c17d21e608a73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c634cfb95eeb238270913639c1a472b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ea227271359b5424c0c751e421fbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebe23c3f85a8026eab2fc10317500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9029e261c522653cd3fdeb38110d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131915c6dd6d9f435b4b6a6d90a1f6bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997f69098827702247f0f2a2d6a38e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade11e59210fb82c00dbf24b628120e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac79cdc290e879b8bc50591b4ae66a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37931815d17fd532cab80fdf573a297692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be856cf7f0dd7ca8b02b9ebee4933693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43207966d84bb5e17f04c7e9c001b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c367724e07cb3258461eddcff39fe8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05993fa1e1838ff4317635ea78c30b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0592ecf6f5a23b8921956b86cf98c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e6d6157f9e4c0a386ea1eabd7a1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8052d8a2e85bbee078a025fd6ba8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66f0f5029cb03c68b2c39c4c330611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc115ef23a9d5284e8e5a91ba3da9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06d050df549c01c569c7a042bb8da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbbdd88ff0808262a847c835c85fdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c4b1039196f94d64c26447803bbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d8aeeb452c2d7feb7697072e40ab4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6a8dc45da994277ec2f77384b009706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4c1f241f5ec25e98efc23e7ca9ba5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05442ae6209f5c4d96c72d98310e8f80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c21013b05feff8278ccecdf8086512709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4ff3d67b12bd0d214bf8ffbebc35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841be3066cdc014ebf9ef3e256ca0fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2010f9d473470c6c9a0698a7f26b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412ee242420531706416f0b7148fe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed5f6f57dffb4f4626b294c6ec9cef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eea1e692b8eddd52db03838b4ef9be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469e988e6ca39ebe09f547d93def16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fde7976fbc94ff5780b44af885218717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f8bff58062f4a45f5fd18e446060e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf26908a6873e7bd1bbb046476a435719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a85b36f24a5331033466fc3e6f0a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a131057f038064664e5be1384d1a65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f76d87fe669cedea88db9b92db15c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6001de5c3acf3807bbda190fcea7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a1471303377f4636081dbae1e06a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009456383daa4d4a2a306847db8739725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5896201dee94b7890261f87f826f3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cca05eef730fcc9246a2c4eba80ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28bbe248a6823565ac20c33c65302a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50d713eaaa46787c6c2f6874833d83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dffd60f75cade369eb6bdfcb10827730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbaf714456e3762f8eff0c14e3d95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a778373e8de46ff894bcbc787226732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802cec574068a8ff48103bb13a7b4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f622955bb1301b71770a7679bdc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204ddd16aa240bba7f1ae8aab17e2d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a1dc083a0949812ea1561e0a823f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c84460a3940750f503c32a0b5228a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff36178cd912e701a2e6f02ba64b25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de85b14b2ba433fa11a5a249dd4ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e9d98789331e55457b898c24c782d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab28a7905512b40ca166a618dae5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b4dc87bc81b96de3d88f11e901f0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd68dea463b54d809939599c5c136743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b3a03b466366c20016a1a2cfeee8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864069a5dbd8a9e7ef9c39882074885c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2c249fbd5611aa3e2c21b77e73d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9270e0de633e71609947650e9ac5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ec4c1b4f133d6bee01ecc7bb024f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90bac488d65d132fedbd720849132a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646aecfdd9f4b6d31bfec9c63d3c7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc9035e9799fd1402ef43d776e9ba0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eb143526bdbded6e16766d2294f97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ffde991f68b5b339c2c4215371f45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08896203bd2829232fc517c982978c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e60e6d35e79ca5079f19f15905d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77e819a194e65520564fde9ac788c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4254bb819636e203b5e842d1fc641757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0ee8be92bef4427e4b1fd3a30e84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aae2c4070775b1a24e2e1bebe34bba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>