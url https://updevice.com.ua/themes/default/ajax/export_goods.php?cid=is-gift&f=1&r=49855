--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6d6831f16a31b8c1a773cd1b5d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ae1656e6d1ab1837cae6ade0efa492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b4ca660e2475ea851f43e9a524ff83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbeb69a8d58168fbe12334bde1c21b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654304de3af13e31a0a46676ede6bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a28d93a91ec291a58bf06da4fb1506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcdf1c26a316c0a490f2a2373f0a5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892287e77ff8e240b92db71689c61f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c86d1a768872e101c8f653da8b859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9482f3c5bc68bcaf9e6c8d5f04e4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938850218ca478f86a1faef271f23a6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813416ba659993a67d82afb71bb227c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800eee1027e315dfcc52f0948988a1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470af126de656629db82796cb944c2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424869c9c7780908f143890affafdea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292aa92f4121dece779fbc2b353eadd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d230d19a925f0c4ddd273be8f94a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a93bc169e76b67de710f7d9ad5c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779027065cea8733d0dc085f500764d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2bd2d4cd95f6b39443c2c66d9f2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056d4745a53ec9f17699efd8865820921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7474eb1ead7d983137027b336d5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d032dd35c13d6393725078dd1ed00e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20a2c190f042c18739b5944be88f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e96daec08852193e7f69c106820725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7034c715cd4d4d9ade2829adce7a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a1bd2b8838f58154847d7230ab0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835366a4210cacb37fb6f110f0bae3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774c9e134b608f881b70e3da9f620429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31e391fde9db1ef7f5af523a9e0c7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e1e5682f490903767f7bce9db3cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd4b65ba8c550b14fe210e75782d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e5491f9e29854cd1431c4ce912a3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ccfca7a262783edae33e778bea99334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07e47b85e7b7be705e47a13a0b29035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c204caeb9069c71e1b42d1ca18e4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c6a9950ec12eca76c678e44e272537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dbc70553cd93b7a19c8b786bc1bc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926af9653526ecfbe7964e5772d095339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8318cf3df43873d880d9af3544aba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d93a18f0e43d94257d94bafc0ed6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c3f73de8a9e79e36fe05565bcbf2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b12a6da4ebb41c72c69f0a6a17c1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b347a0383a48024cfd6c45681f0c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad5308ef7eb1ce1184c7e5e4f2b5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a8e9baf370a3f54526eba4a71c8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e7da9fff2b40a1c3bcb2f5857002147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15512082a03a554caaa0b4b5d1ae15948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae42fa2e0e21c0d356e03b9fd5b4f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d724caa57d6a4668f9676fbc3826f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d613439add289045b54f56061fc7cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1716b5b6bfcb7a81b872f8d5af1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c09455108cc402b342ce48e4aa093453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708be4d76571b98c7e5f2be3669b30554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426667e61d282bf05b62528244c624c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e559bc31180dc67327573ff9b79e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c6ffcfccd67a229f53b06fec148f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f263f4374e00afb59dccd11455d34df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd76fd1a02343cc6f572d9d0d33ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e08554078b2c25c293c841cf783d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26edc79b8e0f6d869e2c6d16f59bf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0ed7b4701ea1709909b355e71353362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfb7cd6149ef2485562c49d9a071c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd91c5df03d1d2c9e277a22bfa82d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210251cadf1014c99034dc5b0ce48f3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30955646ec741348b80cd10cbd95a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0d165c90a6ab100ad326bc94e39167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e31e76398b0140e9caf3749f9d23f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba624369b852fc87662ea0e70598669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b53c4a743c12050be09bf2001505f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e428493ad66cba69764c1273e1346071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd45f0c75a9ae361828601520d8bc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02682e75aaf5740cd34bedd2a7b43a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8fd54d08c08fc2599d55178fe94874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c474da25da0ef15d893971fb7e94075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942c5c10dea5add31913065c82573be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d2da5676312c0d30dff8084dd27f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9619ea77143773ae6d3aa7ed2d9f20378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac915f1bf1af13db77ae55beed6733d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb0619e7d20ee2a3a780837c4efb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135218c257090ec821cbd19ddadd66481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c0d37c150bddf249e9fb5c1c6321382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210594b7cfc15ea6a03bb41dc5d83e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9bcbc21b229d855ccec6fdb03d97284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb8893f8a7837013cbf3f49450603185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936df3ef0d0107c4f1055ac7cc3f39b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6b8fcebd622d2fc30453d731b91687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aa26d29ea4dc2f00f66b911ea4ca588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d653949cd18d2296f2cce1455b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedebf872f9e9fc495969e4c00a791190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab11c0cbda5676edf48c090aacb3c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa03e0ca272ada06b427576c01043d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78551f8753da063f814878a7a60a88b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c55a9d185368c8fb1508b798cfb6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470e9dbd427fa5dde17f5e5f7b33b8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca064e5b0b08a83a8f0c1177729f70e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431047c65d5977c3af5fa8bfff689df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b975e866dbea8947a5cbc3023dcb5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa181d99d3c6024d51d178905b62e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4febc0a30ba23f53b10b8b2cbc31ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c2006d686cf1297d3a36d48e89636101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee83581e9536103328a892a8e1116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bbb120f03f003d5d138d5e8609735103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e56e8d9b6fa920205562e9ec9464104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90882855a3383d6827496c32ae6941b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0a7a7c53a259b3cd7d1a10badeef2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9628d37d07b82e3cf94224be6d62e3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d514d108188e3bed719fe67b44057108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e115b44a9aa2b20e59b1e04695a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0dfe84604d8a36c6aabfab9188448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a40bb60248d1d2e03717826866ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4406bf9db6ddbaebccaa34ac8495375112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f243a267c23c8c067e79c6cf00b27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00ae2d0f496e8184bc754431c26d09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de913e151f19525f118cf1f9e0170b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1d099ed5d301b7b9419084cc9d85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a2b30a5fee5ff145f7a0465198bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143e20abe5aff697141da27d51cd546118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522292a5128de41bc82388b137507636119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b1f7a18446b41dc9335152c29c8b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3ee92756aa02b78ae5dce1d3322f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b880e95be478b5959926d7f3c3e28d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dc6bb62092f984a6587527612c6e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145905b396f9c78cb2449497fa12b3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34edd9aae55c296caf1a112e5e9444125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808f80bb8226cc2be7fe1c33b0c376126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb4574a44f8271b066aa0e04ef8a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af80c83f168b56fe1c8a1f885db199128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e3509dac880f4ec47e47575a5849129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6357a0597637bfb1ce1e21ef0f9798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d269b3b758353370ae85be48dfb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca71d34767efbbf2d29797d3ffa660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8337725710a0d2e7e0d31a291540452133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05499e6a6311dd75f5ce2af15e290134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026ae9a06429abafbd23b95d5165ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14972ebddd086b63ffa5392f9b0bd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652db7a83584721c0c4db16cca4448e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd291e0d21ec08b6ea79f21600a8338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7f7718abd10d81d1ee000bfed9e3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98099e958591105a9d472ed08bc641140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0452baace38a72c1dcaee3a0b077c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3554f3eb4aff3200e697a053d2ceb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c7efe8ed84f280fc43aed0a474f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785177e18d75baa2dfa78396a7731c45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8393686525ce64be029b49b3d3b384145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a053c79b4e177e097b2cad9f80939e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b764166be634c560cfa47b254724147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c5a8eb3cb42c65dc57a6d60e9f03a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e199ec3fdca0293234f1ab6ba06da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470daac8f5609184cbf91f82a48e849150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48127eb1561c4315e2c307b7109ee6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082bfcd1254dbd7764e3440f2d7d17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ce3499021b4be10d2e735e0a20ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec79e0599add3c9d3a3f27c305821d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7d4f730ede64324e6d7b9cc9674c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83681880d53fb4d4132581cfa3fcfce2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1f6c9edf4a2d01ad544fec2ad0591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d3ac45ed65f9a532e8311d31fc7f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74690d362f690a456be0e506d07d42d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114f780af5245bde0d9d3c44867c12f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8431448b64a19709e373257c9264d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3ed0227af5833e8777f45b609d6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade0cb04c6611c437fb3be83a4854a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca0648e43ed9baabba416175103ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6419df9e2cfebf7b26e821a8c8486165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095430eaa9bb9990e2086355af5e2bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3594c1666d05a8e21dba99bf2895c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a88c2afc468aefe004c5d666393ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10e7f73af2d83491dae4089c9328d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb94ee7f6726ec87fbe9dd31f464f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3edf83d926eb95751764ecf2ee4bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0ac28bd420c016ae1daf41d061eee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63354b1d3b35e9dc72db81dd2b134e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec732408d398831bada39250f81994174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d4363183089b03051f3d29294d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5791bb8200b72a78a800d4123b920a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138706d771536c63d68bcee4f467b2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ba09d96106273e9943d548cbcedbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549601b34af3603c4734d079e5a2d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfea61e23a270d7a426d1ade5ee78c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd7c662b2418e4ac02793145bb8d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d37d3e1402458448bb484beab15ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4838a365099eaac69781e585f6401ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23ea7cde6dea35ef82504dc4786cf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171e4a897411fbd8f0f26ff5701249185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aa855913d55493ae874bc842be98f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04350dd67c1721c0271266d0114ff695187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be931b1c9f42f05aadf7af1e655e3d63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553663897dd7dfcbc4479a71d05b424d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac160d52ee25178c87a225f3a5551c71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643425dbf803381daa7de630bb797fda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627087bbc09deef9b7f8f81fce4329c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fdc064230649464c1c085f182903b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432be1ca320b4d22b0097527e800a6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081e0c14bf63674ffa838e29183a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38473175f438b74686aa1f7f55751d83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca125fb015f67b949336d7d7fd2d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32875eaeef6da693998dd73eef9c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb8147b3fb5d68fefb1edcfcc3811199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0594d1c0d546cf0f444f3444c5c953200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f695473f76859f9b26fbe9d0cafb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c813321a679d686bd0c48481d8ccc61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37afa13822017d4ec10e92f3eca093203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3dd40d55763477c0f06bf0c32347d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13683818060f491db1c8c5358803e7f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4eb0ce268fe282f40368bb852f2da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284d3af121c60c601e2a35786258fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc52bd55c84c7148923ef222524f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293f6f803820334b1d43d7fa5933183209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11793d20b67a10f6a80ac57a6693fdae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2534292e02f8f3347ab02e2ec9fd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8078d35adfce29dcbdf8de1c6124f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86793c562f76308ea7e3b8d6116f5e88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b656414b50bd2b9d29717919a16b05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36d4af3fa017d3388f15e8332c0f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44478feee850be0a9fd75ccc5e442e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0e722bc2bdd876e0a224bd88a94b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ed620cee47d6e744c117f920bf4da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9adfaa9d8a9762020e65fda8f86fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655799c6440f5dadccf9cca21d913ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3126d4658f9636bfda455e101f57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4384673158a4712fe0c8e6d560cb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0fec224a5ab263c5d701c9ca621e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47315dca6b0d27caef21af45d8f659e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4528bcb9f24ce4488e55da12a594a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea92a68e09c10ebbde86fec4ebc6ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf082cb8bd366d9183016db5a47ffbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614dae282169524106dd836a26af4e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25238e5a5c117cb3edba63b75cde154229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1037ecc1abcfd3a1ce8c32907dc0ac6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba211cb6522706771a83853462ebf56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501e0455dfefa971a2eaa9789bbfda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c257cd0c104cc4bdaf7a00af33251e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48227616868e4d0ba9cf63c80253ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2c7daa2e46543e5d432ed03368661235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af618d216f4b088d1fb72a74b129cdcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d56da08d2d6e5a21968e1dbdc1f6a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561d8dd073248b6a2a1e1c110668ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb90b58fb2c1db233312dc6c900087239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546967f05b0911490ed53686eca0e22f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3999e1000c687b30dc4922c8b3094c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940971ab521e7e4b558a9aef09e92a55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfe5bc120592b913ad5053978252ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb89b840bc6e7e3e03449dfe16532b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0326252097e2ec4d3944fe9966e4e29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebc40345e59b4d262a56ce3517510246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95030a18c4a7979e03babf50d5bbb74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a0d7563d3148a36c50cd41c05011248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78029988c3d1813a7b8321769aa4236f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b096db23e7579226ba8c8f26fb0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89469986182e9d0644dff3185531303251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129cbc13b3fc9edc13284acb99c0624252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d69146ac9a59bd18f170b88b57c99c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b10f799056e1a8baf5c8926b550481254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7bc57055feca157928f7aabd4c36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c4202219310b1b5bed843e2d567c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a5c400b5ef33c62a4f3813965f66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcad1c7c9274d79a21c91a2ebf835a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feacb98f2b552a6333e55860a91aac2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd997890a3dcf91e4c60d94f70ee8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8726ba2594e7a16b7c8fab8c5943c6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d3c7530c5431cb67248d8206e53d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741ef54ece510b01711b2568154084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b889a79edad5663b73b2c09f1f6d11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656388c6e9151bfdaff7f0f6c93f52c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8cdb21027845d7e6c0332947cd0ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5541f35cc8634fe1cbcebcd6d25af85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a6dcf016faebe37c2ae638789b73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33e9babf627eb5dcafe6ff51778af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa61f9c8f93af131870c1d8727608270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25f6df6657c7bf2d740bd4b16e3820271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c85bc13aad5f5e289513d9a3c395272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9a3379b55c4b039299aa96caa4577273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb47b2681749946216fece56f79a66a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258eb1b873a4b7578c035a729c7d2c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a2653ef79f6f0430aac6725209ff5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cd9da1da5e5ef7074488529a8aa0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b12c01f980929c9c6d7bb2bb7306dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd80eacbf6b005ae6c6f1b57c3563b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a994321c206ece31018607f8578e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817b4ba7cfb1a2ce6f3cd959583931281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5151187b02acb961a1c364e6b51d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5d8c1ff8bfc74e8e4634738e0f494283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c87aa5cf5ac22ebe38aef4959144284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4becfa0e367eec1a5bffb0d55f179285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676dd94dfa9dac2079a4088e242235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bda1a0bc0103fcac7a7f404d2d86ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51697b2bc083ac98a9786fab30575301288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b677fc6f1d94e8bcd94447db91f5299289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670d652e2cb795d99c3337d1452368e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e8928aa48afa5f8097d0cb688bd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edacf7ed7a953ecd58db1336e865a29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81338600a2290d752c04dc439b7727b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b5090538ebc036e197143d51ec4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5180c379925ee8bf408fe818105a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83292a45db6b941cad3568aa245d82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814864cf970d33b2c5d1723d1b83761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76afc177c7c4e144a5429f117f5c4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e0dfdc9b778f5439b79ef0371877b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a52170469a4b7c00304fe3b1558b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f69cd130d5a033a802a4821de9deb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7aefb29dd1cd4d78ab21eb2c79c07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f721acfc1a543a59ee21908cf9a53a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9949ef512bbc97e33a464525e2b710304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2571b400f0c61ad2ba6a36497351c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242627824fec40006b93a57d20d64ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f9230419e1052e127e487338fa105307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2a1abcbe530fe4511019683aa95a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebfd02063116c37fc11c7057e4290b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b80381765c61ed2623176b8dc29833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb2e146501a0d4f1918fab28b9018311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae64f6fcba9e1b3113c5efcdaadf6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b11d03ebbbe70d807efe191615b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba0c95c93d9410e182c3d03d913fc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9cb6f4afb479c0630988dc1ae1e22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b9fa2f77a63b3168ae75fe294d3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44849059186946fbe0ca5a63cde3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598cb57310d52cd6efd2a73862c6297318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda43ea4e9f856be24a8af70369f1c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a043b3bd77ae6a0844b8af5bc67078320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76bd5ddfa122a42925ec2d88a7bc94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060a47b9c33dc993caefdcaba1e9d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a013e12a0c6f1a188e240dbb701d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c6c6d0d5ba3e143c64e19092c86a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574d3a2814b00b2c9859378cc668caa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98aa102fbf4fdd181b66639f41ed27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85769eb905511e45f97f2c6af61dc46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9fa9519827b7272b81943c78c5b8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014923b65eaacad694073d06dfbf4486329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d54ef1b70daf6bb00b6315d16fa28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405e89e30a7c31f9e6b15ee624105fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f929c49aa7478bf824b532fbea478332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de0cc3ffee50c33d4638d49c2513d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192312bcfa0b521a2dea30240d2ece8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07a6e5556532a94bbfb1b235db694335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235181e840f61676f58b1197b1c3d6f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf945b5065c8f4f093343752e70c711337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a865ad8a72934554ccd6c06dc8df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f38570cadba5dc97bc27cca42531ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976bda8cbf0e897af17bda882790091340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa2218d3d5145d3b68db0b38a1ebf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7ce138d170a5b72c9ef6d13d7fd1a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedeba8a52ff8f02dc6e9e7dafd77fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160d4cb2f0d529d47113e09c4ea7e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc733dad607cde1d29fa78048be2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e906e02670c41de403b60bdf19294346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfb8b28c44bac96cad1fa4e8b875eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a902c40836b4d36d8b38cd72332fa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443cc493243e1c23787d8c420e6b713349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e204372feced87a9b7344db7403c49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc77e1b6df3bbfa11d98bdb69d4b8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3348ad029cf40624a4105937b8437c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60442e35e6ebcccabb3b02f7e8bc6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9cf581e8f24c2657d033f0f1dbf5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0549b5cfd6ac01b6e80f839e647c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075cfc2ddb6e9f381bc0b9f8b2bfda8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9dc398af80888c14699eebe562980357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8af4d0b5b0dc5640cd6ddf81577e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042ce84a9796fefc15c7fdf54b4b59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6536fc9fa14d7c9ec5f916a2331e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713624c6f3dc9ef597018c1394f6dbe9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362811bad6d1960c4d93fc060a7ceb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab487f5af0b2f45bcc376b787eb810363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0dfe6c9fb1b91f3b015a6dc2004b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353862d6ce6b22da426e3916a6a70522365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64eb96f77eb60b47f690705baad4d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092df741942d21f1044025d4ca5ce49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a13f25001fa0ffde32a60492328585368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff8b0e350358706d18192b27a66ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f8fa2a2244a2eed6ab25a907f089a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06e0af6e182109d59bab693b7b3fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190b1b70dd036541ff4dad5d5366885372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451758c8550b44364c77f801ceec239a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb85819fad5494c6f78749134d23a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69157290d244f8f3db36ee17b14c24e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71381aeb13f549cd246d73a65be6d6d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298ec703a0b23f1ca4bc12b84c6475a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a56394d3b0a8bd19a98ba5f797fee7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65578c4077b00a482b8ec03463d23d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99249bbcd23c012a198293b194ed6318380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12eea80b4515640891842438f7248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0884cd88607b7e616095baa4d74b23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6dd6bf0150ad48ca796c1fa8ba3cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10886d84e41f078a0d266724d6c5d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be0f4f8262b1fdb4c7803f07f31c3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1f8a53cf9c9f2f860ddea5bd29b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e89fc01bae7c3e902101dbfaad847387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff876bc8a9bb65fd0d4337940c33dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a6c0c43b03ec29e09183911e20bbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5f6815ec724526d8d0b62c3fc0ade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a33e286c0329428cad8b62f2c414b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5fc97813e425a8a18765c4835764392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b9feb9f519b20770c7618665e63fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999c29cdcd846869109d7360c65d13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c931d9bcb7ef0c8474e75610dad7ed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74b54689160d4389fe67799c6656d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94aca747558cc3377962e4f2ba3db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe25f3006eb9881ca69ef6cded93cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9093c554baf105922781da7e578994b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c69763bcf460c8d80ab097839a4c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3fce6572547c67710963fa67cba44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca30b06c75100a3b90d405161e61ac1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e234874a067d94c8ff191899046525403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165f490d67717a11bf32e9d48e52ded404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b789c293e0e2d778f3908282e169405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc54984c5ec949eaef9263c72f284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589436f4648d6b7c77ed6f4fcec06350407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d5bd7934c15f893fbcbe1c3d5d796408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb14a5f2578040693b5d81b6f2c471409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970522bce311964bee129f5529e218b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ab4635d8c1cce7d70997a5d91ccf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939cf75f8b97cab0cee6593bc181eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643139a214f9af69cefd83e8a4e55704413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61693520ec6adcf43c553f9dccecfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f663e6dd47daad054c419c98052669415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a37ce8f1b41ce80320b943ad6c14e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8a8ebd8d5abf8ae764eb5ea97a066417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3b15002f30b1664642eb23bd1ea80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49c240aaf953a9bf31895bfccbf53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630149a3ffa9a9d46596edb0cbd680bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed203a7b0e4877f088d939f42d148bfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8dbfbb4baf325191d89755ac1c5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fa896ed320ef91640138673ba029423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c23a9a34155ac403f6d487908e21a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd8fa0b86031e77f0692030f238b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b5d9b247bfc759136755bd3417d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca9fe141d2c2067faf26587ca9095427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d18879584f782da8b27ebb6ec7aa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab34e26051fdc8958aa385e4cde1049429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab93f6006e71d291bf6e111af6812d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e23c1c15f7c2d4dff28f1d9b9dbdd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c51aa2ce9e82233ef47ea231c1b38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be0bd52f42c2b193999b8be00c2b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0f3af98b0a6c80503a30440296182434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311725ffe69a9ae1d8d06de0a424907c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209cc549ee1473f944bf5ba896ee44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8686ac6f842c3f7690f1ac6afe8f0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2337a82323146c557156448be539438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8055e11f64555efcc393fe13478b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388af470bb7401f7df3e7ca34bf2a3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fb02562ad1671d1b560d2b3e2f98c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088979ade39f29ec0a363c1becb95f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b18163f9b87a81aafc056c405255443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3bec590aa4b6eeb26e583cc403c72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1925d8224d09929c2e49fd7574cea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33caf7a39b43f86bc09e4391a1845446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccde7285b51cb8df9e36b096dcab11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd671059db6fda13cb487dac59bc8a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e0b96d3cf62cbfd0a36686bcbaee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2124c21ad4a77725b83f35c5e1c55e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bc0e378cb40aa13bf723415d5311d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc066d212283eefa072175ca8046aeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2f47de3cb79f7e5756e37f90fb1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265ff39d92abddae93ec41f3de44aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8cc17f404db397c25ee5e965430b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dfa2955ae0df8412049c47d5c5542456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a671092555d2b6624eed9423786135b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ab0ba83111c2b345990e30c3e0406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a204bc442cc5f6bf8aceafa8f46d77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cbc64a39efbda1ce44347c09f8ec4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccefda82f0572882549d246ac3dbd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae862c7e78df1b6f7105257093235462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38df719ba49f199896ff681591bd79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d784e0fba46c7fd9777ec0030e93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531f309348ce17e8150f14fb75ff1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eb6559fd4ae37990249e547e38504466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9c524ed8b5acb3afbc2007c59e962467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd5e3d90c0d5db8151999c72e9aa7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad76509ac04e3d39eab5b04adea0522469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831cb1dc77a19cbfc4715685ccf99b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89cfd8e74aafd223a769c66d9abfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e151159b91c95a91b5982dfc8e2d9fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8c6ad0567121af96738dd4e3df62f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531258d1f9f8e058f926b1cc832302a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f8963d4f64f9dfaf9e69e7668172475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e213f67473547162fc9588a267a57de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d0548d757a065d5f4a26c0af8d039477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375290926a24e6feff5327cd8dc98b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353b632da8fd2ef2f8bd8eadf6c5fdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de057da9d505a9f5e1571664fa61f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b64c3700ea476ce1ffbd10ee07a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed57c1ddfb183ee9e4b9b8c113ce5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0acd60dfebc387f8b208d64769a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb9fa70d9f0ccdfd5be314f35d18a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f3efcdb3166e3c2d88ef70be6d6ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfae66b48da9569a877ea8762809319486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581bcc8c80eacdbd3bdefd844a6e267487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4a2621eb24d778c229e7c265328d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9dad472827e23fcceecf593f5216b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bbe77b9b666533421e87f7aced2c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceccf2f5fafc4d2628fbfef4f640d42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e676cdfd4fd6dc80bbad1023a239492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74122b5dedacf926514fabf6087e7f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e0fa0e898b43c4bceb2f583175b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcadcc3d6b58b1489b57f77080d4172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a070d11cb1e307f111ed67b1656a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e5f7eb50046310e92ab767358d778497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23526dd95564d16a3742e4c4b9f2f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcbd4d0cf6f1cd6652df9441a4b16b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5622cfde51e0ac4dd9fea129d7ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce00ac9c6968723f79540cbdca5fa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba0b2bba22d65a724ac6b3cd2c9454502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ada74ce9d4b66fbd6ad69be8c540503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9b1980ac8afd720803114f1318b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c24caca297655bb2154924fa964b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2b9239c6717c4284b5ece4b84738b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489b8424690dd3d41e6f1f3c0a5a72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed9cce03302453e2a25f20c7a8779508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7303d7fa537fd0175bb4f21b7354eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c192229856624a4a3048fdcab47db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a735477578cd5a33a5aa683375c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8cde7036b462b28754e3bf7ea11ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5c6d00cd07246cc8712c2441f432a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f353bb9880c458a7b5c4c772e29bed9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfafb65bd699741327c99ebbb3ae725515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539fb70a9cae04d94409924f2b9b67e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa93f5f23368f984948af1a633bf35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134925dea4e0cc3e93b66bb7ab6eae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d156b3f127266c1c63c6c02bf7f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e88b46a00f07d2d4fedd38973d86f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c761254fe9f2c42e75cbf6499434282521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68db9c0f43012d0a9b0f846ddb78e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb32dddfaceaf5e76b724d90d46d55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0830ae73a1ba105922980564f96407524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e963ba59e4ae057a63a006e982e07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc78462c69ada692637c29097e977cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6f9c6cf1af0096a32fd3ddb2541c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3cab17037fcbe47ef6b1702b043a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641d9fff48bfa348940f34136aa15a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6338213dcfaad5e318a526301ad5b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465244217dd392652bcb48901e266956531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03b17e9b16c1ca931fbaff63034020532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5e848353754393bb0875fe35a012533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f545bc0d021d3fc44a06c6c402f6962534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca0e35028bc1517c704a8ea97e7e22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d096ccd7bbfe760df8f50d674cb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d766a37f181f5c94da46deefed6d91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e486e953701685ef2cb2f2e589e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f99168c8af46b4bcbe391effd4b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a2410633ba2eb16ccd3058da6c84a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455056de5c998218874e3678200a97b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f0b09017a64771b2b74193b01c746542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae8875a97e9bb61b10c06a7161a581543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5e63f2188dcee7d4e95556791c035544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a65faa0a3cfd7130ee1d803178895545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b75901083adb33e333219cc2a942fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5828dd05857c90c1b8aa3edf4a3aa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620bf4e2676a2c3c215daedc2d4fe11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688fc79d9a84f915d730deb9c52f1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4af427ec867afa46344b24a9b5b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbbc37b6b11df28008026ff66985ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c16f032f6b62e30eaedfb4ded8879552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c8301bf0d3e9893063c347813f22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d958307e4c1617b323834046cea4ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3b5827692320d47bb1f0d8f3e0298555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a293ae741fa1195540373aa7e3af3d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dba71c03ec83ce86c643eda96fba6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc789a704524f630d920a5730eb31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d1ff5ea835da9d81db53c354593a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaa88f2965a18f6e98e10c5fc3cf1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5789cdc1e3126fb26c000887a74a700561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb50d84f7e94dcf1c25e95b162f98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e57db1d832197b3c03b6cc1fc9f47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ee1804a22c762d99546fa67b51ce6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf65623b428e773feb924a489ad69f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276fabd984168e38ca9bdacff437aa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93846322d1ccde6ed5e6b5eab6447d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde369ac48a10e115fb842f6edb0c550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6aec76f1da2b39309fdc97ef9aee9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b64574209368ee9d0dbe28525a7362570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2386d3aa7ea46e4f785090e94361f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba8d17f96df97bed105b2fbdb7f19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07853c81ee092afee4df160393f99b30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ac65d1ddfb9385a7825fe1b79848574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b3842a62af368470b3ed6a8904a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811070abd8762b375dc11b5e5ee11239576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced81eb1fbc1fe34a7e81b362b6e4178577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985353ea2bbbd858a550529d5bdd0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80352c64d56c27e4e0f6f25638c45f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2011760880ebe6f5051070fcf1261c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b062e04dcb66c58199fc9cf26cdb42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231efe2714b8815c1b2bae09b14002582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be99ce71f274bbf682bc232c8cac72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86e911f9fefb1a9d1680dc6de7a71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812c7de8db48a168033f0ce4e7048c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e108519fa4542e4447c7e9be3bf396586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aad5c375fb0644685cd26c31ee9fa5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238f3fbb467a090945957a6f8540a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129758b9f21cb3098e886bb9ce238d29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba81a9670853e14450e50b1860da7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb59288f4fa5fe74ebf1586c79e7d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcdb0fdcc7649b7d9bbbe0eeb7c42e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc60d534bd72f071dc582696a6b634593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6d185888b4cacc095a3c886129cef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b4c603023c8f119298383e3642738595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b3bbcfe2384f040f0027c3a38848596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09468b71d4529d85fb577f5def88ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e31132f2eb749d9806cd159d15f40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab1dde88409b1d9e3b524747373f83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4fc17d7b0915b47564c819983414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd549adcb969cf2ae55ca671dcc20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094a7dfb91fda733f618a1f30786417602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152854c5efb971541dc16320e34626603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7176b0ede48c502c643208e1a8d0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735365aa207223be343ed60324cc7c35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64248517ab5afe5a2b66b7536af7196e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c3b4da5cf92bc594f2c8a5310848607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd9c766d20bc120ed9610de4349ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267d7660bec347b7e7a32cba1f70a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac5d6a587a1421f14725e7547410e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b85b057645f83e1d34f9c670a45011611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88601113d77d5e06d2a31825cab9e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f7a592274b8960e086c95a6bbce0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc52700f657f851a88911e94449e63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a1e767f4b9314751b2ff967c3481b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e773caf91bb62bc9afa1764504d01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4f3dc03fe3d795392d4e36ec3894617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b325f02f91adf8a03bd7eacb2131be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20630eb5d447fa2a66b91923556c74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516e36ef0cc5402e640a2d7f46e2a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e64a0ea3a3d5939980c3a14f40a5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4292029d1312f5504ad9e993d60c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908f1f5af87366ede11ab874cfe772623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64410160f68c452e1fa2fdcaa3ada974624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3de82e8032113984c541ce006a932625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4871f466757f1a2249adef365e287626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ffeaaae154266dd209dac1c7a36e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e9906f9d90a0d92707a62807011e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60aaac36dec59763df451e20d74e78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd8fa23a3466b891792eab4024e58a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79bf909dd40741dd88390562b2909631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e3290ebdf15cd981ce852f880d925632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513650c86307d943aa2e96168844f8c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887165241a4c2767a67f95d4c0450422634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1890e0fb7a1e02be7fc41eda5fbc7a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa80ef732e1f7423834a91cd0b2644636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf326935af09fc522d7fb264ac19e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedfcc920cf828225354708ec8b2511638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088558647cf80863f259347bf7670db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42578705d610ad1d28a63fce002dcaa6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36939a167cef246aebdb501cd24dee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d796b2a3e4b56c3f05effd5961ffa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a6529ac378cfcf273ba8136e8b19c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a23bc1db3f315a845af4974eec506644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cac2033ab5e08d6528fc5f1e34a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa0e5fe51b9814d2107e4d038d4bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949766391694aeca860512051e06dbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1904c5b0c8bfa3954cf2c02d168d690648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4bdfaab525158270a0191d27a880c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7828981acb78e40a75d146599e046650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4de6309d09e91befb2c44d79f68de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1bfcb24d05256c4f5f6c80443f68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1910ab9a4db9412d19f7568f42b28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c069de5d174d5fc5eb44b7c20332b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60a1e2b0ad7bef330d1aeca0cb69d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f08dae3e1ffea1c67b9317c793ce8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646d1170c9e5a32f4525a9d01cea17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b88950afb483a30d0e4394b75207658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3207289a265d644fa265df673a5515659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ef2371672b5a4abd2b77db35a7432660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003367791509557259564455c3bdbcbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be12811fe5360e6c04fdccb6b37688662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82974378f0e8901814aa85bc6721f0c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d7de0773d25956ce7e3f0aab0ab6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e6f08abee97430f9ae9f8d63df6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f1a129f83efa7ae7a55e6e70df6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5160945095419f555fbf86f744036667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d26bfc18ce27828b5b8a19abf8af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12fc91c6299c1f43b3e6779f259977669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fde2d595f6a0ba088fbeb7061909c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e67ff446ead10c5531279e9c428186671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938cd5ef85cd56911ed1cd0ef2f6b83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b7b4a60ccbd81867fdc9630ee8280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc03c5351f3882dc8aa2030eb98fcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a451bd05ca0983f12c316522527f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a702686ae38830732e4aa2cbbcb88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c6a5b03e4223d2e28e5f63fe527e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095fa95bd6f2ceaba8177fef4ce98eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800d26aa04dead54bd8d39554ec396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bcb81b9d787133d82123a80a93a05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81780766f1318454732932157c0e1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547752d054f768e0184e54afcad7891682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a48334e7231bba3c759220b5aae639683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14470e997128fcd9357e0a0668f4d21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1560a24ca5556f73014f2332f8d824685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020897ed25ce2bfe33d37636862473a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b3ef9182a995a2c2684956cf10970687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290339239be8b989052bf91a35db7d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42600c52ac1036481563ab1741c7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00277bc1512f31c8ac247678a1a979690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e3431a0b20972168c1bbf1f19e66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca51c4251fdaafae38ed70b2a56066b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a15b336b6cb9e0eb24e7c0986d061693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce26f90f6ecd331cb0dc7f1b3140bf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe6b449d9e33d0c39ec513c25b6026695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa17105c36730e6a077845651b454696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14751eef7722436fe15e6d9ef16ad5ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998180a4fd12a57bcc7a3c75e9f9aa9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648537d77f695ab485b65b13fdfeb11699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d915c15a802714982f48922ee04a0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f6cc99ec6939f842db92ae397e17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ef81f22d5bb17c89edd3996290a9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773a38a28a67e372da4bff73e57557703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040e815eb906b27425d546e4c093089704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064ae25720c7de19c87ae58e57118b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aba85c537e3b7c76c6e93942759a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bd522781ebaeaa9589a3a51c9ccb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10312c8ba1d308ee122972d69a97143708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe1793fad70495579a4131e5dc42f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52528c9408e48efc3c56fdae82cd759710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea3bb4480352ca7c7f85b6a8962423711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895df1832918c6b15e3e05a38540a8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe107424d61a8916d789b06316fc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d45f37eeae53c449971d841ca5512e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d235fc6613d7149f732ed04fdab0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674cf74bdbdea4c5fa54247f29498e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0d1d31b637a91c6b3a8962d7e4c49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd03aaa7caf25e129a8787c35a13d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a6be31121a50d2f54e8aada55c53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29565ec72ae20e6cda901b44feb3b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc28d9f4892ecddd84a69e0cfa5525721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4131c84c678101723720eed6d0380e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eecdcce3a579d209e358b508d92934723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170b88a681ea9c526d7cb84b97e640d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b055c0d44bff5a399a315e0e5eea6d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5d87768d69de716b4af1f6e32a5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1a19502c0050c0bf52c1c4288142727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3b56ab82c75e582e70d483007f635728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226acb4061e8a5b1df3a9537aa2103ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dfccca9dfff9ad87e410305234bd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052904a386fd05fc91bee6cd275eae4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd820361369f0dad95c79767d88aeb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a1a7ca722e6a2ddfaca9ee58e471d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c0a49949fe2ed222d7dfcda32271734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a7e8424c3de301d31a31f395a73a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccd0ebc7bd5eda2e5d78f40440bfea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b008d6ad53aa560c7ead8011aa292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e6902c30d8df9621443a27c9824c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113d6d94e79327a576f1d725cdd3574739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9afdb323f068e8dce9d857b76fbf6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5b79cf072e17d3cad69143f738d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70e24b45858d03a6558fda1e2b518742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb86891f78bb43b32ca844413ad3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cae2bd06c4d56a3072ea078868df3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa1ee781675ea720e53bbbe2a5f9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca98bb18e7fb99a5c595b302b84ad3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b357a4738a5f0632677c9e88a120a17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efae01e08fa6bfbee0a4b68b20becf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940cfb5374f11cbbfcac7658f7b3d2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fe2a912021f69f75569287781b2d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962945d4d71797b44687243de0355cf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cdcbb9d7f37989a605ff81d83dd81752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333dacd58de5fbe94080f4a51048e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4883bfff9c807822d6b19edf4e29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a3f1bac1b57950dcdebe2e2888bc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5bde926ccaf72f863cb06e809b413756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712c819a668592b8c6ed054a8b548f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c55db8e5c9e402a20fa6dc394eb6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5063d38154ba45607348145323e0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae83b6dd5e0b4daf3b30c1565cc9a6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05707d38275e7126ddb80b751640222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfce135f8401ec7907a4d2612611a1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081238cc7a7299b1b62bc137d4399c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dd561581d64297a7ad708d2d047d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f273d3810c3c5a1e8f048e074b75a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c003fbb10a9111b01283137c69fbca97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210b7cbe118ac1969326ae930966c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66879cb53c269981cfc70b6aa98d43269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f726100b21b5a2010c1d8d24dca30c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc634461b917cb7946468b21d1d350b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2f6ff78aef057bf4a8b9f4ceb58b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0e82d42e16004aeda88c0776f99dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017071e886f975cfefcbf76479e9f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee3f3d4468e1c7ae216f075f0058a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c568235edba39d50555ca3762df616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9564568c98c6051d86d58090782aff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92127973ed315ef2e2276983ba57218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c92ced14bef423faad9b8002d75f7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c1ba5e4c1652313fa0f1a022241e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b898608f2277520fa4cf11141c1ce721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7d71504e4c3112089f073c8395dee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df2a49999f5cbe82b6868b402314323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d52070dfbfae57836ca58fc5a38c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a1e229c6ef8498f9fe0802b39e34025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c736c6afd721bab43484266d7b5c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc6d0107f2eac11fb2eb7a741d17b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5a04f061974a12cfd8b6f80af0ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385351afdc22fade13061a4a223c2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd21bd61c35cbe66ed235b3dd76f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a209d3adb3092c98a20c93cb58b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73befc82686291c58d925700c6ce7c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4a78bf4dfee2f24fd69d05def1a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673e01b781a376a506defa17dfaeafc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3ad8a908e81f7da5de8f786e088335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ddb512fa03f638178d7ca29d1bf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe353a49296fc32683428387197b3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963223a0e33506f63d3590a275814d6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc70cf50ee35b9846ccde83d714d23839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9120bbfd596082ea832bdc72cb5ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e07b18bc4b84fc5d10d3d4c8114441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52251456a7d1f40ef629cbe623108f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db524b7b208cfa2fb5185919023e68243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056f3ed6e0e764400a1e42346905c9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8da2f7c3be26898539cc77b4ff3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeeec8a2c5d7669d95a5e87bac591446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af648cb8c074e52ddbd1201c87b973d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69341d2aacd6ef9fe5ef36783b175648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eddff70b6bf224b2c2ee7a2da77ba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829b1b8a0aa1270afd4b3d18c04f5d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d369836e1dcfd3fe2804e98021d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc022bfd56868d2e8317c7d5f6d599452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca749a795e748fb508d46bf96c9bb4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317780515c16d7aa6e5778105483de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a148a7840aba2a92d82b4e5ce510d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c73355b4e1b3796c2550a7c545a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af327372db05230612b0b8c594878fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9f7dc542ebac7b5de5ec246b11fac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76456b8570ac660f2cc03f897c40fdf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f4afaa63a0a07745979cc3d897f9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda55e2785704e3d3d415d486fd29261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8fe9df47db165d2dd9034bd42175262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5acedf8c65fa6c63c5ce07cfb0f1d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4e91e9f2098179d7154d6b871c8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893075c3eac07fe519f084e43dfd06465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f458a31f7e840fa2bd5297ccaaa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440af4bdaa999dcd3e9237fcb3bb7e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b3b7d100fc7774efced9f3de60f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1065df5c9b7983ebb59bc59a10820569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6806ef1a9d10f92e80f9176ad81d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12603596c349be04a351e0f54459fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fe69bffc1cf497f93a26dafb8140b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777de5e537ad7fd9923abab0b28ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8b80fc3e85d7cf7a9aa3061b449d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f672841e97d5d7028a271c03fb0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a2292c5eb34e5d6d174890a9c93e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a50da70acf6652a3ef836f84dd06a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edd4da082ab9495a783fa8684998ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8bb1bd7f2853d63088ae7c19ee13579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5505c2a1472b1ec81701c3bef799d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663654712b52e58642cca2925b811cc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83481c88f54adc82aa0e50f28b5f7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a86fbfa6169701ad18aa3955b6ec4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332fac884628543fdca6f63a8663b8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040910d893d9a714c91be8da6bc084185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a05ef8f2293a94acbaf9c7bb4562e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb22b30a55ac4d3505af763bbbed2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ded88bceb28ffe8e4bd5f8e23d1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d15db03ad7c2f4e3e2a6a06e53bad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad258530d7eaaa3b620b7ef35062d5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb04e25745d2deb67d4a40dcfb8d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba79de0114f270e70503d86eae34b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b690f6d7aa835df2d34bd940da204493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68677f7812dd9fa219f7cf2eabfdae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c73d0e0980598b6e62aff31a32131c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ecaaeafaf5667d31392bf067e67bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313512504bdb39992b3715aa224b5e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717534c4af7d94a2294e2c420075e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677054768dde176e978fb94c2241eb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec6f2c59dadbab17843d2f36fec7f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f942181326af5bc91dca938965eaca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05785c0d01ddf0f35782f235caa4e8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1fe442e5221d3c6521aa8945843c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cf1e6f67393fe527d0d392b67ffce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554746bfabb2a908f7cde5fc532c431105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29733ac24972bf2c3d4b3eaf256b35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f156f3241a438e612405a0449e2dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fad01f8a4adac86c9de8f0b70782a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9043ab71022adba7c698affb77d5e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f935336038e18b13ae13410762549110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c92452aedd4624d7c890629fd7f36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d48c88e4bb58b3b0dea41c5d9a1a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0862df6a327d2beda3ae155a5830264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070b7a922f3c491a0179b8518b44e55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ccba4c0503dd5f5006c79bed6c6ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27e0d9150d3a4b48244edf5a375341116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abb079f9030390270e5fa676afd39e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce5ede964960181f034785af58d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d3bbb2384fbbc2c1e273661ea4f29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f2b6c121c8dc1dee342d3c641636120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6a0d0f331d1f0e3ff48d5e665eab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187e6aa251fe961b645a794db3d697c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852af95b13674ce9a7838a93a849526123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db412b6a81f544d8f3b0ecd945df516124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df0b0de6f0cb065ec2d9ce53779cc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9047481f89d94126299ad9b349e4a73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef13fd0f5367b5d3b8729bc9bd050c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe54b14085c387bc1c5dc8a4e8e8198128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a22ccd285ea426c79edaf0a94e371129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47890dc854a4cf889f3128b11490188130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb2f7070b1a5c19119522ffd670f8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912ac3b17c2e3bfa7680c86c0cc265c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704737eef400860b09f37ee2f43133b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e525d2a6cd2ba487723997c991f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48fafbaaa08034add20e6c70904e49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb510015b62e43100a401daf328b6a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1e44a935f3c87ca112ff28807afd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e1ce411a2e0942eeb1cea70b26d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad498bbcdeb58f065964442c9c4dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe9c30353b7a1df6f377aca3ec0ecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b67f1790cd47e0e5283e1cab501aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe4692d01c7acfa8c7276da631cd97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2773c17e6d36b3b7cd4ef6a1becab6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e1c7e167b08a9f3427a2879a3177144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a122900c5c05550f4e54b544a17d31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a4e0fd2c6b7bbe351f419df20777b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222286ade30bac8c8ef105fe920c06fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab1d4eaaff0d900c34eb3d9ec8612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885b0b25168b8d73cd70beb3c8d211c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6aaebd4d52142f5f647a87269cc06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ed01d933ee345fc919c06bc0300d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba51ea67b1599be2e05c7f441a2c1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae42700bd82918a3d2ef9310d397ef7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c368090ee5cd27a1833f4d9a766748154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05fe5aa87933f2dd43906bcee5dd65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a080b658abfac0fa7f85f4d8516a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08ab7f72b64c78f530a0b3175ec0e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ada5a1bfd7f40cc5a380c04e71f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef8c250d6659155bb3760c7def8e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f68f2f04bdb8d862e0971a8ab2ac08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601308cb5930c6b9a4fdb4db7a9c6707161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad80a3def39746bf000510f6f7a292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916064816409095605d20c41f229676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0fe5739c2668c08cd6beda68a0fd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131727f34b44a2700177d53ec516ccd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a1d5c52a37cfc5fd657b869f0f90a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af506fca8e6654dc97e1235fff9a51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f1c4ddb7eaa350fe0a6def6fa0ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c52308f6e07543ac24012f420dd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae62acbc14adc089ce1a51d12f4782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee24870b5566e1faa9ecc55c75b03f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135c71706faf7d66f7ac1d747225f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236998de203251711ca912a5c654fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db24464b88e4cb040d4e3b785e4e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f677cf3a01ac8c35a3b18a4d65aaef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4fcfb229dc15525f16153e47db7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f6bd328782c605572757689ecead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631bdce38b5188d4268697116aa4d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801e4fde17841648edc772e2cd98586179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fc9b1484691aed352e8562b037fde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e36d2268ac46ac0ad8bfbf20df5ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819545a0deee3ef8b14744a351e30ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5e828a7c61c7b95a7776556e3398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86dfb39a3d914db0ff17b4ef7b9ef2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfa67439ca1cd83ccd2d5136ba3c71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310548c2735e3061ea1e21183e87262a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1607ec0915b80796966073aa68ddee5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0805093ccb363d66e2e43308f2257c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d6c692583ec56814c20516788319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562dd325707061d6cd06773e121678190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325060d06e9c357317fa306cc344a30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eca21045cea66a988472cb181c772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94910d25b50432f55d3092bec77164e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec25d2a1b12563f756122c36042a9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511857283c3b65043929109b04d2819195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e807333b5bbe8c8b457e6f8f11d57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a4faa380a415716ead4d79508f187197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2609603217bc8af5ab6a7e78f7784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e4e098e9d75961f09dd1997e8752a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008243bfbc983df6cdfb42a10d313af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47a2d79349eb62ec17dcd98576e24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50445140cdb316e366a1965b393a59ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c70d2ab0c534238829e7a5b9497115203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b763b19508901950e0a3c7eaefbff74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4308dd43f27799263a96d009b1038205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12538b3dbeaf19d45b81f78543b12514206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d36c5aaa0cb75e464198110479253207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044600a40641f8c24df93aa628129e2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7e9c9c2a502408727e7ac557a2b76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e6abdb5c2a97d294723614894b49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec00a2ca3746c2a9e079bae68c9072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f173dfbaa8386983a949b6f3f3c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ef1eeb4966fec913b287941f82bc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6739047345a584b0a6561e1d5dad4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9605812966b9a6206e49423c25628215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fc29ad49eb93e4b29de9feefb6496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9df859a336e0642f86c98cc84e5a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f3662e7fea4daa1af046f13236be4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277eb91590edca47cd0600f4afdb0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f7b4e68731b075476ddc9cc2ddc5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e74b064e078c4365cb03c6860fe3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe717ebf7148d6756edb02ac8a2ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd08edde2d24186438944f1bd0d79aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4ea89cd137f74121053ed4a64ed2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215c6be0b0ff9136160e6a0eb1b669225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0651041687746342b153028b449d11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048e683ec4fb8244230848300e79c34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7841e45c1666e56f4b93435fadb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe0279d7a1a92cd6102e7496548c99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae291b0cf072562ec7ff160a957bee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52d826b82998540e04db54bb6dfafe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4db0dffeb8243d364868dfa04595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbd5dbd974cd02db6843e4d56c353c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278898aa10e99cd718920eeaa532c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26f925cf6af408973fce99ca67841d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a19199841ff51cf2a3c5156863298236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353f5e9ad6149137f76a7881d93355237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdbeb362754b8da050b73233ef019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935ba096c331423cc19aa412154ca0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcadbbdcda163c01c01fcb772fafbdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07a1d68dce66107ae8d5a09856aa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684300ed664a77c9f7eddb22bf9ff6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bcbf841d4dfbf953241080bacb2db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1c4d90bbf57bc41d6038394f4ccbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd25c786b6d2b57bf5bfe6ec3d9ef8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8d4139e45b934835b3e815dbb155a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d4f51dc8d1ea7d5d289d4efc7b193247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807500555902338a7bd655b0dad9f00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836b44c916eedcb52f56ef1f81b5803249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a6849906473f09ba790f3b354f01d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5a48392f25e9ada1f3da74aa6922251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab558532c0526c09e66b2a40ba3cd55b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2a554e6f1021dcb2e1151f5e932a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76df094e4d8d5913b2226a05f7ca92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2457b3a519dae2bbd4c67b98f364c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d132372c960e167c977aeb1d80c54a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5477d43cdbf20c2736f22db6b8d27a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf1cd7bb3a8c04b15e8e5d4fa6519258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedf8014f2579b189f289cf3b4ee27a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3962ae7ee68ccf36eab93593233203260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671fce211795a5ae8544f6910460e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ad0d55ab60c5a6712d366da3e00b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72e9bef388641b7ee38397888d6188263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44177263e5b49f82d5131a96c18c282c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f0842666efa5167399612e795e9d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb5d2ebb32156cc93ccd31abf20c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108be47419cfc1bbe230b45036ee0c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2efa75b49cf9fbd47f06b021a42f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b192ce23bbb94a55b57af48511e8d71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233817919cff01837e42cdedb4026621270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cc3bbe416244f27e08b3b705cafaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d4822326f400618f2b6d2dd6f2b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364298bb4d6050da0053be447baa7e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbbecef4a02ed685c7c3b631a99e95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c5a350fab83db6f5e57bf009e20a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7bd2701220ebf3950156d9176da0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc8efc9bc8b7bc20b65156be809a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c636a2ca298cd5306597723aaa948278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485350d876c02c052f419a959be9598279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b13124c8d3849b609aa940f474fee2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4615c86d033dd74ccc9c6c282e85d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6bda4ec2a08da206fc461b3d2adef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc55d4ff997ef32b30bdd85759c3a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc904e7c33928ddc8025c5ddd48d4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7d573b63d192d2c75457da157702285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c63c6b0df51f8efe673010a718851286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584eb9f02c4b2f3d805a43d4b9f3c98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760450a9d0d7d81f5c134c593f13db5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2704338e25af398a0971c127fcdb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c266457fe8dae416831341a627299e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69cfa24290ffdf151bb383d858f8f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff576f2dd6daa480653ae9629abfcb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec7f6096196b23931f61d0c7c5b9bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ab01564318654eb97400735e04b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b38ba6e6fd0a5b8e1fdcc2eae5cda8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc3dfdf40910b964f04a7b63e7176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97622dd3bd7687d1c817258ace049297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986da2aa66e7136196ad2ab391e125c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e8679a1ee290cff4ccc0e88015e5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48a7558354ebc460c14db2eaefc5cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910284dd9b46bc9691664c8672c1ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0bdf814275c4919ad75fd56f06d8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61626552de37c890f5b968863fbb1f64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef45afab0085621387808eb55098e99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa2dd8a7f30a783105c13989389af8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765821e9fef9d3a321e2112c954e24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08999746faceee52d63dc54ddf0cb21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d8739904a7efaf4ac2332f70aea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3a8fee95bd4e1f7c89c2df179c7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d06bfab7499f6a1640ac51930ff23b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035451cc6edd73046678277f9fb017dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d709635095d8b64e122e0378a3711d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9d7a9c0a3eb11bdbc755359e68b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720305a0287a02c486bc48909acf8cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91aa254e708c7fb2977b4494f38d3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872608682bb6b5d86892a1b5ffd44ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4bbe8962ce3ef13e94d8e87d483f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4404b276e3995569a4c6719fa6be40b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf44f0730f7f4195d52cb8e0ed7405319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4de0c734ea2d15f4dd8ddb76994a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad086c7d71be38541529b849e4704ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b195fe4f305085962b375e688fe26d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4abc7f5e6dfd355b78600aea02069323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419f9e784d764df1689932c2cbc601b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a562b4eb3d311b40b905d1499b37cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df1232d80af51136dd19bd3cd5106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7794a09cd4eb4a39dfcf300ba0b6cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951e9bda9535908e689cdc9ba424c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ffbdaaae5f0ffb6e4142a2e7332ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6773bd048c980c1f9a1a98d33fe9c85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a83ed85885d722a99c2270e4405c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbebe40fb42f7209a649cfd3b572f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd1800519f099d2125ccb19b141bde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca6cdf6b784831e26693cfbb957b2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ca91bf4eee59e96eaf36bac43c640335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cd7bbae02d9b6f613a7f6b93aa4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3b5e744cb0a36e492549d3324433d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa4a4295f173c61689dc9b214f2f30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca8eadda3c923d180e49a3605a045e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bd539398943469eff3c12f200b518340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ab03d636553f6de69cade05cde93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553523edb87a9cf87f46fac10137d18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96004d8e025f454a183101a8a7735bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ccb868d8533807345d01fdd8ee659344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab46ea730d4a083902f28369c5c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e578954ae231775df005680d39af4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e643c70f48f470dda1cdc11058119347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bae3a2644e6fa4cb72872a3814147348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e892b275c2a1326cf7bd53672babe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9013fb05d14ee44f78a78e1c99f05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730f4312e5b242ee55c95e35e58240c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04aaad81b4baeaebfbeb6ca1c50cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f65dcc0709ff12d8baa48b807e4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a2e3cf81b9d939d221c5114245e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3bd02841d685ec7ffe3c2ec03390355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987508a11d8543b1c00d429e8e1e63d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652bf87380f1df42398e34922866f46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d7fc29d3186029ce042e63b057fb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab4c3e9ced1476618ea7186bea8b2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf27b3a337f4f3fe0578ff8677fe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f9a0fcc1b7e0ae8ebac5dc5fdbac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4877ef8070217f87e54f1187ea5365a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300676bd11845141ee1df3f7cee3243c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f52004c6e41ead262b05a4143625d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be044c398a1dab3dbfd83915cafb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb3b40577d6c0ef83d273484af7c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3fff133d86cc8a82a97b58cd418f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d6334c7878639b62bc36240200a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fff24a8d3a3f3e91336fc1ed48e23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb06ef2a56cbfd9f9b1660eca0b615a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338240fc50ccc1ec62f892ca2f70f7b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e3349a1314c890135f6eb67e2c24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38087cd10eb4dc13f9279e649527b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510ef861ee3b3e2bd61e80d3b8b42b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440944eb0fbc20f69840692b954c97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d743bc4b6ab168e146a0a81642425376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbfb1009cecb4e3e82d2377950ed08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2284f18621e1a158d34661df7d341eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d90bcd793dedf50abbf02188c561c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276948be9501089e4fec882b339728b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec3f63f3204b1dbef4f844041375f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc74a98d9fa22a9b3a0b67f8b6a513382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b69a9e5f18c838b20c2444bf802c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f896e2d373061dc8144eaf3866e85f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3fcf750411c44675d3abd13890c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d42acb840fa47e2ea526787d83821386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadaf23e872f097b483d28905d9c0e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016aeacfe40b6bf5b271fe31c3179f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed1a7dd412b245a3eb5e2b26fb28e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb00cb2e069d448758099860cb3a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54994005708e71918df81e777315b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec5c00da6623f0f001c10c24b097ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b74d22d56165f18bd9abca925f86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aeefffd11d73181dda98e5b02c367394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff09a49c0a825e4d6d70b9b2b602cff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724b8e5d372ea7343608ef9fe1950c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580972a7693e0a0dcfc797527f9891dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36729e5a446fe0c2aadee1d3103779b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10642613d421a3a97fdb1c8ba9f489399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325c553d71f71c5daa283f5f3d0d155400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae51997ca3cac5672e63e3feac004ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe0a66090b0fe0c580edec42defaa0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a52dba3e0ab3b0e1c7e642dfd573ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469bdacf945d94a9115f7193a770ad4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be762a8eb3926ff6b1e32896498c9fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6960d440a9786421e234fed4ba09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245c6fe6a2fb8f8b3d70f9106636cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaba51cf21c3bc39c3de63e8616449b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f115a582313b365cbef3f2e08a27c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023dfb1e55cab8b236721f7f6a6ab6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8a9e6401abb20bb6e6b072f9ee59c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a6fe17144583c88fbf0faff9f66f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f524f7927bca515cb8629f02af203e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d46b60404dc52b4da1877826e0878414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0b1448d9f9289fa06737d18b63549415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f171a2d96f0c95653b9d790e640c572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8ffb9a48e6ca24133665305b0227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4950d9973fbfb07c3d6d90b4d77b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74adf1ef6712fa9fbe51ee8b1ac190419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb5fa19556731c4cbc70067ae4deec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5012e5667776f8bbe27da4d2cb55f60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ab1d93df4cdedcb3dc5ab287c5dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc9dcf365215b7dd6a5530f3a8a0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc56153c6d15b13fdc5137f1177f03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e5218e5e2f4b8bdeed270ad0095e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2436f5e37296259ba6f61f8c9abe8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d3973e78e3523b023685e4a661bf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e04089afb93fdfcf18610170c188b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb520762ff543feed89d84de35c64c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0385c14373b2d36553242b19820cad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05b2136c6aa38455efbca2db95968431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a1179d8c561a1956172f77f625934432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c1e58812ce245e5f87412154c0d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0265703076377cb81a62220b617e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2c5d8ae0d21c2b18cb41102b5df48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e9925e71d3139bcb5e0fd9043b0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41595aa3d71eeeffc1f435c660adea3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856cfd7c5649dc9d854a3515f0e16fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f837abbb273d35e1e450c43f2d14ade439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de3e1614d227fb5fbe9e667217d44e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a96c2ee74f5260d74be44ee899b3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c3358a0482f5d162b087437d429a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf46cf75c42dff3bea31f10d44802a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f756193b77fd6afd55f51803a762444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658bc2801c91a57b91490605b10198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd48d719851726d621dd8cfba410ac4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7ad78f83e642571fe5eccc5cf061447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e298b0a3b9267fd4a5615c951e5fb15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc83fa9fb771ec003d4f24f5bd5ccba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e67351e66d07e82248a770bda4a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8aab671a8487edddd05f0e1321a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58d933b74a2e1cd01f0299d982e834452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2590b070bdc72ff35d15ecaf0545a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0970c63f395aa7d40e85cf0ad70c77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a53fd952d3efbceae0f6ed1906e20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568c07938a5453774afa88890794a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdaf15675ad3c1953196ca7fa0520d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c4c1c8eed7228ca6051aa4c73819b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25949ad4f642a19438af15f5006074459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a8512db56405349cd1cdb92c1a112460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb57afe18d39d2d52ae1f61b45a1dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98571f298c9839de6a547e061e161a1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9859a90cef7fe91704be9cb09a87cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75169be4729892502b91c983810258464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1fc017bef65d8e6d80e686210595465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a494e143262dbda3f7033f6a6cba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617251c24202dcd3093b8109e7ad0286467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e271a9c3072ee7ae5856b90078b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bea728232ec8c32f18bd799bd0099469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4142901bd717a25eee936307fa4eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a7ae3b1d2e7ec0ca3573c2c7c316471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030b8fe880d591dd96d189ae27a409472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc94763a488344cc0a8f594c75e34e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e8489711300aaf940b8a3d35adea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41b5993bf3c25ed1973a0c1c7ee67d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b97a1e450ef6cc8788a5df79c252f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41ee85f5c7f363188c127794b358477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503e73504b351b782761ad23dc8cf20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2d79e4faea0c5c021f96a235a24e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1468a47ddbaada0038d24f9c38d8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc9f972ba80df06859e68a3e1d7620481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844fa87b1d769967df0f14bd376a639482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639c265800ad097399a4f36c55c374483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4929cb3c23da87b17ad231ee773ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b1eaa23af20af4833c72db72918d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab201ce11e6565f2bdc8e45d14f620e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a21be81b604eeea2c3b7c4be1a014487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde98e63a3e0226630fc2882312d15b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7475db965ecb0dd128ad456e739e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3733bc242ac1c49dde2308b5c18a1e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a169d3052250377871e3e1493161491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9ae397d87ae464a32b4647a2fb5e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d05d3aa4428b3290025e5c0cf7c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f0907166d747519a81936996206b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac242dc9f0b19d28e8dd0e3db070e6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af696ba7a368b8af8371360925bc8aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908411fb7a3db392935b80046e93a059497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad1cfc3385271797fd45ba942b98cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafb71d49694058f1f6d3a832d87fe7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bc83e86e4c029fdc6211dd6bb6a3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1baa945ed1157ac64a04e2dd07a07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e42875d40511425eb962f5049b116502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f3472d14e38a1abd7926ebd0bad6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ff8e463c20ca3aedd5d900843a80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f430847bbd24938ba9e1b12843b35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e987c28b37f0c2f322e5c9a1e1f9e60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9b967db11a16fda7da4972e3d039b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc04de7d6d37eed1e68430a710b00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb402a136365e16993d7d12fb4dc76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8689369a89b387f26e97c8382f17b0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f1b45413382c3211dce7b275ecb5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe08362b809a42104d02998e9b3780512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4616904a3329bd36559aba3e5291c45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d3181483876cf5d80f5c1260cb1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60051c881ae2eee20191357d72ea949c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f56adc9aff6188ee2d125b5e79366516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707636fdc2f71bc92eed1462ae5beb27517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a7b3cd704a6d4af7d88e8481acac5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140eeafdaca1470c4c296a918e1f9b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f869fa52d9c9252248a0ea0d0c84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ea53dff7dd55f8b2def1b0ac1bc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746a04e209d4716c036b9a6dab41da6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cc0cd500b04a0f27837707ad46d02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed06e023adc3a6140494f2cf2a4046c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da96e4bdbfa9bfa92b57ff186cd53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c818a650340f5d017588b9e519e4c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e06873269d91c04fecd1903ab4a1ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2330ad5aef3b9cb06bbe228d591af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674aa88178c7702de2eb8437a21f5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ab021601e88b282cfbc8814fa8b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7956282a3dde48d2199c087ef43b8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe5a0a02a921058a0883598de867f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865a049ac5f565f506def78d9b40ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e520a41b7e9c0bca95628f4955da73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecd908504204bd97dc78b30a588ac3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4318ccb1a5541cb35454706f871c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483944532e82bdaa6cbcdf18c537812f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f19b5917c1fa7926a4176b7714b16f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f29c55adeabb7ffc057e1e443164539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beefb2aa4fa9ca051c6122ebbf01d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c689b9cf7bc433e88e02cfa6cf4524541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dce264bed890a247ff6a9a5b63f41e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ea2da9d7c866c01e0fd0d05f31b47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797239c3ed90b598e618e5f887b8c18e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a3aa9ba0ddbfb73e3ff8feaa7801c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23fe8781736a6bf9f18f4cf6bc6bc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29592e3cca9bbfbb9b05c78c9f914547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae6ad3fd4a0611c9dec995f8d3e56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110d288857d440c78c7c7908afd6e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1ba562e4e8cbecce9a4e281cc6de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9b7079c4dbaa36b6c774111d7bd9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a75728944306b7c4743c1f4236b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56b40b4ad14263231b439bc9281ed8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ac2237bb16f40098f0cc2c2789363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a63946e45510bfa4aab113754bcdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4bca129e5c0e6f322942f158b75cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404719b645cd349c95e9f9d6b3dc63b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753eb0ce9d7fae6dd5e8bbe78f5f574558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53788e064bf5c4cade57858819e09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61505453cc147b05dd1bccdecac180560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14f669a92ccbb2d811e1618caffc7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b64089204755bdb033d94f9cafbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ebfe679f946faff051a0ed94149da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7344c9f02326f80556da4434da9b56c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b473d9ac6134f4b979f37eeba12ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291abf3c51928082b737fb77f3b659d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b93b1166860b1ce55191dd879c97a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7201fa19f7bb1b10d45830f37699486568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedfd16a487d260f786206238872334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67656c49f227a5a6852ddc4935ebb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635d90ea104bf117d3b6c746cb4c286571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7efd3b53207137fb07ad1519542e1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575762ffc33de44252bd04e4c0f579b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3b6a66c3a4f8e8c02e72c8804a4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5aee5328fdddd7cbe4f95972322b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eebfc139ec6a26fcc0b619a1b42d9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24beaac5edfd87735eba7647f4c1a6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe98440b0ac864ac559ea9b0c274a1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96bdf393da27ce613d2f0e84578d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5434dc3d2737da4c2883e1d33713b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09343c0cc5e6ac1ae5c99b256a2cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d987ff5a0be30a9d6af666d8c48a7c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff4b530edda56c429e4cb8d571fb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c902a9d1cff2a4fdba97df43bb8fb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3ecf62a0c4b2a891481d63e0987c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc2b71a92b51146d7b1bae4969ac3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a9c832471ba645e780a07fd2eb251587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458f57d44d85eac976a8259bb9f6f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad030f960c6e2437319d7ee9eab381589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d546520acb543cd7ecd9b1d279ffe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d7ffd09b49e867e931af37c9f8c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380134dad9628ddaaceb0a521aff223592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bda070575528473a5b78db024da95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2d0b4b3c9c47b9a31b297c65dc42b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5add7a9b4ffe6d2b732d37544a00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e5dbe2db1582529603abf1b2319f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd115ea518d99b4aad45003f71ef1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a16163055058c4af201ed5987c5b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20e93fd5b13b0c8d5cbd418f61c5bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08b56e159e8413fa538ff7c42132c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8179cdd985a9e4ca0de8d90b40db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35097b9013a0adc7801b1af57f55c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47d28fa3d31eddb862ee540a607ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a704ed775f15f8eb4abfa63dfa2d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d246e9d55bdcc471e4465b4254721605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a842b2ae1e55c7ebb9534b47bcdb06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d074731fd3540caaab20b4b9c2d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3cfce6b78d17d0800e842d807f4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b4d2f151738d5fc09a8f216e2710609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43982b424d34fbed8a42552096ea06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1508adb1e70d04d3447f6c5c2db7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136bc93e1298136c6ff4da94b4724c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6008e064191a036f156d2be50eb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477dca702b5699aba7969b6a19fa926614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43314ce841a6e80ccb3db6a1fb98f85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a2a51b97d561c9ab33f588d8c1ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd493263eb2cdbb759b304914de54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384ffe6d1dac1ad68f63184f3a6b6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d3aaeb6ef70a856ecd4683f5b07ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf9370df4b33ed9f645e9e1f42024e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47426f00f0a51f6c3ea578c9641216c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cd06c43e6f42a873cd38829730f2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae777109b5ffa8284eef65e47c919024623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40820d4d0eb43eca10d74222800f51d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785704a2d0d4af95b21ce6a042ea576625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68149d2469b279973f7050dbd7074298626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72409a5e14b29106934c9ff45c206f7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a026f99c7a1095c6a16202a3ff4beb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecba1524347ed914c7311905025ea8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b12fde58af3967a08571bcc335d1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61dceb8288fca1a07a315c3b60c85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e052329c814a743f5be2b7b78b9f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf69e05ce98a581c9e331dcb4867ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875985e23270b863e02e1aec0bfb568c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad67c6f48d0edbe918be56dcb1db063635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cea389e744556bc4a90e0c69345b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85263cf13ef52191ceae6ea7989482637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d855b0dad5145878903cb6f8124690638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e49e865a6029e850176bb87d29fa4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb02d218b5cdeb54fca852fc87b0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c72eabd0577a891b50772a0b2ef34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ec1f1d5a2172b93aaaa8a8c7511a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2c72d27c1deb051948876f7033cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c60e4c68d4c7c2da481a9d13869c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff13e407289ce57d3e90e674a29d09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d38681321e1cbf638d2e1175f8109d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8c339e0765f8114856559a976fb47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fa8d53a93e7182ef445a8369fc2ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04acda0645191eb0145735a77449a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660396a7ffc9957396d8bd07683534c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251ff3e68603e36588a1b0d9008a17c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e56d6f57bd83fc5bc21418aebf06e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee7e7ff66b881546d86440d47a7d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c6f64c4320cf539dab5b4ff84356654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8528186aa48179b30addae91ee7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e8ecef2559b29e3aec1dab6cd05a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81585eb1e25b96c8dd7ee67414b17dd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae0a09575147bd6fcb3e1100dafc9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada1cbbb5eb9644d0cd07510b90c36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172ab5c91c0981c1d042f576c153e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d861b4631b53f6ae39a1d3c49e6df36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88454a3c552084a6eae273828a5e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06995ac9b65892e0646b14ab57303b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d62f69dc20f50b06ab935186a87b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99358dd79f85faa181868d318d13c22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc70f62b414badcdf3d4e3e332e62e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75c97dcc6f138a847d81b679ad2ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8a98bffa6e5c409f0e93e95a715c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1d6191f971cbfffb6a569479ad44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f743f3c1ff54def42baa3cae388d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec399fc27956e8a2bbce1aaae81c85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3a0443dfad237b33edc6c23760d9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa760e2b21b979ff42265102e4c03c5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658ec22016ea8b48728c49c69de165674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20295a72de7031a5f2c1502a3befff67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201c4d337ac8987f8f072009e027e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb063f2fa5436758a64b7e18b03416d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf1c85e553ec9aec68afc739b37a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51a0c7a754726d06fb8ddbf23169d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34da0a700f3c3778f760e798c36765680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6641a1bc083accd8810f462f6556c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078a0390f0c58e1ef202437ebdcbf67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc799f397154567ca1b8f4e120baafe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301d4d608bfeea874de0b20410a1d57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a5abfbbfb5233331571770a39c4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45068011b8f9b68b6d1f9e87db0de601686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efa793eadc4c2824f37419b2cd9260687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68606dcb7707a407c005a35851d5044688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3657ba816d5820d6182519c9cbc66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460fbb8d91d346e001d49a752b859e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3af8b38af4bd9055357a791796a34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d5bfae7b87cf6433723181354b2cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2639fb52815e4666eba4efb551337693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b526ca546a3481cf5435fc4e75ee7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e7cdeaf1a20621b97ab58e94934d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d75cc8f8d8eb8b3cdaff5f64cd0bdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d7db0dc39a9f33fdbacd80bcfe236697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ac8d17485c1d4a0ae694c1cb1c94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364b65d26ba1e43cdba15496189f27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248780074d66b699fa7933ea6312f5d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72356b0a6eaadd3859434b94ae88fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fada700a627b412824e05c96299c8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1990bd9cce36098d6f1aee19082f62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f778006f2f517a07cd5e4b3a6b83f72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26deeef1178c1c6350f5467619c6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5da675ca94b6b22878f2d2dc6be6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7088720d77606aac063d94333536f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa9084c287571e6f7bf0d07e9b7564708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e32d1e0dd4bd01d5084927a27aa0f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660501ede9394060555ad18f8d934b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180abc9730c693a621ff9ad4d344f67711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792d91074c68bbdb4ef698b42c3e2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dca4f8c22f578ef0cdeb215ba620a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b50709ff48d4d03d6d8f752a862f7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac84d5dc00e2ffda8a6b3e412e2fdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e185388ef0ccae498a2ca958891abd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1401879915d76f72a559993dcc1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caffaf2d205a7fec53518f453430e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdbc30512ee574d9fbedcb7d5822e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb7f7e215f16d386e4a475bf15a36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa6c508502f725b61b589f328fbc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d37b2c578df70cc6a76227b641abe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08762970b4ca472fc55c92c7f8f855f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a031ea02557772c308142f08c5d4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef688092f7a850cacf694a30526fe7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc837c243c0687f445fa00c1f0d26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec1fa9f74ee657981d682deb5a4e54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28636cba9c2c13ac5d37ddb17f0d97a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c7815044ec493dac4b5821d4a5bb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c679515b3a51b7a461ae3c2fd9decb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd62b304e79d252ab6d7df53dd2086731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81276e08401f27f67a5ef6ad5983c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c59ab2a16be6d7afb7deb938e20dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473a0be1d310f68276823e65b28f51a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a263ec519a00fdf8e6680bf52f929735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f717c0f94673e70b5c18e3e6f938e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de956a495fd6a26772e02721c01e77f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb6c76b8c05c622a2f34530f96ea4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118702f6f456e38720144b22d897e5cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d032abdba90ecfd18686f77b55f5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57209390961a8862c3ab3cfc44fa5ab4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c5263cac7a3404933195038a3978742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73cc8376e1ee8a29fd331ff2bfad2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c848f3beb1b90fe7914fddf65d42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106861acd9f3978869f4f1e77b5fac3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911511e625c6a98588ab9109c71669b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6c4c8797b351574a59baf4e5ceebe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dd4f9e72c48c335375b7c06491c1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed99f93c2610400021b13c4f375fa20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969bc72a611471cc0b34e8fd6e2ed63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb978ec9e5d7ad21dd325443330e457751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c682752b6e99b14c5ac3249c9e7661752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b8885b7dbf54f5a54be89bbcaed3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247bead2d2756bbf2405fe332ff6199754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d59ae0848548f01e1be850a5f4fc8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a264aec19bb36d1dc996de7ae35bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178abc1796cd96227e9edc9a355db3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f200c9a331e04d8e0c76011d8c5bd49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee890087c4a6a792e1ea8adf53c84f0a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>