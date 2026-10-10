--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45eab12b778943db417910345c1c5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbc1b8aa5ac65019819fdf65de68212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d94137a934d734b37c8a653880f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2666f2c40df965878f7921f11dfc2464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d2cd648623ca71b7b44df2afa2d7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6a000f5754763b11670a2ab8c5c796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf857de01d372846c43f93077076b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6163f83051c3f316dc6a91f8bc348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a20db579a760c4f54ead2b4214279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc690f5009da689a4169c541fcbc5f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a72c433626407a38b17bcbb49e5c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0b48ff918c7f6ff5aad6c1826f5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783ce2257bd702f4d3ea888756bf6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd71b6bdbbe10c91877fb66dd46a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e24618a32d44b30b36f6991cf1d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bcafa5dc375062de53bcf5750d25516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a0e1f74938bc88f87bb5ba17e2ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620ca782bf92570c39b0dca8d59e44e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd55eef61345dbe650dba62f55c2fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126502544ea16a37d7903a768ea0025820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31771036d899bf26a6d0927f8338c12e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4481a78628516c6614e0375edcf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f699298b2d4c2e33ef3ba07a2d32b6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f695f25d127ed1758f4d560166c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc759363847778964b699608168ded25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458744712d9a938bd9f7df13f9ce0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1565b6413de5471d75467853dd88e3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a535e8a91aa9c9238d51fecb370828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd65ef534ff8847c20bf120a7ec31729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7113e8be3c6815a986843d100be1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf2f012e9a7ce6ab4cbeef75f10db231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f6f6b194fa0e99e8bab8089f03b7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f041d2f0ed75fd07005375f19d5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fca5c09f6ecb47100267fe5afdd8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba79aa3f0c5593c9d49175f8618187935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4811e39e7655746ad8f8d52dbe8ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f81301848bfdfc37b880071238e73b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab02d97a76d6878e62c2fb5fd600938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa21237923f3699bcc8745903f796aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75629567bec1f4746f078fc4b99a7b8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ca28e1ebdda95fdeaf98bfefae78741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96205bbee8b327d120e793c6049f0ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251139c03d2c188f4f6b811bb7014f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db69d8c1c9c296df66b24b2695a359044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd41742915735726485795de796e0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429433e58290969f96c27ea0ff785e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fea23f58eeaf49777e12f13ec7106a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fefe66bfb6eac1fc5548a634f827348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bfdc87e8130ce29f0e6faaf22809f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09fd45573a60ccd563620c0d54ed0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bde294da6b789883b389f11c53f2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a47625ab16d2c4aff5e2d05bbb3ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d8a4c8fafeec2d11193c9a7c53f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c1d748868c321300ffe116449cf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1868a4af6c5b258a3f1de64556fe9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0bba2813fc70db040f99f81a416456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b9ace275532d14a4d18be4c34631757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc91cf440298e19c0699837a3a8e6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4bb20cb080f199effaf0a70b7d9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d5703cc0f7e5b60c4103cf1ba514760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2506d2c8e9db387124022597addb88961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282868309ccd543482834ec6226454662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d125ffa5f465923273c4467b68098e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7174709b908c6c2a76178a3141a2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e74280d83fd178d27ecae6a1481dd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca3f6a8669c658224740a1c97d23d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71823233e5d6bb5f2114288a77b922367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfe5cc9b27bf0fe24b004d2a8b4f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6910656b00115a0a39ceac775e992869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b036ef1b3bfb4b0d4e090192ffb4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2ac5726611a9afb0dbd6d7109ccfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789476d72c0e8824a782f0c57eaa3f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c46a1f6decd072fad887b9055beb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7b66dfc680b34c55bfbe0d959f35474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94037aaa3c050a36de1235d35199e20e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656365864862e98e3d8a007f92f6297d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557fa39d544fb4689400cbe95efec577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8ffe5033ad44f2cc14cbccc22cbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc0f95e059a5304af6e38a026213d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f94dda43af51310f73a586fdaac680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1c1ffd987e420e58de7df8b35cc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa93ce2c04389750d070c72fd308882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881521817ed6f6c0627c914c6231ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f1031c777eb136fca9bc196c829cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccaa80297bc011b37d85e3dc3d5dc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76927bf9314392c9c4dada9d7397a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eefd56e87f10b91814fa5539149dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01069000981944a311188c1add23c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f1bd924ae9c7e84d93d31d671bd7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7a3d75656ffc91d719e40932f88490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a81ed4990b5f5ab56c5ed5f5d8a3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe4c7f573fec80315389f8cf091e4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8e5a9a7e2c1133b2c1fed984cc5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609b3590b534371354cb22be74b23f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81289714b2fa9d65b5a78d5c24447b6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29df71beb825e1c08320da0a49724d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd505d97e7c4667a567063d7f495c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7297ae65a84059b9154923bba95f7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ceee7e37630a465501e324944d915799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b54e14d30b34fa085c07652fe2c25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cdf4d581607d45320bcb307abc101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139919bdbb920f7e1bc1b298e4cfa77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcb142ec9f707554225b2d7198a34b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f941bffb447a66eb769050d1f215104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb2e5a4f36bae4074dbaf0611fa8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba927717bdb49d6cd4e415fff225bc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f4936263e3491e4657abde715cae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2e4c76d41e9321b4cb251705f64cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c179bba8292706be4d99a7ff8aa47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15856565f71b841ef1e0ff4a7c517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0dad9a7c7916d04c9ea4ffe267197111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6d2ab5489542846256084202f6bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e444fd786785e665265bdffb03aecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395d58131917a28602e87ab6758af1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94752ce0305b38944face74a09ba3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08fbb754f2c5bafbdbef88c930a43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfafbb222ead942c2757133e0b2bf10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7dc484b22428991f611b1d600fa61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c147041a603c71c2393e9a3517ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbebb5b0ae3c0f39e45e3ebaa5cb5d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657525156a1d96d5274991de095d10eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23746a70a05c4f4063ad4dacf0b51a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab1fb2ee73e502adf9bf81434fa064123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146f0c73c5be5f199b04f3dcd86293124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc1590ad2845d5b0494eb33c9c8ed0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6009c1b4c55c8a2ba77fdb54d4c1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15f825b21341d88bb45c5291ede62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae19610858cd7a56aee94ef97fbab07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef413694863dd17f9445732bd8576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04eacef5bcfa36006aa7615afe0cdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6519d9e2650b20c278250f8ce316131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf663b1ba9a55b02d97e6aaf3da6d8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749a4310b6e1015cce4f4381ff7d7df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e493b5c26a791c7ceae3107dc6023d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2004ec8f2a5e715b5535cb667362135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f545c4eb7896b0218d6a25e7d42c5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ad8c858a0b4d6cc19f157746ce2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc1cc0f591d69eb279d2559e6b7df2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c98c3b4bb94afaa59014266a7765e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba1717f8a0c91d8ba58c3e17b7a32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f96bb6ec5de0586a4319c0d03b506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceac6ddcdfd115bb933760dc3d59e04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd79fa9e58d4fd3a6643e58ce2a00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aceac2da89bc2a1f899b6a2e7d4db1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe684e5761e0aa7513964fcc07b93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e074548af5ffecb612cfa9393b08aeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bee2c7e47643510b8bf0cb2e21e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45acc28a1329346d8c8771b9a4aefc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab52cfa9444a46f5363a84d19b10e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e261752e8cb0616b0b7ffd473c38e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac8341055166d0486e35561c89ccb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a7b1a39e3bc2b3741a8b71230ce6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031a8d582fee4ba4a5678059ac6522153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2553047d3d46ba18f40e4be559bc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145471ca88ccb9aaa9c7b84ffcd1b9a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534846a1292cc007cb912bb1124ae505156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b05e3741ec812eccb888cb9088304f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e3eede91f084ecb9f16261f7e7a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684422369ebebb1035fd3acc21f08c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf26f2e7ea74bb0c5c7b4a9f6d9f56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81eb1554dde4c675df97ed152d25d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a3423ede58b6de6c9acdb459d980162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b5695eb9c3eef2809477314545ba5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253ae2d53e6dd5037204a30920c63d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37280d76209d2f89d9c9af4472dfe534165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926abc4c6f80d02e571610a75ee1c59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb123794e352effbb97cb8564501843167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de906bbf84eaa3784aed97cfda1cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b68d911a45cca7facfad958707a44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435bf9b989ad113d0c48b44dea742e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee403e8b5a9470457cd86f2c5caa21e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595556c3415bd1f19835c0a0bf0f4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041db89280301aa102dd4a60b7dcc332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c7b922363922703a49c8556471650174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74d6930a435cbdf9bb3fd17d2be13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0691bd32771517a7f51462db940fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2437b945da399affd22e09aa2a7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a92a7535990a77280ad85b85d323178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd8809c50d6468b503bcc3f1b8bbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9534d2cd5b86361cde5532337ea46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332532735737440593f8ec77f5f5ef42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe98b092c0824b84ab6d2a9590df5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7b3066f58cbc69cfe867040f01c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628671bfaca4b869e7e5a3f1eaec5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f997b77650e8b56617d84e7a93a99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539429ad58ccd62527329123e53ccb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93592f92ee14be910c3cd520be1734187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e597866afc705041384bbb2dbce52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bec0c56b9d0b30ec948c6c91ee6e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7706a3606d46c13c50ffe8d4a2ff144190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f173b40c24ec09834c00c089e7c4ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a647ade8a91b5eadf00bd7864a2a55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c311fb912c119d480fc7b08aae93ad5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c2d1319975915cf85cd29836add4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d972590be9a93587530c790a6912e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825b32fa22e9670767ab1adbf3445c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41d8a60fe50106af55a37e6fda0c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9a416df892c00b56e838e54ec2ad7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada87cababaa8dd34d45856f6bee1e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a30aafc35677bcb515583bef811a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0ed98051ece57614271538bb222a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4166ad0453d4dbb268eff03a7b6a757202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aa71a1020793ee9637a796c836ba7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844778ca2571b31c36520feaad1a4245204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210649d70256697e7c75de4399439a13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ffb7a1872b393906c675293ca933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334a190bd8ab31f3859ba4957b00644207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db237bc71ccab5b284409a7679dc8d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd9fdb3fa78aa09a5053fe102bd092209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9b888fbe00c472c55748b16f7c39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee463fc3d5482ef0bb27f2d1674ec5bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a473ae74a0d2f8cf5f3d2c5838b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759afd3b5a2c7495eec5cf0ad17c9198213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54283d505e706179ac30180f5552b2d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12188070e9076a57b0f650c7e21e3e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0d0e283b53be6aa3d0c3e57210d8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66b9fe1ba1910fad969629798c50e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548840a2e828c63c2afa1ed7d20b9353218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b7cad91d21390db6a50617970bc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd00b6561ba5d54c81f131cd72914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659636ada7d84b962534d75d17ee2c3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b80e63d2b95245ed69ead5754b81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8185ad64421ece2b82cbb5cf01c23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312daf5af05b7cfe9102fbd738adcea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868362cc87f77282e289ff639558fe3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa48c453c9a69190292d0669471363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e468da046396d4ca3b9b456f587270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceca111e572cbb2adef01ada9626da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f379abda89d13f4748f3b123f3e810229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09164b0f1665e0455575d75c15a1b26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f386cd7c14446c31308f820261c93b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bf0f4d8f43553734066d0fb3bd11d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361432300c4a1ef3b7dc1f6ef446413b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28cb4a0a143478b2c153075b5c32cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490c014418e94de191cdd8ecb2cd481235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeafb949c927111e8c31bf255f4acc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264efeefda2f950781f9063259a14f3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f2e819c8e176520a3b5bf11e3e59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391431142947731ffaf76f72d6e0197239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf516213c6950822a5ac2a6c35f4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c705b984149a7ff71f6bef3a7bbee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299b55a8f92d80e94fd30fc8e4512c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9d388efa5e7423d98c0c0ad45347243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795618daf08c87d118d24c937fcee1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e08874b579770968faab1573ea31cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c27ad3a175348044c8396fdf8e7ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a5c0089ce4e2000f0149a470748ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1cf2639ff267df916b7f43f84760248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f712f88ce3a4fbfd7f670dbee7b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75bf59413a16d56a3332c2e52d730d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8d306e743aee3b646a0241546cd1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a76777b341a66414d8a43072fe58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bbb0b874262c568004f3ac8835819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb8d85709be2cac8bb7c89d5ce96f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c06b69f588b391bdd3cb6b9eabfbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f73f7ca675da9296520443bf453b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bd7e246b74be13e9db8fc8fbad276257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a1f05433d8177268bfa136c637acd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace25214ef096d6878f5b2a229f8d688259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732f220efc4e4d2aa4b95177b61fb92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b86b1d410074e4656dd1c9a158e519261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c24a44fe13a812be0bde20a559ad21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c49108de2eb8f1656dc89011253a76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dda130c2df12aa4607c0d0a510c4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b0ca96d4c6edba3669a3f07a9c5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e7b71df8a0816ef13e648ec11a4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c34d221bc2dee27895ade385d575267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea29640ba00c562cca365afffa91bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8eebdababe105e58a1781a047a7ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec5ef7c62979a537e4e10fcd3f008270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083575da52e6d0a5de9e3c44387f8552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b67dbda817fb53b88c603c5a155c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aeda1fb2aa8b8aef01d1fa88f452b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41175b246c3eec2a399d66d1c49d57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e9645a9009d8fe7f250d6347e38d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d61e31710360e08fdd15e868cff6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23b21a674980b1042920f771d4cda0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38668cc3ef5c4eb7392b5fe3bd1006278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e113b7eb98de006a355d50f82d668d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a360e4afcdb8fdcfe68a1ccac7d30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613535def283edb0f05a33b283331652281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ede0db063aa6c7073868173822a13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ca68f9c15d25f3be78a184395b0c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50fd6e0512c4e85091d0f73f5fde15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1542bcfc881d1d96ae1a6705d5bde4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6723ddd7187d1ce2355aa3e2f8f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe967305d1401f259a1cbec1bb2873287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf798e9dcb3557d58e8795a1f8d84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa2a044958b30b7de9cdd91b96176289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e427617814c62510e2af946b9f38b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4037e90d0165a395d1286a69b002291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763cd02c7e6259b5bba0e51ac098d1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c5efb05fa05896a919a9898510ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9384bef4619edde0556acc6a5a72e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727e8ba84ee19e038a45b4159c0b7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511b53fdcb99eeed025ba99e98dca94296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeba36a4fd8f14642f73ea48e89ddd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaa7b27d42c88095536b3f56e84eb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206105372e83aaf145e6fd359644739299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fffe3959095398f5a66f0b3ba060300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14efcb4b01b5eab0c0cec4068b81dc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777f86ff42f5eceba1be71413f1a68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb204aba044f22947f99649d0402978303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6047e84582f9828cf15881e548e510304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c232a166e423a8b332dad7b8fab1c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e555d8cd23d066cef0d6d2c4c02654306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da0ee00e7f16e3e40125c918487ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53167704c1c82b052440bb9526db618308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2839a0051d6b73cfa50e8eadd0a33b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219eb9989e736724bf2aee670487799310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ed9fe2e66e72506b1a8d8df16bc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8411b6ade27c3fd5f73eeab14220312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2677b2786261e0b7fd49b1e47d90d7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3577ea6f0f5f29efc0af5b63b7173f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037117a2a724d3f5173293baaac728a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5ba4dbc4f1458e2de314ce43cc54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9182b6cdb0047820ddf44fbb368377317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d4fbdb244b6a03cf36959d377f2ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d5e6bac273f73e36a5ae5fb9c48bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d2b52a6108102c6cd85e6c632ed0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3d7da59fa4dd8e3543434cbea1c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282417439f8c25806a3842d7a0ac035322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5eb197eaa7c86640299b6f9ef8c37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967018a0d517d64713563af2b6a3c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07016eab9d443561491114472ca96c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201fc17dac09b371794a7bc1c6e19a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b0d67fc93617e6e3a4f44ed96ca94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b8e1acff89541ddd023ce5b910fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356dcefbdaa9d0f6c0a4257e1bb88f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6701b92b193456821400b74b6e345f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a1c71ecc08552e05947abe0eceb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf3fd50ce9237efad3a58c1a35111332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755099ff998e7f43bf8a90c546ec08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479146debe0b196f31c1d25e42240f2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc34971ba02761d00f9df040dfb0c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441004b36c5cc86f02b2361abb95e56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69df7ec68ba9e55bd600f80682cee4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941bfa77eb02350ee115f0cc940dbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d904cfcd62f7e6328b06fbf7bab5956339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53456b02c65d490e74a75da89389317340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf3d814fcc6ee78489e53330d9b3df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ff496bbe3d409bd0528157c40bf6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238401cf2d0b02a67190f373d7e0b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ac1731ccf4eab8e67d3fe71aff9c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97006025f095d9f8828c5e98ce0b66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ad3a7af73157d823554062a7640d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d68e08d7a0fad0217538f47ef346347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e852c8ea6c63c215435b453ef0c9ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27cd87bcffbee9ed0ef10bb999a15e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f7847811781fd998e6870c7b1e63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c65b16500fc2fde8a7cf7fb75ba64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ff99c73019be81e3068f942a8e7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fba9f534d12b70da8430fc535ea5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ac3ad43904411fe39bc11b3d0fc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc57b63310df92af9ddaa8d64faf72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa7b09f2b2678eefefb574df224c8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d21822f2155c588e5fde595ddf171e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638930a9bcb1cc6104351d9a9dc32e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d2a25d68fab8f20b8d6007e685e6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c9535d01dd1dc6b93d97e6d5dda2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b11930f381b796570d38e2d3ee9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0de9f35872f1ec611eddd73ec910362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e46f19a8e0c5af8202ca6a9f2fef9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855a15faa6e273ef13a704acaca08f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9464d623414829c7c4cba57aa86cdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdf23d480b2a7392bf864e83ca28cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1f0d39d209c75e1e17e6cf10f894e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a08217f51fe11346302eb9d34af21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3cc5946ea766bfe975cc7fab98d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf6eeba680ee0e50b5dc8c217d507b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6617550b2d5e693e48f1d5132ae1599371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39a936fff99b8c8c3c557487220fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdfe8d2650115a5e1b2328377c8e0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4d44bcdb85ef5a99af090a3643531374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4ee1c01a5cac0836f83d06c8ba28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3664e1ee66b4f451fb0d2a44edba1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7374bdc0c43d0e02614fdd529ecf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e3cc3f9063b25ae5cd47f3960e382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89ec461045226b7e7dbd4583e949eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a45038112cbb5435c550ad4be9f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c1e9c60d62c43b0385304f16d329381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449695c3942d796ff54254d02b68b288382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd0c19e86cae86fdacad7b631e068383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091bd181d6677cdcad586355fe3bef6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2401f4c593b98fce8cd1619e30a7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf330397563867bafc6f8b49185ff7a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf180c30b21f276363d60d0a675ec6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2195f409e2fe9e1c9b20a7bf7d5b682388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125a34b1afc9876b274249a2685afb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc31ecb24e84930c9fedba7df6787be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8383342637b9176a6102bd06657a9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532946d44dc532594ed7affeb48b96b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb281caaad17563f1af404317c8c2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc40be2d9eac84b07e9eab8b40a092e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0fcaac4e17c706d4afa87f8b4be0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304a002bf33434f611d1a97f8613e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3d7524bde13d1275998c5e74b1a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a72130d3acaa3bbe4b017c858f5679398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292192dc152543f5ce5939d3e9e048b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8cc5c8791fc61006bb0972b60213f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab5644cfd6aeb957db2b1eafc56de6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be05685d74e281e7e7eeea69025fca7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3697b0a1303dd625c60907b34184c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcdd49bda8ff1281f565fb58fc6776404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eee69d4eb0b15cb06edaccef103580405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca61ea868ec7b1f58e7a5979cb2e37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e62ecce1ae3649d2cbd06a61b47791407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cc0774ad37dc2ec8e55cc78760028408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93d6592fcfe560af2a1a7af54db2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6034a0f35a3df823cd52a3de6b88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e96f2946b02302ce6d7dbbcbc41134411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb958bef6b2f9aeeef0b7a9bbe687e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4738fbdc450442e769fc97e609bfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd026148afdd4147f09e40dc3449741414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edb4d9bf46688062760b68c78619b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307bc175446e337083338a0aa95104416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65953a725726b6017ecf54d65916f3a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea33e61b1c0010d74d46246a576cf0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cba661d8a77a4cc1db8123c0ec792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61711dc531222927bd8610ccfd2ab8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fee6b29642d307839355b1ff12667421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6aa9217b4261595dc26556dda2dd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d35826670c1d4add1bd7de0467ca08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e030bcb6b88faafebdcf58e42443c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e0a100308e69c8dcf6199e010c12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98619eeb2e7a481ffb170aab1ce93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd6ec52c83c5a84a4cd22a5284184427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6c21c2bbdb49886fa6ecb0700ccf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c584a47c0b5c04981eb09dbee9cfdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec682f9e2cd5879ef54914dc147bbac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2dd0a3b10ab4a365e869ba44f443431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e0747a032cfda85732f5329df3c8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ca80d8009e8a1d651d923dc92507a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3d94dab0800b55caaaf71aa8ff22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e573ce5f5fe38674bf7b28553f14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e0e789000c6820bead7bd6514568436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647cf048c63a4b0f8ebe9f5b52d445437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1024c9f21bc601bfb3f8959cee68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dced7d5d4cab8f1c888e5d8856d63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b757f3d66cff4201745f6c0676aa792440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275725a128036fe5cca4591536b6ee9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794363a6fb6e3c12b50814b3afe09b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97beb5a723b5c8e63117bca8948f20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be7fba3e0359536401cb5e5d33adc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57031ef97dc0dc9f544f31cb985b0f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319824267a8d2a6fd09995d88fa241a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb36122ec876184161358c92536068447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1b35352f636296a31a4d3a4d0e4b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27a584585c16572b96dc813f269c9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b0d414b1cdc98d0a54022a54e410450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38032a6d8d29822d09e80eb03de5e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bf212d2c4e19d70b318457105cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9b33688b3707bdded3d4422b03e2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde04e56b09b3704d94a7fc6025bc957454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500506992f342cfcdb2d887e8884ba5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c213b45b31fb48abef78f43ad1d07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d62bc838db142186cd81a638025e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d760b3978ee9ee3b640e4f7f2f7866458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a66a02369dc23d0b6c11f75352117459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bb552dbe608ccc7f35c0ca4204da1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f487cc1936a5baabf4e623a2f4f89d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c9619fb3eb1932ead3e36873bae11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ba989cd84f9abf23b2f2b6d6efb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377bc61cd86906d84acd6d898d0287c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af525f70abba148bdeb1667a3fb702465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a9a14fc44679e3f9a75ad2ec0a260466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be506132d86ad73a8e4b784c1c916f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d4a372eb77301c2cad9b64aaf3d2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca891290adde366e55bf4c33cbe793469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1826f2f7bac34e9f745bd55bef47a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8768eefc3c43456a12bff97eda695471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9dd8479c730d021b9b1f25cf67262472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd0e8709c172a0ef14c8e307e960c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffac0371985502cbecdb60f55b60d0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e92e3c785d115b8d61bd06bd27f2da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdef751afa67a4b4a65f9f8f99ef40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d498d9168c5a784152f2cee05d73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ccf2698c7e3a86ed3b801e22e564478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b903e74db2baa628b3e5348a4a7cc0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64699d89eb5bc7dbbee5c84fc33c3436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c843923c04b686ab2d55f1b9ceb67481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b9016a15cdea663898b1d177b25a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef075aba2bad62d6bcc3f228f373f36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341baff65bc020e798b83e534cc060484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802a56a8aa4e697decee1188318e09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca7378373692c3b34c61633510effb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4d64a9eab5d066351206e5c437fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846d54c4dec6eb0ea1f875c55104d82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c5353ec27702d6373985ba1105df1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6245b39e09244d25d680c87ba2a94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79155e07b343fc9ac3e61c0937ba6fcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3b928401b16808c02c477b9c374d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711f18f46cfc4278532e0b8b02fc0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075b2757ec1566700c4d7558515e54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157dd928cf131da2299e722313358cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9326677f53dbc79b51ffeb688a989a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9866e739754904341db95fdfb1d7d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0347cf4e0767ee7aa37937aa310d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8351f288b4782184307c3b3c3b90dd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f46d8a2a0c6429b92891563c7a3084500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0fc3f0e338f010f8f69da892d8ee0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af6c73fb4399a0f2c348db1dc1669a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1fdeee503d4e251cee5fdb39af0b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34425338d3609856785ce406d941c87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e1b0242e295a37bb17f8e1e407601505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dfc7c06f952aed9977a7246cd6bba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7de56deaa0f9f6470da73a4c58114507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ed6336290f2beba9a08735b76e6cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2942bd88a5899f9913ae1bc5fd4911509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73950427a805dd47c42ee03e8be225510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dee60a4dd05ee2b8ba7ed1fcd5962511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27faa1ef9a593f63b440f4faf6ce0f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da8fb35283d8ce35a8ea5936e99a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffacbdec20ef8b3ad0fa2b433593e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9319ca348a0cc8d6e9c8c7da3e8512515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f099b8c4965fcb0315be0a42ed9e37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d116ad607600c4e52cf341221b06286517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d5aedd72fa57011972b6cb581c82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e53cb89989438130154975885853519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e890d6ed604cc21d152a251c61c8ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c6e2f239aea43e568cd9afda8584521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e423f3cbe09e5039836d6f520af24b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371fd8485cb6a6dbd789c07038131ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f394ebeecae56a56f13f1889927d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fdef8f8241c803d50e61ca4464c25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5667fad51315e48cabafd478795b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfec105859dfa9ca81c47c296a86bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548401c9f7c007f0ad194a72b7edaad5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23195ad72fdf726f5395dd93127a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606aa09e316da2017aae20a1e5ad9d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715730dc41bd9f32e4580341634b7e9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f342d13974bdbaab437cda3c0c5e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fa8db6bd50c56486bc3a8d37f057a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f27df2ac69359c5030ad1c5453355534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dec83907f0225940f48d6cb7800836535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e93e0ed3b04506ec62d95a361d66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770795abdb0c5d0a5ded18f56600488537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea14ccabdefe974e9468c42a701557b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f95ac6666e3879d5e094856847252d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331532b488bf9d8292e462420e40cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f727c35d300e6b9148a9dbd774591a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7593a4d4548dbf4d0ab316924dcf3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa4bf0ed196fe09e91c5cd3d768591543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c12650053bab6df33da909bab9a436544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644e8db59e536fc666e7a1baac2562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87378d16ff04ac3f8ae614cc92ac48aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d1c8299ed500c117994cbe92ea1b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600d938aaf4420377ab7504082e171548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeebc28271d11978790d1f3bffe762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53b94913bf54267763896d6a2de1d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc4bb09d1022b95860b21e2261f945551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd90f7f33fe017d32000bcbb832efc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a243b9e94f6f8e9e53a69513b1024d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08e8f99db4494f18562eba6c5690b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684fddaef2afb1f336fb228f5311fd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43059de4d5a5116ba3bb5622e808d2dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc0308de35701d79dcd1c08304a457557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae6f5ef1c3622a862048f258efc2ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc6a3c7f67e4f9008c717604451d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42416bdc3fc54b39e6fde6d1d5d2f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbaff6e0ad2ca0c8531d383ec95dd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ba89ffba91b93bf788e805c1de64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ac3fed9a28c8a6151534b4a65868563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce0888d44784100d4718787b1bda68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e210715b66f04e117f369d998a470565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac568bdc30bc3f35e60b827c2150d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e2f6da1fb1bd4c6c0d5766a960bce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f236aa336b0cd6201fab85f3f1e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1c5fc300294faf5cd72c9ebf95101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b577879b36401e87d420a04d438cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae5582d117252c8e02622341003b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bbca7efaac5480fd12ff6a9005a13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de62af62bf789b70bb922cda6bb3719573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ec5081e338d3fe39b1dca6704bc2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea3b2fed9229210ae0b7d74a9843a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f70ff692bafd6396fa48d7cb3b5cb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b03a87e1652e5d0454924efedf20c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2deac696179a0bdaafb5349dad8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f070cf0329ee99ab1d3e25b9d86f44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c090fb64f5a56a76f36ccd9ae8a99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423ca28078f5ee5162d4191d579f764581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b185be138ba0f0710364741d9288f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916dbc1e1760d1d54f49a6aa6cddcfa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f27c1ccbc9e72cdb74a9c9408e0b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd08ffe526d019e957b55a45a9f1d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800383dc1d9a5e99651028689d4d2c47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4370508b64467825e9a3526fbb75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20a0d72c5129776bcc044ba3533ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e95e2a414fd25dd8628c32e74bbb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453a76ed914ddc831d845bae97470e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330830cbe548526ddb5be58b5c1e282591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e6c6258969778a12ad4567d24151592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b341767ffddcd05ede139d10aee4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374040d479c8e268548cbed394f5e80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f22fa6e5f9e2e461f2a1c6d3845daa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c820c31144e3e4d1769c883ea6afce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6969c34fb379869649aaba323a587597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5628a3e8861319dff7245e45fda9d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a42909195b451bd1b60fc4f13f9f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d5332651c8d327e70b55deaaf452600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b75146e47dc6f96b2a50ef378fe25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f9a25dd72d66cf0860ead688ff43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1a72782c2ccbaeeac1badd1170294603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32c3f039b8f941cad23b8bf397ad47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc2af903940561ff82ffe0c461f7ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf54795f440a127921966ebf82b1bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f28a5124986d8ce142c8a4f63bbfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008789c8bbdabbf663da9ad29eac0b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130707bd84735d4f4af330ecd667d8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f017e4cf10f471d5cd0d7ae186e8bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506862048131d95fdbf266cb36baa20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2092467b57b6a5473005b1206be9be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4702851d058219537162b079e5b173613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81535573a435af4544159a6dc3708aff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d410895ab5506393d35a0a5ab0b0ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921ba20f05b9a6e53eb851058c262e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6de84f4be3eda7be2acedf73cb60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b1d576976849db1ff0886ab5cce7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1743545750abd0d31f17086b4ebb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924dff4d887e588561ceeb5712bcab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2035b024022820e5639d72060945f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353fac0e46a65bb871e2a7232cf8e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c38d38767e215c8f5e617d074de7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbea2e302fda9f79abebb588f9f9775624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd953411a22a2c6ce30d3010d01fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572271802e9b1f2d4383e5cf1df9f99f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33757b9b9941aa59880279b329e56998627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115ef4a02c289658225fe93c69e4ef9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8777915ca61478ddacde30a13a410629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671bc801d8e757e0402388b12bbec4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862086b66066899a71153f4c0b4bb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db15017576b4a04201cd291122c802632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56ced5f6736b767a990f268734be62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d17cc186aa80abab3dfc61f5e0866634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d429e60bd14a67dff0bb5a7e8c00aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6169f96e3634242fe993759106ba7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999c00ca01496c2dbe7677f3e9689f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f400e583b1becceab0d3dc8d6f357638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def0296f39d4da418de51c09ccd7295639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490d082da0ab969e332f2bbfccea00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b833085b373dd242c2e8bcc806b470641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a5bff385ce04f00b2ba674bf5a25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26c782270dd7d0b358c7e7aa1cc1c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f7a51748a6c08c9877efebe89b4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08797e3a8f5364ebba21c1e3495134645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97141f8423a8322d6874b6130f2429646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdaf63df714ee91cf76460c9db862b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68704649cfc9bbb5e0bf115cc1a403a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1b058882f47b020678270b3b671c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb57a1d822b17b3a0c82f12722e1f38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55fb39995a6d261bd43cfb59c940c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c651133600124cf4694050d4d6916dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5741d2973ca874a8cd7d3deb4d6fcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cae459777430a14ffb4a4bc12b1994654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46332863df584ff529022ba4521be99e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32ba76b872cfde8977a9a89940b41c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2c07841db07e459fc18e5418f311657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bcdfa96cedbb5620285375f7ecea9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82444eae43a4064b62809e5180ef7376659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb76189d8bea2e1fe88e74ef5e857aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b58b40440d02987f7b22cd376e6cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dee685ae673ab20de48003c4f49cd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023b58d665d4a79bb8563be587eb51f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9396e0b0996dbcc38780b1c4b2d10d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d472366530c2fd7660502c4018db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b68f5c2f8ae4aaf273dcc7213489a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f2384598349b971deea3511d9c29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb0ea8af0e82a65890d95dbb2092a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a930c3994279811887db011db3a7fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f980494c7b0f55c9b703b2a1f8652a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde945d99d2a42528d41e9a1b5affddc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7195791c8eab905a02eca9788a1886672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf5fb233037546b0705a83f08a5fb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dd80c5a25b38e1a5a66dd828841d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e01694ae0f1ee480d8ee3ec3f29a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e771077364a66817be6dfde125c8c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda020b7699dd039db22e1f0c342c1f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa17cb28ed9466fc861101c113fe9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c4a70fbab7333720625c801567fd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d5089e6663e79065e2f9b80aba7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b9731817a0ff2bc18d20a7abc0ad5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e349eae680297ae402cf67da201c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a5d6276ad0bab0b24c96e75d088bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cff6652359e766a7f6f2b78f9d077684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df322e76bd61d254cf2bd3eb71685371685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084f9023b9f1add593c050607ef6cad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12345ea034bf69df45e8308d823d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1c118f812f70ae8503e1397e71b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e27313f5a50598353fe70915a5a80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986091447a1e5f3a01eea4c2472aa5a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e388338f10fee293221df8e1f8cfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2fc2a09748abc3e04a441653f799c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017b21dc96e9096971870cdd4a98934693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be8729958b22fd0bb6773d76bd9ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b6bb56f5cdb932f1e66902ecb5ac9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d92ea57812359b4e4d2dbb70e62cae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1c877f38a15fd321b272d0c61e76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248b8336fb35d4b043586568c26ee9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa54630dfa1ffc8185ace9ed0074f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d820fbc6b6aa345a7facfc2d157b84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ffb7bd62b4eeb067d30949158451701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3fdcaf43c1cfe9994700fbabd2c8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edbc4db3d3d9803327432968324f8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f490553889505111bf0dafa1f4ca5af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2886412dc90c57da74474ce39003a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d7f1dd8bcd9f3d5d50fa94d979fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e815039653d958bbf66dcf45c7d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55210a9857856584e847ecc787d19293708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de93324aadf5b84181ec233841dffb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ac0470f70b60acdd81b0b9016f84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852619daff2f209dfe08867db44e040711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ccf80c8609bf846c394c731bb74d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fef7d3fe739ca9436a12c9d32ea066713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb889a15479399c78f4da130dcb6de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa80740b8727ea6c0259b7a84faeaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03ba72d10545d9341fa8dbe6f4a41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203facb426b45e5c9124f762bed23dcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b1552c56aa23141693e2a27eca70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d982a373e2c7a91fdaf0c8c47cfc320719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82acdbc8525a9bab0d1f1daf7a6ef0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71d3ff1a52eba445f897b8edba1e09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c58611fc25993e599f0ef3ad38641722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9094d8b1e3787e0f61c3a9a77e77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf5f028d5de290f7036a7d779f745724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4568cb547d3325c0aba32405368d031725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79793b79b03a5749eb91a3cbd651e91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb024ed1703557029b563ae179e97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68a4e0e3eeb4b5cd34b115c1231b38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ff898046876d63c0c765eb0bb3b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d77213f0aff68790bff785502cc43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6f87f6690e03afd531a49aa713f2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3fb4759f82dfdfd25eb92a02140d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9805f765716b01cc335bc080e6547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760594cb6fc527d4179543e447380df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015861e51b052c2368ec2e756d483561735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe7795efddeb9812499d648764196736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b44843ca9808d83ca07687e238153737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13689cccb06ee0d7abf444b6c680616c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bffbc56806060ed34faac3c80c3de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6338796c46b97147095d3741f9a65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0c08cdd21ea1ad10146749b123c1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64dd41069a701b21284ad3d63baea5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096509ad2618318ea189b2822182df7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e867a5952a95ab5e79c2dc413c6364c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3969209b951ae65b2ac27b072a6e78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79016ef137527be0637324bd6f74da5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e314fdc91312431c9788bfe7b597a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b07c4943155d0f16f04b014984a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022eb18002f3ff8dde70362cb037d9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a9b4f4ba8f5ebb606df723d0edab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159b262592fc11526b18692148eb6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b412cbc14fd7550adee9ad4fef2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b959e99163fd6ed93f31c11a46ac65753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc84bbc6e9dd0c10b134d35ac60c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba6b1a9af6aba6420202dcb68f9d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c683f1b40b757bff20f78fedfc893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf343ca33bfb76210ad3efcbc6814e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aaa85683aff706008e822b556fdeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd9f110cdfebd9cc8912da27f1086e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f063a2da58a13a2b63f043108ccb417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d985efa0b8461c097cccef0874a0648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628f338dcb571f5ac31bee1d1cec2e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b3bce95ac6cc1b28f09a67f49aa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edbdc78c55bc89a5a45f11ff97de5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd737c928db82fc822ce4be375b3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3aaca0fc41467e4abb226fa415fd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58cdbef76dd3793e55d7ae2933c2e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a578e2f4a755b6d78584ba03df65b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b641d4670538dd018b8ae6e005edd7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecf60716f8cf517b8bb058dcba121517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580115bd1b650edc187d01d627432318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bafb0e1ccd2d8a1c889287a5d2fb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08a221b2c95d7c0d23c31050710d6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f203efd0691376a88e85393beed10fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b015f10a7540b9fc9d1fa0da2dbc8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13514913e6ad4d111fcb7fca35dbf06523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167763230db3b0d3ca379e129eb63624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b442d4fe8c3c8b28fd41c443d248ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c99b025e760f2888d06ef89a7c74326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915faebff8b51cb40cbe8d052c43884727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13381d226af8a95dd017c7936bab3e1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b62efbc7429327fd66dc192ca15c1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fc8ab4c2dec08bd6af99b85dee82830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c1813065c01b192e3e142e2335f9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0914ee008617341f862d4c77d02ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34ce74c64b62d91cc2ab733d7e8c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883725fe615256a94f8b6f4a19abd5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606228b83ecbfefe460636dfc431921035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0f84a78f497454fc0311f209a50536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100dbf338f2a65465e4022f77bf6a2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cdbf5ed19b4826b5f9c8f507f173838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f79a47a2e05b58f0bd750c27186939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158b84d404b9e379915ddde219b1fcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371296b48bce10f735ec79b5088c6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ad56d4751f02e4819e4e33a78c7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896702bcce86e6837fcaacc5391ea0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836a4819feec5617b168c1c780dafe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d233e4cfb1bb3900c3b13d1f6d751a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf7710bfe1382b00886992ddb7bf646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c2a4b0b61a30ec2cf29f08c117df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4cd556b87fd81b1bdfa2aca0b3f0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928ea6e81416c43203ecae2595687fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193104886fb1a4bd6e95a49fc8026350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e4be810d6a98c31525bea7983e0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523d592701cd34f6d90bb45306542752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6722457a12443279557e666203b1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9d9468ce41dfa01a35ec9274e0ee654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd46893f2cc3f6ffdc9b1a8f61320ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8293ffb81ffc5068a407e6c586c11756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d48d0ffa23d7cc051b8696368d6e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2fd120bef36b0d85919c6d4fead1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd8f8946dfd1c25708019f179643d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c732cf45de7d9fea425634b1fa1579160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664335155c1394393e5cb3c1bbba634761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271818cc906b32ea257a4a5407dcc6e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4072ec42525b4be209663d2910238f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd7c4e1e2f80a694fd8a4e959a3f2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b7012b1753b40d6d95d3a0371daa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcfdcebd25d247185197f0b8a9e99766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b1e160e245e56ef226b1fdb6855467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb48dd3a23cfd478c7c1b93f40d07ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea7798514a778d389f8fb952cae54e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80607436d4bcf73588c373bc123da9b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7212f7c04db6715c9c7ceddc83d2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452245c47f4257b4717828c27c49ff672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514355ba2d63f158c6c6cb6dcc80dabe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd120aae7f7d3461b5590006a43c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f73f61661958be42efb30f41e54b9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddbb663b5b67281fb1c04754b6e7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fe22df4e7ace5cff9f572dc3435c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499c958377aca6aac6b715b6636a62f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32727c4ddb1275682486bc0c2f23636d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50d46f2f22bc64aad77eb1ca7511f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed86b2c76937a0158bb555b6daab5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398a884ae3b88256262f6f9ff11b79382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed0f67e850b00849d1de7d754eb8d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec825cfa2051efc099ee98d7d0233c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f36cca8e49324814ed8d1e9fc2d1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae479b44ded48347fa139f1c4b6bf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca356eaded4b5d3273942cec5b3cdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ea3b4056688029b136d65d7b5f8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7cb43e3274a9cc02c42d9872c5fe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed1dc76a97c1de12a22293fe908a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab863ce7b79c672991aa875719528e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8b9d661c8e918fea867bf67affb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977682b864c92ffe633e458a7a650c9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12232f94ae9dd870d4aa275e3245fbdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2fce9d27bd34d7a8e5e5ef1e8bf4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9975ffedec907532d4d83c4d081e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79cd36d21a117f16b1592503add7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f43636500cbf37720bad3a185632098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446a4875bd226b4e5dbcff702645f3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11dd8d4093dabf5a39916a94cf6e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2727434785838d22b93e7c376b27c0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100daac1da912b378dc814c87c2176e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be72ed752f825d519d27f6c542988e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcfb8b4f985cd150fb95aaedeacf70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee87f40b3826ef6e575baf150c95d6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d3b015dcc39870f9318ca95dd7f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38fb7f81691cf7aa934a9e28c5e7c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fc1a0be204baa9a1ce9291d0ed781108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606af0bd636767f2f3d8a39d7260bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1914bd2082e82f327bdb6f628c30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f592b2c8f01a451c7c0e6ade98e4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0e891cefd799378604ddb6d89f00a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a89b4d81d2a90d62ae6c3429b320113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3c8fbe0cf0f13ca98f11b734c9a5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d4e1e64a66abd2adeb6b8296df41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cdd5777f107e86fb34f46b519d42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e14e680c794114568b567a0a8702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1721fcdc8086a8b36ae35b95905817e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11fbda7a06eae273c721104fdd69a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb827e63f3c095036e30823e9ee86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1e351b8d5f63c690021485220a578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d06d26db900f16b60fe5971d072c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc74cd646d0da93dbaf27a7f3478c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32f07dd0e0724dc2c30907281a78c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b069406121f1f3380a509e22078ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd392a4f0ce674ca2db689329b096126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241fd22b3fc049ba474d452ce910025127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95561a9077c0e0540bc5c25cdd09b204128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07521884b817234dfb74b3d2b3cb396129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3dd51b29327e4a671b4e010ebf870130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffa4510ed120a7ce2dc3ab951aded131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97eff3a87ec43594c8b85103c5c799132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53361fc86918e526ceddc6154b461908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621fd54eb65df7ba555327a8ade12d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f430363d54bae4ef914a26828c31c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72c3566d1269c3103c9d7508a65f65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae898ea71187574859a0e148f72e9c6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521289b89b4f7a7255b52d2a28b8345138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9e5085f1832d3f53d5edbd8d00cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee42c899ed19f5543adc8a7fae87b9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64fd6d010a3b38ce544384e30ca9a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076123f4514895d2243652d626700a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919489188cfa2f08148e2e49e5af68e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7f0b21a41c091024870bef9381689144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ccbafd80c0db08ced3cf72ef727cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3813108fc49c6be296bdcb7a8344389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b23fdfae316749a857b2dca99065b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f551c8f8735c533293d5e6362012d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9298d025b9275c25d9b6168f325b990149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca68c316d3fac7d6ae455a171f130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5938329401c13fef554a5da4bf66629151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3441a7078b51ce16cc053e7d292758152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e618941ebc59418623c8db8e35d1609153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65628ea53d634498bd55be5935a71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d8347d45f8ceb0b95ece052081d1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695db063c0c2f7aadeb9d19784eaa3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3e4a3e10eccec4e59d70190b1b09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdedec50ec9cdbe820959e7bfb92797158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f01658d06da6281a15d2a43123eb33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce59b8afe91a2954a1f1cdb3898979160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e8af072199dbd730d3e403ad820cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89301ffc56207b88ce2ad9100573120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a8516f046460f22187fbacb4a02a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae7b3c56f926560f44c34208897c35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10671b8187f1184fd324e51da1d947f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb340ea908ccbd6242185e5ecea08faf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c2e343c77af3f5a0fb4ecb6a8458167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53882ced2b11dc18d035ec0c556c4f32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dae04192295159f32516b66978921169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b4b7541254f5329ce5d8caa44f27a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c1f677d473248e75829c81f75375e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f8e27c49cb0500a3cdd8042d5a041172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edda0ab1f0c912d1cc34d135d3b23e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d05145e197353dc1ba921fd284e95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456f57659beb46feeeda09f671f47a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3e1a9a9366006b66d5967a9b45c77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840dff0e49d4f04e931f2686c8c0f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7bc5fd42c366a5c89b06b0fce73c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c45d4749ea51b628df30910c84b68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650daad76c585ddfebb97e775a8a1052180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f2642e7ff689b49d60e651dcb3cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477992196a2448f2711c07dd6c8e49ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae23f5bc75355da1f24bcc831f1fae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd14447710d749fd6cd615b904c0987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d0e8331de220d5568d2140e200ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b23a76adb70888617ca3a6fe59371186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6708c57c765fcf40ed216e23562afd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad02f3999ca78614e5f299a02a965188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e860dab2d4e4d01795b53c1638f46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b32dc635c8f781f638c3dda9aff27d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930ad11f3d708cf29fa38bad037c9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685ddf6916a97d70d77662b3bc2e13192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda99817ea68561030bd09c92a9d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd80e4a334bf96e53be41e3d280920194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2b98892bfd4b676c9794516d2dfb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6697440f9592f569da20ae2edacfd14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331215a496294f5494922c27b9f076d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba394ec6742cbb2d8769afbfd29988198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37046527f99f0b2eede8595d876d85bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d85929865a6353fb6d953a962e442200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07ff6c7aca98900f88b5a14afd0c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cde8939c4e0e867c4b925df9fc67aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b17910213289dc5a45d837ba52743203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460dff996e18f8b0bdb7a5d3575ed64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869671a7e33842d8f1842bb790169d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c5fe758679a85e8b55e983b538fb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4012cfaeeb152fd5fae99dbde6edb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60bb3f605d18e075315d21e8faf08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd62cecd3bae6183594053558acec1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df296cc8ec972e85295f7df46168a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fb14ec423a4c0c49cc270be7b4f90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fc42fea9d0f7bc93aec9854380577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb18df6e303cae5be30335619c89599213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd2279c8c9e9905abb6b1c42ab65b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f834847913037cdfd9868bd21145215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73030f6ef054a5103a95045fe1f847216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcae240a6e7bf4ebddc1be2c9e85ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c68e7abd8d40ac64fe4881796199ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512194c313efa3e3585a6cad79f8171f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b0be806f2505e23ee1daae8c096c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0844804db9a75d1e71f43232735677221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca027a2a0d047fc498005da242dd72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67bf8cfacd382f06dff8161ddbeede223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682d66ac8cb9ba5d46c3ee19897a90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a02b3f399bd81ad9cf7543eb08698225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8df92d014a739dae1053cefe93131226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b354430f1f769a7effa8866c34c34e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e658e7381e590a368a248c5ef3fd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011d1324a11763d93e7546ca8790c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96cccd83749fba0bf3d5f40ca657e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b34b621bd400c93ed25f73fd9169e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071ddda028364f09fe1ba3301528dcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b323ca1904b470cbfa10a2e4ecd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e6cdf05d910e68d4f1da00f6790a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae1018ea41ea8b451967bbb18026e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e766f7a01bbc0a83555a5e331d21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab1f4cdabb2e709d04114b78e197fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ea6d5c8a1244e3622a9f34e4d742238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0145d6be6a13857d29a72ea6d43abe2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c051580a45c9a7a544f87189b1c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed851b71a0f4983ef62b32c7e49d50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedeafa1f07ee0e8a6512475ff035d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d788676678e17c85f91fe74150b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691510daf520128c87df224357146e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547438bed7466e2c6e22c74852857c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc661e12da110332a42f8f645d9c25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa37e0dba40171179090fd7bec95e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93574afb11d70277b2cc9d03eae8e65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81504207eb7ee20f79f5cd7287f5b9da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86d7391db8b41607ca5edf29ce8f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8783426cfe577b9a2b16fefe4473227251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f975680e0320ecd8395ef4916096623252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199010e72b71fbcb59d4dadc9c7612253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654e82fd8905901f442954a3dafa5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51117bbab7b1de8ac1d1fe501c6691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b492cec2f500399595e14bc82e51a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a95d78ed33ea3be42795d9b8a21f68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a42f774738e29a423e25b2a56b84a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f32933afadd274c446e0dad7ee4ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec3e07e6e16b234dd6574aabc272d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81568c992c89e58d59de313e349ba63f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3dcfb931fdfdc4e9b49f03302a33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d43ea5398132fbd53f24221116296b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0546168a6db68e2934bbb2b987202264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64061ce04b4cbb72b732eda57b9aa274265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6662c8a671b2c071bbd5db54c615266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d56f3a90e019252d724168f20a09f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473fed3e27b6d08b41d8c0aab26ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c22923eb40e2dc78a281f2722d7ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94278ee3d4c3865d380e826b593cc3c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95f321d0362f299996237de4c46a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af986c03e7be51ace321681630de91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a2b5e60f9afcf9e862b87a2bf0a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977888fa04c35997fbf178ddd36af82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91464f6555c39bacb2df4981fde046275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef1e034f11c4a273d07be33b1001e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5be42b705683e11ce488f620b0c2c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad9f13d7530bed6f149dd255dfcf3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c8e64924c4766a649f9355525cce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d02e18156e557e995c5d72213dea8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8bdad5ce123c4395c92250fd23c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8bc8fb009030d88a48fe46210472b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87031b63ab3b1688738cbe51687f18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f007c654172a8f786e3c734c2e27cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd600d42802f8026a545c218c10c196285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9bf3f856391dfb77334bec6cf2461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f91de099f779d3784df53c8e76f3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd72fa091fdfd0ad8402199676e6e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e6626dee9c795b5c86813de0ac939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde3d24a4a1b9bf2989c936a3536c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05836b20780084f5b958da27a66c97bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3011205b6a7a62370734ad82adff5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b894efe7912f82406341e75eda1d8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc14bedbab923f59517d4c5cbdf00a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcabf11956c7a08b767b22a8adfef8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee5c3f39746697bd49b2859cc59c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589bc02d8504cd1791b996e021b747297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964120faacc6e4faf0ff4e934aeae9d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d509259866e25d19bf438c3a3815a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85129af4a7242b9fc03e0587072c5820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6e00bfa4c1f766c15691d69d2d375301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93a6ec72fa8d85c3ed3308cdfedc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b978a41d13252b093e3ae34964cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00294aa7f67ac51af7758d56c6254c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dbac79087329ebd64d95259b64e97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933cb1d57483499ad200c4bb02ff35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be240756b43704f5e71aa04600288a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a2f5e87821fd2234ac615c77e047308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873a7fa71bd29b1a4fd94fda755f374309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13c403344f72f60b2637dea52529f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca33a5ca921074168d12241a2d95972311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8fba40c43dea0d925596f0ece43d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d299ad9137264e3e27435906ef3569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb4b54d9f6d27077aeaec5465df40d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788b11975c6d834a74d345b1bd89db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dbddc75481fbac6a50a139d13ad51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c7ae5583b660dbd8aa8c8a83d8bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153283a130d3c792471e47c3b5304807318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25e3ceb52232ed00e939fee8f4f86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59993c425e8652951ed7a8889534b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee7156ae2e6fd8de2bb42be734dd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cd3174d21c15655be90a5101b4210322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1754999a39baf03de4b130a37feb42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57c3782e1ac03edabe501646e0baa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11184b3729bab767ec0c4e56633c74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85d6f985b79b76407cc4dc62ad5eb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61997ea261f4798b287e26edb53532327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c61b702aa1ad36104ec91baddcf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5174ab1dddeaed64a02fd2c7d8ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2eeaf4ad4329d3a69b3b98a12a3b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238925d3c6cccdec239ea809240055d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a872e1882bc99aef15a369da1d191332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee17b833c86cdfe885914870c1985333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a36f41791125e10427c792b018fd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a6e50f8a4e8804319bfa10d71bc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801d9772d48b379a37cb614fae7ef3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e6c0f811d0d4509e36b3e5f456e95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23ebe7380bfdf3b521533fbf9ae18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08439ada94c751ba23cbefca24077e65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81ae0a464cba8d85d7783e780c676340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409186564a665a7b1a4645570a764de9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478970869ff16bfe55b526872b27bed4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e35966f6aec1a64786585ece563d0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f19a09473569180f6202baeed072344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ea15bae74146da1ad57f6b86bcd6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cfd1e9190306f173659c1265852ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad690a737c6dcc783fcf5e15121439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2bd88aa79f6024e897c0c537dfb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fa968e0b702f432dff3584627b177349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d2c31c165c40b94a17b7d080129d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f9234d713022e7d503a85a747ca9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a016ca43129b0464e100fa69da64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6cf3f1bf1808703f1aefe8252c4fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28ab6e0ed1e1743d2b6413148ac66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e85c729735c5c5d2cf1b89f519db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ab7196f7e31b6531a2698f4644cae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ce468165d65e0a420165201f2bad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9813ecbfa685454d1f37b7b119bff24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d41861643f45760076ab287b50c9b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42912671f5d9b1406599e52feffb64d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3b168327bfa7261f7ea81af8026c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a139c1e1b6be7e1947337d0331adfc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424adcfb77f0b62c4d1b259132d8d031363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09881415ab7c9990fb0b8aecaafb8d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aa36c201070f94c81090f1194d993365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8aaae8a18a34cb27ec3906185d042366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471b94688983efff48257b543866443367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ce9ea34abeed13f21406f7b0338c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9916700a94a7779a0f4c68b6c9e6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48ad2d5b15ed87e916e3794a1eb41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6fd8dac0c21eae4230a1cf672c525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a503167f76031b2f97a06bcd710f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c27996f03dbbe69eb213957d7c20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c991362012fec1071223a0c5d871d33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2a82b23c20e9d69cac77f918c44b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e1b23512b4343a34bff4588bdcd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aac2ab61b6fbe9725812c441fa4a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daeeb0c833cf40cd378f3c41f22c2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdb99b54bfeba8caa790e9a3a29eb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32681bd521f37c3110ce457cd2184e6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c7bed144be2802fd17dbf6a152418381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d5d7f3ff673b8d8f6daccd284724382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebac49a42c0d73e0be903626060d822383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78501bfce679a4131a815ab1765a6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8010f8c9ccc069ed44d673b82cad5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e546d997add80fa1bfd25448fcea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2f90af9b8042ce74e849ba6418fa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0703e8fd4783cf9956b52590a2ca2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb809458aca5fb4b2eeeb951f36fc04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41356a20ef30f40aff3616a4b0b869a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f0ab1665efead61c967476744714391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0560975dd9dc870dd48ce5a11dc618392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ab519cc3193f05ecee867a5508d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d138409e1d4552daa58b62d6130a1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb4bc00870640127b357d281c056ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21eadca73765214b1752cbd136dc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce75cf701032a62745bc4a91874c41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa430c93f4c4ba7aec824f20452893398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a036ddc1f245b0e9f264f14af631a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ebb98739a1b97ee514b2699fd43bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae6ce4764d4a24332375e96c357ce6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbd683324e408f6231ff003fc3736e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317d86e26a60a874492f1b3cfbbb8b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3cc5e90874303087a6379cdb1c420404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9830c860a561f57b10884ed3da6c7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f38cca252e2fe74a29ffbc59a808406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57058db3024a11ddb2b2f9118ea6ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720802ebad4c2ce1f4ee578399303e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8fee89f679d22682270ce3a31add3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a077c2da78724a93ae626c91622f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fdce83e656e4ec6d82dc91836a937411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da006309c754ba93aaf02ab93701709412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdba2ddb80282593827a227687fac11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1efdc54c54417992d008a591875d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8843ec99553265f413697192a2efd3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ce99650889de08bc825567cfd4b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7222f775d964326bc5f66ef6743a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce62414b3929654ae26d0a65cc8575b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959cfdca58423cd6e57effd686c602419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c736da4105c5ed040ebd0a8f91ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08dca7b5f1c6ccc20f9c07b216b745421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0daff852d0e04638cbd3e4fa70d85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927688ad02e4e129475008548777a56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b7d44fcb38e19da7851bc30668e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765320763665cd129229628e1f24916f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234aaea714d33b1420947f035bfe4dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9dbae8aba55f2d319a2ab32464465427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae4175042c4f6350288ca380343ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44f7df777add5eb9e8345b3b267aeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872a2a51cbf5ad6243de0642be2fedd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf688c68f14a1e95d9189317f15110431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2122fbefef16adbee8c4c6a1c774266432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb15c843978846605e4ed9e76d4354433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138715e7c610343e5db753b7a313d2c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cbe8241c11ab4315dc2f4f0fbff35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba87f00cd349cb7c1e2d36647a7e92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0ca7f2efbfced53d82f54d66f7a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedd34c7591f9cce47d036b7b39188b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db906019904a905e84830df0268f648439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2396e797e84821780186ffa3d431e43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7615b8d98eb6ffaed0a0d2de8cb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e132d923cd92020133ed37add2765442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f692f3354b42d562e64e8ce1f46de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152009d63f955a139d5606b7c7eed2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f1cafd9d8c4c79f52a3230edf248445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c00070bcf2bb490c21376ba6838a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a30b8f278e302685b637445aa9d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b623e56855d94f52b7834dd12a8ec00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465596e595ca0fd524c96745d2976eb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6eec77486ad22540fa48197bca079450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c011cee3bf88a1d3c4d510ef7a9e98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2e36ad664fd35fa50184e5998640452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dbebb00d687d02e287e5367c32b7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b52ad8dd2f7c36c589de953b4b0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b7185176a263e7482b9d37599033455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d9753db4e38d2fde21ed9e638636456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97a43dafb84ad85fee84e15a4f497b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb89592ce379168b88bb3b3af66f19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdf2e640523532e31b69fc497ffa2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c255af94b6a791dd396cc38b204b33a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d656e8b240b494a03494556af6fb14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eabc5a1aa3de31a2939d4fea907b0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a463e984a71f4b0ce0bbab368b531c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352a94c144ae7cc9e31cb97883f66c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52864d4bd4bce89cc4b54b4bd0358cb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223720e5bb2e2fbbbb889e12445bcfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b48c28d1a6dcfc8296886d378e4e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ca9ba2433991690045d36900763d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514157432f62ea8572b29ceaa5463b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84df78c2cabdcf70dd1a150406cbd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741941b664a3eee9150759190fed61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa0ad5ce76619464c02e150967a90a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9f487ebd9844aa80cecda87aa82cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2032a2067f8282f80ee3f941d2842474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029a56a5b535a02e99befb60d210414475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80753150128ce4e1268e451f4fa7de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b7243444aaa102a38dd967c455e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b406ca1595cc3e1749ff46b9354f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e1f2fa2660d82a2d368987f41f2cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bec5fb249463ee28ddda9544d410a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345c517dd245b4de1d57a3a2336b1fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01213ddc2aa4ecb38b3bc56a2e9f7f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb9f5e8448832386e78f9b022db1d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c034ecf4867836ca0c6cde52bdf1bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5955fba21ca92932c02550b0f0337485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e5bf54b9dfd63a67d700ae09ff61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09e1b0d5b0f5adbe77bccecb0971b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27009121411abc75ed9419321b7b4817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dbfb9753f1c699ac0a9c602b68634489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c399fb0a161f32cbdab36e90401acd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4141d8bbd94da71739c7185540a7fe4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0fd7ec098f150c7bbe3eef721f6f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defec5d233cec471271464cafd289bed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e01b9c7d0411ad3debe164b913232494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89057b00238b544fd21ea763f1b0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec202ab5ad7c3baf7b56c08ed4e2149a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a5ea30eefdc25001cdf66ebc1fd31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bc88895bf63049f894a53d4b6854a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938c1b0542277adf822ffcaad40eb00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01061dc81ba220647d4f1544969c48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4231fb2192ed404e34904365a12208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85c98e46a2764fba5148b799e50704502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6c18a57d098728de806ec8ea8b6ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4697e82572aca9a7c3b134851e3418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564fe2d6f56aed57bd02a7bb36c4df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c6f179bcfe9e5d71a99d3699dede1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febca8150e2b0f6c2568d39c93de67f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f8d3e9a00a7ff2186830582f37d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e31d0a4ef57c46a01872e2b1d93ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365ed68706444a2ac7250528c2316c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc97622179fb0fd169ca8f69b6e2f75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5edee1ccfd86241ef7e25f2a70e18f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e42385f85f6b4a68d107a4dd9d32cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d71ac5be0ba314e95fce8bb534b0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffaffe0ef5d501990d724de185a12b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2b00ee23a7a353ab83e9cb01dfd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a69d425ad22f51b8aeef4f6167388517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8892c19ee074bb93e405a5a282ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db84b413b1ca8088a04d4452ebe0069519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc1db56a772acb56505a66a779af1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf7709d5f7002e6c0488354d68c6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbab51e818bf6c121ad606f4ce4fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34bc8b42dd19346adc45206e0b0a33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e2b4772395b19927ed219a5de6d8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b0c224bf18d659d1a0198bf86b521525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2a34235c6b2ebed1a90adc8b6923f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b5ea38d5edcfda83ef6a8244da000527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada8841db34cc23037cde7c41bb11a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac26dfb5862bce444427b04674b1c73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d4d1adf84fe88775719aed587616530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66f011c272f83d8b03c8bf6b24d47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c4573c62c0690df24be98421ac67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0e831085c1645530a0d538980f10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785673a354ec640667989047a37e3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e89a60ae5c6295707524fb8a18cd80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065a7527483fc408c9f5ad4f5ed362536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c8bc3aa76849cde8dbc62959e9a6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617815fdc8fca7d96b4447e231d4f56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adbe5b1599f3356f6609069614cf7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d39a11be23149cee87664a75ec28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2298114c4ccb69d132af9b472ccf5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed3fbf619bbada709645795424f94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183b0681fa0a33411652bbde6c3634543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8e28d8825dc3312742fdebec01e41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d09586f4f37573043a38ef799ebf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef14a752a7e51d8f45947edf2e5712546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4905a0d041d278d19510865e6ce47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b67d308f09d3fd68c2e9deeabdf4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ae4c429651806fbf6e4e088c9c8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df240204f3c2b276df9b778893563c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc807a47af72ae680e1e5c534c4e69bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe21245de5fc3ac5790f67a9edc788552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc62270f9586ce7037d72cf4562fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f6e4649260b9df6031bc3b38f7f3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1e5a622a0550ce84ec483da118b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adb7203a3e48c2b57ac899d2c867f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc58bfe50cd479e03e9e4949a50455e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b213e56141c5a998546c4a71cfa73e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a9895e1146ac5e019b37523893eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba366c183a17794e54382f9993ebd3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe130621eb22c53366c7536676ad580561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232213ec5b7ba3b7e09e579360ee957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697719d46b069cc24f6ee7a36fe309563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300aceea6ac805829925bd737e4882564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839c6b282febb28de1db97f886e694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7032df1b424ab92c52c8732b50f610566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5626e86025f9b6b9cfb9e49a606add567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a8bb4b056761d3556562508dec74568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981837fc7121207bd21bc5c69edffa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20e1e025015dd2dedec374be173e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323011529901b424263122a89f96bc2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1371ab4e9a19c9cb7678c09500ae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3b97db03a3c7badf85c7fa8c37e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4de286b3063fd20ac1d3e8dbb0ab3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903753a802969e44579a71f3c54e11e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b34406d8b531490c3bb6ba4747788a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd00c9cf46329da686582ac052d56e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785e21a15f7b2103ac6f4e2144252d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc72f57678dd0c7ef5412cdc60289d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca90b29860d2f3c0157850d00ae905f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b20524ae80a50f74996456b5b3285581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad2dc62bd04e0e843601708186710f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28810b97ba37b224fc37f64fa58b2717583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d62c7ce23e01705b3f8234a9c3a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbfa49096c56aa401af4238dd7dc1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be4666ac33a6f1b6c76e882494094586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1722d688ddefe5df84a845defaa2b30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e96b90e034a5849eabba1e35d98e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db5be29e5960ec9073a82e5b0f6fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061363d6685ab65632177b4fe2c563e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43734276cc9cea83acec1e0dba9cfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9856c469fa83343b2cc196352be84a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957656dd5f598c88dd94efaecb5cd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886fe3a88782b42e83219b37b47ed4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5722503988b74bea73db0bd1fd60a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced3d65f1fe7efd508d12032b0928d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bd30ee8932e58d05e33508e2a3cd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d40faa4afd26d97f5e90492766ea6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bc70d4e18b6c8c52b16fff2004e52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e1bb09eb1314bb6c4eb84847a9b76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc1f01fb66acbf9d539c1a9c2d70d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99e4e87246669ea7e8dcf4ac08e809602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cef650bad4137a459473105fcf103603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ebc5a0c956f312cf1ec3570d55ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0812a9d46cbb8cea565bd44d2541605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c609f95d23ac5d39273b7076b7da13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab11afb549a13bd1b68c34e1267a54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae944f600c1c99bda548a3e1bae9736608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38e04afb1e12e0a493f6a66653d156609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90244965019016ab15f081f6eba3bf33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde400106a804be857ab09d26dfe7c72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b35f0bae0518e6a4f28fc283ff209612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7ae1cad9c518cfbbf43753b50133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa22eff4009fc3d1bcdf856e85bf85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf821b5d0c2ce8ec5650cd33f478306615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5cae113d8ce93eee88f041ef0274e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe6f9d60d896fb332851a3d34340c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50402ff49cc6b1772ccba8c72a82d763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f120f7bf4677e903e4c16f86d0c84b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1493c7d54e63a871ea58147562b37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cfaf2124f8e05b5e902103cdc8b5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32423f7c1c52cf3f478227ab8a43f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee494edb6ad814a0a1d5691945ec1181623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d81e7d18da63983751c1a5df6a316624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922af1950a2b284746f3d79a3a23bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263f2a2de4949c6030fabe66c5f490626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7764070e2dd964255c0e856be013b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2de80d282c343db595d0a950ebdcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48f15378b15228f0aa836fc1f89cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265650deba26ba8a7ba075328da894cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb3cf8b23ad732073c3475b4a1b92a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9767a2e1020c3260a7a3a02f3e026f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c61dd20290e4383450ad4e8da2a8e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef82b34617a09a766a78ef73228e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b69783f05e53c0be90384d7009bc65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b035fbbeaf78cba8fd7d499ec222e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e447e89f25dc8f71641a81010fd72e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f35f8c158dcd31a9fc90d7640687638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc40da60b04de25eba2623821b763639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37532cb43df1e15b3575e6610a4ca5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a5d9ee72768f7e5d897fcbc47ee7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b7c363c435cfbf3770fa643b022bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c79fbb912bcba9e863b5a9200760c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1aad106398831a6a168be0aa2635e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d58666d690cdc8ce97b68da1a925c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a87aed48d62fb13be7ec5ef8a53b43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb9717f5b6f0a3dde3a1db3d177ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6985597e4f322ee74a43678a2d064c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3d67eb3887953eb0103ee70a2de0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097192f0486d7aee91e5436594e1a00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affa914111713b7b9b9ca2049f9f87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84235636352b987fd33b370c846e0fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677223a6e7b126d42be33d5cf0ed73d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aad3d91d19e34d24150c457b49bf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1feb3db84236b3e08d68a0cada8654655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792f7deba78479b62e8b3f873299b8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21742e3ebed67f3581d2d3d6fe5515657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b38bba6199118861a4f93a3401aa66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c387143009ad23858d557425fda2e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594534a54e4c272f42c29fc1a6aa1e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba60a236d5b213b2fa6cfa4ec71b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da56b3092dfb56bdc127ae930a7b2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f1d91d7f5544d74316bf083d9d42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c67d297672798d71033fa4d0a12df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7d8bda34d1c68e7217a75f012218665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20040f7f68da9e7a4ac99fc30879ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4cb5b2ac682d384826352be9eeff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11cb45404e6efc387a084a71d4bfc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f886126ea48d67b0c0c7fc19b9557b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29c278869243649373a760954ab78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe87847a01b543f5f72e8386dc7a48b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccbdea0e5ab91931a1659710a4d968672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9798f81fef577ec58dad3375d5f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a51cb674c495572897f28179f24b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7062d32db6cee97141b802712227b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c72559d93d066bc3c02bd5cbf53c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045731b4ad40cd9d0c11a7e3f64e371677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dea5e7bbc4bfe9e08c8aedbd762628678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc7d629c22a50d5fe4425a810ac4f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97442d3aea0e2f1ecfa02c64fb260fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b9eb904a16ebe301de76e90542ab7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95465e1c0f1b96aca62eb23c6116c788682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9b92a00c6b9737e0aff80f773229683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360eafcb8bdd914b191a5c3482884c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d557b22d368644d26b8384e56416cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d410faa786b527f492ed3d579f16538686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8c7d08eb9eb48f9335477d693a72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8927c9ff90d97349b73971b0ad37fed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504e48bb1ca6237a7009310522e26a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674a3ca37f8715cd2067e70b13012ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258a329ead528470d17898a74d78d17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d89b2baff5d3210514911ea7dfa11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af210ad8e56b9cabcc63dd1cbc1e08d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd71acd370abd79f5207267862bcae5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e49f01dfa7d81ff42d098fa5d55103695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04a8bcff80637a9efde1e6549086b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e3352fc8b4b89687a507c50fca622697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb13ef81a5b35d49248e5d636de79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e8ffcef20b228405762e027bbea6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d17dafeaf4d2e336e7cfe80af13a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dfdc957bf6837b1bd5cc9ca7325e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5bdb77bd68b06b986a7e3a4105d04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9d14308aaf6820fd7a052a06335e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875168d2d6cb31b0c2f0f2b0de3071b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7e168c18e7ccbe4aa0f0121d2ddde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d2b7165a14fd69a2fd9dffabe649706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca1333052615af86986800840d493707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c269b603512117d1c1cb8f4c8f2113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbbcc0a3b7a7db5f711cf78d0eafb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d95b2045488f0a7c7220b1873ffce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8a64e53eb6f039140cdc6623ffda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b5f2a870389f43a4864c466ee270712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca493985cb081245a329506f3addb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389979a50089dd7428926ddba2d9977714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c85fbcbc1e35fa2b97419218d964715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2705e2c617e7bdad70cbd04fc0279716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707312adb20b168c2aa280d83418266717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dde684fbba8eecff737ba66890e2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d7cd5249068cb4b6de65173b95594719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266fa571ec3147e70680f6fa77a110720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4698f11947b641a30f4f9fc01f68b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354aaef07433c343703158ccdd0182722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c995baa5345d4bcfd0ed66ee870d21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb037db7ae2feac620625f55f56571724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af058174e0e7f91f94c82d4c38c83c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc645c838f431cec27e83f5106ef46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a598d34b81413186e270acb7dd62fff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708712d9d331c90679b83cbe9317717a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e7068f42be7e3d7229c7a0f6a2914729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f8cdd46cb3c6fc60686249861d7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae347f2f713769c1d0f7e1091f1dcd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d3946b16f912b810b911c7855eea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d369d963721a054eb712f06d18026733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc99605bcce3c32b97a74575b78d16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d124be2ccfdac80400bab98e5c5f03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26a6ab5208d29acd07a5e3acc2f416736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e7857ee825b3b8d7fdd56b33ad8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba01ecff26a37dc079dfc8321b3811738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcc6e7e540d9e0d265f1c49d8e682739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f69ee74fae8061ae39655ca1fb1d8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ed7d4ec63d6981361fbcd1269c51741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5c80a5be477d21ca69f6d06a1527742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0270b218b6cd40615ce95899efaa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73da5fba1467869cb16010f389c249b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb630682b5487c3bb13aea9580233d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e165d8ca5ab0c61b9cf27aabd9c523746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1f4b23ace14b68c8173a8ac48bc9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb59eacbe8769a1f22257dba51871748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82343c0b1be54b3397cae76818437e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22a63da4710c1655424cced2283c9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474d5568220fd363232469a95ab704b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3134559bb138e4b5825f158b91b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d06dd3f58f27963f8fdca2faf4d41753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>