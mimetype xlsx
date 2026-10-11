--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9587159f2a798ab794fb75e11c8d821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07720a70182735d270b5663fe9eb9c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979aeebe3cb16e892f9a21aab0ff5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe46a9975ff2d2746b18c8e13e9534a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b6e8ff61b54e9ca63be809ea23be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a9b7bf40695d5a1aa40e768905ffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd099e13b1b1e11a605169bfea8e24927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec336c407196e423051aacd6de1138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7374690395b063e04756d27e0518d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46553ab7713a09a54f9a2a641932e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f6468e0c398297ee10cc2735078d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16403a09f1ab259abf842014e21afd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255cc2b8fbc66c92a9b7019b4f1b4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a260f95fc2c916ce95d37c463a2dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f8c48d79a3f1353314cf35e709f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c7676e98c9379a13cb766dd8724016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a290a13793c47783207d2d32c4c79fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5ba67d5baa852c995d65006ae55a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b432ccc6fdac5934102d8a0fbd7119219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70b78ea8f1b6384d61ee079f8ab97f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a2dff1d7b057cb69423f27782c2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128014f5e4a91e90573229c3304e4d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a193dedbe64591044abd753c498923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17915ba5a56f9fe57d6f2407d6078d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2c4b6271593c65ff6cf4908b8e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06c8ece02f7a33e58a685762f55f8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a709c2b1ad4bcf24cb8948393078727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22243608eed4fed7238d90e013d2bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df737c46fc5631d2cd9d5da3f767852929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abceab7b255a7db7c9c3e1b55a4e8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703334260a5637d852742e59baa96d2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee88a37453f60ca66d743793b8ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb26854effd8afb406de5a44aa4ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac8eb95c576bb5df92d1256ab574534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332b299c83ac984ecc5b225c3926b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69211b1bb8e412a3f7eafa9e4b743a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef71ae216e48361984330c03ce31a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0acbbd6c3fa89fe41eb665111b278838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b08a92d826ef24af0b883345299a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581deccda129f28c051043bdeea694b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac223f4e6fe9c619e14f448bae1e4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be180786ebb9ee80a6b3af073a5a716342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ff85bd29cfef0248f53b082f63b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f1d1883ca1259e90f383683f86ed544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7da76f98c4d3b8fced846c1c31153a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dfa61d876e5dc59484a40566a946a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d3a8516e6b7c7bb373697f95054047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc24f82f4258b1ee5cfd19b685571848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff869f36862815a14f7e8288b8d1e43649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7567a81e2c55ced82222e89e02f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cb91b33bd55655eb322ffb81881da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0838bdea8d3fda4ab9d9e0bd510b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905da3f5d966f8251a7c2bcf236b7c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f9c32ba0b12429b30b7a97b9a49b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5f4fd47443a9328ee0969fd85c4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e3f4d6984b39faa5443af119de3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc84e9a630c05d829736b14c895835a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a7f775105dd86ff25a78c4e764bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b4d40ab73453bbb4d5356e08978159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e7608b9ef6679a79ee352478088660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa5004e5bb593914cf4d9f3fe7475361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb51162a9da0ff9ff109442868cdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a352f8cfb67096852f5abc23b46863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d53ee06fd6d58913553e9d669881464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131625060e0f41137e78ec9e99963b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0562b7d16bc290fa1776574bad3b0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250cc693bd10c6684e5993af98a62b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0ce8df3e144ca6dab8eb1657408168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d739dd84646b836643f565a1939269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3fb43d54de134a17eafd086ac16270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c67c546504608cdd6a48ad48bc6d1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca4de23ede9731e7e0a0074f84221c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ae1faa5ac8b29f4d3e2d5a5a128273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce556ddfa3962a1ceb3a4302e06294674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf72af283056b8dce76487880cae4af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cebf597f20e6631e4d039595f5f8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44060488f72bc84f1785d90972980e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce80ca398efe1c2ac7eb0a0e5ba5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1db30e78d951a352e03007175feb1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0deea22c1f108124c73bbefec40dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8e9f7bd7d28b45f869826c5b2d7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbe0b320e4b74397f2382d5314ac682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f21c25d5857ef54adadcbf35ee9ff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf097d664e31c039334db989e97f58e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d75fa9456de38b18b52d964a6f08985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046db349611f6e7b18eb98beffa086086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5190004c6f5cc471693b81c8be2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827e211fabe3013fcee15d473048ef788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25fdcb544b17269d01dc9165a6d7c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db54f674d7d1b2c23b93d194abb3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca9af46a4a4c487d18e856b43de86f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397e71c3cc7633751bcd9f68c86c3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc438e1e6d11cd2d8b60e5cfc32c7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc0490a928060773df74e4db192ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ecf300bbdb31de60b555e40f620a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfa2ae960ca7e25e4e75978a6d5d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e01f35d8ae9d1858a4cc481b3a650f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13825fb63f19fea0b5fe4cddf8a2f3a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b80810292704d11b94ec95e61d71b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876eb65d915a8cae43be982fecae77f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acb75620b3f8d55d5c05001e85362a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b644accff6488f58017c8e3161eaa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4eaef3dcacc960ec4ef0c1c6b88f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ae369ac329ae63e7d5b3bb5b9689b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a18fc7b2e20788120f6b3095108b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe2a42b461b34a9e7b238be3fc2fa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162880d513280acb7b5656399d1ef74b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59d1019701b8ce6d2a2e2a329fdec9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7ed495fd019b776bf2715c7488b02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2610b278f0754ceb38630b92303b2a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58218b62871a24db808473733180ce3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd15dcee74e28f41569915ace4eac70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9f36ca10bd1d0351551dcadf25726113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044e67ed3b1cc13d3826e23ab6328a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b34ef6c7ddc012039acea5e5a4d15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285bd4a99eeaa3e2ab47e9dc15258b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71296e870457ad2d84a52089cabba2b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447767d6bafca63979be72b04ecc98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082fce1911a30188914ce19900c3b95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66361301b143d2ee9f67cfc4ad8fe9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ccfff3737e8845f9476191b13e25a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf0472c9811797258c44cc6ec6f98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2884c24306276a26d15788aba252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6fe3b0e73d6f3a7b62360ad7fdfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ed6e0ab3692d663f5362ffd24a5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07ddef330000ec9102938bad2f500c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318ed306a5682a0b770cf0e16f781f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337f8909cb7a658719f62a6ca6e236128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0684ae583c559976a99a089064aef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cd27a8cbd780b374ec80c9688bed6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdf0500ea41d254eca86d425a8b64e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3980a3f2f7ba1f694bfca0ec8a13e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe4992c79e1cb60b12c8032ccc60c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87198cb662732594dbd215679d2947134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671ba7c0b9376432c2835bfefae405135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894469307b17295669fe59ac5a8eba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9668134c4fe93b8fe7f9f6281128b38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3fa289cb7b412b919e575ef9c0703138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3aeb4b22c82712381380597cfd798139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7b3b8185d55fa1d7ff068330456b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6149848b8fbb53e81dc87013b5da18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2b671e7f3410d8030c050c8e397c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b971d5eaa77f1882f8fcc7c36f153a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96705839967580e1c70ab1c9aba0fd95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe928ddcdc170e1b37d12fa0866191145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac09b37d922a23a6ff84c95a24c8dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1fc9e88355c6965b32ccb7923d9d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac008505171836d4b0e970efd2e503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db546b7152c87c3d9c4ef00194df611c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c050d2c24a10b1125891f9aa1f1bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbbdf5d2850487cf07c41a1523f984151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0fa9b0e8feaa225c5622717836aa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cef7d6abad5ce35c28d5b822ee72a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e52379bcd732ac93583dc9ad2a9e53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8a2de331081ac4ac4528a2e003ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba2e4325c08f7bc5b18d277d7bf21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033258a26b98ca67ade4aaf98c9d0ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8db2d632fb909f521093f8aaf3ea0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4ad602222c302e5a5a6dc839b3096159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ab113b84b776741f84f96e4fffd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d521a8d746095bae3728f65eb7de5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a38554662b5461fcbe73228df4ff40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248ae82992858e21461b894500e977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a8ac6721cf6db07b6d8b5f32a62f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156899fd362f3080d8dda3d46de739f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad32dd05b329467fbf02a29160d7fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1450efb65c7cd827f036d150acf8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb7cc3a2abd364c75385b86e3aed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a36e00fde565dfa924f5bc5d26794c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05531ee3f0878a267ba55542352d5ec1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9492cfe4319c75fcc89f67303dbac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ea7c61e0119261a6b5754ed4c0fef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56075854c89b50f8cbad85d89681e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c715a0c828369fd26eb4ab64bd484174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104d61ad75a8f3ee4cb358071a251aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b7a49693d473f858220fedab6734176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28139d8938d5517affd8fe5bb077178a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d3ed134c2d7217a2875e684a093e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a203dd84596939b5984b7438cffe4f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d330d037a009e5697e612a11d649180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137ab7cd49e1419e17aa9d62123cb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84898c4b7f482c2d5f56537d6a82c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f51932d60574c8d8577e6d3da913d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45946be1b4964589ed760cd4bb31e71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968177cc99edebe3ad9df5e724db59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ece5d90e5a45655dd7b6da9b80ec3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1da53014ddb9e0161d5690be534c02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc96af7aec6644b3fd3faef71262f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc02e939a945400b64a10c7544896e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e099503a55c8a755e02b72133082045190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86343f8be7b9dbc8199fa3f728c550d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a88222e0e554dfa49e00640a198e53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a83cadfa5c4e40ebbaa9f3b07615193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98627ae0525015adce54f88f21e5db5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ce68a0c169b5d364883c15c36b77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6a5fc1578af2b356bb3c6d7470f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd698c634c6951eeaa5e1213cab54f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46eda9918125733e4ccf4aa5180aad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d9e9a393e2c0482d32d9c8a7c446199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8f3c2fc6258ae8c91271c0064c0c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef461989e74c73e816dfd7313ba5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b636680afdb3213e6314880c39de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02b69cfacb684b6456402226b4de2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9de6a37aa4785a1edb7a210fc5fb3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f542d3b4fe73a51cfef5abf5ec22443205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ec9cc95b01e2cf5748c5d2418ac0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4773f603c32d8d91230de3807987a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae7c689f1df5727c62eea8c6285b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c602822b0ce89f2ac4fad4f9324fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93599230d92efd2e3238b8cf7aaa85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf79746721967f3257203022923a16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b06b38ee3b22a916008c6e91bdb4e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fb4db4040fbcc685a3f3a2863304c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a849f267fb5b95ca779a15166b47d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591edd9429ff68f8d2f28deb00705cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d453a4557ef4a014b983a4c54121e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55c716f2d21e561aeed0104ad69e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf4b88553e8dc1aab698cc9f82e66b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d840a0a991732eaf55a16a857a436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c334076f5eaa2d9bddf7e62f6da5ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ffa90f4603fcd97bd6b47fac0c62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab9f1faa3e53eab5b9228a516b08a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166c668d743d616e664ab8aa913694223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac3fc0bf336bb6903113031b69f56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105f9783b0e3522af7dda870df8c37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082086cd99afa06519a23caf8cc4d28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957143700a3c55e0de5c5ad89900772227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838c5a786734761c06f0c39ee3433a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b843b4a13768b860a1d94968c3ce1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a330edfffe91f4b12d2176eb741c4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38452e1e9b34f7bd5a398a3efba36eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429ed47e0e08ebc724e8743855aa12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d41b1e23aa8d0e4552d4dc871aa8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a865ad4e119c50805098984b6c17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bc460b9cd5166bc8ef99ad3781446235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0cfc0f9fcd9ebb871e2678ae8906c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac114323d18b1821a3c6dc05154f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b13214d4f031755eaaa9fa61512d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce8c6b3203aff6c2653bf45cf12ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02adc05be8e2012a28d04930b0b4358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0ee3d68a4c116f0bf15269b7a690241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7de6e11d39f9e999649eb9c97e3078242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40fcdcb658550b4cedb2121a43a0f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b7f89bc1c5f41615680ebd1b7302244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464328eafe7b90d857bd3ce375d8cc02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7424bf152ade33ccb7d377e2fb40e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d8ca259841f6dc608d2ba36154b87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff37568e7c71c3a5674e0b68f56ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219839f2dcae037a39c1d67228b551249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff40aa9a16b28d7365985bc297e53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f523a472815aff0cad0eaed30399d0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5407674a658e39751f829d95c38f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cffab440dc1b4892860c5ae25075d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720949e469f287d7a692f54807856fdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fe9e5f9fa56a6d409568713c3a253255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230351d90e6d46b39ab1fd9408721c36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43229a2b76662f4240cd76165550a30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb5f0bfb4d6c54702ddef6280f9dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794cd3ef7eff12656352c9d3417cb8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d18710e16e929ac3fdbfc3ec30afa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743aca8d444ee28d172a6a987aad9c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c8e046139ca50ca5434f4ff8a331262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe91d66b223d3394440a45fc9dc02b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fad96faaca87994d95d9d25a71cba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27269025caf91cfb18d623844d7766b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293687e93afc8106d692deaf7483542266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d0b0b9a48c9d3c4770d014205d4d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edbef70df3446f837e6d32bdc72ef4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495fabc5acf39b81b8785a984ecb4f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08f39953bc4e93d22adb3544d64df6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1013d6818327d947bf87838b2d2784e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c477d007c842edc9888e666e01104e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee1e7c1ff761646ec7caa6958dc34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe33aa6e471c513f243cfc73a0e25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c70f21bcdac4426655d4cf64caa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a848466cd190fbcdac0d3dcea7a6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebf83983f3969d8aa56716f3a884e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e31fd8c2029598ef55c49e1ac1223278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628269add79f93a0cda4e3771b94a824279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c656f74db66f9dc3fedfa7915387e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52b482ccdfb31c770346ae6c0ddcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69d69c958174cf5f83ebb5547ed2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de0b14c481878a49b854e20bc58cd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee7701e5f84285676152fdd48597c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e571246ac41b16f2cda1c8b34bda0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f4dca66aa005d7681ed7bd883a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e089e3e2b06fdf84c2ab5f54f7cdee7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db30e29de7fa99f0e008928742bef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d8d30ecb5de61d06e665951e31b66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10860dc3a6ba2d0c463ee27ba66fc2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df837c2dbf73e3c866968b7124a421291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a6834bd30e5e56b9803380510052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c5c7eb33215953350af909950126293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921fdaad32fc7fb30df364cf22e0dd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59903489d6979adad6ed5fc2b4b0af9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbcf1c99d88e3477da2bcd8d5274e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf201ea316c42732940d336412c7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d6efacd070136b9b5b7c409c41f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a4b2cb347e96588bb4dd76f90ad8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54cef72b8dbb67823accfcd1a1f49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ed1b6646f50a6321fa2b978e40001301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9182f65708dace18b2494e4a135c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ec6fb700a46e1776de2c5982a13ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf60c9299ebc1c1637c0bb63a8e565304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd74c6726b4679e6bd7a96e26aadb55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e29ca00bdf00ab4728c2eb4b6f40f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d887b55720e8f9624f88d0e10b1cb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7b8ab0bd3dbb45638f9976b5a9a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304933186f0fecf82f6348ca0eafba9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c9a7c1ab493c98f386d58ba34efed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2921a605b8ebf26fef625b4d1326a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277c6c14487908f0d2b86702195a501312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88d295d25d0321627b1ad2e9f5a94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb0157bbbc192c93422c418e9c254314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e07a08ca6605f4e6ae40b742f499315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef31bd63628d16eb9f62ce8cb60b40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10c455103fa03d712f738d15a0277317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af078cab4d7338fb35229004d31a762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fa903ea14bf699d9fb97c847bc254319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83df206a1baf6f332707541653ae26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e4e76f1998bdf161b67ea1c5099ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f6a370727ba31b839dd22a480c49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20fafb02969576e794304698531c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e3f25d27a5d1dfb5ab5058887d00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848ff11b4a8439db0324432fd6080cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302624df1725d845b921686ea51fe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba915bb30df9fa979d6c5a928ee57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ffa03a168ee32fa3ab41029099ce1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d219b49af1c167608ddc4829823ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92113b7b01a1ec75c70e88e52ba7795330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f493997ca2e076d4c1e2ef04ee3661d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2895f4ebd0b3facab8fa3ca8e591bf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0a6a59a8404333d79663c38c1ba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bdf914c7518390d45675f8287c16b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6989816e7cb3d9cffa76ea292b745335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634798acd98b85876d4b4a64bb0c9a70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4766b670d4a258389a7b1841d5dc3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072920f92d546e4626e187a7e07f487338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d3842114653f375983232aaba786a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b8118ed4370670be419163d4cda4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f4798f447a5def5438ad1a6835572341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd38a128b7393aa97fd2edd619597342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7bf675a916c32b5cbd1634109be0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f78f49be83017ccdccbf8e99d4161e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04df314beb0eda814eb71b8e9399e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77433f99985fea60aff2b19a21cf233b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd906dd690b46f22437321add8331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97af07f25eb8ec2bec01917d0b173348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b85b989e57835590c171f30af014b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ffc19412aa581228457e41164664d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ef9bfa7ba7e9d0c4e9007d25aece8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a294be6227415ad54e192223bd986f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462835c18c52c2b9c798bd1d7b47f47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6252f73c5b4f00f95ae073333e8bf9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfdc6666823ab04542417ca7ac3e5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2da7ee758f1e95d8d493f5d52e764356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c80968418370322ec4af14f3e7151357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e5130c26d535b2032c71d9b37d39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8f64abfd5efaa0b203e45f9075021359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdf59602b4fdcb65aa95cb89ff98ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88412d35819acbf233460a2948273a33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9cc67b2c9a679a08e03eb3d96ab92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cd4110df809ccf473824ecd6ce048363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41de9f1d6a329166448ca3ee93ad1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe1086a1f81edf7ea4e334b60835a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebc8b36da5e34e4a3e48a6df05435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df609688e5646bcfbda9e16a3ccbfb0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5c7f55ee3bbad12e725055114d83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ffc6cef6df5b0e8bc082a5cd2cfe0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535799d740e59a8f0fa97f6711a9bf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f27d4b3dc6ef8c9d21df93f0b893371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a83827230d5f1985f4bdd4eb27f046372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7228d92242fefd2578fc4aeb04baab7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e5d5a66f3d06b92edf3f93614d4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e163225dbe188b583531371b4d1b5f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c5c6573b904a2fae78899b6cf5546376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f58eae740045f3f217534fa99c72f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ad618fcd4efbc3fa0102b0b3b96ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4e07a14f267a34e52e499f92fcd5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6066a303b348291dcdc016b8a75b41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4e2fa51db9d5e89165d583738aac1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65bf6b575ed64d81b7a782924a2879382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071b7deed311622a6134f9f3700cb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe610b6555570e8a87bf305d43dfeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e713ea2672b2612d44ab6ba89d1d7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570bd7f0fd428ac40a495a88d9a2bea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfeaf76651b07096cfb0c49a1156f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7745406a28da1f7c7a2235f7a5205388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff0dd9bcd9ad00a1c2f7eccc84d10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826faca136b0cdebc03c4140a6e206390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b18595e6e3e62cd6ab06439a1bae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf1e51f8059889656e03660a579877392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d7356fcaef57c324c87aede32435393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5010e104dce4452f4f0249cb76fabd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5f63b8e13b997b6242c1c5a7f20b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91e1117b8469d7789196f63b02380396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49759d0f07ab580f82dcfbc0d38db3d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c850094b630cf743d3e970755bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05823b6875fe5199238c6c625fa0c82f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d27e97184c930584ccbae32d90c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b7a0c8782f75a3b7ad46f93b82933401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0346a30b7af01bac292a24b23e091c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a1c2ec4d9dca500e30144ec871131403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f3f9adb9081708dec783f4311c82c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a24f2f25ce90fb1b816371253f08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b266d79c5c7e1652a4fd6d064576406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332de5f187552d58cff34c37f62da6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004e2581462cd34ea5f5ec40c49005b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487306daf81e937ea8a0ff250d00312409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d001875777f5fff824932700f14def410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d04ea883d4362e97a51371be7c7ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd36e7950d6a5ccd23f37ae8a49754412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b001cd27dc1e46eecd459e7d61540413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d365cdb62497b397a228a18c7844d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fdd171d1abe5a4faa10b7f9651d0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42758e36d52e07fc85c117bedea7f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b7a48cdc2db855b4e2bc74c44b1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260a41dbbb4dc2b5030df907c06830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a962c2b5f1663522d31383cfae0d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fd87b5e4284ecd7ee1cfc0ab0bbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc2c0b37224ac4d67adbb36570de5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960cbada505ba4e541270cd8f055bde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a39538a5d7f617bef80ad50a3b8df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc92a902368ec08e004d6a420fe34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed550d032bcb1178d76ed65f5c2f0072425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac663556e4c91124a9a0da7ffdf50af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5dfece6beed1d9fb767446b30ec7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0dac8fc3b3f76c5ba018dd3fb7611428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b85398def0fa3c033f0c06bb2202429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31483dbc5eec2a5b049fa9e1806864430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd0ce918eb601bf660fa06666ec6f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec2138239a47e6182c5bfe3807317c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518b8d7e2d02dff7f69a680dfc5e56d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efac63f4a0d12f82e76ad018f28a13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439edaca8feffaaf8090100f18da0f8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3267a7b2999483c5c2840929034d85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97f6b2ad4779369e1d4a6292f955e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525762d563f5595f9f766173c568f0f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff122ac861764c4f0e5d68fffbc78db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51566246deffa383a13df01fb9709f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424e43bb4cd729117a44d7677ca8db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab990c7518b813803db7464efdb5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ded5326d911900f296dbb7a40084443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e8de9fbcac5c539d18e713540174444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5213f2ed08ae3a4a2950714da1ffe02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9244adc78673d4856a63396aa79e7e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab0a689a29019d26fef995d4989fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a2ce43179d27f82530efff6839fb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1eb42c6840d610ba242f89624ecd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f1e7f4bab0364067bba8d95c51064450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5133f854b98f2b15c46f2b10c8806c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb830adb359465070026f3e2ade49726452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de6f23a00d3ec171ec9eff2daeea1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6af16f757bba8c2df9d6982b249d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963d3bb6e0e57d6e37f51f325836f0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f6a630e668a0503b91fd157a17b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b41a88d634637918a76ce4929655cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5e1e555da390e4f869679d928701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c9b4229409dbfc0ca75401a40ca05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5192ac0762410061ff95981adf5afd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c37d25f0766fe9173610d89a9f05a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec04d53e54104fd6bf91366ca34e4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673628beadf3bf7f5d0bc9747635f7d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4425f38e44c78d25b23f6ff5ac5a29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105987299ba716b9ca9cad5aad50eb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b73c0ff07d4a987913d740c6072a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4bc1dcca286084bc112cac546c892467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b38c2ce13fabcbbe5de1c27db1f4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce6bdcae3598adee3f61df42794e13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6209422f675b6381ab55809d4ad1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beee3b71934104bab8e771fb1dac35d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc9857b5729d31b04c379fe3fabc6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac6833d09eb1043a6d1775efa22ade473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e865717c02b7691778f58150ba97b48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2ff5a6826d43924a894ce4609941475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c77a3f003fb3e75770f168a12110476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a40f28626d5f8f5bde71d92ac3469477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37594aa535cbd6d82f8facfeab8a1702478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6ed45f2209057afa33655228e933e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277722fc1b957b92d016b277ad8d962480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d920640bbd40fabbb8ffbd07474ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892d7bb07603b479f738e91b3bca49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dbfad5aceef3378de0195573f3572483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9938c3b843b739571d8ffa6da598920484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853c763170df2544c711e66ae3fd74f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2dafb18fb1fcc60fdf37468d2c662486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcf627c859fd7d75bdff5e5910aec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04dec5774d3501becb7d5fe95ac3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea0ad8e4da61b4dadd5b8f3af8eaf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892860bcd9d94ec6f645b80c337595f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50299a2b4f508f61c671f6c5a760f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31c9ee37dc2ef668019d439dbc6f70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976af6c26b47c2c584f4cdb28e761c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9c8b4a5924942fc96245f9e443578494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab024c173c79027126d8931f32062495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030302472c137f1903124491102e2445496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068f702b9d0125b9a26828fd0cf3e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa935aebb5bc8f46b8c46e655c6c6f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836bfd01ca51597fa0954bad578fa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cdc6b5732ae51dc46476aa9b737f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a1cb0a9ac60185b7f1f361fda348501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a970a067e5d7749f3090ed6400f18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05c46f4a59806a5765a990839e4b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c639d98479db5c12decfdbb39c17e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c2251a311e7cdb0423142b1257da5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd978bcfcfcbbfcbcb6eef247707897506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6521fd546184d1d1d00ac33339bee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60937fc910cd17bd404c6c9978653508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb7d4cb82850736b6f287a9521a0ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9a3cb1313abc328be85f8ba8798dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500114d89960dcb3a98ae184804fbfb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae9043fec24cb81bee5c0b568eabc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b98247f42de13d0bd973b58a7e33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde735669abed952b24b0009b798e7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3529a7471d358c215926e9f6bdda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6b5d3632ad8f170cc5f3281d7faa1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313c281e5dbe6f8e60ab0b29c11f13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97e1f18daf29020dcada0e8265bd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f2c45020e3a7e1af1fca257c0b32e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63438aae8505bfd106cbd9b79bb6d6fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c958bc362e49c71522e0b983926c4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fc76c8675c1ff002c5921c719a3a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067413f5e4a52bc7e962134347ce01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778876f1da88e0faebdb7e023e30614524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b8747ecb6511bf9161fc67f84a307525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04122ac84fc8e8ff27f9f140a60a2c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a7cf77ab6d35422e5316ab49eb2bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12749902d5d7c9fe704ab953c8925a97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd3057c798330a903fbf866d4e4bb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce500e579016614509792fe767b80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325bb2bdf063e62f69ecb59828e4e62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def707c1266005ff26518307ab59e663532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93155642927999f9241e3e4af234f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ecc21fa3ac3b4a4fd8b79824bd235534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc74e20402e97977b030d74886917535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680ffe790b87b785eb3ea79f5a2a7dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30207097baaf388cfc1339dfe4fa79b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1aabf8b597a0835d18ea5df4ca2b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a5afbd192fba022b2a38445c30a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5966eb88fd2ae9c56411adaa3d4f89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116f98fbaaff2ac6402668246171c8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457343f702118da1bacb3e585ddce79c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85329292e16787ffd66374d4adcc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062661fbfda0d932dc4bc265dc6ed94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af84f4930d1cf9050af2b2f71b6f9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e037da053dd4aafc5112d841a288d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b1e0ae933013afd690f8a4c4e5432547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5afada7cb01eecfeebc18f92bdf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040835e93988c6db3278e421312cf5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e671a0beb97627040869e54ee9b4494550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0500eb471d3674143a93c7ea030f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295409aba52e3e55ddbf1ded69c303fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6966bde3cd83f96a6388247c910f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b758366856676248df2455b0bbc7c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423408a0b31af34eaf1ce37043669fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f25e4085e33680e71b8af8016b33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21660a6502a21fb136589b82fbc2b1cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f2c7f6b495eace36e34e90a90a371558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8edffaa7dd09a5996e67e2ae352e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31e99c7908b53212b0eb4dc2325651560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1ffb9f01cec81f7fcea90889bb5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ca751d913f62ea83571c21abf272562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b4bdcf2c2f2b068361f142e8d7666563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5a46e39a1002aa115659ac7ffbf77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8298999602a08a95d29e3c39ce6bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3fce31c89b4540368304e34423c32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea0b8954497fa6275cbd367c00d1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea4004c66d7a249f3a900a9f1d5652568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566191fbd523eace9ff67856f2349e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042c2030bfa5c4c524f6ea8ea4d8833570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f0d7fbc4c311c923c0c026c3c846571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb63f6de76cb867738773402da9f2ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf0672619b8cc07523dc9c2dfc16d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389215a74306bcebce5c336e8594ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b0c96866d19a285ddd8b1b4ed012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21bc78f8ac36dee945fb918ee39730576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d302534a086c11f61e3e56d2fdb2a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e2815af51b5126410d942c87bb9aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ffd4d1d7b3fb98ac0835796b2994579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8037e9db047143d85c1cc3fb1d32580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adc5009f08222f84c058b09c9c12ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb9b8978387425ed6b6b074af83861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581beda9c9bd2b193340aff14482b3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c5843a2ffad07643fa1d57a64e931584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2039e89d0b559ff60297e1fc45b6b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f39c233707e517a315a8513c98853586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98564eaf3fc285d6f66b3fbf7731a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb86050bee0e622b1aa2a9ac67ceb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0c600d9ff854cf14aff8f8e11f8df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81bcc19c5740e79efdb97491e1dee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e70b9ea933fde57224eed5681b6a33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46afe745753a9c7c2c1873f9ea576d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e5c1f1a48d1af60f3cdd09c72750593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61de4919c88c4fbbaa64048db80c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714757dcb747aeb61537860fa2214ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be20f857a2b96e76c988763788060b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ca7b40ed63d64d42c0cb7c9007a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b631c8d833a3f1631d4686358fdd2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80148e6671d582dd3694d045b3298f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6f5ca21b55058f0b0f67252b5b5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc75aa5845af7b2d011788e055ba0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c6958d6e30d265e4083abbb76d1f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd706c705a71c2875411cb8e90e92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed01457b41cd811638efa2055488a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba0ee63bfdf5dd9ae43756b75dbfbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7f65d9f560e712be8b0d4da29357606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c458775e18a7a50517a02c57dfba8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5933535cd4f39a28f74ea8942c9aee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd9b4e7fbdf6e26ebe8b9be08c916a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a493f9ec5fd6f6d3ea8c4e4f691c64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe532920a5c5f32bbdbd4f3a5beddd6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140462a346c47d2ce6faf0694d0f67f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e964b9010e3689b77b0e8666dae1d68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf1acb8471bebec83213c57ac7dfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb942b9a4e76e060319605397efd7cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326dee03d2ad84b1170dfee046ad989616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d5de947313b8e59576aa0724f25b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4759a44669a9a7af5986fcdb01f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec13a5bc5f434c99f454d6f27c09d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee8ef112570bc413a32353ae03d79e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0420b4ed92b3a2ecf3bc96ba2831b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e97e05d469e1d213716de3bb635f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca478c708a582aa908ac50811ae6ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6391591cfad5067bfe992d677be83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9795185e8c1f50844c08a1c2a312625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4180e3ba604c26818db1542ffb865626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f76b90fe492bd074d4d39d159d43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7135c56f6ccaf24856c115d3dc055628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1995467bfb37c83315a46660ac9a3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d332237c891220d4ec30fc88e163c0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f6ebc1630ad06838fc408e531eea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fdb9ac4b8b0e7f704ade9876f7012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83707ad54d589c7694ce30b377ffa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29e4b2de429c10c4127c2725ac9e2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8767d372a5b2c26b4e07e91586fefa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914108545b090f23c41500c0d372bc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef6c50bab635fd03436e5df9814782637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5244cfa6d293dcfb6ec30ad2b14bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a52d4b703cddb759818aa5af8f0b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029605aa4bdfcc7cad3cf3ae1b354ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da13b3979cf5759c9ff673f76cc193641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa4e5d1ae2151ad715c0805819620b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee773db79076c9c0ac64fba3e02932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ee24e1c1ef1817d5c81f73d513499644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f0ad39875c51637554e4785bd0396645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607cdd9c8eaa5ea36514cb50e1758e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16731e914752b202fac649222a6376e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5baa12f35151b25b986d4088e9e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52a0c632a5b488dceb0ae4025f38e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d9de7f96b8cabb79bbb264eab58c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafebfc69b45ca78ea8b6b955d6e361651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5832404152b9068381d325ce64b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45891ccba3f8aad491d838f59b75b414653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15b46832b287c7de6fde8ad53d01c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ace452c9d31c11d0d626fe42462d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475523cb609486eaabb29f030679cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393aa2422b23ed54fc234155cbf992d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5522c43e3994055e2cd410b65845658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401156f0ef2cd7a7e298e7e158e32f16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30895233318cde5fd52cf7a6ff116d5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e73e23588115d06591a4912a91d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2d28f16f5a861b1e21f31727c44e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a85673f111a9abb2c411ef01e1061663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638bbf9bad242df689bcbf8a642be92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce83e18ed275703e89a1a83d4129b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c56f9d71a8c4ebaa466b85b0ce3ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce63bc65550f1488ce6a2753e5143667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ccd3422f3d07c357f6deaf42a93b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e170fe5d51a42610ec1f3bcac15da6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5f410bc7a01893d29a53777181ced670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ca8d28158b154631c3e76ee6f8cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80580dacc15c67ac596196494977b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084277bcd9095039bea312b337ae3b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07961591526557b7681b668d395e88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c82ae77d55fc2bf00227ed001e41c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573eeb93d5b33988e85462949e9e512676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e4a567f5c1ef37fd5444943c1d56677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ddf9e18663acc3f9a4975c35b7da9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f122d3914650b9e3538b2311906a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dfb5ef0029fba07230a7ad9d0ba49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb024e1153e423369a4c7c2f120b93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e555a5efdf5ec96f11aed33cb59c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0203b6e3c6602e96fcd1b08ec01091683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b955880e793b6efa9e27d89ee7887684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a86e0cf1d5749c48e1a3cb2466eba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eec2e8d46287fbf1907f772b95963686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cb86fee67171392f4636037ee8639687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42305c5576c8c71b8c1ee01d811e314d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6ce5b52361056bce0ece3bb60b40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1fc641c6dd0731e591ae055bc3c8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d222a1c30a95f513ab7ae83a227df5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c8a9576137b2f318bc773741887d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c98def5636210fa66cf3fbb954473693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f4bd72ba99ca33b2a9f944168d68b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226fc60800280ca9b02e69e93c3588695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0b283a8fbe0d6a7f49dfb11ecbc18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63b1401990f5db7c9d319b5fb1023697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624b7b29577957d71644fe2b5f8a4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546911eb448ec417b7a2d61d296d36cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45573f84feef2812d03e04d0258ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228688daca69d1a56dc95cbaf8014c79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8077b711af11827af27c42a18766d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7715e960a3594da015b70a9651e4f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb59a9d437fa7a0a1bc06b452d6954704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad98d13cc51a06b039f6c237abb58fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b53918a8f9abdfc3770a072d1c24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e092487fbfa2fb59cebe57ba92732d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912984909e3517689254b5b9a5e274708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86475958adc54f96e43d4fbde62e7a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd118a20168068b0267ed6c55b6d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8c9d912773ee9afbb224d5ed324fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0d47a6f767fb56ec56835991b784712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c0fae72496bc72030492d31c36794713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3722ab52b6f9d7b20eb713b38f0f27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6122a0030dd13988359263fd246bc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cb879283b6933956a95e0b8fa5a11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ada512e6095b7ff9e88610ea024c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7107a8205f62f83033325b216b500718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc08392254d6444fe7dd38f90ab69fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4b3c416266660bd30e871abe7aaf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee99e9e277a67ac15d5ab46f101bb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bea136609ba9a0a340f288c34d69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d07c3df70d39ab09311a44dc8cdff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cea3bbd290b07a90045e5ef23652e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7114908474f6af6c7b0e8283c00a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624af1be938b84d5efad96e7c051b212726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c74abfeb3575c4273d03f7c1abd03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950541ae357545f6ff701246bde4b47b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb4047bb3986d0b436a38dc4adf5c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceccf4bef3db3273ebe6ba0018e075730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c869e59bb3a26b6f9ca487a27f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288e68d796f4bb0924e805a8b4ed7e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276ab947319097884147c119f2581f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf1d9c30541cede938402c6e06dd83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e9af826832eb49b4828e277a3abc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce381644080e5b9cb8f2d821afc4dc2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf12d56e23a3fdd7d4ee75a9c4f33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a60e004c415f081d574e8103c5ee3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a17223eb1d9dd3b9fd2b9ad42711739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330638f8d290db26e6db30d0808cf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c125173c9e5e416f452c3f52fa7fd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371da4e04e69843e9d6a3b45e48dcd88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f37e65d985824fc077ff866cee43c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08551aba851e0fe44daa33b164923052744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94135d892f87ed86ba06c98707768c1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85815cefd62b94060f315a7b9d89a236746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64600e4cdf05beb4a0c66b80aec4dbc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122096acfd28e559f3bf58a351560ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1301091c556c1d1d5a76228bf4a63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8005619bcc88b89e30eab6470e8e63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b4583463e3c3906c231824d54749751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbc673cbc16dd0eae1c63605359582752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200edc96a028dfb650e9ce451423f29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204234f0885155c7a3075c72ab8a128754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10edebdad43137cefb1e92f8fe5655755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835c0e7ffaa36a13805489259daa044756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74089ff086095f599f76cf86a70c20d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab92cc315398a4d64b83130c1d89e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626447cb40a104a88f85b993f287c639759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1378c48d394f5a61a42ff6ab1d84091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec0f2632e5f06fce30d707d8e419532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f475a11a058aff5d08902a97dccbb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0a1f8c9905580161ab1be1c3d82e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abaafbbf4178eda0b19c3f57e022df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d59bdc950cf3fb310f7f022e95d746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7de6558df13ba902e9f323ca96f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cc05a4cd5a61d665f2f06f63ab2c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283e4718ca4bbf348af3b6a56e4e959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d64ee3bb2200eb3ba767c0d463faf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9877ebd4684211f6fe618a294014a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c8602fda0d97db2d0c7f175fc88b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c05d841e170938e3bb79cbaf4d3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65635bf3e88e68ec1b823751401b7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c758510b26622082bf9ff505090415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af42bccd238e597257a4aa7c69d5df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4abbda0468badd279f7055b1c24b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d26ee1ac4a5fa2a9b763738b4256d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317d19ebbf936d9e10fc1d34ac925f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5e8a016f3fe36e39f6fbe27b2bf4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36982eb3d3a9afae42da5cce8b93b3f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910768c79262bc333121860ca08a82ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e133ae5531d68b10f2c6ff20ba6557623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f073669bc62873fc3180f1d4e94aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8facf90e4df31157ab03305c7f4bab925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e86a5ae0793113452ea957567fad426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf832c6cc58693de3659a59e3c5b66e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0512d55fbadb29fc2e6da80e1a537228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab01e82ca93d578db1de0e53b001f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea31dae1d680aeb748b6042fbf8e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e50a2b7a6fdb332157c17bb7e8c7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7805e0f54c8a86f36954031b4bac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbca5e7597b769c54025bbe6fb0100833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73161c17f1ba557742a426c5460696bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cfc38aa092e054196607e057fc64835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101e41df3f5f53dcb2b89f9f2e51e0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ac8336650a64e6c7daa8d7cdc799437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65efcc1061d63dc067566e59a4a43f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65060962da6d9dbd493d997953515a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5174f038b61438319c95e62322be23340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4049e59e279a35ccdcdcb08d6cd5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5880598bbf3bc64ad1619608727da4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14beddd183344385e318b33f7f3af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717816fb5a7ef07c710e4eeb231efc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84353cf3cc54bfe264a98c3c3f976fbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35574efa7a419cfa31016101fb6919da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca26f67211d900334822402afb43ddc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316346060a605633cfce63208f634d8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b0e78891d58efab7e71b6375003949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f4d96af7870cf4d6dd322e933a9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c8f3f84bb42d7f6650cea24c2a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaa466b0028a20665d6bafe24e9a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdf52232c0f0a48ed6e93361cf6fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd84ac5af7db29cdba3f73519d6ba2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d34fade962352713d537b492da9b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc9daba1202427cedd8d73791783f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850213c104b523ae5ad051b47f469cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd512e66c3adcf94082c453f1b39d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523046565c0e3f49e178464ca65e044159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524a94397a59974c934e81a4e2d0d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff55b4ee1facb57c2d4817945dee161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b69a16b4862d1e4f3cfcafde6b2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4fc49262090d9d1f0660b7310066263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c29ae4519f4c9d559b129b30f017764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef4bf1119db7175ff05194a313a94865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2438f4659e8f25563d5e2dea3722b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa0bbcbf470a05c67750ec3f6bf50067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37f7ce7f9cd021ba8fd1f96cab32d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79072e84e013e0aab41ddfa08f2514f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dffbb8a3380cee2481b06ce3ed680170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec0d01d435b04ad553f0feec8122ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cdbcf0e518196552eac1976d9442072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b237b8ac6f1af7c7bc78ad858002b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e9e6fd74bffa4c9d0fb471e3049074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c0033b3acf1c46085f11e7ff19e4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c4ca1c3b86af1f6498092caf7fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb776cbf81c5998089346d123b775577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77dc82e856107b13aad1d9e01ca0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4793c6ced464421d8aac39866a05179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77052366fe40a2fae6aa742ee73579d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba6a787a714562d1f35e5e9af8cdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b295b8017001c6f52b574d7bf864482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea929b085cf36ea2427b5daddfcfdb5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa893b70a37b958de8f7f41864955ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb245e350a256954fbc6a1b5d7bc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d672e6b9e02e7f0f41a29b3abdefb6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a55db02dba13e3e27b77e31e2294587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb60697065391bb62c0e3b57043ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709fa960397d39e663a6e52c13dda289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3c01c57c1b19a0a4b4c4daa4cfcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e7317f1fd5c4a7067408ea233279491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628f33e0f40b2de003fa2d8226731a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272efd5a52786e37054b53eacd5dedfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef49503aa49692a2c09b4515fac2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b65d150da5a63e08c074366c3aceb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e797d781fdda33aae63e386cd7c086796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a119d8832b4e1fbea8e49d194eeb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86cc070f5bb96f4ff47c39fd11288d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550208fe1d5fb469f3503511154b843e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7407bb13adb621ce14549fdf2b6b55e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4508b17ce15fb0b1ad89ffd059d4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68250017e85e3f8ffc0850cbbe0878e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d89f1749a276ee5a8779d06cdd43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e8174d3d21671ed8e0d75ccf120b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d9c11a059a1818ff5b24d3d611fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87d73e860d1621f4ba91cf3099c5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440e2b897583aa33e949a40fec795f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf919485ad0757ed9d7dd96bbb929092108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d604cbe6d86f8685ff197b277bd6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786d5e308a28e034aa42ebadfe148ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e12494d7f8d3e3670f3aeed9a5f7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabd99df9c2df6d1ccfe06cf3ab8715112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00461a6d2bfa97d75c700bccb2630f18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac710f6aaacb344eafa67fb1367137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cf8f967e6dc1a37edb0b81a0b9e06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde4cf0af064550352358e3ad5a3bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e458d8ff13e53b63b436d1befa5d96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917502df4a1ee784a6ce560192bf29c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bccd7491ee6858a8803ac8267ac4be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcf43ad6e9f16d9e0f6f3563955fb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745fac9cd8e9ea96f7db73ace0a81b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243025cca3627856b6ed0564c26eef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649bb12330fe264ab4f2727ff6d496d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90385db249f9d7f3e5c1b25ea3e0727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b89f29c81fdc11b193f7541194aeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08d5031d9810cdaf97822a9026f1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728858517f1d682a58bc9a84cd5c4ef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6b69743f938facb131468089514cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694294b508b66d06a39c6ea53b4f3d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d55a33b5ac5bf6b4691e6e1b20617130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7076371bd3454c7081a449e7aac2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b90aafa36d986c282b06fbe949245132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e5810356cc0bf0d2518331bc7d58f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4044441c5007933b48d04aeb226843134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cbe545ef4d60fa91ddfe8335b289d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88976cd7bda6d3e08f38d5a1b316327a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b212504f9a5b7f7ffa6e917254770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e70a24314e69230841fdc95668625d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526786b281a7d67fd142c0a720ce6f2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2821066b1e150bf840107a8aa7502f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd93952cef3b001339d224d22bda228141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc8b636d339a540d13d4a2a5c64cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1266a648b1678ce5d9f0c7c4ceafb38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e8bb40bbba241932c77784074e7b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bba3fd324c1f96e9d5d82b5d558e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54a6f3095290a2be389fcc2fbafa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e888ff06b726454594fa5253f5b938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1cef5274f20e4db21dbec57c9537148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d313ef8d7457c430087796f9a00d4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18964ed36eb38c3789bf3f21ca9624150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c079252ce93a3511a7830eb3be085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3138b2d79da668404f78d225ea32c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a0d71e4a06b8ab9c21a0ff5956f25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b9bf8ae5fa8425521c9d6a70be75b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4adf9ccc57b1d2f26f06b4cded8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6345fb307e300444517db18be7400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff726a307350ecaa1fc0bbcaadb22fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8667aac82abb2d6c1ccbc7d1c8fe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d842a12df411125ed1732c8a337a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33ce40aff5ba671a617b8aefcb7194160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca384c7491237ee60c90cdb5f302366161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78abd75d1df85d8928376dbd0a636f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acc5e06a287a0cfd4194b12db4a33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f16baf897a1a7767f391f7a92db7aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd68f569b80ffe493d2dbd3340585c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1fb2d72e7c9f5b90394b6040bc8fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95b7b6e715f64d15b9069282671f31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188e1e739807525a3b9690815c6991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b29da1a0b0edaff2168ae4f816c73b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114fcf94047c9e7470a2c101add0d83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b680499a2fc10443b3c522bea81e46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e895cdcc8176476f22f87bdb146bf7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6cc48b47777002faf09100181a9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2881c26d5ed1e811329d7a741888d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58643ca704b5a1f5c4598ba280caeef7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c784a0a748c02236fe3a6764b9ed20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4360cc65f74df232e998b6812639e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9dff6d2918afd030e6feabeb1c29b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dabfb2ea90b031670f9882bd54c29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca4801c1a318f84067793eaeb9a74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a44db0de8f0bc07ff5d1a17811a4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e1fc2d43a810e75f8909ba156be5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928923f9e39013d151cacb03716d495183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166bca23c644e39885938acb2c861ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e14ae97b82c1638e86e76fd8ec19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601210e60f2e8f19bc3d0f5e076bc0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258d56f6047a2dc98d3b4ab7458a34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b57228299b3a1e04d891b7a658bd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c068daffaf48526d13ebf1a25a372ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1048a7b67f8daa1d4f5bc868e9f3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e2cb080ea31f7880113fcd7e662e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da44e5b00ad9247d368d22708b6e59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd70b056776850bd7f01319d3b7b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c9d70a83672c403fa02109fb6b345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff610caab053078d45b0c9990405b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace17a76d312a0481b80d4b593ca316196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9dc9a93a805e714235dc613d6537f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2476a3d221decc23496d2670b9dde8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4cb0e96c3358eae602fe1a8d276b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b32009456bc27773bec4bcf55713200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d347740b4758ab41f8e87c844bef6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f770969285a9489474d3c22ba65d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37189d460144db77a35290fb5b97a12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3012be204c9cb80edd605f5e03bb62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0e91cbf8f16993e21f9ade28144b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6951e07f6b735e9bc28a197ddb716f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec2385c5611dd9673f22dfe94bed2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70698d6fc1272c59b4c8c4bc73bfe2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ab3207327c26d3e0c314646751b3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf9ce276af8aa11f189a5d6ed9618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb396ef7aaf8d4e83729074457c42d06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76fdfc0ab8988550490ed454c4cafb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84e7097ca36a63fb66ed6e10fa71d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b2fd3ef8f951449a5aa678435a3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec68e75ca7669f15dcc21834f80453215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eab2be8d0596231e898612f8216b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a9cec1ebfdb01ce80b36e944843c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04debb65aae0b7730e353c963bef8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0307fb7c86f18dc71feb7106f2d13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fff849061a732908bf881e16a9250220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4ecdb6687a242f2a37a3796af038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79253ea97ff2a8923831678727fe8f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b8ae719ad94774513cd55fb31f66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d466a8387953cc82d826209a360d53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c38449ace859de6b0942a4f5681b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e37aeb79d27f96b5a950ef722223226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012c2425288c17c06bff8dce6639a47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6f6513708e0767264e2936c2134ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ce7e89aca8819e08d9474e42b354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407f664f01fc11534e87981bedb4689230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04594a240b978facc88864292e37ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c993f175e96213e67ebd58a0bca6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463df3862c9de5623512a4f3dc3325f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb59316d1e7e56d96f2c74a0abae68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b0975c6a4b008c92366e7793eb385235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2ed5677d92905ea65835c1bdd65bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c72c845dea0bcae52ed2d2c7ae3eb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551972f6e3c2ee8944daf54d76d337e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a461c6c2feed56db640407fa1ec56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e21ec873711e8ef2face47bb219dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66af0c7fb821e20c8206c643e029c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7024dc85e93c0c70f7a449c92443a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb00a5d9dfc4e0339455a55aee4896f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddefd06d5f0c7a451f02fa64531f6eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8596d63bf3039b0af6e50712a48c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df245d7db70d7b557b9526bd8250697246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e655919a86fac42f0eeaea4018fbc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edb86da0fff3c5f71bb2ab86740412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae09c1b4add18cd363f0f3a41008f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1643e7f44f76feb6e75664a06e4450250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d3c0aec816bc0fcea3618ce74b32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0b5edbb5f21b10381a5de7b8d64d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e4a8d76e9d9abd8ac4a686bc84948253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266683f5130b53e10b0fab74f92c5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90c0bbf4bc8f304b438fac73e0fa1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4cc535cc06c51bf115b9113c4058256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c0538a41835e938ec0e94f84dbff2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc630be6d4890a00e55858ab808cc04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c7c68f154dc8ba8b0a44fa57b12b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99687309b93bfd6a8b1928cc7434b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f35c6b5cc5ed013ec1d48d90720531261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41d9d5dc2671a069790914ad9282f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306bf2f466358ac2dd261d352f73c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb22ff89f1f154d6db25904d47aea1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a8fb96e53673b37f3a1f1bac1442d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984543d0787580dad1e7d5c7fc8b22f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d742468ff30ecfdc6ec2fa0144ea7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62e30f5f43aaf0e433071e4b37a9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc82118790d3cddbe180a09a1a7593269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506851a41c3cd023d6e5a7a36817f88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa664ba7ca694cee2096e3e519dbcb77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a0ac05ba809c6a108f0e9518e57f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d26c39c043a7d4ff6e55795c4934f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd2f9a8039542a0089f25478e53a0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3e8fe44c8057a9cf8e1d447c86513275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30b087c8dfa8beb7ad4df1427bb446276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4d9bb00500facfb6ef1b41e03133277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82d8515b35adbf466984064eb4b02a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47f385556f3666ddf814fd525c1d76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c088de72f53a92c43aa52f4e4ee85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1fb0f6ed4c76d6dbd3606f13a2af6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286de000e5415be44157a996829970f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01f265f9ea451464f7dbb4fc6bb5a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d425d2582c1ec43e9753a1f791aae2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed45ddffb553e41cfc97409d2965810285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611cc2a8ff39a455bba310d63eafe59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab550389ae34d8ae9ead0abe3c2992287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371a233d09cbebf13a6c82ad70b979d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8adeb6889af1be3d09e5a89c9a413289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f0de953546c2495b893a84d9db0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48492b4d8702f1532ef9b138c37f2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48be9d2272bf4d9f4e4f0a776506ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd7e21baefc436bb80f029ce25d91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d729e7f56df61d1e9f7b9f98ee30d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c47fbf44bc18ad4ca1d887aac7e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2ccca12f91947604351db85953a64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56524a8b8c49f71da3cc1a02acc733297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c3504474f71d57de4eb94ef2cc7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27696945d163cc67847c227089878299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aabf86c1dece781e795d636398f1ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e075f40ae99c57e20ae9cf83c1f3e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa7c3d04a9d51ac32f58828f0ab9d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e9c5a1f75b94d18a1b34c0b3a9f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6cc25e992158ce6ee5abed7c2ed74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7b82b4e160fc35495cb8cb700777305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2fbeb5d1d0cbcf85ac2b96ec8a51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627ffe62fed2cf8189f39a90e2748cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724227ef839480d34ca592b4577e564308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b817ea0dc9b518b5fb771b44ddf9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b351704496b03a4344e8450b93dcc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7f105eb908785044c7af116c756a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fef00b42e2a5a414e90a908c7ae72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55455493876b07abf3dfda064fcd521313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231945ba69341d93c6cac187ec5b683314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbda1ab967a95e34ec80f11bcb84c40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03cf6404a3428175828533016dbfce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b18993b3b5ca0eb79634cf94dc8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8914a459aaf2ec0ee8e285fc51751318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f914c52ded5fc22aeb2b737a732ab9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a0e483873e9afdc9b9bd9f9aa8037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4d424f85dba77e7132b43cae35539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369821aa7e82d4bd56b7d769abcebf66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036788a8c55df8a586e212a2925b170323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2129deae23e455548e03548fbff5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5052465bd1de84e6e2efde38140ea1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb9110991fd30345b3df71c8bc134d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68216fe446dcc980e4c057ee5c08760e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e175de510f3857b47317023766deaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d523c06d31e4dd5debac4a47bc2facd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9900830a870f7c4ea0b14bab2ce0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e79b06d1564890dfadb9685ae41508331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98eca3fba7a9304b0cf6c843759fdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988cf3d8469c629afae1e1c54f3455e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efdaf290b7f5f5d222129a17abe463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f130c2d323aef38b4761001516703c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978157babeb77e68b50f0ac8913b096336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214128d59513dd3103cc2947f06cf07c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1a2452645941e877b4aac1c99fcd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2bd3b74fd6cf9cb6f79ed3ff2e7ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4505cf07898a74b4e61bccbd32ee2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9b38eb03d9e01435b57ad7bc9424f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a01d221ed86cbb6fdfdf81ca7f732d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1242cb8897580ae4a28192e6e660b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411cc1eb97abb8090374c987eda3c7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3534f476c291a6071c271985abe14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c26a75ad42a9e6adec3f889ea688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52863dbce5ff80464721b3b5ba9015347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310d8f22d83d7311820799aa82bd8ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb1c59290e55c2a8f832afbf1c37eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b881419fa58b6ced312966a0e124b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69975d6965a3ef5934e7ac21ca0d224351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d1fcc75dc8c982016b2a274fede6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb010815de95a9441795102341d7b5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb18de5fa5ae6007e35d071ffa7f4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252aa8999caba3ac49d9a451e4a8ab4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad544b64019281c9c5ce3c0e3284b277356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba8f128a1f321a3d8c51e23a9c099357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984cb58a91bba8ce531f8b684ac2d37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d5f21d4818d49306590c8ef28f3b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1649bfe783ba70f8727446853781360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e620077a49374e780fa588b8dd21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f34662e8ce28f50d8231ae40085238362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd80a95c44820e262d5b286d7f96ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e7274473223ab8860da3a7112541364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd6684fdd772a9975fd7a374ad4ac1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9334693f2fd4fb954ff55174c88d32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a637dd282969272a2a5280244bcb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae1e500fae28434a9dc379dbf4c01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1b13c36d8c4cbafd23153d2e6f192369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a7437833d18ae23395df540f6db0e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106bfa4e79afb01dca5034bca250bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf817a9fa2868e00d64a1b1a108bd9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368434ef2267305386ba89171c12d32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252aa8e20723d0210b755395daf2204374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f8abf31a381116a226f73b9ff3637375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ff7bca5a63ae6c67d8f09257d8677376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714e3779546162870c426028d942e1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638fb44a04a8db13def06df9f431ad9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a039eab3e10a35fa40eff99eb0039379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e1201f6300bb117ab18b9b649d962380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031486162d41f30a87fbeb2f22e7a22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c088cf87b5e36e7774f9977d1d2ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc6a17841692d9ecd6884a37dddf9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f338e55e56ab2f80c6c68b164b1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5cb3b68c36fd2646554018ea64102385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c948c9d2826b505ade7f78c449b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138ec75517565edc8ef56437896f29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe32152e6051e433113cd112c11207b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d33daa060c76690a9b0d2603b2cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664375ec8de05fa44c93c1c64b5bb017390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01c4636ae7e9d591c24e5be1fba727391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e85d0b0fa4b964cc75172374d127d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869bc76fb958614808d4ea3be6f71d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b1e8d9d59f43c3298e23674ac09e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab48fd60bb5789fdbd9a3030004fb59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc29c6896f35a614e8584c2e49d17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0168b1b2f789da1f5db3c2f3c30ddd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9837487d632f894be50a7609af255f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c986862609366a202130e60f47485399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5cdf358855fd0832d89238ce62ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5308480448aa86f30c4ea44f16f460e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458523f3c451ad4819a45e41f93d0d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672e688dec70bd2add921e591fec8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c127c79d9db90e27ff8c4238a75c22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bedd80699f1a2e1993c7d9a9b3d08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa2232fdb86c387795e6597f0be94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee23c6970c898d61219399ba97dc9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679c15400d9d679871bdd5ecf74fe0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d7c61bf0852c370a957768be0b1b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142c39712f27f34d227419f1b005aae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e9efba3ed98bf337e102359748f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0a9d6a2e2a79eeee3bd02e5da5cf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18763726c11bf9ece22cfa23c5aface8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ce0319a01bf02c2f895e31ce92f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571acec8cd93ae9a68fb2b7f9b3cde3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f4b415c35baf1866764d19af114d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae1b454e510e7800ff5ffb660c917417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d919721bab01200aec444acedea398a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb114596852c950bf856e7bd34fba4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b33e4db231311b68038fe6cf2e3e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4f069f66ae6cd600c57fe4a8bd97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc139b4c43916a3730914eefeb19863422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68e155cbf4e6eb8f6ca3e3143fde1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb67234157e95d16d17245fe154c36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6584edf553dea3a153efe0002e498be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621cfae9c192a1b47d5a006b11874d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc59f979011de609c7d02e7ea1af9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cdd673c9eb155c0c407b411e99605428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f75acacb2f681b487097385be3184429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f6203702acca39fc429fc7ee6ecf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b4947ef8a83a775c5c2edaeeb1da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019c813734473c9d9c676918d3c7dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d830da7338e3929d888501a3b0f5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26872cd86217cce77c28b4caee6535f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5d431a192ae411c7915a452ce5ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f6bf6d8d431b549a0bc113dffd2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db5892bc7f1240dd76fba7719f3b39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab84ad173decd07a89b81a24f3ef43b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3da37766fe74ed3a3d55a073f7b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51ceccc619f6cc8b5fb4f029dc6b71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d8b071bfdbcfab9b6a69e7619ad3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f80cefd0e4323d0b4c33872474abe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006d9805213af6878a69d6e285b1237443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df52b1f858cf8547eff83f8c8184905444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd95758f55597bf1e8bab5b7d005d66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fab931d40d3f5d677b642c8a7dd5d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711041bfdcdd423782d6a4a970b29b8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698f6e6acedcf250ea60f1266ae945448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a618259660438090b767e53584bc4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f8f50d75852c35f7a12362107882450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf878b88276397f37ef3a5392e08cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6474551352bfb1c38e0634a6604b89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f0c5c7afd389adf0d568273878160453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd4265109681c08915cc7a655db6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb76eb33e8fb31e7d85a017bcb3dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e3991db86818069d9b57646b6528456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b540dcd6dca61cf84d6e743c2516f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac706380976d8a733029bcd65ce646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39bdadeae2fe0f1d18c027d631e1a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840361aa157f3f70c2c388b8407ec9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346133f36caf187372685bc94a215821461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487ee46479a5edf6a2d82a8c1a64821462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19a12dadb81b02fd11ce28c05fcc1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25877edfd82f5f0c2b22436171d65e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effb30b001b1f2649ff5c2a26e13de6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde7e7ec6030e7a6b9e587cb9e0b788466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502191b12a8934771b218e5fa698a15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec17b3a9b335e515268518a0da0b92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732fea69745f478fb63aebb7bbc9eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abf8fa1fc9f2701ff0f9cfc788b79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a80ec5ab767bb2ec3bde09ac7c06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d50a048f71e8909006611f0c0495f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d442104ac0c6e0a32f7d07737c6cbc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c162714057d10690b3d84cd54b3f9b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734b29a48dac2a5902e9e69014fe50b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeeb41a25a12ef391ecc77376c30c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a8ffb1bd0d8d254e105dbd7bdb6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba2e5801475cf8e77f21e5cf58a5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454af22d4844bb51a17d646112a60f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c49c9c97526af8c96de436f80ed47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79c3c97dc6a994d20665875700d91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f82b24ee30d79abb92f4fad85eca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87fb57aed40795414b300173a8a388483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01a64eb34594af053551a5c93ae237484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea9e51f957f64066288261811ab97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395295b212047e49c0bc6c7a4e84c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f52f2bd7037f0c8801a4fce39567487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b97cb4320a4b72168d4ed113e02b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed67a77127ab66b8e4c2fbef54fd9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e15ac083536077800a5a01f2a584490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a465a8cb60a6fc3192b92b4451d3c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5dc02a44e030de801dcea303ec6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c978873182a36ac71af4b3bd669f66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787fa0b1cb020c63623d2eb1d12410b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7b22ffa290485c88f63f898b5361495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca088cb520e967f5b8ba8bf28e87a4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4a10dd3370c171c907895341906a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be68a0e20e6860d97c1318e93a9dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a39132f613faa66601dca21abb8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7179242ebeb54dbcc7a620bcfaa94a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40cfa11a97b85796db0111da868df1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643ff20f9d8b3834d1ab64b58b7646502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba8d5bedad9bf1ee87af3c4861ac99503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3331f7358b030b013935c48a01ae8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48213d25a5fe5c0f9d2102381fcadcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cbfe11fac98a61169079c89d854ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664b18770d1162e8fd32e0e00007b65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f46374ac590b9760a7d47b23fb5c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f103a3cb82f5e2ac9519e26c929b6e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10526e65897361bee5ecc53e53ab846a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551a358ec91df8cec0b1d4c848e9f3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1852149648fae8efa77171a508685512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3d876dc973f7de9803592b8948608513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3302bb4c6a5b0278e91309c0b4391514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b0d2674112d4881af7ceb7261672515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b638ec109b0f5b0a136c00e9a697dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d2c735cdb121d93bd258a9f0fe8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4288f324fc1545bc9c9d5bf270d88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a1561dbd27754eea1c293de9ae43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cdecc7a96a6b8d6205efc08198c98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd5765a2e2dacc763d0c397477528b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76d1dbd75d80fee02f749c05fb6df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a192e38726fda7c588f9dc0ad9bf06a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83128124e0f48c69090e171653a35f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5877aa5b4c5b4fa81cde5a2a61b1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012de8a4310fa98e0309a5805a2c9c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7375d186468a930d834a74a490a9aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f880ba0bd7867d5df555b18054d4eba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be716a3ed70602c5f7458d57c0318d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c1da9e12ef5ae9c6a9d6019badad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c9f2139d2e5f170a2b0edeb558ba7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fa93d019b9d640a5a73c12260ded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a267674f67847d2e5d382bad170c3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3537ef416ea6c968b87835c8fe556b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaeb321b3a20f0bdb1401154fa1445535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36097c37e6590522f05746d8a57248536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619d97d82f04e3560b5d2cb8b2e4212537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c555db9d7ef1c3b613ba0123cfb3458538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da554acb5bfbebeff530cc03ad040539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c1f9bfe735cd4877b6e7332c39f31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325888ebf0b938e1fa476e8da4bf5f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3c05ce3f4e2bbafcb7f52aa79483542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b33f6f51ac0f4ecfae99cc494f072543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a87c0f0069cf8a682b07475f9f1900544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050350b10b30910bf347968c22af0b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e470ebf525870fbf9489a87736b2e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb3d836c225226322f533663d292b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ab763bf1e07604247b09394b0826548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a295e6ccd75a38f615eebb1a1fc65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93887dadc0887a4d91baf6b430d9e1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bc23d712c472573b49ebf2f3304ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b631147ee44f8cae043ce6b8eafb129552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84fd639f172bd8674229a9696c60b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1327c584b5c0d782e2946c532c3a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e865e6b8b4b2af1ce964e3416a8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c918ab2162348fffb45b0ff303290e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb42e06c551bd65d5fbb5d26d3b415557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af5ca155fe4f7ae8996db7af1f3774558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14980a004f333c5c7dce0b4d30198b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8148901e56bdea1d80dcb040a15ebd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea56ff8b9566f198b125825a88b6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08028cccd46895c22466b475c56cd71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce558686a12c98f90a3b6a2754e3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95cf6e474d4fee12eedb553c45ce32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21cb9556ea51554979bd1977e9a760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf499e90623763ca8ca8d524b34c0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236d5bd7cba2ed58a107c6e2566108567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ea91de6c3b748c415ab69ad6d37bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa53c6c99ce263dabf76aafc3de91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70df759416ccb4580472f1712488c71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2683be557b7f2da701f3ccf34801c57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4474fcc22daaadb699715af02d3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e94a980b200d6dbe7517aa697cd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8728374bd7796664f574831d3678574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37293952404e26a274683953d3b4dcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f21d1213ff6a03449dd4d2c34c6d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b165ad396b8a9d4e033d019a6f4c3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed8aaafabe0c58c8a80e0588b09d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bb004ed2374ec9a41eec36e38ca2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfefb707a88d8c487412324660724d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb632083a3d990c567e2fb1cdcbf21dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404060af06a87fa96b1ff69f5431650582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2ddb04c67ac8ef3e08fbba7fa047583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f7d954e11b5e9f797c3e1c3430f42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96e4e8c0888bc4bd9fbeee9211ad08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d42b67744bda88db3ef35889d4edc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47af7abca2b81c0c69f9cca9a52fbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e327f95e2b20a1fc3bf50b3ebfdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58802343dcab2f6a2c0b5346102ee914589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde77a0879613be79b37f759d9cf14e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c85f0c47ac0860b5220a6a62b6228591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64b3a4f337831e0deb670f2cc79ffb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d992003d6ebfc7121747eaed76e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843e53eca6b586cc998d3e84eccd388594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8791c58c698af518adb2ba3ba179723595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9610094772bcd6c1b579cbb09a6b59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3c6bcd509e198ebdd592a8aeedfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1167e0005428283d7fb9b564eca9c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e99ffa526ba87ae6a53d7eda01c6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f8f51c6cf925d49506b0498f60e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a158445fc51d14912f83e883df770a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc99fe804c9d5c9b8d81471b326bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f1601d9dd1390609ae9883de64b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14073c49b1b80de536d751d4c0c140604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311de5f0ebc849169901f63029dbb16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b644501b4f897e2c4dbd8cb7903212f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbfff3cdfaf64e2f7f726be0b8292607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401f306a1f64d2ddcd706e0fe1c41fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7323866d161008f4c99b51a625d11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef27d0e1a61605cb983a3294cb44e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602943e958b1710bf14997172a80108611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a94ff6cbbe93f0de1aefe7e78c7d9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3084f0ec5d14e7256149f5ee5d8cc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b72718387fcec53fb314c91bec7601614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29046f533b00908f3de3db5ea33f87f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22c2ccff5c45aa1ef4bc8271351eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9580b1b610e8e04137003bc02d9e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca2739c0e727db4faf6335f49bb4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873bab8d9e950e39945cdc9c41bf889619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d083bf2353e60c800d4729090987c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feef3c82948db0710abe200e3c5147b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84ec6b8ea524e2c45301809cff48d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604482f64fdf18b0c3a46352c40a13c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7859ecb52b91d4e58ba0a3419f802624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73686a39e0d1e69a4156c627a9282301625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46997f58087c3d91e4ffeefb8340f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788013c26c215266b0db361c4918cfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e859570228a9f57c5651c52b60827c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c9db4efdaaffe6300e11020ceadb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14abb1c3dab3896a8d0bc169958388630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a86e8fdaba094f99046c0bda4fe2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a140e3d198baa53a323a0b3c49867632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc71816448ef6a03dbe55c862de7fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f265512d58b56a65103b8322b6fcd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887c16f034ee204c15c168007544c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c466593351c265941086905244db9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055bac25d3e9bd2c96655d3f1118118637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc2b9016a70fae6210c18e7507bec9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d9406a64629b09dc465f75ccd5e72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e46c8b971410eea43859d8024eab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c91b521a0811749da87ba51ea6c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aadce086f674957de1dd6373188c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5fa9c18d2ccedb9da39adc1051dc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb11c0e2cdde331bf7e7e8ed0dfa32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab7ec219b510ab778661d694ab94c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50375334308a89cc53ebda0e73519646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3b96a90ef8155ec20e570c9499b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1489575f15ed07e3579b5026b356c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a3384aaee3dd338bb2e59637f297649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8d11b5c8f90e442c0e60e90461598650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e46cecd4366fc36753d255f054e42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330820d2b368d7c5078f36385cd6539652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9fb23ad3cbd6355bb3549331e2bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162405a136f211710f4a7525ed2d177f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83ab978d2a50d6454e7683d5c6ca73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba3cf76780ce905576ca89aa094d01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf252b8ee9a5ea7f87bcda5c50aa68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9daecdb7128fb8fdde354b59bda69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f79ecff1eb7b0ea0732fc49bd9df73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494adc747cb7cdf505acb77416f6373660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a0db40535340204de022181eca59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e7448de4e6b94e1ecf121ab7a8ef5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fb06a5087aa52c6555d59d4dd0645663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82fda00cefd94412f57b0e68f9b81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c3dcc988566816be8645e1abf110665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2041e113a350231b7471a3391f183666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a849b50348f29654e4a836a9237cd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf8f58b2f46c2c2e09ec6fc877b3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f73043b7376550fdbb5d7e2482fb46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6db03bd23f7508bbf97b55cc9c8c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4157ff86953508ece80eeed02752dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a9437448740e6a9d3a79fd7d14b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0fa716839f4e7c7aa4b12dba3898e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe71cf85eb65ca9b65ff9f40c91b9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760546f7e2674fc7cecbc85647b5ce2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee097d930ee380adabe96fff157048e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48ce2c575380f6347d8eacef30b0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba503045669450a1e9a277721621a261678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421871ceb849038944f024d777b346f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c25bef6c770b0c0a29f1b674b5a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb13e69e98e9747db54047ce3d87ae2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc33572cd4aeea8b7878689f77250a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ec10dcc206107678f5e8268456fb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1bb4397a37d050d36be7e0d215b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2356802f8492874624ee9a9616d6ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376ad0df34c63e1e7075a18647f1d1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb11970aae7d4dd729437f5ba8518e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fe3a20ef917734c72dfe718867b98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f71ef7e48f8941f49d07b4098354689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556b9a3c0725db61710b4e4856c11e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15cf4b736099135a1c51f0792291b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6570a92607b76daf5de9f0157b3ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e23af086c5f702b1a686799fed8947693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5cc372295af1a190ad9b7fc3e706e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10926684ac83c0150bfd54335113c125695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b098be5e963e805b58c717113ec1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce84a1364b2aaa172b469462bf89fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1408be9b8e7474ede489d0b616f43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb51cf865565d653eae6b26728361699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24c619a5ffa8926da2aefc4013f973700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca85a992608b964fc8397761b3ba8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2931d60070a19c1dd94f99bb794fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20ffdb5636b82deb592115054779d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca80478ae77b2474f658f7571d8cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02f2611eda9482b97c2bb2fcf95321705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b49a852a1b539be331ef5f0c5b65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee56ef6ec0453a3780ffd5574f0a88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e318b09b71e8b1ade94235672e17996708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eacef1344dcea6080e47781987594709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0d18e5dcf573d0a6ee770864dd9a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44969fc3020f530162e33e1a45da5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095b82e6b0d5ff3bdc9e8ac0ae22fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acfa1ef819280ca9824cf309fe0985713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05710fe06753ce3141b6f975abf57e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86bbe79dbfd5da45aaee3eac3b676715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8192b39bc3d10fbac0f416be2515c65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11ff46e71b500792c723721868e433717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1998676dfb74cf8154c849c2cf864718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd40646c608976656b441ea0e04c96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be352a0282eedab2c6aeab53d5e99edb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3f0773a2c00645a8a7fcfc3f43ea8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087944266ebf2d54d28bb798518591f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192be79a8976d71c2d6b2e1357e992ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f00f7f879f822e7c24bf939b38796724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01144781a20c11e83a9d3a5bac3ca244725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d215d5f13ae85d343e80f9dbcedb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2db331f8732e6936d29a16bc1de2b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0db6890fa041d992001e9b574efb21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c55bbce87583612155091de4a9457729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b89d227f9f31589961aa2e7ae1cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a38b2d77e098f83080726c6dc420d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bb0b32cba34769def6d9c199bd5ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf84d69c497e760ed23f7311b0fda0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdde823f0b415c256c0709fca20dc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f4321f496f912b0f2f1512687a32c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36d9c70dd5228e1b220a3a0bca25e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ead2297107fccc08bc08547488546737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a12db9735bc02424379115f5cda55c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269b51a518709de8807fba63141d706739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e7b7b973b940273dd070c506e7cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f26b31d174b201aa13476308982ccc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045933ff34154ebe6c57bca7762dd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2f3e849359a181a121d4daebffc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15137256c0f6211960cc6744201a8053744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16ad74985e0f33edb35e3f33aaa3b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4627783fa3d452847719cff75ba816746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f14bc7bcc926394773aed6de7602747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1d59b57724e3d4133ff0bc82c18d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f8d5f8b8655cbc23ed40c2162f20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d7e49e04aa23ac51ee74756aaec3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af922aa361176f0d4d2a8dc4d51eccdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832ebfbb88b14a4741f10f7453d5d79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd1c6fe7b6f6110ecdedb8573102f9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>