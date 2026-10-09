--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c219278554163de7aed370e8473b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bc93e6268148d4732982bc0697aaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9dd3d12d3e76a56f1e9f987b864eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c0a2a57fd462476aa6609ba9969e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c681c4852acf85660c112d74936f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7ace88967d6060c87b428669784686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c52141e7719314a7a105b43b7b0487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803a474c8d664bb0e890755a9b0c848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916741df57b7d07ef7d2b014dc9c5b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2d3ce769fe0ccebef9c35e0d4cde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c54a4d61aab76d0f511edde964fa8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db150d14beed19956e5375327edecca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b722ffa193405c5e99282a8e6277a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65cffeb557d9cb3399e391a4a19d6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf4f2602f6e81292937932a312c6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb284ff3f27b6b31a0f52be9335f6e0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef27152c042025c4b37aacd3e03bfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b1017ad5f7c7eb05dff93cd280b8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0441dd9554033d4945c0b3561a3ccce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bfe3b5bcbbe5b406639ba5d5495e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f5e4bbecf1148063d1ff5a15844b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99f1102cfc14bf6c5b6d1c946b8e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae77979ec8dc3f9dd88f8949371ab323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e144f6c84b56d7f8a2e65c75a10a35724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa34cace8b410f4230c059ed532e5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bc57ce58eb3dbae420cb3e01567e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e673aa6ad0e2a835b274caab498fc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6b448576ff54f7087cec7e193286528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7f38a6bdc4cd2565bd4b057b826d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46c937e61124ff969a2cc1e8f6968430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db1481c33ab1d9cb0ad51ed8b1413931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f212b3a4b66c6fe34e6c67960ab76a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd6e2ae77b60eaeb5c86705378a5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed9677de884ebca7b1ebd0fca75c3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2b0869a69223bd414064728db3fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6fc003eb53fb649e7c3c2af72c3d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40e69ec221aee4aa3352922aaa30c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a2661ba62e0ffd7584f38fb3e54ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7c1e7d2c9f63af1bad3c1bf83b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1519489b6c3828b0b12ba337def4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d9049d7173ed30b9aa6daa5f40dca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080193c76238a6db9ca834ce746a96f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b52f605ecd075ba56b4adcaf4f7a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395eb5a0c56afcc94e63b05d37991c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82656b427cce6bd6e81217b4eac02e3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb73bf13a1b5b53a3c9bc21b16e18c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706950431fb42e7175b9baec1c39ea9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de14c4960bf9ff6657d067ffd97e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6646b0cdcec795640dc8d592367b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968503c1ad1819ec1d61e49095910b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b57bb5842b3db2c8884e21b8e82f8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98e03213cab73b25987b6187cb676852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f0e769de488640b385e2253e4cae253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38530e98c3661f20edc8aa29f12ee0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267ec665eb727404d06e5145756eee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757e67ee22180228a3c5e54939609256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f98c192feb44e17d8b50bc2d1598557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1bb32460f9c158d6af7236742eefc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835b22c66f2fe2e5e59cc85c5d9a73259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6289b86f27e44c325be293f5c259b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926f30e6c4b39c5e4795f646fae96c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25ef9e3da8508524d803e605c0973662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94226847519c327f4868e1739cfd49363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e28d3df1eb58417b680abc82fa2cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e946d197fff44f6e2b2681323ee865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b2f315f827ef5435ae0174fbb023d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765bc08d0c6cda6f7cd8d3b3966b90a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cdd7094bfce0227e4dad8ba1839cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fc7fb2c5fcd231cb46b9c110280b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110bbf372c97da155ed0dd22d43e84870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f257d48d1e0fc9b682e578e52f7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaa85ffaab9757b16302c68abcdfe872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a617400153e9933451c1453f7cc6ed473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841601d4711426d164f23963fed4321d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d441717087581a2ebbca199a9ed0f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112d3359b3aa6b30abfa05e2ba7ade176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10df3cd9760a21d1a487103d8c95a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ababce6578e3c4cf1e7125145ccb65d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866372e18a2325afc170aa0e26adff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a92827a7013dc29db8d6be752197e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac17345fda4bf82c22a28029180313981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f66830cd78a295eafe1eb16d0c7b3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ef29b53690c4b5da3f39b8e1a3c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36029e833f63e340fce920ed0281bab784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda09be4ccd1294c32688300f11063585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4467dd78757f4ace99e8dce4e846cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af5a8807531e9ed3fe3de4404db4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a831644e691c88d9b69b0aac609388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45e4d4bbd9dddb5f5083c8e4b1b4b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43cc5a4f6ad3971be8be065b5a803690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbfcd4f2f09939e71cefe210bbf25e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31446c8251c280bec21827964b02ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417e5d554dab91a226b7a11e8d001593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011d4b14ec2855fc248e8561993940994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179b07580d8946cb508c5056bf8861b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389a34401b6d7b80e7698e2bc63b34196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b27476680d5f196560c256c3e036797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ef6b0186c008b27ab1735c95527d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dd10ae15fd1183159bd869e9f751e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6fb87460aadee42c770bccc4f2d1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f5965cf4ad533b66c518b2caea7f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4392f1e849fad1d3345ea5ce56d7d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422977c0adfb480187ed83948061a3c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652102c160b584eeadbfe87d4573435104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c8f5a4bc6ff2986a5fbfd711d3a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf039d0c2000896597b200847cca763106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd583741aa3796172bb383416cd6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac449721a9ed9e58da83d810ddde020108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2e69ab09370d66ef46493f17ddb31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29f63ec23ac61f6dd60feb6ccab81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e7a6b4a3331178cbf9423d55be8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db232de64a95adc95950e5fe590e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08e4526fce7c1c858cdd656137fcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac945bc7337d27e28d9a7750ff0110a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab27495d4187f90f63f22c2dad08e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf5f00c32f42a8dd1306518b6246f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b5dc115dd963a10d6f5a835e4538a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba20105b67c58b4274d31ae12a0da59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f45829e3ce5e36098cbf457f8c88f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4178fdba6c44f5f53b3c23349d20aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846b0b86ccff8c97f7d75308d242d72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327f777c299ef49ce7bf683a8501b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a52dcf7c409f7a2ceafe56c658743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1d4b65d3bf6eadd2ddecd00da2b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca8663eb2b0c6d065fcd4156411db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b062cdbc4c9514f4b2f89fbbf960126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eccaf2b41968970bd5e5c00f21ce45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b76dbc60d423a9e470469e5ad5bb92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254a4e8c4e93ad9f2bf6494be1014f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4438efa481dcee0afd111168867dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda40b8ab7dc1543a0aaeb6b4680dfab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d001e289c269625844de18b8f80ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f8cfedfc7d956ff1fd42f48bd8720133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b60a2acee85cc5311ab92ed85aa71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a177808e11369aef280b599522b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f71cc70123fbfeddb4c369b98afdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec429cf5076e1dad8875795652434137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1475c2814e24271c3fb694594956cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ac2b1686164a6495d2a61feea4a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3269b187cc32674f0a6e8d7bde6507140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479b87b4c6fc620ed21c91f36f15462141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb808b4230ccabbb4aa91fe10249f438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d49fe8e0566ef15c46615a90598e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f60030f4435f29a742d534e26215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb7709b94cfeda88e83d60bc9ba12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678408ddc0e9811d3c90060298fb70ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c25c108f872c18a61e4eaad8e577b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc799ec677e54cfdb2d8e60dd7348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba135d1df25774bab13fed47670b874149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3015a8fa96e7116daca54ebc7f054150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a2a0c05e56bc8bf98f395084d440151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234ddaee892d6c424569f8eb27c760152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f29e968cda2cb2c9c36dffcf98a4b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67992a0c035b3f644579f9079ed436e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b3f6205b90b1916491634303fbeba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abc78ebd3bc00537553693e1b3882b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce9a4eb52bbefb4a943648048c8fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51755c8a4f050e80f8d2fe4335767b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3065d25996754cb30c2bab04e215ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1607f9b3015dc1f245be4cb9f4bf4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14a7cfe0004a1c288acab00077931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983b97c0f085bece691df8a9bf4d649162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454994a8d907543e7be3e011c4595a89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207f4cff1520452341ae0bb511decf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3d2272890b11c9a9fb5f13e4dc30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa22c21c8fb89a30d45a2c5bfb565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4cd7637f965956ca571933014db95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68c7abd4059fe96d572a6c1d5b1c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ec198940ae656dadad6d4762b004169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102091e768d113e339d49b051b634c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537655b5adb1537a566a188f81e7f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00550b3580e73848ae5d0e1ba0b277d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4899d0621a28ccffce5f7201d1b00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e72417b72301b6179554cf2b261c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffdbb4e73978c974ab1e338a759755175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa068e1b1e9f0222a10f2f8f7b50cdc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa53cb2627c1233ff0ea4da5813b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb27e2248871ab3546d4ad3f9c5af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8453273a20585c6f23eaa54d9a5b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0756e513e8b0bbd89332feb71abf4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1631101b509acc735fb7d3130c411181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0925f3bcd5d572865f72329da2e855182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcfaa87148593c1f1a1947dfdeae37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d163bcea455ca7997ee6b82f083ca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afa3ced0ac80354165ccc66aa087da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86266a52edd7ca9a0bf62b413e21f7a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae368080aa7b90955e18973e2a1003187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d686ed1d4e89c63895e969c3d8de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd89903f215162d7fff962cf265cf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7565d7078f9d98105d3376799a05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce067e5bc95dee0f7d8c9e04b208e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11b3acf4c1fd7ada201801efb59abd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a692960d8acd2d06e8d2fee7504903e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1369bdc1e695f1ad4d06b63249f0ba5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae44bbfa3d08377edfc26774ea2ccbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2fccde2c9cf9f9125bfe35466276196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf29c0a0fbcd84440df78f7d6dcf617197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9e59c1791ae696abd461d82dd6dde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe49eb41b9ce958671e0889b2cfca7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e0cc1179321ebee1041b6552fc13d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304362c9431c04eb2fcbe5e8d43cc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef475c92f5dca1726f3e6fd8634241e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de62e9c1915de22ccc36040b0b0b635203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b0dee0e06eebdac04f07f364364d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3e20fae161157feedccef2974f50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea7b53ed9dbb901bf0a13ea4e751e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271b65d895999a87aab103dd33b9eaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014b7c47ed3935692e61bfef86aecc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2c2e951fefc7c1a8fa194e85ae2e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca393823c33478ee78b34efc3683bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792e26ccb9dd9c6122560efe5c34b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b857ca11918156caf81b05090e7a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedd90ff987f617fb06775c41ca6761213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3078ab58e3d61d5e49099943dca352214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016da71eef6fed214c62fd3b2c54ae3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b691c9d76ea60deee096260f8812c6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651b1121cec31cbd44709069941427217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557129219afb0be4f752a8a61622fa03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98017fd85bd350a0ec51e3dad68ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319da1df8c30f79c9a7de6841a67467220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4ebea0f18b90810201550a0d2dee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1f5274eb028ffc23b02212f359e7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade3c4fb50d3cc8722780bea6b2b3e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4568e3cf9bd7c8e1f5f10efdd42d5df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c040574d60ce11053b5da60e5ece5f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497329fa1982c2e283cbf3ce538a13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a0f8549ed3b6dc447272371bb7c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6c9ab76ce01f99d5a0f6a4c9e8bcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9469c0af0cc0cc67184400a6b1ff9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0fc6fcc757b0c0a26e8e6dee916cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da46099ff804c5eb828c0f10bce53f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670144a034bbad80d6e335e566fc039232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14186c1cc30ded4bd2e5924d068c89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce41d0ad9ae7a0e6e5a04b1fbae2f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96060eca390edfa6f0bebf69f23f13cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89e308539d3813eb288e5495e931fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d09c3e7af2ddfe4437dd811433085b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd388f7b6d71fd54728ce279d5fd9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760b94dbf819eeabf5d484950813ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9081ba12365e83d5d402e09f379ee5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229244e00ca9bc0729aea4c1613c262241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e309362d00d1efa14aae1f3fbdcf5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2ebacc8f94afdae0e7220f01b64f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d85b8b8a8cc128252d893fdbee97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fe35ec6833b16d99cb8905abf2d55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbc00ff6d4e7ad7a78fb0c6c23f585246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6622edbb57df409277f04fe9ac222247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26513c0f366f61db30e4b7f745cca833248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9bb25b8dcdf96d5f217af42442c03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b284df6bcef4bf0bae8d5723fe951250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4cb39cbb59f6cebaba056641b73f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a897fb3d80d8314c42370247ad89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2898d35fb02f124c1c6f500935ed7c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111f72dd2ce840d4ab2e2509a93ca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb518b19a48e0055db0a5ddfe454c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a92e207a5ce5b333743c63c28f02c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8cb1f91b7c45beb8a2b5bc8a84765257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bb702f42c23eec596a3fb6ab4e82b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fb18a7f14b1ca49b285d6e9a172f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0811c5dfca3d3a795bf7998ede863260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed356c0299b3faeb9df63956ac8f8b06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494102436a0144e3c92e0d4419837c65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257d73178f57784e0322a9ef254d15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768457b7e121037d4d4ea05b2624027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5b882f75e033c5dbff444eb47b7ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa2493a7d5fd0ef9ed4adf61b642e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8125776bc07ee29f639770a43f9a148267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01964d498da7dca5adfad5c5d682cc38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d3523ef2d472124a6f1f7b8c81a06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403a0ce65e8b38ee605212bc99a2c37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0dc7f7cb2486824aa196ad68a506e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f956f286f0d434baade69d1b7ca70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9aa4c449b05c231c9ea4ad1011a5c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c7b715139d71e614a21688a48ddf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ea7271ff39989ddda42493a284b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea51fb9d21d1ebd11f2d6145c417fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315cdccacf2554a24e3156e4b8d0949277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e6da263a9c9c4dce031f24cb241b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f659da747207c59958dfd61fb356bb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c74491973e852856f95258cbf4658280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c2d2366e427480b61ea185d49d4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ff9d6858ff62b3611e70387e74ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699e716e7541be65e349e709a21918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25afff6dff519e672e8bd904a2e76b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11023a8352157541d512882a8a503285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065733954a9d9e0f7af6d90749bdff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a37daa84a2a2c1a99f3b4c3710ea9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed18486f5c42f87083ed331c6c33d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3a1a4b98d1419309f12df56659fcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bdc9e466c5bbaee3fd2f245976c29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f62226fe58be9a72b95de212ac2dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9cdce2d9d3cace56b2a0fa0e1395292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273c2469d53bb2744e692d0931aa67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25fce540de599221fab6d53556d68e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e7ad6c8c0e28e9d099fdc7af2d9ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd57ea78599bd46bbd1ded85180039296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f2733db3e7fcc3a46b006a9a589e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d348c21f45af20cd26354d3cdd38ed7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cb044cc9e6db58707f9630a1a8d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843e7818b1be310a992074c5538aa3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e7ec09f1ac37e679ba25c0cc1cdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4baea62b4dea288ae8c02c7a848bfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89866ba4ff08377fbb33a78834cdcae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4b394169cc15f4400c0197cf0600d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064053e7f8400ee8f937b6bdc7e4beb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89badcecd70a81a954ca52f509ba3872306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65402aab247223fbe84b2b7d97ade307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93843155e8b3e032b8279410b9006308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fe1b329bae9a45bcb47c9aa5ecae0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c8da010487a3d91d87099f2119516310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5a4772e8d9cee6648af0234211206311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec184a5568a3c00f74261fb233bea46b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d46311cebc44bc9d580a9eddeef2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9df3fffc833bcd0deaf9bb5288f3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec2e202ac326ea32c25b858b4fe4f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc958ddc488a253abb3ae6e505a03c6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056cf487055ecf814000f95fb822be2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2909b3369db95ccc624a2293d52012318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb99c87cb81605c89517ddcaa9206ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382ca93d782e2a1ad63402d3ff52cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c32af1b92135224d5c70a8c61839a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567954db57fc20e4e04e82fd5422d347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f91294eb27adba0c1309f2f1214f77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c69ed568759be857ff9566e0eaec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd87cf36d275c202d477f84d97ca24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216029eaff09c1654cf4a81d60f8323326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6903c505f51748af0dcbb2c926c33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f10fcf4322aba26971542a21b0f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0ef41aaf80f19ee7e606c1b2f01cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520ee08dca229369ac8885267d373b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ca09b8f603ba4c759eb762c01be9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339835455df7af52856393bb9a97f13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f856bdb30c80aa1df581fd260eed7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e131e1bcdaadef47463c39e416081e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe0a8efd38a7ec63501a43378de203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a5dae30a029ebe45dfa5c2d1ad5af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21db29cc843bdf5df7264c75e47d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fddeaedb5bc5813a1d2e4a55389b35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c3895ab431a212d0214e878f8d7de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d5387a081c185184048474ad3583340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719f5c66dabfd0a6d1d7b6a28b18ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c04c64a30e8ce68bac77c3f728f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d2bf58b4fcdb9e8d31356d9f05a77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541aaf3be4d8e08c30e5e73f7768bc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd723c35a1dec2b9e2d9bf84c9177345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac448e0f32ee90789ae941b47e151b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e048d7c6bee3c54fd80c076511b340e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85200ec7e5deeb5de284a30c9adb25c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eaa7cc04bbaa2351bb8d5ef2978ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e64820359d5de1a6f43c5c5a96592350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05318425c87b84b01df605819cea853d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d717d6f8aca63b50b596be44eade22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaed865d75ae41529c240bae9c8133353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28311d2f13fd6d9944b9a5ee1d2afe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6dc28aa25655a9ea2f522c5ed78bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3118eb37a0905c5694269136cb54f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a65d94c5e95a1d7bd0fb9e4428e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb732042388830da69ac70cfe0749c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae30aceaacd93318950d7567b78de04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d95727f14dc623a82bb5ab44e718b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc1b8acdcae674b86b0bfaeb262806361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca859f7bb709cd16559f107cd13c21d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbdff4b9f253053d7115432f9c130a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8b1dee489493df0d4722fad8311f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4c3e2f706680865c9c9a282081da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d4897eb5b7ee43b227b3141629114366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b8d4f2b37a8ac30f574c6fe89fa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008153485f38d1f091d5d0577cf15436368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b3b4891a6183b1448a4c76578643369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fba5e2b18bd4833115fd75ef2de22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0703ac31f78b260cbfadd714a7c96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02031fd8b3db68f38a5f7931fcbd54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1133171d9952e03c1165821630954373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacecf6d44f43a10917038ebbec1937374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249133f9563a279f3f50b694052d63e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3c193d2b2675acde60e9d9dc1f48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f2513807b90b37897e3d7a371d0d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a827b16690b219f933e81b358a49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba727fc20302c5ae9b5e5ea0646eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df50278454e76b66dde9125b0210cdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f794507239da4b41c2176a1a838cb91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce20d32c3a1c7b7a64d054916ba4a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f88b596b4066e340197621b6a6c2b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770707be7803b393e91a00c364a7512b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8cd37ced876fb691a8e74cacaa33d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a2c8edc14667e66aec0e3e8f195d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c1cfe9683ea00f3ed1d5c0347f0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b319cd1093c9ee4deddc3d8946494388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dcc0481f40bbfd557612e865a113e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5537065cbcddaa00f5b0a8323fe66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d87b6dfea1ea7ae8900444713c67a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338613c7499806a9f0b9a40b7f82af6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc6ca49177fa96308fe3af64bdada393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70c1b9e66f170d550acc3cd2d58231394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63344d31ca087dee1348d28f7f70f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257edab3768f23b0f5c2c9590eded93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4910243fa09c4ff95c13c7f159d6d2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d6aac899a3d311ab0e65cb16052c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad93ed8fbdc7208c0abdaeb6d273b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ce4420e59cf89ae73aa2582bceaf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5c8cf63de52f892598773e50aaba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733bc4fa21923f94eccc66ede7572d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c40ffccec816757220fc00997860403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd29ee882738644e3ad8f8fa7091f99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7487d21ba88b4bf6fdbcb61066911405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328ea4ca4e9975dca99e48d5bffaae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aec742b1075b3c96e89b5d11832d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cfcd08a921c8f1f8f3408bfdf3961408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916065564e21dc36a14222a93db95724409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09196b0f38e1e32ee524801faf2f0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc04e62d884b0817bf15708def1e85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7643ac2496d3e7c73f058d861c109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d92d0874911f8904ce59aeb5ea5b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755b631f027e93ade7ed59209e174b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3954435eb6b1736b06a4163ab2096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b276d6ab7a64180a95e518f99f3b16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d97a4a78cdadc787ca1cac04f67e40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bd5c96cbf96191fbeed1ac7019519418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a477add065e287f2f156b0753277956419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fd070a6d1d5544f5475e4b8c8a3d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7c2ce0372edbcd13783e53584238421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e313632764a26e684ff3360bd0b36a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c23c55244df84afac05e7311a4fb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f09f4a6708d403d1305855c37ba09a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4856228ee0d67be2b4634036097ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc42084f56aad055cf397de59ad6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cbebf0efe0b479ba8bc64f7125043427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6ff04bf7955130fcd2d539334255a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ecd9b84052dab06a26942650662f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deb138650660ebca86f4d74b67a84c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552ad95ab7b88e588b78ebf72602dde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7e6aa2638ef7a038377c87fb6ec90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f820bf15b898dd551cadfe5f020983433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c7a38200aaba6408ef1285ca4a55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce18a98afbb2f35f577c9fe1ec40d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a368e35f8d581fcb1e1fb77f6ed25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80442af60d3f3890689bdb5f873e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cb51f4187c523be0682befe26b24d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085cd30eac769da4dcfa21b6d44046a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83a7e85ffd826bd177db058351ffb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b946d7853f3bbd444ec2f7ffec0353441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5307306ede1d8753db0c711972180442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71d958d9532bde5b6f355b5c12a383443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf12b451244d65aaef5a163b8b66816444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed47c2e52f616434fe9a0a9797b628445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153607d3af7526875113ec7b150b5653446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6094592494495c2298f894cefdc542447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7a450a8832bcafe1a61aa742684ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144bb52567081ab64de4bb84f879f9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9c1dd6bc0951ddc2951793d50517450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afcd4c7323a39bc65582dc40506a53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e845e0ae2374ec19e933c654f93381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0a0d882fc2545cd423512bd00d9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c581e52d7a9e7a05a4e44ab16aaa1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be79981fda92424208a853e2579c5c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7dcfc1b9c529d377964b1f18ca9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d07f8348789f7d4b911f3d46c21f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1502be5bdb53e96607fc43db8547458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a52b33bbdc8d93912617cd23c83aca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105d774c8f430e7de7e6b56015a02d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f1c6c5e09ab94d7e2befeb48b4c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a295a258a2206f7137c58faf8bb6266462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a279ad4ec5ed0e2928b4efa2bf3e63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8c860e9ad641d0ff4148fdcb1bd3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254a669849078fee9132715d04f5406465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a17e113d39fb4fcb6a4497e63cc0e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac02960ca27744fc392c57a75fc9dea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10724aa0a7f64510ebf1bebf0d72ffe5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52047d4c06436e914855a4fa944552c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0eb6023ed4aae086fb1b988e0400470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d347f449798df119a2d561a78333897471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d7b7f0541cb8ee27e3abf5162cde6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a496e0747838baab3fdc3917146fb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f97657317e3c4f80d11958a325099474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a1a0cc0538fe8be3e4b1e7986aaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbb8796cfca0e7926b6ded2cbba3ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc7b1e9356f21ec8f86525126d0d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ee3607fd8720de013b5d5937289c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07769ca1d91cc4908bb4f788a23030e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab9cc3eb2ed3091d042b770cf0970c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021911737a767324fae501af5ebe70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971480c4a42e3955bda676ca964efbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd643c72fcdba24781f698615a3f8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44a69f85fbec92abea7855c037680e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c229ead72de7beda9f2ab7d3d8a554485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100ce52ee3b8d705eb48b045fb87eb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4884193ccf9dc097e274020964854487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78454f7fccff8aac5d665ae5a46999f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aee2b79f27495c8fe25312e0b362d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c45b8811aad47de87bac5906e039490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32971895498cd208fd1c331f9ff1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6dcd146cec5657d835dc0b2f1c5cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5be04414e21407095ad5c45b3e8f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881577efa10ea3abdba821ce0f66c57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f38334970f8584910df5da994843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b420642f8180b66a74705c904a5f8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54967c84ec406ce0aa1bd785ed1e6e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e50794ca2d16b17ce7f069e5687e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74c2242d1343ab6fe80c5a00b8c6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178f8f0664a60cf1df3e8d040d35de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c4292e4bd4ef4c82ebd7b5ae129c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65212ef20fbaefb187615cb58679fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792e63ce0ac0e10663d560c731b9a32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59023632393af9537f652c5031ae4a09504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587e01f04fb0569d7ebac75640e9e4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb0fad53a33bf3036b0359088c14ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce30e09f87d25336befcee03b3d54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec194fa68a8162b347881458f89eda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39cc9023febb15087b65585528671c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0280a56f0084fad07e519b65cc54d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822eae02d17a6577f5451eb495af73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854edd90613258f291e27440e11ee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d86e16b45f3ff79e93fe296a44af46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd8f878b122865f973027ed205354e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83cda35edbb7a654800dc59cb3f81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1469b476dd428b06c7a8c97bc1e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e563c9ef03eccba6b420443f3b5c94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3155f39a7b62fbebc143d65a1c43f0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642b8e81dcb2423b48a05059bb770b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0948d0e4e2f2cceccd7b6e80d53103520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1c43dbc90c406d6a2474543e1cab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306044cd3ee57ddbe224274eda88aec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9253beb3b62c8700749a033f0ea2dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc9596e69a660f6a446c9b8d7d8d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd3b63098d34701e42bafae703003c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47111795ab44e45443ddabdae530871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4441bf8b3333126b6038dc01e988a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98abc788c0fb1ad7013b4ccb5309b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f5eaefe2061a86a029073ffa32f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e6a4953d6301596c84932a0612c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a8310418320d144893ae9011ab895531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f533b9c7b02f4ed63a1e812f286c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837a5295f7c0fa1bc0c1f73173be25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8d716d44302ae8c86f8312f554df0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b91e09022a05d5a5ae8e77308cfb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82c1af2dac6b52328badf23cf54fbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf9545d58a5115dd9da9a6dd28f43f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf4ce0a573cffeae9668202df6e56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893275938bc2a6c0c2be80015fc42a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71bdf333eed437f1c4263a9121e68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba903ebd364d572f0eb290dd5907e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38fdc3b2473b3cf65825025368b35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbed66b59239c58a76d8ea8bea45ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b0cd401b583a752de107b0c50ec29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f3d1ecef55358aec8c8bf2a42839c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e45d8c91543afd3c44d7b2515c6f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e4174748b648fce596efae86297c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519f693d9f648676306d87ca3ce3ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235348fbb46d67fe3def49b468f631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f452f725d0daa8842edb063d9ef8cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e71262cbbd4a69af66c678ecf1dbaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0ddf42c50422b3096b41824735fa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b1208a4b31f0af1a203fe23b0520553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d9ec5bc4208a93058f80ccc3a398d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982f63b6893bee6e93a4f02d58dc30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117783056779ccf2241cc11bd30c554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225622965878f9c0da1533b5bfe8a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ad0be15cd5006090f791d3e4144a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0557e2391c33cf5b4bd22ba9aa52e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962e712bc26d916c4c43899d570080560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2441949c040c6695ffc85c8fde16ea8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9799d130c0e147a71bb4020ead3564b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800763ae0aebe41f1e8ed51694d968e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bc84d6f47daf3c7a7d2be511d8dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e484dcde32485804391eb03c1c5853b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238bed899105116793eae7681fb2ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c92a5879e21b2b5a8257c83c1a80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dcad1a5310e76f7d52cc19c5ecfbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a995a9cb2a7e6eff96555c3cd72d14d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b102b0f9a4b7b83348c53408ecd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb6592dc054e0137b8d1f39a4753e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbe9d86684132a3903e23ad565ecd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ece9b4388d7dd22fc1a45608388a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4247d83c8a2666706db894b54ffef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e57000dca67e71bb0e9d0fdeb5b3e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed3ff182c84dee2d701ad8869aa566576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad0c4dbb2d329005e7d2c0b5fb2d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c09550f44e44adf71ab02815e9ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f7a5abcdf06476725b20fc1f8c5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1694a654cf4ff89fe491110ca56c76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be17e8eeb1de93f83c6c72d32e911b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8425e429a49956d96e488a78165a74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558f5ccf490fe7f622a00c274999d95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a24e8f45009ecfb80b69e623f979584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c09700c6fbb7dd3d501f3058fdd27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735925afedbb1040e0f8238310827dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c68271efbd5a9c05c3113b1356a88e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7171961d1e0033216ffbea188e46c14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b410bd71d9efaca0793970a53251589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573386a050df5c52d8ab28db6a90a7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892ed38e8cc947c1939b17f80480d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0a24f3ccfa0ada643fa9e0a2f5bee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694e2568a33496b57cad3a9eb2ea470593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbe2f0d55ce420e3341ba87c91caf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f82d460adbe1164d153a5a528c567595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a715d4d51a90d48198b01da87f1fee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b80b8229375d80f5aa61d9bc538068597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4069dc4a7cfa0c2ff2354edb21982598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3f4c504d456a93dbdfc2fee108d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a94833bfddd1563abc23b45b3d97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451cb9c0943367bd3cbecabae9eb1b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac5520a634196e147e1bb8eec68dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12caca96706c7fe38aefcfb6cab57c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ccb4e6e2b40c656148453d61b5e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25500502e95b1f1c8913b51ae4ac1fb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc476afa2cf362216d17e2ae9e8c18d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da393b3f6040997cd5b720874abeca5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b9649c89d32c7e912b450ebfcbb80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddda5fbb64ac9573709ed0e80194ced609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf33c99acdeb7bd9104813788ba139610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2846bfe999f314557384d85ac871c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1eb87d11d613c41839794a535e4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358feb96a7078eb7225a101e8a9a447613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbdabacdf4f4c7c5c83a95fca230f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47991a0e2361f1ae56ee8457d3b1440615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c500a89185e523570ec0ddef8cddf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b401a9a540fe5d1e43201193167c7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9105962f38a3a3047616c72f0a68f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c40c75980b867bf1fb9832b4e9dd6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed7ba8021d03aa434c5a3ff936786c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29e7f75571a53821e24e84336f75a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f99b20d00dd2a0cfeaa689fab579622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5806a24edb35194fcd22f1f661d04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4f9115c22c634b28df0b3f6b8fa58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530cab33440dfbcff9d080aeb54138c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda38b2ec16e12add54f24874c0f076626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794bd9decfce4bc5e0ccfff39a8a160627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e201b17b2cccdbca6405e0530d5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392dfe6aaed7d40047c84271b6c65ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa30e865f04e86c53690fcd5a7fab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc653d9585a0c148153bb994bb05f605631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df23db3bb0ffd775d81f001c3b9e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db84b78ddbc5205da19208e40e16e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8bf07306e6d3a1eeccb26e10cd75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2691759e08d6b48cf7296e73dff93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e297c7b4fe9e6d8a51777e2a87f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827860f3155c0b4af305dec117bfb0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84eca89806c6c6153fd6de5e7d2c7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981f7ce2e27dd7cdede683a61e98a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0480c5cf4206e21c91325ffc668c7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611cadfdbea71088112e796adaa52f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6106ad8a66081eefad93caf00ae7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f778b1e3369e76432e68e9b2f81ddd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b10a8af617ab0c5ba0906d8dc43d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958224725c0a623eb68dbdfb9faa281645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d11f39d87546acf545bfae59a4b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2864758d968b50177ffd1338f0df1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b18663796e97bd2108e33543a9d221648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc8a7624382ddfaabd2291f214255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57895e78dc2d9b58b5d033efca1604d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6c0c16c528d9392755e204dfa0d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829efb67a59a176e5f1374261f7468652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54409c907a3cdc73da3e98514b55c70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef3bf66a194c0c70586798c117baa8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1186830864b912378fdae8995099b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc10053e86ff3ca3b5e4f136d3a68c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8674164c02906a1f08e4139251918657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfe86aafe110c1d9394a2275c9140658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37b6fe8b30a471c598e640084a625e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217fa4c88546f4359f5e72963bdf28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea6e31789791363e9fb681484bdfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a943adf35f4d5e635cd4aadbde7ca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17516e7d58d63135e35dc32f750486cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e466eba5e1bb6c2455a509cde9860a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61012431a898052c26f939e671fcca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8bbe3482643d816811edc0be59c48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47c813ae8789e4e768babe49de2f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff695f8067cc60f09bcb568e8ee933668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef6c2e185163afcb1231e53813019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb5e588424d2a58328f66c130e920670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037e70aca129ca94e1599804dfa26a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31e19121686dcd45f4f6b19f7f1011672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f214a30d39eb4fc14ed4ed551534673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a6da8a465cb2c2a15e7d0d6cbefcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060af9ae040e139315d027770809d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321e1797313de0f692244c2bb1d9c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ec845973e1d3c294420cf2a46a65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb3d8f22f4b006fcc1a461450b34d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca941bb4db57af5b1e17194659abfd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebec829c79d30a6bb148d1a7cba5ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9da6a16e1742e02d36ad21f49ae05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61f26f18fd0f97dbedd97417811665682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c318396fba422b86aa3bbf96dfaba8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca21d34549f91e7b53df87a5a795e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca4e37bff9a17ffd48900da943662e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10ba9e4f2a1c3de328e741a994f22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592565ec7fd2b658e623b68bb442ffea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802a8b9b9c10a560a5502f15e05037688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afae03313e7b4eb0cc18dfb5973d66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d5915fd9422f3fbbe24f643dd0b80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664db46d19c80d1309d112569c6efb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448f6512e5aa50b30bfab97d8260e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775397c13fc67c965c53ddb7b8ec501693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325832683e317836fc32eda6374dcfda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b07babac8175e037ceff4832abffc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c56d7d3f0d4abe41ef24e2b2a16e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dea13b5c3735f5499655f1249018f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7287c25e6a256b0926b32228349c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d6d39f056ae30eae07ee312dd67ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c772a6a42230d5fb4afcf14aeb46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fdfc1478e29d3e91b5fe998802ece701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb21c9e84e28554a3a68dda846dd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377aec0a78fe545b38d4e5ab35f6e7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c3e6a6187a4852af72ca13f5a365704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aed26b47dcf03641b5aad4c92854a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b00c09be68ba6a70aa2a6fcb6f09cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895f359322dbae5f827232bce8ec4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100e2658b0aa6638b8ceeee631d8ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c9f88ac2e5dd46eb03c5076c5c100709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff982d26151219586767e8254a91cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d51a04cb4c15e853fca9a8a94d06ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdffac88183b0eb176b740b9d25baa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f0ac101ddeaa0faf2aa023a133c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d60e922484fa917dcfc806ea84fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1106c9b2cccd2b0e77deb5a6bef68d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e4de244991d3613b12b71df473ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915cedad4818c16ef4c5c23b582df8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c85f18fef043432e60ffca2e8dd4a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ce15c75bea855a1d3b64ae4b38ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604e67bc54a2ad9ab3cc9b4ccff3003720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7e8ced96a3374099118175205c53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226215ab3a5a2e39d07d86e9d2e098722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f1d21faa640e37163209b2648c750723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109953fc833cdaa16353e4611ecd2e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b2a45133ae7e40d6a8533b619168725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05363d4a49c2119cc8db9626a24aaa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd76391c419de9d062f8733ccf690e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e914aafe08828113b4f22438ba445728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85e8b4992a9aff2eb79f316a323ac4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182bf6244f76a4bb77fb7cff37269f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5b8a39e1c37922aff6a95300244cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e739e8b2419e650e6d0a9df0338f40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe043cf7b68486b970242647be2dbf4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b3148092a12ab6647c9c0ced4e489734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938f40ea56c410bc1cb991f968d64a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ed71f0acbae359aa44f51a1bbec8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa08c76faeb14d9a2e7019fbdd300737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61aa5077deeed9418121a089d8aefa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710144b39cf17481498f1122db283728739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470ffb56c556bdea5a29c32201521bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f68dd4d5ac3c12bcf096fd75930d8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a4bd2d93f73091f6c2f16d30cdab2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e48fce9c02e1e58f2643b3c4c9671743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265147b11eb83043c2512453f96692eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf123fd56b98d6d9cd9b769fee6049c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a0e7e9ba993866ff68344fc2df089746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f2c16e59231b3ffec98497c1b86f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b50c59d8223f10f46f5276e3771581748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffac865b58260ef7960db3cf5551b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557acf16e838cee7fc530e49d61ff49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98fd629be63cadd36919446a072d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0eefcf087a4249cc3cfe99161545752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a41674e9c94f0484e3d22053a85942753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea343a162f6e8ad2b2d5611635f3f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8af07c3f20cbfaf05341082ad63485755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ad05ca921765ac382f89f082d0ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95810d0c7f9dcfce814e5ac29bb363c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63564b40466341431c86e1dd838c32a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a33de805f62eb218090c817609c5f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d33e74135c70352ebb96e72e318201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f708b0eb6b38493033026f27c766bc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e06e89e131da6ce044311b50717a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0996a40c71be538d08c8b606e6642c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca834a32e6ba318e0b4dbbf23c9b0f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a053a3895d10d19831433c7ac6da8a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0a2450e02e4fef50f942295e2dfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b9747156a5b80e54e3185786de628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43341eab50136ed3fb51d05aaa5153f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058bb4d240a782affbb0ea16deca8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ed1cf62c685a5a3cb7dc74fd2ec8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594c00a4dd7dff8f0faf4899b6a64412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c1606481509fe34dab81d462158113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93d5b3655d25de266cacec07bb38a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5ae0db16d46bf1e73c50ed15e72315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b9eb9df3198a120b7f9a984da95cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce2c9fb4c5a5a16558f1af3aaaab5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80917c02d5e5830fe237458cf5645718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494eb14ed9a8758a6796e523a644ccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916eca8c17b0a762febc10d663ce4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251722abf7bf2b9dab5d1551a17631121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef980a8250ed77100d7f34dd8e99522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501eba5095456f3e20f4c352a8ff4eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b9937330d99adb57275de2174d58b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9924d3634832bf316c88da2fa12444f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d75ba70b84171223256d84b8a17a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca12733933cfd2a92e4ce57935e0a6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b76e462f54498e87f40227088ed0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597b967c6138f848e11984650fda1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724438f24250bb7821b9a20fb9a3e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174958f11208f04f42336c5f471d7c1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dccc546a7da1f5903f15d60edb7fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a422dc859db6d9e4ed54c795ee4c00033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3348294280e200f628b03b2d2c3e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650b883dbef9413e030a5cc006490935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a95bb1bcf20b56d0c7b5297bf27cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c17a16937a65d416de80e6bb7d6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587102f840e536b4b37e99c17fa154338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5aad3e34fbdfc08acadb22bbd4b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27fdb83e5f248d64abbba494e6b39140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a76c8c3b50bab16715c5c8784a39741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e54a8f0335ac513c34bfcccb158b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d6ebcf59a3c7c239abc173e0d57b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4067af8dd06cd52ab989ead1eba6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab11f40653358e5dccf02b1c9f5340b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fbde5c7092fe85a5e177e7f7b0e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ec2f4769a9325f5493348cfab0d1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c286e7d5d851b537850058a6ecb76848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79015ce09576be7e4b33693290d30a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce70bfee54f6ba7a5c40ea92fcdbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eab912b3cefa5fe0016c970b37466251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15511b9958ad6e713eed53758b9a247252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9c75735a19b354eaee473f09ce64a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517af461a7c6c01fce836e159072b8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beba34c341a0c0fcfe3da6bd5e3ea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173a57b44728daf4ddd26a5d45e17a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16753b50785612498bc6f880b7bdce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd683c75464884cc7d470c6fa70e6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb96f9f850e48ea756d2383ce8546759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a86e18837302cff66dfafb094f5be160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f9465302e3122e8c373268b283a7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b391d32d51cae43ce83c71732698c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934000232b0957c685d1343cc9128cce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8259fc42258612a3629f8db6608d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7fe6e30be7a96170d9569a6ccac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dcd094a6887c5994c41fd429031f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e168f186c3ec9288a06ebf0d5ba17b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46686a3eebccb871068b92fc429a0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d95bf638796fcaf11b7e50d1d8c3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d76d352abca004c724e1268d1bd19e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a8d981615c39230f4af44003b14471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33617a69d50fdfdca3b100a89010140172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5878ee867fbed787cb82bcffc04973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315757307bdbf333ac777d13d5de9b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965dcb03b7c3f1b617fec80e520227475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdcf711c79743eb5914824ab0410a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad7fff1b8e7788d2a0952361fbca7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd48bcab59a317943f04f6266e52b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd06bccc060d4e874c5ee14cc615579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78715ee8c09b3b2484664fd35d4974880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7577ea4bd4dbf67a82bc03675e83881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab8a8cf9fca662d6d7b34e923d7ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eea1e59cb8a6468baff3681da8ed883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e59310fdf4c94987db43e33e06e8ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22947655ccce7cd9e02db118739837ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9751b51ca77ee047748f0f0e60d53e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16d887356696c8775dde7b46ac91d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6ac753653f23bd1a676be245d70288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20176809dc38c8453d656fe5f6f2bec389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc2f70af916c63357eef92ecdea7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8160ec727924132c7bf79d923f24ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d9fd0a44d3f40475370e93680db792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b030069117ee242416abc637407e4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caae6481775072c22a293448192c97d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b525e0e35dfd035883eb2cfb3b1f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0b87999cf55dcdcfc1beab5c1bef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e5773edad1f974508f2984c6c45c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4852b82038c82e252001fcd4532abc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d06646fda7ad1840e695d59108bbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ebe376f98a4634abb239eb1cac08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0c8a93e83c26eeda1758f03397faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363fa35b4e3edc5697f5f0285985a43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2ae576f9efee72b2e22a4c3ba65d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fff527ec9d304249a13a7f4675500f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503df48d5d99c1012e1e4bcc4c90ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f5a7a739c6dd4126c5413a9e3f3b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6990017e67e0fd418490f7d2cc6fd4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bfbf20f610e4d2390ba32f212321108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7c65880b7b90c1ae57b62d3a2020109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e69d0a8d47573f10348e8e3022580110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdb876ee1d6817a18d6f9816a878a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d9efa9386bc6e46d37833b4d74751112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af572c6601debda84fd6f3c18e0cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848f2109c538e499bf32304ac9a35d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d9228b4dd4f35530494af75aac01a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5711db2c114eba4f73123d2e688e9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c795d633ba32198f8a880e75edb206f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe791f75c6b32b31b15f4798cbb2f16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4333193e53ce630de704a17d72929a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d64693b9e67bafdf78fc575ba50b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53105cf76f19a9e89f0a4f4d5377e5df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce4f8a9766bc4938dfebb05526374b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a73787d6b89d26260cc485bbde69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1845ed2544dad19eee5e6cacac7cbf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127cbb80ea68161d96f5df8c4780ead125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b02adb45507062e6514c488f78937a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afac38603ad9b9ef620c6a13c736fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f8deb2261e24c678b3a94c1c987f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70940330e3406424e223a41393c4eafd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c10aeb541e199345b0becf2d30361130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd72ee3d434c037b8b7d02874ab13db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec59ab932e4244f4751b9c7d7382f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823573805aaff357ec8b9d026dc1b31b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8615cae9413f246a313eb7251ba4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54d1b98e8dc00ef64e2a0d966b86c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941244b07ab49b87ce7f01b8fcfafa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e9c8056e2ee7a7a301dfeb0566175137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67860e050e96d6f79d14e68e62834a68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aead058687f209ccdf19af583f025139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f6ce7049c96b3e297b6540ad64b25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36af714df0e5f3f8b24cc991769496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76faedd1d556c8933de6334036db949142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c905c8cec4d49441334e002fe43510143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7411f0dad6284dc3cf04af0999865e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea1df4c537c052f1b8e164921513d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b76b31eb5f4b202e7538e473a8f17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b00d714e4474d93a00055b82c9f0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9fd3a97597b49c29595f74a1c2489148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b1dff2fe6345a0526c208d91424a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80312a34078f4f7778f4a55c96c5c50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d638e0a7ddbf7ff5cc2e7147983c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c18fe062e94659778d9a27d82cbac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f40a3932fde7e8152b462c6a7e452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2c7e0b30979c3bf3d6bd72de8a208154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2ffd5c962c3793abfdaf7e500e4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e045785a66d58bde77760f6feee0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4bdbda218133c42abfede45a0e624157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b59b492b163fbabf9423650c0788158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3b479ddeba6a6ceadc151c54c99d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402288aaa45c0d8d21a901b8e834e96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01c4e0e4a22f3ff4ec875ad2f6a818161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84263b8d3b6cd00350a6465ed884bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b093ee33628ec1137d45c92689cf1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6bd2e360a98e3fb35d6229a78c179164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1d9db46bb3216a2483b2c98fff1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88521fbaa3005c8d6e2c94feec211166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91711a2634e44640ba6f75d47ba46e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3165a759907b571e0cd23a540db186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea179ff4c06cf14f80a019688debc30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03ce7c94fd442ab9a61880bc435ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d07ba0c543e2afc28d04df463a0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d3e82103fea584bd2546010ebc01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9122445e5a77d56f539c2601a9742e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8908fa13c6db043bdddaf202442133174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b111999381af47090239aafb7cea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d7dc9af52c13f49959a7901b472e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c210694f69e1ea3e6cc4fae0c6d1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7b49c298fbeb880d49bfe37a187e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9263bcceb95a3fb9377c9d534cae850179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba012ad2df218631b5099542fdffea5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf97cd6f226b42f887c411b26877eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adad7c1662dfb5a06353247c41bf83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d606b726eff1ab1faf7ba79f66863183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fc7b8afa27e7f2387697932b11b72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297cae4c86824db0c5af0a1a980bee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43ce0f761053f0d93efbdf776bc04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7cec559284d5823bb862708f8ad1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ea4d54b1f803711c683f413c011f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ab8e5561deea05dfff73dd73d8ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08bac638e01db266bc2ae0069db2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154da5792be04fbda37d5cc7b7144a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fd5b5016b0a8eb5bc9c08dceab367192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a67e79f755cd92fa1a4b78af849f80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd4a1b1c64f15475a9b8595b1a25fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763c585400102039571de0c1b3ec2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb496df6bf5fe241886d432701d2c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808ffa80300f5a38dca24978805f27e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211686df13321ac8110d9a3fe9ff16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070a7262b75afd77939d56b18f9ec85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e909547c015950140719ced10cfe3fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5e7a374bda19a079bd0cb30b8fc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc44728b900aa25aeb15c7adfd168b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce741a1c7ecfba7f95b61eea9abc8513203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07766f6064e339425d3daed54097e55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5ec7f1917d96c982455dde9050967205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80e689b76d628aa4765bfb2cde046206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73567e44705c761b109eec57cb2ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c453d4acede282bdacc4b56c4eb439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363579de2fb9fd37311b3cf8819a292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e56fec70439fb21ada353b555270210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c6fd011c5fb5ae8b04b332ba2615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e43f892540637460af3620bfb11e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9eb2bf88fb28543b7366c9b5ba599213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc94508966c5fe9d463668ae9b04e49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc88e338f22d74921f2ae7c524b40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8ebf2e81772f222cd3e85abbb6f24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501286012f750f1e07935d9ed8a16e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e0b15f66088208795e2bec9af8d89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37cca78045c1242f6ece437811a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f62ac263537d94236ea18f735d055220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a6a500d336ca4774dcf52fef06ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd59335a8b82906da8a1ad3458f14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b505ae5f1e4bb2821ae1312151f7a47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cfda73945b6a4134e65c308a40cac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc149632933ba6a488f402038527b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388adcc768452368cc3621be55e5fe3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6683fd93d39f0ab7f3c15ade0f417227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1320b044c73f01dd367c7553dc2c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0a549c3cc121e353cc2bf6425028b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347839a8c13099b6a294e8d6eddb625230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc908f274632fde0c0d1d6695ab1a79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c7114b019a3c4b15e97d4c2bf5a67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a61605467e1a1ffd07aa4ee76742b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e51eab5db14c049af9ab8462eb730234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669f75846ea72017529ff2d6e13ab7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1356c24de16e9d52939858fd5b67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620287310749e64ba54baa6a6bfb84d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95056d5cb08c1289e64ab7e6e1aa6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7394106291e51b2ff99b0c4afd7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e9b13b63ec95d8edd802895eff7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaee2d6de3e33cddc772b4bb6cfc6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc398deb436c2c1880f668de56f9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb057964afe316d19d23bcc870f97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c687929e23fac4d0ba989d1f9d6ba5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b41bf10a8cb97acef51bd79488ee2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1bf0f9826eb6c2027f4a8baf6b5ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c25ede7a99999d95709250da4b66b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c3a4bae0056ce517704fe9cc27b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60285e6ee54aa6803a567b9063d27b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e94b559cf78ef80a80c6abd3d4fd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92985d91bb51c7ab3d009fc1585e016d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069f511f296939814a425bb9d36df4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04949ab42a0576586eba072fff15e21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6bd0693fb444ff995381778ec4b3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c16d0585e531f9000e9d14d886e65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02615e33e8d5227f8204fe046748ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b19c05db1ec784f1a83c24d92ace66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aefb862f3793357814dba1afb7734258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315dcfaa63dbbe057c7e7e38d8eb8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433743b59de5bad6252e07666fc42557260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13acc7335666ddece853e58837bea3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10fd6931c9359a0471e32079968bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686e925db1b0088f162a87d27092fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedee51dac17a80dc40d1ac6ee4643e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b766b2c013452c2966d8f96a3eef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688e8b2e14e7334d86246d304e3fe5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fe3b289d73c2fb773d3a01f2dd61d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d510f87c173605f6e8c309038224c08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2ec16be7c05c360bc6f73bf4aee5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76349023ae1d79a9a142524141857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167933ac7fdeb55e4064c44e6a59bac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028d89427eb6d6d8ab764e85847f6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bbcb613a6b8b0dd3136fe4bb9b193273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6926b60e5c21c48d5ad3dfa64bc30bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e481a0c7645c40bd07a1313908ed147275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682135b705f181eabcf0ad74aa297f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e871b9f46ce72fbf226ab50b7695c91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8584fb50c8ddd15aea220451cc7ea7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217fa4021853d6e580bf788249c075b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38342db9ac6c5112c9bf0cef465a665a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1156c3133ec36450819b96b0c70a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c3241f5a9aa4d727f5c947f95e39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e325953e204646c1331d9f9809f54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecfdcc17d1c07b5da0ce6cfe5497a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4dc527ed168a2143eb3aa3f7fa69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4613dfe966886b6fafe078f77f43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751a550de5c1110085321cfdd0cf18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c14e61ffdebaec84aec05ea7cbee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd20a6808c6353375f2b4492700767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5992b5103cb63c76a18d0c1decbb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5061c019302580ae22239e96422bee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d473ab206fe1255e9c5db08fb910b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd4feab321d2383b1acbbb9a6c09e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615057f9d1ddeb598b3295d42d3753f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bda4f90f4155d2293632eae6aade6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662104d053bf93a4165cd70903dcae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f6ff48809de7a5f7af436fac8918297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a07f8dda93a399eb72dd9cd291ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490e5711043eb266407d0dfcac1619a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab83daf483635413d6fcfa4bad387300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8b6af24c8a81e4467d8f032ef1695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f0355d8b17a36bdfe2f1631d4f438302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e37cb806dfd4f7b90b7b55019fcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4948ccf2ff3c7224712f04eeba56c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7dbcdc3c795617566e44b0499b4f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f5d114eb15283bafb32e9a00fe4db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfd1bc884d98269b13a2874357de3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924599156cd5da810099794c0ea8d2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6893829e4f3321eee11659a6c0522309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d7a1b19aca59c77d9b83d1f0a6caa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15f98a706f8d63620aa8357d2659a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8ae465514dee89d49cbc16281c95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d720f582f922c160582d897c2cfd96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfc4a7d1aad8f949dfd1e047825fdb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82858d915f145a5d8ffeec27a6f9d26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a3926c688fdc250d8bd4f7317ae13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cd472369f9fbd14b2f7d10eccc4dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ac4d9cb796d78aaa0c418d775a8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdf7cf39cacdd4505fc5ed0391f0f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a4f64c1c66fe63e5d14184c84f85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4629f523cb3cfcdf24cf4a59cea13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ab0678733b1b61752dcb2df70708322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a79b44cb94cfaa4571cc8a76adb22a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c76ee4719a5990c7c3b6970516b4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac9ca299807f89bce1974185807409325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ddf0ec579c755182d970ff97a86f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc7fb2c097713d53e22bde9909b6a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad457bd631df8b717b881b38310ece4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672499da3b19df305286f703d79998e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc735c753cf7fdf2da396b24959902c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38885bcc3b399ad40f63b9d481debc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647ba07ff4a2870a9c4f0ae4f74782332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc249ec0aab3f3e88e8a60bf0c45c1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ec21b4bc0f34bb64a71d1379a2aa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3c5309a30f573f11ec7787d07a43b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb55cda079e8e1ea6e6def9ee0054b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0056e218cd9f5e7340ff3c0b9b43c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc705e6a844d45b867771fed29a98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab6e14fcbb7e24c8a3ddd26393b95d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaf85277d51713a269ff838e59d65c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9585500517630b7adc8923c9c3660d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62faab61001a42431f7e4bb436cc66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d574b9b32496d1bdbe16ada27b457b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11d509615ecb5fd9e7735bbf2fd92e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da1bdef4c8a7a3e38b015245643d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877d1784d6f53a1a7d3ad3c2c687784346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd6644812b53533afb10592686a4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b732efc5791a57b9350a5b9394827348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a648d31cd79c37d8222906cff4da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30da3a7b8d068dd5f1170d4b74f386350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84679a952c1cee9fa5f4af4addda019351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137cdc90aa91a61e309974b6a189de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd409e973d8e2fe78e3d6fdfe4f3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a873eb7c57eca1057151d6b7ebec87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ccec9f3d71d7cf021c9cb933aa01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6494b19620fe8f60482fbbed78e60fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dcc2d5f213fb733f58779653bdc9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721a2b978400ac36a7c440bd660cf2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3e736483b0f5342a0467c5eea323359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f99351cb5f2bab4955f964ee64344a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5209fac46fb6f5ddda841989972e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534bdd5c30c91d3d1994ffe6cc788b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ea383a6b721ddffc7c4a773c01d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ab2de2f63b0e0cc7a3d9b89c7c7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d38010d5995ce3ec8f0f14012820d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea2645b213cda337dead81276242c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3c226595130083889b7949c4d1d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a09cf2136d52747b7494caefe051368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b75cf4c50cd1f4f471ae3384d08d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fc7392f6bddf8a8f9f0db09d7f5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057605f68c24323f86a065d3c18d5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf5f1732a0482cb510f0ca9e1de1a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef54214a39a2edff786186d74e8a39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d6634e84cc69deb431dbc8706469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035a0ca6363d457ca4ae92a438f318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67bb82fc12279ac53a7029aabef4ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e6a2cb8788edab1f0b8ea9003377377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d8e74680b0e79eaa8a21e4711d95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93907a891e65195be26c110ec43072fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba6a1697379946b8b2977ad1f616d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb4882c0bd33e9d914032a699debd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352bd033a979a00d80730b96b12c2ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c201c2110e3b6ec1d05588d78516e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d76549f8d943aea31d70ea2d250f66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470f6b420b316dba20a66b183ed1e50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b79725315161806c2d0b6d35515e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40a03006dadfe37ab41480778446e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1094e4df6178a69e392ae9e8f3501388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b795ec0ba63b09b22a2637972b27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573a94243de849f5022e7feb968478390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c07b35c6aa02fd9fbeb2bc968e07391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e85d1128ba56539d9508238809078392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf09aab8a5c1f925c5a19d48e8e3d5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d56e0e40cda6cf55b3297ae56ae9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60bb00e2d3d03d6ce266b47c3971d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b829c392318bbc86e0dcb5a21f399396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1c102c4ba2bb9bab1680f9f60465397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640052d152c7e1c772dfaad7e481e13b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51631281b1746eba2d33a0e2372b334399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37531988dca475df26da5378940df0c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752d4ebd595cfca255a691b970d3a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e4499a34efc5c76b1f222b4ba92a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6c1632c3efd346efef32b7f821e17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8531b4ca9c979a790f41d20845e5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82315718880feeaa8c8cc892197d66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f12fb7990dfabfb9bde1c5c71ea33d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2786b68ad85b5e7b12145058dbdce76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f9daa651b43881fe553f0cf58eb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7313cc39358fc048f7ad4f3ec15d07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f51192d7b4e51615e3b8400e6516ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9cf87e9e033c850324df294310a96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b7683ffe5285259c2da8e7dbd25e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3501bfa820d72a8dcbb480aeca3af8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b9ed488c02a2d6662457bb466ddd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2783d1600d29caccef4877af2a106415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada7cb9358b0ab4ae461b0d566be501416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cbe23cc1efec9d9804776e18e985b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b255f9a2f313d5ea3ce65212e1492418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0624b01af123db89b1302919ce084419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b42daa304ed01f8ee35bf7cbbad74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be2518b15945268b8f282de4e0c9e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018fd4bc1ca4c0af187ac8f8eccc09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24739e0549a51194fe2c52341427c88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcadb9833b1c576148d3d06ba78ab34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e784d83cb4a00cb5d5191e23438fb66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1fb6ffa40aff6c3ba27f84c208ce4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c5c2aac236ceb0fa4c5b7f160305427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384e21275cef481b2f51bd7ed204ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc09c55de0de6b5e4219423b438f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba1a6ba04520343fe948c931fda60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c552e7e56d68d1ef8143ebbb8d5c7d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209bb56527ed29c05d51a88cb6df26c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d46fb1c48caac5879239b44d2e3049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304171d32aebc1be9c9603f9aaca1d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f68ff8fea4448aaab107e7bfc287435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c002ccb7cba086bca0239be5096c127436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452b319689bfe4ec2b336995afa6322437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed356eb98501635363ff3b1f449406438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de9a5ff5fa22bebb7732ebb1251a5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cfdc91d599ee12cd981ee9c50f51a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819e91b36cb0a6c53f7068e8dc2e3fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b483bd277696c1b1e2f4641d63f160442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665530f02220203be73ba2411015d2af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c495fe8c439e8bc668b05b3b75242444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81955611d192f6e0e976a1c92d56960445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b414b7c8186a729f2f80d22099fa626446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b0e5e79ca131a873110ee822bdc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c8c20b32d79d3ca05ab69d5ca6c40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41f0cd1d25c9dae4c7e6d792dffc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4db483ce00f6764ebb8fb53216387450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189df2a53b5a6c6cad0c20312b5f41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa736a1cccd140915d687678ef641452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8bc30428bfccc23b4e8283020cf17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af15d066a378e9d70b8052c62562896454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d9dd776f0e1e23af146074782589455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de856f3d213ffd067d0dd572d0821c53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c088589f865a41234a18cdf1b1fd46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681a69bffe0ca39003ae9b4e282e14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f96722eeacca7ca05b0aeaf90764459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288325bc95564ff23008c927993d24f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789ec99a52ded95f999e9116a09993461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e9d7f8d5e1a828985d4e217397c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae72b3582044249094b483808df83a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa105d4a11ae78f02e380e5cecf74ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e14cdf8068457c00d54fffc883b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d69c27593dae74ddb1802684189f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed636e5bb3f9301facf8e3a2ea37d015467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd52ab1651050c0a01d4d17680fa71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e551f5b52bab183a8cff24a730dd4bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e01e407449ad31a47960adfa9456b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a963cd82b105b42878460299a72a475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ea3702c07d92f14fc259c5d8ddfa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab849618ed209ec1d72b311668912473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a780069c5a05c762c9398b5247b79d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc923d0b0fd5e6599f5598a29f8338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f317d30bba862d802b8e7f64381f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ee80f5fe56b1ca0b14bf60310b73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbfa440c1360b8ba97ec8dde9adec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d99824b7ee865c09fb41fc71453e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ed0d8897c6de952492cd966ac359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe1c07e78a2d03e345f52df50a5eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ce0fa433bb45e015304400370d46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498f80cec2802525f6f8b2f2b05a1c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e2c15ee8d4bf0363c7934458a5bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baef0efc10e23da4e4b1cd87a9e5436485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d95cb6c63f94da50cd35d64c466a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020892f09a99b8789103a7dd62b69d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf6ace9cdc45dc14031ac4ef5992e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223813a271f74a0ba749f9bc7b1477489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59e9def41ed1f9c689ed6938f8904490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613afd82749c441a046ebb116280166491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa972bd0bc598aa5a4ccaf3f5c92e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91759b5adf1cde1177cf6bb097801bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324342499a1d9669d76e7959f44be2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7141f3256e28e3bad1d15a1539dde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3404a3ac33946a11e280fc29a3174496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db34d9f182ed704115e617f8842276497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08399aa826bb39909b4fe0ffc036bdea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b146ffe4096177caae7eb21912de17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65fe9032dd4b4674568d4631cb83e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca4ff7955f6ede0d5744869bca6edd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683344e24cfbf902eaffd29e6dfa332502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6891f8891f1d3e1fd09a402e32df1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a4d71ea75263ef020abd07c16cd4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c109982a683454dacd0c31a1460e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2765754e3a6114f5c9a2bd70b52c93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e914e0176dcd9d26dedf61219dff574507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e02600e45d1efa71afd8b4f2752ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b0f674d8edef83f38fb3ed95b295509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2fa073e5cf82a690a3d39688ea5cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a224697fddd9e0d185583aa221e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f21086f58b411ccba125a8f0728b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8952c4abf66d9ca14cb38ed5ca64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590a17967cd7c0cbca3f9c5ca2f1d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e666ff26364c21849ed090020e0504515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a1ecee15e0a73371b1adeee7539a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4464eb0f906b09facad33a7e09504c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e277dc237f73940d4cf615140e1ab7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ec5c456e2babd35b9f398923ef478519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645261e56dfb056721d3228e05a2d562520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f7b1ea7c0d665c552f4c60d02afd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076ec42b19bf1c130050506402e46c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38a82592d9ffd159f1c650912b9597523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe1a53cf03ac320e40a153e80c9447524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b17a016b7ce76b2f2a55f44bd3e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6a7a36562a6c2eb27587079e1daf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387b4695604c15e81203e85fa26c01b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b1fba94a95f0ea5fe984941b11b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433cf5faca291e138f388b47a3a60f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763914401c2420cccf85cc298b2bac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef82208a4af4476117b09bf14392beb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486db6e49769a8c09a5109773bb9b60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b290528cb4ac9daec2f39a6e9d521e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d19f8fa4ca1beecb4b0775a60c1f66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea929ceec681f405c60929831fd3b1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15abadbe1394bdae3bb21e5278175536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff95045d57921eecdaf3053a93ef9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582acf846b5e8d5837b3bb515f00485e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3658dd14ebca4968a703e9a29a4f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e0921f6f9a93721233cd85260a87d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1641f87fc2fd8f5b0e3dde5a2643c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db171cbf9c343b3b01afcd53897acd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b875a3db57154a11b2b2792bd33fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7604f99a612a70e2110d119a9ace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91118884aa2fa59cb491341d9dc2286545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffecbfbc9fd1331a2fff18c8a11eda2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0992e065ec2927263e31035b134182547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e875a60737ebc63c9cafdb4f184628548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcb577e8245b64d5bba7565eba6d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138bc8d745e907b9d5c05b7b3018670550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34a5d4f92b89a8d7991fb45ab1e1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87b0f083f0ce7740bd7686577c9e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62998619f3255c70996a0c850cca953553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a14491657f747869e7b11f69eab44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356516228f1bac3bd9987928582d074555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9494d77334084cfc9e276eff8cb170556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767430cab6fec32e938509d7c843b29c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411874e7d2adb29276510fabafeb6871558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e193edb673e1142e8d365ad894163559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc50b0e54e10cc9ed7afde2f3e60ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e48831fc9749877f965854517e01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b8ffaa0fe4258f05ecefe9caee042562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831587a90b25b4dc7f68583821d9d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f812655a41af5b792680fea6839373564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df7f94c6babfbc382db5c073d6398565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1960cbcc44011a175b55a1ddfcc4c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e013583c3b4d5ec545a4957aad5442567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c184bf4aa36f4c74a7ef93358c4c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3611d6232533bc4854f5697301252569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cbdf2cb0d63ad6fd6b2052225077e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393ba1af998fda4b8b98c8e25a59439571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec34d861476b96d2b90aa0390d0940572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5614b2d5886f07b77cd49707278a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227fba32be90b46ec32f7a847abbfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12561650261ec20c641bfc1c564b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ea49d84e1a1a1caf2716915f4bcb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6611304f7ff4dcb450d959ec4b9d56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff658a86eb67403cfbccc9b4d58d37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238c5797b41c74fb69a106d751c2a2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4e28b16c196b16c74d9b173d846e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10cccc7f040aa7493e4f8f6483465a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a85cbd167f8cb16c3a71a7336b486582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b6d3110e20b006adc9f226e014ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fad73c8676e22f8c757c8d8cca567584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f34a7d880798d688d70acd0ad9990585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f232f02ab5d561563c9f8e323dc54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ccc66193bd1b874341d3920154a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d24832c4f7fe6d8a5edac40b9c95e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486fe1056280d32e9416f000bf84159589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d62b4665a4826794a3d8b13729a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb65f515d4744420843b73f53b6ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf7939fd45a8c2f7849b26a212537592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ed0a8513481150d43f31695d5ba8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422f49aeba98d35f0dd8bbf395c812b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7116041151bca8cc6b67869976a95e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3174fee80c1032b0a2e98fd859243a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0fe3c97a6d91929975a1afd7cff9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896848cb47415a5f0acac497b7c453d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb739267ea1f615fce962dd548934599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3efb59638a7e2287bc8c55e5a5a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c61a65101fb0497a98e51106cc12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77bdb6cbb19e87b90982c93e0474ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d7330d46bd97de6f87918e69da286603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0252e0687932d52f4d102aecdde76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ac49c81174c58ce092fc32483c09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc26d3b4c358b6d4667ce5c2914e67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e472202a9a7f95162523d44659f6ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab28e6fb01fc9659536b0278b9a5250608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb34b05c5bc1a5995af0c7fc3f1849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5392a83461ccc00383d0196bbd182610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de651b974a268c04fa21f47624a08e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a2b78701d96815c4983b3de6b0d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6c2e7c007de0c84f62838d4b5630f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f80575996cad407c9880c52abd098614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d989b78453a2418eca3fbcaa24f85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef48674510b4a8e5a3c839689ec8c2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc84447004380f145c05fbc77ab6414617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbab21f0d16531423965a98eff15a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe88bcdad39ce3eec1fe5fc3e137c27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1acb53672e2ed905d25515aa7023e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce22f2eee4e9cc4440810442a73bf04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c18a5b8c83b1069445f2b6ccf787622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2651d781ac042aef38d99c0cee6370623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2dd9433f46dbcd4bfd515220017c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b883c3935d46d0a6fc78de2b3404e2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec82280823568f8b507176cbc8de34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89110fe556079a1deda9bcfc1c681b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5abd01fcb80cb8b45110a6848faf72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b1bd75c06b0e40c0a6e7d634846e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d4176a055ccdd6489897c8208dfcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea510fb6d4449e6efe4c7d17f43597f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85e44b0dfc8e3bbea0b364d3b98721632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757c902f1faf0dc400fda9bb2533ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483432361d398ff318eedb61bbe316f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4247d7ff4dd87f0f0258911bfefd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e8041ab48ef3e6a9aa4a10a09cbca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f037022dede577c7a7ffca6836cf93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee585946b1c5c9e607a470ed0210cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb337a1676c0ac854587940cb0a344fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a87feefaf132026f743444701267f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb086f83f27d101b5e1e9075264c13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915efff1931dc294b5a412444a23eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f608785028068a753733cd4aa39d8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9f331372d3ddb52249f98c7ca275644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9155c7c64f473e6e575b6b1497e7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98574f2d8fb71f69524011599f020762646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b421293908caed52689cbfcf0d8c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647aaa5566a00b84f02789047795ae3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb4e3bbe0318c08e09623330acf20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7882dc28f791d94167a8cfbf7bfd87a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ac82aa6a3a1475572d02dca6c7021651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f31eae4b1f9213ab5639b468331b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb27bb3ce899e57eaa6d798afd29da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291af1df36f8688963c51546cf906f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793c9403be46f9c2d4d3e92919922da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f827a9d44a2be2e01e1fd9749d1d52c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193361ba9dba786234c1ec89ded9e99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35fc9a2fba0e16027a5d659331a2dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b69c9424bc3328160c4f9ea6f1c807659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70dcf8e202f14ecdcf7d162b34b94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3909a3e1b8225eec49d9b67095d9cc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d893eb728ec245befa005688391f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00ce2c7bc6bab593a621b91c0d623b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f645108c3ed024d36d5dfc7c743bb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f004c295cdd05890eeae470346cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb7c8750793e90932b5a3bbde50145666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1e5574c86e3231344171f8bf97543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b20a2aa482b54cb3de58f74babe825668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24818224b21fe18d309392f44d3fbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d7870e72334f04a6e174942cafa87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6b56c5cb9ee40fc01c6de4b96fc67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b1c5ade442cf7cc8971c5259e7122672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c70a3ee3529005486b768ee1170af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a026686cc4c525515f58d5bf39471674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0626cf5f98645e69cb50e8cb11cc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d06bcd2489626545a08c0aca6a44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6886751d1fc5e32932b023b7d7076a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109b6a2b5861efd0ec7d23cae732231678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28fba64a6a3a7e38e7ceea3e44bca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383dbacf99a45b323b6c50e7e56c33c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614011649200323e5379a948ee40be9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3ff816f85885a0cbee4b52aec70a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de428493789c752a516f6f591ba40d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c718b2c03cb403b1920f215e912e79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c014db3d9ef26d231f9236e14964d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a99570ee5b3350e850005b6daf334686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e16092bf26a7208347588ff0e5bda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262f4d702d922720101b0275e567d1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde1e2222f126f54170b975500dec3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab23ae30aacac99fb43be4a4873df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ad14f2947f2f5f2b93280b98597fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74a2c15d0d4ca53b03d31958b51348692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381aba6c6984a537c2c02dbd2d7a34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541394532f353c3ecf6ba3e3a0abcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb21a227393daa2533747a1ed0eeaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80938da0a64cf6549079af4a654e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712f48c120cff2e7c20aebc902504f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc325f5030d09bdaa46a60182a498b27698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ddaa5006a8545f762f79dc6fcc0e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354217bbb8ec03523a2dfd704f50119f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9adc8e8f0bd91adb66e83ebf5aae5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba96c26eeb78975d49111591125fa0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b78c1d1eda0b848f05c590587d8b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c49f821a1fbaff9e9da92ca80dcb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835e7198b9e03d512c6af02c47dc332705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a6eeb824c8110b93733653f98832706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11416a51db685e60dafb685f165b8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f8d08c702ba3c5f29089a2d263e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c125f4cfc17899d8bfc36dd527e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb84516298fa13017e0df1ce222bb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10445cfbac514f3683d0210b9a9fb4a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e443ba78f0b923470dc488585cc84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337160cbf476a3e2ed1b5ea620383805713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea026cd71887bb6df62b52379b573ced714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858185b913f1be43f111445fc8f59ae0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d5dab66754243757232c834bfb34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78686fbdbc7bec1d7df26a546af38d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded1505f1cd7d37c9e94b1f890544b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8e2b002a54728665a1b19264aea9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa6f18347511767c554ac5432e719e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23cc9a7ae7a00b8fbb117d11537059721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6bb68b0a603d35eff24225f929723722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208a60cdde67c6f6e07a86455262c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbd390438c28b8e7a5e82058f8312724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0952e4af3fd1f68a1ec94183ca8d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f3214fab6d3263b142c3e40fea81e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1513cd0f325dbf4a69b298d90ff87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29f049ffb844f6c5801f9f6ff1f0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d89776aaf0c2dba8b7935b9da73c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2cb0cd6e16436dfb71e5059e8283f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c76ea85c9d103fbda74b085288d3c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ec201dc552230a2a5bacac157028732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d0d04632856a811b957e7f730f4dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02198c7daa246c4f94ef0085994bb24c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e7cd493116efa06521e2dce74d82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfb51b755abd1864c5597083a54c6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6df199d8c626cfcc955e4c5b0340a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f704bb8b26b1af6f9fffe77e4d24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392825969faadf43e667be21ab5def64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69743c7447f3ed48a5699f2c338ce0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494e7612cc4daf76f4f70a81ad4026741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df06df451dd3ccf96c2cdea44c8c13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916bc2db1462d556100acdda2ae04b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef36eda416ec9e69669d7f3e336c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46535f5140d943f70d4078a94a0c18745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02809997886b6ce45712f2c7307d3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af870302bbd59df57937e2b5cb3b952e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487250dac807723dad60a43c7a41a601748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e7e0e006fd813087ef5cb52979243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511c64dd7da2b46bbb75b40608484ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2711a10d491650dd601ea2a03afe10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006df8bfd0d7b04bd7ff574b6c41ef21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad5db4dbcc78445ce6d4d503ad942753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845aaa02fa3d421cd90d91f8c1cdc6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c97febb139b3a640a3fda430b39ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33269515b9eb86cc1ef04aaa14251f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8604c3974440c8a8988623901600a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ac6a8bac92a1383146dea6232fd43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e4f73941ff45f8bd92851355325a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>