--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8166ea45165dd38f0b0576a922ef881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ee1f47036ae2823ec4dc6cdd77642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6beb011c56fc6f22dcf2bb67408a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb694fdfc83fbd41e78d1c3e2491f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c65c43daa7e31b51fc9607a8b473cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d67d55f3683d5bf2049bd2cffde066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d7d48a06ea08c0e2e6bac0b2323b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a355fe613ca1820e58ad16bfd15f7348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50954c3c3db8c334144088023b4f0489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8162ef6f57f61e9afc0b1b5d1187310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9030aa6d3f30a750c77ff31247428211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a734e63110431774e701a09dd1bda812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8c2f4096200ec6111d38763ccf71d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26e8cb8728598e607e776791b937de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52a73c0afc2ec2a867a33e80bb94d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394529352defd34b94fc56cd681e095516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c80396f49ff23a2c933d3aa7345717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448edb225aafe63fcc2ab243ae43ea018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10097a27921e359367fe0d6eea50fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341057c7d95062f234ca84704daecaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd49f40a3cc4891a6792c32f3d8ff421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950878804bff5922383ab1c518bc2c2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391dc3a5bc3efef2c4c536b06a4ab3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b163f8701684095219555dff8ac60a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0445890897f6396d98e1bc3dc59b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60bd1c72def041f204ea6a9eb08ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb3e5feec2c0d0b07f0e599d5c1e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbb34779d8b59a814d6450603dacf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c91a07c616d351724a3e36d8342829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a75a0663533e97fd43aa0fca2a2be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2dcff785107e5f5169a7459221d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a7ba32c4376dcec7342a788b414032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418769cd9b868dbd47bbd57067bd1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a45cf0fffd3bdc62f4882e05a73b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfc8df8e280562718dce4c06ec719235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1726bfbd32d3fc4d189131cf890ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c414a6f9f2daa4113fc6230e0992637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a040a3298c8a56cca18fd0a064cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983652f47da966042308dfb17ca42cd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef874f22d12e1e4840f3aba27d3915240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b5cdbf133ecc818fff4a1dde8c53a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295144a8619508e086552eedea11ebc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d67a26db990ee648caff08199462a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04f80681cb6ca735588a55aa7f30b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c9a793076ff920b035c826bf678c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecdbe6fc67f354bcf8ce00e348556c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991847cc8ba80385ceee6309849d27d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e65bb194cc3663e8b8632fb683fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09faa73bc8c3b59ef9af7b3d23ec2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f7f2eecd9e8e6679ecf22614d47c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aafac31d728898056609e0830b5ce651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aea7776f4e502ecbcced2203b7fc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a61a197da8817c79b337d84356e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78efc2e542b8f2fdc1dd17aca9a1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342678b7faf60e57d31793d4341799355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308de81c87542f30f78d004fc951d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7f758056b7f0f5b97686d8d2e8c7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b253811f25572ad4d57931248c0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa632c17ab924e76dae6b044ea90b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a17dfd37fc918319be2e5a89d74b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4fee246e03038cb3eba4e0aaa126361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609474e0c2ee9073cd814d42eb1b21962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631e2c8fd9b33b63c8b1899b18982163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153313b46cbad33eed8657d580c65f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9150f03dcf93bf3be1ed9db9edfb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8224e8da60751a811a009a568b3dcce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a87d421287101a1083f94db129c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de20936e33fb8b874591f7dd81e97af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a100fa88e2631b6ec374354cee1d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc0d93f999d381fd9192ab904819c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db79914492a6926f27fe57fb1079f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6e526d99f85e11f4abfb3572b1ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e66da4c57925a490dda2fbeca213a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a6b36f55ff0feec22c0a485510b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0afeb5f6fb05797c5fc69b798b7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d14a9d24c1e195de1a5c5219caabd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa408320b7ea23ab27f19d7807f819ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa0790f1b0ece5b297764c1ffd034f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3de9e2d5153e09b5d80b75f4f6305979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d559cef9388c25cf2679a0e8cc67d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f1f303987308d4773a348a44219b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c2460da7d02e9c14f0b557d4720882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e272b969887888ec92505ab3f804d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92613b158c5771b1865afe3faac36284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090757e0a794611bcc8d337c9d6ff70085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1893c5eb6969d88d0b80a3106ffd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f21e6d2725443a63c798a11579c4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b879f0078b05a4dfb20e90cc66f00088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ff9e81f06fb48a28f8b8b4e6f72889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911cc69c9873bbf2aff891e1e96cf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc15792626be18ce6522343b65c15591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa99acedca88ab95a51e84f189cb9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a278476af77eb168c18b780ee8de50c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de299c5b2aa89ec9a27f8d7aec7630594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a169ec2aad3ca6bc3cac7171ec3559d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207643fedecd218d6487e1d5158d68696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060eaa14b930be57a371f769e96beb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2703b9d67a2ef5b18c2ce97756ab1f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603df29f476ea4e8270ef374ab1e5b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a15d01baf8d871caff813b08d44a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a89c0abc87520b6d8868932f90969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e9b4fd5bec2af89c4c4bc4e9b17e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08207984d8dfd2bc84d1d0dd8a19454a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12beb686d1e53953df1d41fe4090f95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b0995e0417451c0835fbce25d9bea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6402f9485504da11a46c98d00e9f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a433ceb442a89e6d20d21dc9cfb216107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1492cd6c079a37121ad200e9ead99d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409aa9d5eab89c40172f9c5c9de2b860109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27c4e9347c4ae9544ba3eebce4e09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2743253302465baf82a7fcfe56a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1f063274cfee7bff02527d909242c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1498e6b311b06525b9bdcb733904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784a32720a6172fe27540506976ab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a6eeed8b256eb2c12e68dc54df7fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af28ae49eb860e33f3a6e9bd36d1a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551934edb10afd3d9b9374e1265c11a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e33f21e4749af9c8843c941584115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e551535176efb8a495289fc683f8e20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3150e1eb3a93067ed204c7504a13a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27dd5ca70f66335dd60264be9dd0e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc489ef6821e3d3365367a3f916ec31a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b542696a5742c21e1c36255da883fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d10793873f8615e0245589c83f689124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe2d2142f48b265317430326c14510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b27e0290434d7088efebffd5c6a84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ff5393cc11554fc92c84665f832d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec263abe64838bd07c9f5d0eb6fc5f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d2ff3a102c00211ba9b95b34e212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf5d53430333a02e03ceb8cd41d66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a880fa1139d92ed86e73070d76eebd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485933178f08d0084cbf01d9fa94d87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9abb0b526fd7ac9fdc2ef81a08ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c6e1a98d8c591a4f8e1a43a9ff776134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025543c9eb13cc37d97958a29593fca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c036baff05d76bc4c14dca113573c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e17df07ca7abc1015e9be493f56ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eeeebc0efd1e75dee9949b64b59dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7300e4d689874418b41a27d8a3a83a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0e9def49346fb67f2d851435e8d01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30562d2f36366a83f05ba1a25dfee1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae434e60ad3941890f15f06f52de7ac4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646c2e2f84e1e024c75cbe98bee028f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246de2795e5075b84dd9250837b7ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91f0763c2f9bbf71fa754346529d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67932102b9f935a41d000f74d781f445146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20cf27b1aa927c360fb1a254eea22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a3557b5e3f04759fca6db4eed41f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5c3f203a34851c31e1153960b179149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb02c84caca077914af4608be17b71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8123f3c6e9c347005b1b634608adb46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cfe82a1c9b040e1e41ea9856680a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42db0854bcd710f24883512ab04ddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ead4e700c104335dad5a1138d07f5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917072cc974df89167b87c95623a78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80854e7aa211fc9e1001d334b6337050156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885d83f8193a753816a347c444919f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607601267909fa0907b3a0393e4d79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f012d954a39a79792c08b4af12cc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5376063f782713dae40ef5d0a5785160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781748764ac900b973f388d95f421e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2e699181c94acf43f55ed52e2bca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e4e5b73833d840da0b06ba162e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283493da0fe21e3d23eec44a346c2474164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18e40b630f72ad356f19d88708b55d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cdf96b3385422a233f0f85241504b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98264e44c5f4d296f0219e134bb7cb21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626020174086faf2bc264102d349bec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41fe61424d5b69a6636c139fd24a67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c753b4bcc166f17af3a9afd39ec41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ecc196d2d89626589607f8e9ea824171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b19c90eb9683293619b37ffb7932d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ea917af5ed9884d25dfc2960a3c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2124b5615cb98ddd352712189b2b792174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef365f0df3c251e123684cbb44b07c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c9cdc1c54be6170451b9af52fb449176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05da6b2b331727be2b00b789c4910177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fcd1433289b072b966eda3c823e76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9d7936563af9261223f9d49a9d3e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def77c55bc1f999df8048f8484fccf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8a01da61bff07b57590597d4a70e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99f564f2c914c88894d6e7540673d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbbb969e279518ae4679efde25dfb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f97fbff159c4071919bcfbeb3358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c761afcbcb23a8c1cf7746ccfa90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d657aa2a73220a07e882ba9dc608e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689f2bc6a2584ac13ac793c01d1962187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3896fa58339de72494ead4104f822188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3612aac07c128c2defb70fda5411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6bdd0eb7ccab0832321581245222190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca20b45a01548365c8a79cfd9ab8c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a57880067177fa344c2b6b0fcd18b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c606e03c11d96bae3bfa45de382e87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eeb047edc73dcfea02b95cfdcd849b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581732a5468843b87e125e106c7f56c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547f4e6238f7eb99149fca83b3a767196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0e4430cbfc91f0427b4c2c3de5d5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab7fc63da88b1a86ac8473d4164b96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489692962ef6242c4c662fc59590cb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45dcd28224417678a9147de4ff497200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d592c59c517c6781351815a93e3e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42becf59172960b2a9fd232510e909e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab2957118822178ee1a33ee60000d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd694438d211fe04ce61976ce4416204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eea9f147fc77dd0f89fe2bf1756d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db380365c1dd3520869fe9a0f3009d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465cb8eb869ddcd0327ed75860f9fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc0745c5203933fe8e29d8b5491c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa15205057bb8f7d1b2d9ae8811f93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22358a83fd200845bf76218b156e4b6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18e0f099cba1d0ad6a82ce4144551211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde2f1f2c535f8764c5ce3fca19d3ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb169ac898f4ce78a55cd3817ee4d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2256d4eedffa2240f0c79bbd8d5c98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792d542cdf6219775ce098653ac681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251942c93b61f3174c10598b13a2964216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95de02a54deef6e746096aaeb7b00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c058c449057d98361d2f9841e3d876c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af87c97f2f2b6fc21321190666b8854219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca25c129c2c1136f85987ab755a8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de246cfb3c0441440cde03bee62107221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a711b43ab2d2c2df4a0622d1a0da26b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e34a7cbcf91addac82dfdc6d6fdb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523e69d5afe4f0ce46ff7c8be416c94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884d2c51ae78197a2195a680789917225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a071f414eac9798af3575cada22aab7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fb869b34ade99664203e043421a9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb1454ec7072b32b17e9960ce83e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc6a6d09d05c0a1de380b2f546ebd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fbc3610ad9dca536e807f17478df4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b846485bce45db4bc4bb0a1c08401231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443444ed4e717aef01b5829186943f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d877d0ac0f30f5bf4016fae40236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50421948703ca92dc60751ce740891234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d32ce296ec1b21ae28aa46d33656b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ae5fd258194f1f2742278c257944236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e1b194a6666ee07f6f8e6b8bd26b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8d8372112a1f079e48b18f159d517238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1cd6a1deb7e1a771da7140ad563f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f0c2e75db79c5fa92a67ead3108df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd30c21be64be40a1db363dd4c17a9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8e3dfb608fd2160151018642cc8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dbd1bc8fae36e9b650d26d55b82b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b7b23cf2711a9d468b42fc3c5193244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bae2d923b912ccc1147e5606857f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc481cfdb61cc83491fe6abad5021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f74e3c6ab5b098d50f3527ec2a51e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364115425676bb6697981fd707cce920248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa4a3b018e52cfadaa3d1ece8787e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99dc5389aacff9102a6b67972fc8e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7eaf13a19a7d0be2421df0a6729c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a9e0905c8bd820f907b44eeb1a2c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561dffbca3b33294bfaee7eae41fb46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aed4573d6a63ee80ae2dd55c69d28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de9c73a18e69222e57748e702a805e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0324355e5af6edc0fb3a5b49404f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b4957930311d21f98672d5ebfde3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b0acfbf2b350d447256297d173d4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993deb0d5849f6387cf41ca83bed45a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3e4524d557ae2b1052b258f402a76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e014ffa42821d8a960302b16bac157f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228b90ccf9c21fb6af05bc1a8e33ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d08f9d41b0b9396f77ac35c1338ad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b88e14db941f1876cf722ab47301264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d912e1215e240f4eb85a8f5681ce2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6808a4b83fb4372f3dec7739046dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab15c967a9d11c221d89926d9d7e35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb93607e209219d336eefa541211b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb910711c85e6211c597fea7b37bc1c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881305374b776312e9360adf501b6be4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc2d86eda63321771fd43e151db0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a4a723bbbf0085735c987c8c611e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd0f594e822341ee6e1369a6d2962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38aed1633be9896331e6a4eaa10f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced10f5da183b2e94f287c2cd7f39d26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9ce7988ac30bf6234bcc650434e2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00dc10dcc63b27b9734949009102cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda7a2e35dc29b0232b81d24464f9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d89d76d6df38dc7dc31362a333a35a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd75e372886ba9063e676445f58f355280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed49c522fd1bbccef315e81563f68b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aae07a8ffb23cf9effc1e8c4328d77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c06ec58392043e0546a1486716f3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e3020514b187586eb62f03cb6f899284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75b62ecdbab64077d9a4e1df6ec790285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59064f6bf382c846db817448912af5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7082f30bb5ac383eafebd767493b46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6486a0b305c81d9dbab1cf53bafc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ede75a96d1ff86dfcf7d623027de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d795d0e086da4979065caab8781c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763415165109d03cafdb0ca02ff83b2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31520da36a3d1bcb10d1f19d18cf3a84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65162611f49580a6537c7219c8e3c532293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58bc05764d3bd9eea1a8f5a7ab9147294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2417d90e04f4312045d1906687586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee5fb1b7e7b37f37c1a59921248084296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b2e592ee6e3a6cb9b8eccdfce4905297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e160bbc272516117b7b6562db547298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8709970cba992b38cea37361135b808299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cde431d5e6d6ad8d247aaf01b9750300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56f01705897883971020428e29f7f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea23ea22a99b08209291d85c69fb000302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682bea89ce9fc8d79d472d5dff29146303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394902d3e319c4f4a3ded07fa87b403e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680022d2dc1ee7c1d0ab52e92bba263305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7ab8f595cfe8459822e2b679ffeb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed00208443e4be1fc373fb6b71afd39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa0b37a1531915e1d0167775de311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fefcd15ab052ec2d996390c0c97bf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798842f5a17882335ddcc5cfab113a99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e818cee9e19e365684e7e427299a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f824a4ff8e7470927602300ae7bff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562976b7654250ec7d02eff2e4e69c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec821c39f15203060282811b27949e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9076d99aa8d1f5a62973467680d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ad18938a90bbbca221c4ce3144d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b02ac0837deeb38667c047bd00e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc609d4c713b5ef739c8c0a6bbf2cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8951113599fa62fa57476c6110e62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ccb875159b5118f90ea9df3d0607a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8dc7e5fa859ec3462ef006495fc13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b501b9698f9dab3d084f40ef4c4347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cbb4b607261c9eea06a4d3878b0ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39665da766aec5113ba15cf3ac8f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c91bff73403efd37fe1b10a645e64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2e160a18c4820753abcf3275cb2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfcbe197dd02f9321405675411dab6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0adf3461564fff8e8b3d6b7407568328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd91704b346c80ff8a9ebe88498a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e833900ca4849d2af34eb60005fd43e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acde93d9b8af0193badc98882414a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2eaba5258e1ce722c1c64319f76a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc940eb8b2fe3e44db540929bfc4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f3b0c090e2a39fea2560595529024334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e1cc328e5c1886736755d061faa20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8ff42c35e89c15af1be827af2949336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b83381b77b035cd6c3900d25f85c22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feac81058e7707ed0b91dcb0f2d29a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdde29e844b254cf40c70eb2db10d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00fb4fddff4bb6837593471c647872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a5ebe552e9e6bf180468ec2a1c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d03f7034b2ea9d4d1da8599ea35199342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeab41de7f0499984975d345fe9dff3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc4eda7d0674b1ae3b26815cf1b733344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd34d7d6bfc66942ca26c695fc02c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724aa70e2f7e1c12af544ea334d3768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b69504c038c58e81f67d7d005ce8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc57e6bae6a03fedb3c9dd698f8f35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a48ca32fb9cc078b9a3d15957471c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c9964345ac0c215aaf334292ec9f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eaf2f88b9c75957fdaa8e9500fd9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f195ecf5ac33d9b225bc74656c6a70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea770c68e405ab7391fd187a64330353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553fdfd652b503c8c2543b1195d574354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe10ba568c0c6e73efb4d62476a7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774f7bc41ef59e3e028669e513391b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72323e4c4024196284baef96faae488357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb12c3204238c311eb95f73d100a61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23365867e0440c3fdf81ffb40f3de1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aed1e5ebfbe7d265a26125edba985360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f4f093f26af29e1b77cc60c0227e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b7724674e920991d578b05b3d809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd0b7048ee490dba8a8f8ea5dc536a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e79da6046c4c6dbbd1a0f3beddf196364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d180c3785bbff9eac62c3025b7a21e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6c744b398f1e73774dc25ac24b743366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5368f18d53daa3d30d44549604cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bccfbe67aadbd0b252f62db5ad8c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e3d6f2cd7d61fbd2673b7dbc4e2e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b47f169371cb9fab071f3703f134f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b55068c639e47566ebd9ab49cfe0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e77765e56edc215dbe9c6efe9b5e9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1401802923bb12fa2a4e30854093373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72a911799d2261bb18c0deafea812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2fbd1bbe144afd7944b5ec6fc391a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da9478edab8d0073a04a3f60ba6a8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80426ad498f88e094692f237b23d07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74fa85449e84781bb9e88603f2cd64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dde1728df9f4eeb99921321779184379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a3285814404b2a8233adcb69d4d12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e210a97a187187168e13fa4b105cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97163c4e3a3b2203fcafa4309723ef5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc8f04c86285b9bb7d38909595298b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23e65e52f6b04c3f6ed45a75cfa351384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57b8df8cbfbd63f38e2e8b1c30f0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b1d7b7d290bf4f97e42c3ebecfa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bed0227eb4da52705ef0514f86dac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618fc7d866c2bd4fb17c12dc43e76bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7530590ca257fa0d038ea65cd0e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07926ee6ee7e0532a3756d8b7b7a85aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621ec876cb3fc4389582e2dc3daa3c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759f346d8a91c38f8c9bb8b7e3a6b1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a5a9d2884af5741de58f778265162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1176048429169fef0d5c0c72744cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc6857fa8b4b084a2bfa5e345aeec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14de81754e55e32e769dc0755d8b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7540c17d8e037c8244826339dee1e2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31428658f4e9555d50d565f0ea3042398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf288cf3f855150a4628ecaedd5f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d668d4d5b803cbd529c129e51332400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f57f321130411ba7dd57ec656ac80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9fa386099f7b12bee00b404cc9010402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d280f035b27095d08e90e53b20b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556127721f4a5d34b3976ce2a1c30f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cd341ed6e2a66af06edea5e7f5a21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d73db2cdb7ba414b28cec07515177406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98819dbf6184b488e0a6af9c39524ea2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07ee518be5d92b2426ea024efec431408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd6b149c60ab262be0a7d0ed0a726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5514ae309f2a5e2d3bf9c6f5680a090410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441891bf8291c69dd8352fdceb1318b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb083737f2cf55c28863fae0da3c40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c03d8a8f932e82f267280e4e26397413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4d81abeb2aacf8f376b75b1759fe1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b1ba08d343a76526609f78a56784415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a37af2932b3214809201aefa3aaa42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bebf8d2e02f94a85f7a88da883718417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f0d57951a2724b1363c450ea13b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc3de7a4f2f5f8cb747ad7919ad393419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26040c03d8d258de6fc419c099d77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0fc5cd50b1153ecf5c2598a4bf176421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7271e8b23cc687c492082189470dfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57859f62a5c255040553cb8489b4bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c22a1e45aa8a3fe6e376c04feeb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184fbb903444e202a8c6b7c9dcf318f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc7ced9814dd6268b2bd10812a171426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af73b3a4ee202f364bee17a22b5810427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca04e5150d6017f03a18331fbe5702428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e02e81c5ae19f9661dc09760fbbf38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f87926b2e6b9425a80c4a9a194a2dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3242cffe7f964c4d5b28bcf31a9687431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3b330d734d62fd69525a1d956395f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d54aea7c86dc3ff0e00a707f3dbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f85dfcdad6ad88f0dcb2e6f3ef6c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b99e21251472ea789437e3115c9e1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da550afac9fc9bd0cc634548bfba49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5f80f23fbe87504d4250b230ebd2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746c2b0a5d059a3ea61bfe9a0731f49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8c4ab251fe99b2407a3403143225439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974300ffded2783cd9ac2e319eb0f75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ed5b6d90af072414352cf4efe993441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7000f6a0085e68860e6fe2f2d9f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da89f7783f73534818e80e687759d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c044aea35914a73fd02fc19e089007444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4a566db4ebc8768bddf8b78f949bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9604cd48a1a622f6274e98e1325a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707800382d40b38e4aa5abd163e5159447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f7d68d53a0c9efc09fa35527f7746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58038728468a0602464bafc6d79d328449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe36b698f3208e946a01e0e828a8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560029fe67f87bb197b53cff7d052e3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c67f70bebf426f473acc6f8c2b858d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04517e835f3cecc49b92660f2d71dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b43e890cd216ede7d3a5549c6f0462454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08e561652e766f4cc431a55a92977e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d0baa1e1af2b1c8f06787df73af26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ca65d0f5beede5efb4a5c1f54883a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526316f44da8d27b1cf6ca53d3bb7c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafec8c0e3d991354ad977a7427a2d31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4335283ecf3134bde45818c18f7707460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2460879f8cb83d014887cb322693c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687b064a4917dede71efbe866b4bcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27bbf5fddde5dff9026faba49ff41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccf5c7c105a39a3a7fecbd570cfd46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f506d9a3d17230c20e7772c4682bad9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c474f4e44e6f533ff7cbbbe990aaa95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073916865cca9a2d071772d1acd1d73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f68e848aa7c98a608769d1968762eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcce90a57811ab070ceede9fef2355469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc432c9332847602bb46d32b5838c0fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a88b504bb97a269b3f8f25b0ac8cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6099280d3531af3639d57140758f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba7875d4ca2a84a39019d80bfc4ae9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c901e5015dbff4ee3c8c60cb2b0aad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7211fa1474a0ff47c40688ef55c60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3623f70449575303af6d97cae2c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78fde85b8814560d6bba95f450fdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d052e6d59b529ebf41bb2b2434ce4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20acacbd8fc6854ead28fc7182bf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb85f9b72d6136f1e66c7489a17f317480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b578773b438220a101dc3c1380bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693e8c07f1c923059f57ffc229cccbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28dc23316283290c29399d8ebabff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a6721564cad56bfde5590ad779965484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776db2560548c0963b2094dfd7d39d2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cea1cb7cf4c36b71efb65c482cb13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c1df0eab9881a1fa4dbab98000ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc157c60e8290e2eaad798a983ccce1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aa54c057a1c865eb3b8c9843cdc49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30659bbeb0d21353afb5d1ab07aa554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e431d2f261119b389f59030ab1d142491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b79009a626c1f9a91fab52b01072492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5141380860fa6bfc8ecbb76ac778d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57e88ac2186fc99d32b04baa35ec61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d55b4cf35f1fa543d17e7e66d38c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a5c76bd749e8d60bf28ea35ba4c8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c58ccde0b18c1093c63aaad00089497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffac141c81fa8f4f205366f7ece8e84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6a73af6863ac7253660ce3df02e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2796ab226206dbf330d3b0f483a55aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609e6acce1acd8ced5dbc1fb2023cca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150afef10f42b27d3e66d6d2fd5851d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a6dde7c202b552c8480f7bd4b3cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8983f63fc4e4047276dbf54c1f032504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9be896877a6bf1aa152f6a69a57f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165661af0fab9d67ac3c7afbcf5ff20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df568886fa545c7aa819ce44372ca3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489235d77931b6403c7aa8b5faef3b1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73fb3ce47b77d8bd08bc758efc72b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b2fb50025a95cb0def95983d5337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e46a86195b49e92d909e9ef9f3ffe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7691454d80b4774fca6515cfc4114512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe7a350571a31f1169888bdc79d7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9781b9fd64e06f56189022fea76b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da6c23a21f9cc3a9c215dd17c8ab35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340703bc2402e2795b7b3ab0d29da8e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4f0b7cb980cc9b78337702755e886517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab73380ecc864b19fde28456a62fe4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba715ea788d88080f4bd0979cb47d80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec18058b76e1c7a3366c4e986428ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0616a0ae91dbeeeeb495b7317c817521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17f387554e565398945a3443ba5bef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389e18f760e6aa6d8006fafc4eed8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f96fba5bfba9ab920d6dec43febe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80fa42138a2a41d5c9aba0d9458c97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8159bc0a5c7c2d29b0459fca5caf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b1634ebe86b70d1aaafaeab96be8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8def47f2bfdea5970a20069fbfbc2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f6ae52c3fe813618b34b5de8083f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b99036801d08ccc2fdebeba53dd169530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cba665326f0ed5713e51eda5e847e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da94cb70045b2afd0e61b6549ef2f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdcebef6504636c521df2311a45f19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece55684b832a767ba6577bc57b5bc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c97ec5e1e9a21ca2d055defc4550535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724432e74034b3ff896f08ce2f4d092a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff2b9caefecb06374315879fd2ef1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e39b8e2767f5d1003ed5380547106538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16070dc9e8f57640a7dbd062703d649c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fd8a27f4b442b66ed0d642a2b5697540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df87a1043b26d2106b29572c8496ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e3f2855318e32d5f5c839c77caf0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2876dfc82fa37b911749739ed83b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab011127fb3af3d826da0808cc4210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5dcdef6bb324c462fe6b50b54c9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c384109a97813070b98cc9ca5434c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04196ed9cac9daddb7a5cb53c8e41e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dd001a21808893358cf8d517d30ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7419e0281bca730e62e5725798058549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb10718e971745f361e6a907c2c85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf5898232245dab5270bd736ad30af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39937e8a2e7a562e665e5ecd1c38cfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852419a45adb0f29c7a86122a69e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4cd1ff1cce1367f71dcf8902afeb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bea09bab9901d6d736628aaf8897f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea567edd1c91bb0709ebb9c802cf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088cb4033f71937f11c3810e00ac7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16688ce3b932f5688ae65926eb1a872d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a4fa6c7ac1183cffb9cb39cd488f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d9c782f359a3a948e113c2298f228560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d40fc6997480b345ec5f1d43dd759561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2b719d40ab7264fc30e8353a630cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e21bf5f23036beb2d8e482b419bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988585d18125159e22f549722cc6ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2e8cf48ce2e1a504a9b895e38ea3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e325e2468ebd967bb7ff6daaf4c01df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe7735a026c5bc33a77c466898f5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087a8fa87236d02fde7e0cdb6e4005568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed94d546606b7fad6a9f16278a618b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d762282332768632c11f5c91cdab7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd37ea51731f0f9673c226c248a4f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010dfd1c468fa237d4b45c98f86f69a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac65e967ef956603b9b9cee38b018573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b045915ef5ab365200533b3b47fb89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f379fc0e71b21cc0c3f004be1dad82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e5125d557180856088f10b89166a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e2de01800c3617f406c72de51698a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d46136e0d1f3243bdb98ec5fab462578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe34137423a79390ea6f722337676e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e77cd17e1a30c5ce34d5e252c9cbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad61e0985d8453d477d07cfa61852c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f19c6662151de0130742e70b544182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a30a3f9b801a1419e50b6ca33479583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb879182176b5ea25838c987513478584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886728745b145e00bfdb4f1fc56e39f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5c17cc186d1671ae243bc1f70f242586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fcf729fa72377125c3b448b517eb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3436cdbaad4c0b9f0cdb0818cc282b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f00ab3faf5c7e18f733aab941d9c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5352efe6204962d80b585d34d1d01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e536a708394e81a401b5c07ecd3ce4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54e8d39123e850daf4a2830354a4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe512fe8c097ed27d1a2434eca57e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd9876dcdf608d6da55f0e791f763594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db18a5eb19c65e2d229d96d288e43f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3440137d34dae0ff8ef493512bbfc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5ffd94a715b7eb3a74559f65b211b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0b8c1e85ee3be56ad73570c03f019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab847fc9afe1e5580370db3e8a67f018599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c0b1c0ccd2d189d71ebe2d257439600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98bb46f99c16fac171bbcb6c5a5998601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf41b1c5127158046444a3029b7d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38428038d3d6b760da5f51bce285b611603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b61c5374ff8efda1f1dc98e3ed00c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619b81cbf90082ab30901ec1795228f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1eac683631c98480f4407049e5a48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a0110d4b0c44ce6ae7286424254fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d7f92a9d5db272ceab2fc96e6b90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd982735428dec5eb0a72fe2ef11629609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf760392b9f15c5665a94bf68c703ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb8b830de7dc0ddc5e5eb1dcd581e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadf16a94cbe74e0b896a5512618019612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fce0ac1e843b886f73bcadec6a61b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805510ef38823e38583375373b43c698614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bff632ca9434e67d446a41f3d033c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860bc3ca243baa6b54f96af3af42a5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a405133cee7793e4b1c7ac3f5691c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91889462c981f3e0992a05a3df209d35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6654dc08d181950f23de1e55f13b2dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f74a297ed3d819dffc5c60efcc155b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40851deb7739938044c1a25c04f2b4ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9ad6656ab8d3ffbae89afc338ed4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1a09b41632e637a4adec6a35d9998623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadab160919d843b6100ad17be316a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ec8294c1c7a97adaf04f95b6f267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f7ae0b68473e01375b83f6cfa19b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03373886d94f99f062ac3e169289c1c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1940008faa9a7f1bcdbb6d3b4f19d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3bd6d424ab2726fd1745612513a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0498aec43942ce2bc7e6227b63720630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485c2f68fc33a434fe07e02c54ee79e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e14790ed59c0d46ece7d7a7014a61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf603ecbe795977d9f7bc625d420c66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427a36973d512e0a22018d233088d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a189ccac85963155cfae62c9fa54e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92096b75e417775a573cc3038473bf6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecc13ea0a9513353acbb9e8691a337637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c17b7ba8b3cd7d00f1f1c53ee3b11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab52510fe36103c2516a8fe6a83f25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a917f74ab6534678b9bca8bcdadf98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f838611c2713b771629c24abaa78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb604386e0793fc51d58aa3e87c4134642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb67339e7f832f122af2967b3c3ca6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86cdb27fd2c19dd3a41fd0c50f27e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506737112b1e2f1382afefadbec2f2ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d830f8edfcb41f61e4e6876cbd07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a207041e87ac04bfba38d315bf1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75256f60a8c52b9b79a73bc5d84eb382648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a922ad888706d391919a3eb6227fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb7c849178b681b171297e684464ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aa053595b0e553770ab0fc690e903651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a966a592d0d03eb4f74a698a9be3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8621bed958c12c7ca499203ba9f39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f11dd7ec892a88a0bdec6c0d44560654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c21ff65c639846a516426f4ccd7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3771dcfa844517a26acc6ce39eba8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937a31f3a01c1dc548ea722f88426c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651de445bcce8453e3fda342a5b2a51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d70441d47195ac2a4464309a644b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574033d1a45cd02de2602bfaae613ddb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d40256124a480243a09f4d77465a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44392e3d6334195092f589ea07139662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b45e55add6bdb574e70c9e7c95c28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943d60e66dc219c103bc60297427e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f49d8904448d293909e9f28b471bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e81c303f3db7769dc06e49b494737666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018140b14aa65b3535fd7ea246cdb164667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3297d789ddee01be7870e94bca6ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147126722081857e142af29b9da06745669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a5b6a40fe4311740649afbb33918670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a67364917e3e06bf944b0b47ffde3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3342d00c5d1e1ab9d589b0e639695672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9437a5027c0f0698fd4dfe96efa40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3cee9d10d6683f29e2adcf9cb93a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ffab051155f46b56e63a877b582e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccdaac9f78f6ad0a5b3e2fc7274b7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41bd62dc3a88fc60d412a62d618c07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08548cce9adab604970640561332614e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276dd015c2716c1bc6ccd8b653bfb08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47f235f945d860f62172eeea0ad76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf074e1668554f96f82f97237e66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f487c5df459e36bc0f869a4507d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f442ddf694daba7401d4299fd62ff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3ba14e390f03244a691b107f8b026684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f869134a61ac5066b343b11ca4a4580685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8236ba5e65bc241007e6f668b8d389686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17afe83854f051851ce3a08c2cc8dea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa060b48f19541dd0281d23762be7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f02d011936d1b1caef13ead4ffc4f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137681f6e3011aa6c32144a6a2d595e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b5d0cd4a47ca9402da2874195f75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2f5362132765adc260223bf4d971692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9fecaf66150ec9449b49e4cd6fbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9b90e7a7e1b66efea9f7b3aacfb22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafdede7ea91300efa1783e6012a5d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb138d5e36d4f80409240b9def7a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae37444c6b3eae8cff0e40ce4a2c969697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe6da3d47ff3e1e36788cfac9f594698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c40a2462b64472b7f912a72cb0d93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b39ec07f9e6ddbc290ba2b6ff10c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f0362719d388931ad5d12b9fde47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250789936509b3e4d6f926a31b731d9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623cf12a49d634abdbd2650b6958d73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8a744f9e7b8978d488fbb4f25ac4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4136d39afdabdf647ac0a18c7352c23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bf748985f5f4d9a864c1b2eae70f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db0214ca9e33ce82884a9dd494693707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b475845526f4f500ae4567619060f36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321825022c58e467c455a69de8813306709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde6d1e11fc271d16c5beffb55ddcfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f776cbc5dac35121de8d7e1407bef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4d6024aae8ec167e156d4d6096063712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a6c8761d2bae40a302398c6aea5ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e023c8ffffcea5d5376248d6d64999714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba53427633500fb62c097050ddc089715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48966ef03af1660a91498a1063c0e40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe262cdca72d2703ea84653394151f36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee655d3900c82053ce3bb7e5f3e4dc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e502e4aa77497e7ca87ce79b3311719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e166b3b0f5618150c41498242fae4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11873bd1260fd02fafc0b3122abda6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bdb9e1df0fd3bff1478be167e7398722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174dd32c994b8f7a677fd2be73cde93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beab77481dd73dcda0f3a58427ab20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703246a12fa1b954677f77e0a15e4ee5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa699d4c09671c7cd52bf466d34b4632726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3e35cedf0f20ec7f0bcb62d0f7e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544855ab8b33ee2f5b10d1934e7eb47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082a42da50f545842dc6b6e2ae3cca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90e62b27f29f817c8b890871e9e33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433ec4db09ee89bb6445ed9a03757ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135448ffdcb9571cc9a8351419050c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e69b473181e3e91fe428ab1682ec16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e4e3f7a642de9ccb17c5647a27a53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa19c48d9dd58936c5c0af2ef4a282735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055447f94c84da6fdf99553bbf1dadb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3435b767672a02c7260b86731f6da18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334cf07c7de098dee809a0cf484116c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e70f3044bbec06c8dbe4bec86698739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c7e714d6bc0fec4c01eacaa68a915740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f82f5aecbe33193946abd076d94901741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08ced3b7514dfb030a53a31c79ff8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec63057d9b6fca5fab33f785c97d9a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddaa31653f48530f1373b574827fb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220e7fd833d8213e3d8bb4a26d1e5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c17b8c78c09fa964d5256f790022f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890be0a71a6306951dc923fd16813c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a7df8605b7600fdfc2bfbb98c43b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcde968a254608a44dfbd6084617cdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b50218abbf8dd791c24dbbf70db9b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1149c4f1169171d05bd49d4eca7001751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94148385c5144477ced3e785273640752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748e6d1f7c590a668065d6c11bc2e72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc276c79b4bf5f3d29e69c8baed06a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783c95c47df2681485aec6a9a80564755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15f88247df87fbe417eb095d6c3cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3dcbc7207f23331b85b9abb94c5ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcddb29de1abf4d6b737abaca0f5737758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6db62dbed59a5272e988f3a5981e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d9d44d4f38db62316159d54cf456c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b81646f0446aadfa95b65da81e132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99ca6ff99ad37b63b001ccf777b29b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9330e11c0dbcf2176e8ba2ec7e89eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ff63861de631f1951a2b65a2f51775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572c638e71cf441111c4a70a1c03586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87a37e366e6a8261d715180c253d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399aeb6b9c197bbc8c510d68562635c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdc083ba1027eadb74aa2c88a94d559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e071e3107d9eb73decd51db889525c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760538840dcf764b9bc07a741eec63111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dfb4da35d41911184fc893934cf8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531708d6033dcc5aaa869ecdf354568d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28125a916b363e212e0eaee561425c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfd027c35bdaeec1ec8ed6311939af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d24e4cfabf48286b954e81cfa584b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa64b45d2bb8fe962b85ab13d6be3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bda154b6541ed88fd4a48b2f001c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea0fa0a80bba43ac4451d3360a940519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2670353d756f5ce1eda0595bbd630620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891146025c0e311a5531c1f7709238b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d8787c4c5d293849451eab39350cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189346200de5ed6b58bfe1b11e818b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d346ffb1e320f3bb80f7f24cf7b2b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1100c1669fae9e0b2c6b6a1132195725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a5264f3c39062447626ca8a7969126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8769e5d83ad70004b0d63271e94c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e818c50ce9783eab4bae7139580a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639aa1415fa8714d7235a1b352bfcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092150a1a6d62496ad8ae738281ae630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d4fd7c3064bd54a471f015b7c703431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd39603e36497803aa3cc595d7cab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4877fcedc01d633a722d904a0db6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e3866fa9c741db8f8d1c777628b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed330e9a5a0b56b18a4e19c54931e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1d0a868cf75f3dc85bd8c7e0c71336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1061955317be2e67f768e3a3a93fe837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81ab78c6f9fb5328ab2e32baeae89f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d944dc5266bd1b5be125f0c6b6697639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f986f0b3ed8b80c24c42791e2d089540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22d880e4be347adfb337bb50948b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b4910751514480f9b0334490172542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ef47caebb7e2d01a9bd93eb03966a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b408ce0781df484b442723ab10ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d453004fd8124a6686760a0a854cc6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa8cb403c80027a4deb8b8c20ef1af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32034467219467621134a70ff1cb8a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894b2a45429750561e3835ae160794948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d932cb7d2967bcc40195ffee708f3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c065bfc5e61e24ac37349d4078d7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19216fe587d844c4cec072fab55fe6c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397223af7931ec73424c54e500deae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7c5c71923d10af5346a535193280153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77bc3c80fa8a9c43c6486c6a47ca354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f9d45dced9b06243a58b62e1e1a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9c3a5d0254c8e1eacd2a1d74db8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8a94ad28d92af24c9981ecbd3964a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6dd4837125675cd8bf92ac091ff6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894533877bfd097245ddba778f1d2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b909d5e1177e766be17c72ebab5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d2c1461e4770c2e2f297c2bbadb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01065409bf6b25a05d3541d1f9298462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a85a37f34360d308d25a5938aa04fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114679a2a7c2f176c383ecae32295b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d2d19e88dc919115c8c24a4d014bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c82adc53d0270808986991c25facc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da33795606256539abde28e642df2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead87c61f830fb06609f585d521bd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab26ae892316b65562cbd0e73c044f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb707f99d56d78aa03be3134fe67ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fea35e68405d02cd7143d43afce9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a4ddd6a01391be258f832f3c5403072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb4d6a70f91ec16786949dca771c8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5168fae5ea13e49f5750bab67a67b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb905da3847db20f39222f2fc234c1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7c8fcd911b9998687456cbfb9b7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce5a70b78a491283066debe94cce577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34e87e62a333d3e73df9dc05ff18d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8976a04dc4fa4062159f40858804c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5626448e7cd90038ea297beeb480280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b18a6d8f387f8400d57e552674b07281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d07769d235b63e8334d95b9e0335c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb026f243ecdce11183b5284175a08783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c30ec4c3d391bfcaf1de05d442eb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384040d364b22a7e1e29bac7491124d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c876f4526915d0e059729b3e67aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08175299aa0ea9ede3613653a997720e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77c08426fbb90a1582149814400edd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccb7d811657d32c484389d7961f7bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c11d4ed201f830160f107854dc48790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbe624315d7038d2d94562725f919a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e373641648393f2791a675ce650abb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7157f0087364ed5f16cdae91a07b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6516f8d90e9142913e1cb57cb05094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709cfa133299e34058485c918e461ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ff6c9df6bc9baf8944dc5eed1b0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a848aa99a524b7eadfda195731d48397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb84a3dcfa2daa3928661ad7fec91198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1d2bea61a492e1962cfab74eeda2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ea8ca94342c94464caf41faae2f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f1cfe139962be0292331133fb239e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f766354962d14a1bbaa9a901c13bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a98e014300615bec7de8c92826998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e340f483d223d26f8cb2b8df9575104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3c2c4736f5625c52196e30e133135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164948d20ae0716e546081dba8559b49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7fb44395c482ec1a33ba4262bf0b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a05e82ef664f051280688644ed24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc268e4fae7ef69bdff4bc4f550cb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3153f813efd7f74038148b0728cde76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421bf98efcb4028e35301529f4fee50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dab29b56e8ed3857b49a83a5d7af5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691112d695f7a8e4e49af10bb961add113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395284529ff95da28ee1787dcd34f008114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb02775e5e22f81e41570763bc789115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b0f38efa91cafd54e438d0c2a1447116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425bcb01ab5b7174e792ad2f51dde5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824837b57de6022b26bfb826a8dba5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b24736aedc66674a61b5e4c969dd07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c7486533bf9c649ad9197a11e0661120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9afb393d48a406b139adc5fc890cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e80606f78e917c09a8e37e0579eb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53aad5f67013c11b3cc3343f903f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a040f80c4569a4e294831078db0439124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa89a76fd0b78c198798eef484a19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f36e86510fc931eb5a18b37bf73a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a20cbd5325dfd75404a7612a9998b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb24ba24850e620776d22b5f5e9848128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3975e4bb98c341d8caf2095373c744129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf37cce58335af7aae3435f1463afd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320a4be162694628e7ef769740be44a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2cde04c981edb1cd3f209e62a8840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846e0c894edb4cad4910d13035c7eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5cef8badc01c35398f282f9cae4b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d803b569f2795e198efe7030ad5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4af580f2ebf8482ae905940a7c0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425e0d8e10d54614fc8b01c5d20e15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a90a4fa39f5960093f1d815b8b539138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a567666ffdab9d3d894e94240fc99c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b50bfbcd8c55c8c6c4c6d37d8dd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13c0e60fa858484fb5ad7180b90cd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627f27fc214f20f4a1bc86d46468a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e008f250391dbe06579bf506c3731143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e340e3c45e40687d42bd75fc41bd20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9416c145b691a2ecc8bae30a15bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d76d679f72526adfaaf93bf55388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133a7ca63147790936b3cb39738d16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d55367dcf08e266d0ab42fbe88afd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c74f3afa60d9a5a737d99941a867149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3982a394e1393f6b0e5d2692c7599ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de99ef4caadde75c819936ba477dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f68fe1fc44eae3acd1c2722736a42b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497d5b004827ef490ff8e5b77d091c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710988d6018d8f85f6c7076b11428ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db05ed869a026e690fe054a3a3be06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ae7853c71e70d908a9408d1716e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b885296dacbf3b519defde2415cc28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5d236812b89acd68d1d6d4a003c8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6267fda928775fb1e2ee4bb360878159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820c5dc8e2d25429f77fa41243a655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b73223ab0e6238cc3183f25bda165b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813c769d428502098edaedcd57efbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2a4d6e76462e0a4001f2f6fb7e1ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35f6d9d7f21df7d5629979a5d829fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a27ef38f1ef36c85dc4e68711937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7b6f6a774155272588e55273d566166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebe8933483e76dfb6b770fa1bec4c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0df1f787ea0e1818c00faef22c6c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3d8d7ac451c610c90bfe92c7ac9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147375bae619d7b89359308263af383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334970b930067ee5d13885628c65697171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8e55871a50ced7299154942d4d3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430bb748fb3d83dcc332c015064ca34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d70faf40d450a572ee310a9401c6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145bc117caa7de5b5471cb858f8ef86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67bba307afca339cf4fe3db314726176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a8c377214becc33685c98357d4dc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a9e7671f40b0b1887d13a22dfaf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808887aeb34847edaa3d8f5aa6a8ddde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40a3a76f5a9e5ad049eabc67512deb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf77f0d9d2291ec36c05b37f66faf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235397e3820769ae648fcac52de7e49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88127c3df3b661091d9c0770b1001d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e68da0036710ca812457243945057c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d14abecdca8979b1e412b6f4b66f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e7abce97dad6871d0816d64e913c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710066d29fee7d68592e4e59e80d2402187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76b7f449514c079dd9a5d1e68807d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc28391603e11312ea72ccfaaa8e7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf45f516021fd133d2abee85910f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d11899b9aca072ff87efa8b6bf234e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb96c35cbce95397654e989a360d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1932b2e68b8df6864f1051362a68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61ddc81c86db57ea491b2a993f4bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468b55f268c00d49219ce7de86a14b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba0eeb7da737068ae6202b4db1e052196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1566dd78f4a85def7550c486377664197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07357497b244224d876443ab031ba3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7ab60264af3ac5c5ed4ea3ad8215a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2dee1921eb85fb33c497e465a019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463664ac34eb2f369cab05d8b48ef414201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460d10a2d1eadf6bddc2675af4e3eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca03c0cb964887c01d00b6a7a00fc41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea648ffd2d4b52bb25665e4613c149204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef79fd1c5e9f4906f98afe166cff0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ed90b212068f426f7c42b0b4c778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e209a74712c409d94ea09b2adbe4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2520de0cad5a98ee5b6619eac919b2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c544275314495df75e17a4686247209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced21c683fd58b384a0fe16f9a8429f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4687dbfd155a0a5ee3248bd98a57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0649b3fd10cd4d45dd7ca53caeb204212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6889fdbc14e7fbc06004a2c78bf59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ba78f22553f3a1687c38f8372c50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9f985fb46b0ef5fca77fea79112a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d41eb05c6dcfa38558fa9f7be0a4dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c4993b2f4e9e1a8e37fc3faa50156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca289a48fbf2604417fdb4ab2e09df74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4a9165b9e8f1388637a8cf6286bd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a46893885f172621ee4355b4d19c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f86fa511213009a656ab2bccf3e6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83774080c9ee4d082d824de5c3ced8a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2a5ba42e0234868cb9187e3c70514223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b080b3a2465491f19da939a9ab228aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140ef71700ef641725d673b66ac2588225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb18d4cd8be0b88ea6cba23581e7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12f380194eee4da074ac5685298279227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0607b63f6cedf12e48fc1794261299228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e31ba1f768c8f389057d3cb94873229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a3e07a9bc1a5f99d68d5542d1352230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be583577c42db4350652cbf85d7577f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda1676b2be416feb5eb04754abec55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd16ae3d40a6402e75e81cc322d53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fe1e8cb30259634db71aff128151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740855e5c12ee094c439b0de5d2b9c06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ae52f53f525cde9854b04d210e32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7b557e4bcfb6b039fa2211a960fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f3a262a2c4afceba84d56457401e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59691f4e796caf6bacd195c7241785ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b503f55ebaada929044391c0a282cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30538e39b26be59b63d80d1678f942f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315e20ea9887775d024bd5bece5d1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a71e1791518c4c4c94ebda5b5b5951243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a8e8bdcbd04d86ae192781279d60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee3aad3c0096062080ad8380c545c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cdcf3f8719f8277cbb3a5637e5c65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedc9ae61e4daf7c0f370821b98f0d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420644ff2904ac161e638ed3c595d6a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34af678cc2f751f68b1a54442bf13d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08449ee3f5a5ef91dbd5cbe7ca4a2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb881a6b02638d0148bf61bef3f75c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362216a244b2bc3ef2a3741b68d7be7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd71c789b9dd4a7899de4cb5ba33bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adefcf3d52d7afaf263e79fa74788a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeecf62e8db665ed12d71ff542d7552255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d650c7659de3e1427ba788c63af4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae18c599adb40bbfa352ddc708a564257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769d256a612cace2f86777288ce78a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c275d9035f2077f61832835db7e66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca43b64ea314e0dad83fdd2ed350a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd6398dca3b2b523895906e5254d54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f6dd3e2881294472639dc4afde80d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133838e13297b60c885a0351fe8763ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2deb95341d7bbf18c097a1c5d2194264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7702273a3274c02de2e1dc976b26b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a041656c9104349e426c4fd5db8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff1102489ae5a019086898e10dca7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936c1504c6c8bd3f828670f0aa7a9bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe58da1b06e6aeb16850e2b53bb6924269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578ca362084942d164a03d1543b9756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7579e8de994bde2b0a522b94ca795271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e8d43274aa231eaf078838b150a77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789dc7e2b55b6fa088f1be2db5e5530273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f41a4e3c5fbcbf84c038553ab9401274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd1e15017ecb43553e1358cc89a7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2a665e577f7f11a1f4a6ebc9656b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366474ff0220f24a64319957cbbf50e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f90a95a6edbe11bf936f37d49377df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191ccf8fde984e5880d1d0d39c5b0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb70b4e89ad6c43926131d5c8e7c05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5f728c2ad7e28bf47033ed99a279281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aded07724be70727fa98960722c3df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48dfdd4594218c89d8bdfb02011a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88c735acd56d57b86149805ffad16f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501724367118687b7d52ce72575d9931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e20f75262294f4c5dade8d0b261a6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565179ee276c773f2d5cc551373b3ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbb2ac65c08d4e2cd7347020896227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba27c4fbe9fd8110b1aa7273e043f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c5486c80bc3b6c1b96eeae789ec3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1403e45fa5bdee2b8cebe024e5d39c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e41810c8c2129d67a48bac3bef0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9711a5698d725e2487b6d502d94b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0d87a578f786021587596e06132d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950f9f74fb57115f82cbd3bdb73fbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010409136280fcb4431f3041c56f06e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db77bbd83d2a4afd97afe6091df59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c8f10f302f162ac87b574207cf21b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8e0d4a721b7a0eb1f6d82338c2dfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e8c3c07ff12ffb4da92b5eff0f019300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd82dcc693d0a501792fb0ffb9334f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62cc418af086fc58d8c6c08e594ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de786579cf69bd32dc2d3e15a91c28e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1dead9bc0e8e6d936350d5219788304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58f946de5b4f1ae1724a62b4287dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ea7d0030f410f9924507675efa70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1178d9f2c36f89ac24bb5ef46f649df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bb31fd5fdf48633c628db47d9c70d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ed09cb9307dec00f4ec62fb53885309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1674fe572c161cb015a7ba487baf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a80249aecbbc634a800e0796631b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc9f7563d9934aad31d11750040a30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeae7b6bc4f63a7a83ccd93e4ad089313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409d8b3c120f311742f78b21063116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071cd785b78cd14202c5758880df10f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4cbd5f6ba3de8faf3a5a45b0d6e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64fdf04de0991a94b8801b532f584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99988b6e1a44bcf0497e9b0b9b166318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f31a5a244e370561bc7ed78e8eab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39800284d4c8db9958dcc67ab4a976c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4937a83e4f697d43dfea9a31671c3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6646496b304c5007998bf98388f8c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dfac41db6f6e3be93c05c97b493cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedeae29143d5ae15d57714295d53a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994f2a021c47f69bf34d9eb4b52aa6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbbf6ec8b3f7b3a44a2d9c291f9ad0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544564528af21a635409da94f9eb1ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da64a8d12e31a8cf44b777e8abf584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df967da0ca10cb1acb1a5dbeb7d820329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edda4dd91690393b17112735e9b320330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a277396b6cd0d100d8424ae4dc31e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c4bf25a55240e2096582e3f71ea2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e8d1949a7323dae6eb86427c3a4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08c1ce45d3450574868546c33ec89f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81ddc6be72e3b6fd415cef3aa62490335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d04f33227ccef9e07cac59a7e0deb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c18e5ed992b9db39230ccba5bc487337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ade5220c1cd8dbad61aed523a7a4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a2158c188743719aa5f02abdd3130339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd950ad156717d90a31cd4447ef2aa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd50eaedc40ee51bb45c32afceab791341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025dc242201892f027f9aac55cf50ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c5d8c29293171d2b94ba36d6f3cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab68b3dd174926fac76b4bfb4349fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52222dd73da658b109619bbefe674f24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31500af56ce3fd7f0766c2d011c26d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28529902ef1b4591c4a077ef519a0dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7a4441e28d740bdba4766bd0926cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f2157fe179d914544aa6d6c50b81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d133474f124e5a459b8176eb4e6036350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ce5b36d8f80aa2a5bf3d98d852374351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6dd02d226b9c8b2dafee23f0006d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897657d7d7d1ba0ebeb65b99cf6cacb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cb4dce2ad286d305fd217adbb97bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e812a1eb219adc3b78d58d2be0919f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ce43857b4b96d861861b856facf85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b66f6d3831e4e42bcd9ee918f2456357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d0ab34e7bf9c7cd69dbf964c75f7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91501c80a4f015a9c3fa4080295f58ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f5a2734c34c6db9ea954c2e4895b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7fd28bb4b09d579619919fe0c696361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58852adfffe59b07a2f3a6154dffdb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badb8be0b9643539a2b510d19be5b6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49ca2dca55ab99de1bc9e764f1638364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47a1a3be96ea23b272170366dfff1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5dd2cb8c9b57c273b447b7d1aeb28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d16c3ffc39846ee97ef9058698855367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c23fd2106bf8a09f978c169bf7dec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee3d113f1b099cc2400f4fcb89b2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03ed2000b04ae99362511791b6686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f7d78b28f8b3121e931e01fb6d30d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915c06199a1439f756727f6b63a8eb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc49daee77f474709cb6d70371cdc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de13d8c47a0d013c0531a881b27edd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf32b69dc27bc153ba8f53d43fd921e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec633096a945d0c109e89b544bd39b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dedd7657b78ee8186df50b74136328377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460462786cf61b59f4107cef97311ae2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd64569e0a932de1195b3fe07e5fb1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ef2cc5a9ac0554473818ff8b1923a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309760b6bbe5140a57172363efa0cdbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe3e71d2cee5af1b28902528305247382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069e333879d002e95f71b3f75004c40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437f201d86b262b2f4711fb676ff5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3a2e5463ef5b4cc7be54dc701c82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb52446aba2851885397366f9304d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d28c8fe0611f62a3ee4061d1384003387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b624075426dedd076012834dbd60e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d321791bbeeb22fe21257fe74bf8782389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686de49dc4d0fa5333b2247d9ea6de3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff648b6c9b9d669b8366d79ecbc21ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e868c3620db5b8d9779b55414d180392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bc3e45cd54ca5dcb16dad01256618393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46c49ff27ee435218453071ac20072394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a6c03cd8ffe88919f5b229196bbcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2a4039d5efc36647d08baa30e3cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002ac0e35dcad2f9cb018784a38453a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820d1e5974b749ded56fd7e7417f056398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331737c44256fee7c8aefb06044ba0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf003884d535fddc90dc9e74766d72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5836501d87068848bc466400df928401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6f07cccecc57beaf77e074d12e4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3b4ce5b47190c2c0d4ab3d04582b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96368d128bb16ca9244bdc687c8b42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a8a87a52dd1a4cc7db5461cca4623405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf63a262ba73895b0b23a6038861cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e227b7effd9620461b2a1cb01ca8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e571c16571d5b55f1d8502c995d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b60b92260e8116e0fb4886e74601a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e7698be9dd7ccd96146e24288e3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c40836c668dd68af6a15f6857575411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e4292b48357125a52b4090305f16e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dc7faca23081357410cdea48a2cca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76002673c1c2eae2d69bb7032097bb1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa16e245adf481ce09341ee229f209415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb556c7c27ff4fff53332f5195b87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ae4bd88a75dba62df046a19d3890417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678654ca4ddf903cb7864680761d9de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777a1a4934f1cc26e02070b13f4cf60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f979e454b083cad47020a7325ccbb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7094202241dd0786afbe098193df9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c477e58a41cdd91996aa1f03ee38e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f614829ec841ec2d80ea2d52c12bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c268aef342f6dc8db003bd93b709d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8fd84fe4290128d34c88e58f7c59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93898eda3439137fe591bddbe206d9a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c32da232188f4dacb29093e5e555427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e3bfe189a00ef0aaf85b5569a82b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2e2cb576e7faecf2c6b7423ce398429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58365aa4ac43940c0929f0e5732238a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94121aefb4c903a9190fabadefdc344a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d06fa4f8349418a0567c6fe516ecd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3bea67bf0879f0583ba2a14cde50f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0199816c1834f8108e5c702b5a972f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a51caf48ab130040bec33521210073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b20f5507c1697b52b164567995640436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4f80c34411933bab23ad9d14ff9a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ae494bf8f4ed180c40d8d061d728438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec128443cb1d4a065d34e7f52656fa0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f860a15e4bffa9691237d89d550dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75df17758b859016b3a417f56286ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424ce287eb05cd0eb58802b740b6443442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d177674b12078322c0ea529414ab8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c23ebdac829c38d75c21e1b44988444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beabc855356ceb7f914c1b275118f7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18eabcc94fa95239b3f7332e70a48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f9f90216ba0e4b299c5d68d9e7b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5660ae7a3c75dea52a08206c412423448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1363500295daf1ed2e09e29cde583e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d82fcef40580c7b2b4d89959c0c413450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c931a45593a7f852b03e4bc23b6cdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d6d7e3720721a0d92658fcd2073cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0935d90e7d6389754eb330ee01b6b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c86f8558b0c94ce25644d0768f2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b37ecf57373cbfdcf1f73773969b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a4508bd2b69d16a712c9d326eebb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127800b38947336318b762ea576e4f09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8739042adfc213c9e12d3b2014161458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72220cfbda78215f812f0f03f7f2c12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423137b118554cdf92b8c8eec2810b9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea86b2ba636803aaed90045106099461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddacba40fb66a9d80a853e865e5b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7c22164a03ad1fddca951e8ecb7ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9607c146de5382f0e7f27876a336464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b25ce6b0b2bb0a0705463abe009d32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0be32f75b402e0504a240eb08fa7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd069a5e47f252e36562e090f8e7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d53af5a1fa971cf653cba72af0795468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b97cd8fffc8106e8e9b55f1005f925469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12de31d42dc3146b02e051e2641af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac206e0b8dcaef9a0f8329bb44b8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a605fc49bfe0beb0ba1245e6dd681472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a387be9fa16ccb1af8eab8651d885c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302e0937cfda8720d9873815310b82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d71773ff1a539ff0a083d4d318a16b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eede997edcd76b30c821955d0a3fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed95ec3370f693c8c62750f656f962477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1618c15528c86422b980355e59972c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a42b7c123c392c1c61e77c2971cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0229710edd13244c41bed1360bc10f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8b0be558322114adfc6377bb0e5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f0d6cb2727aed3c2f09c188010f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56bebd2803893a00d5585dfadbf233483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c372f756b0006a5466a0408f5d6db93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610873668487ffc26b27a6df41f2638485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9f8ff65f1a4d8d9301af580866b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc617c4fc125ef213a4ccad6cb23d00487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc158b71e86d6e4e790c0140dba9f35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7069a9fca417af784a53308aa4407489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14422c99acd383b55f403b66067a49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685a106632ed99b34ae53f2309c0e3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa9afd809e44557dae340bcf20c61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af432f22d039cb3fddcca871dcfa837493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e54039999705fd6da79a6f4c510e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9491754d4ed3e3665ff46151e1ff61d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b00741bd2160172d129ed9dbe21a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a0bc6e23d494d9cc3337625b42f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4670cd324809227712caf9a9412090498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c877c9c7bc09cb2b555b2f39213471499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e5537415bf95e2dfcbd69882333bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e1cafb9241fe3632d81bb9bbd4d26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2581d434c29d6ddae02c71a7573ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc013103e95d932c5017ee02a78aaec2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19005f169b1c935b6eaa93f6f16e81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de7c699efd48cc0d43fc8228616288505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25858e2aaa018ec060c7a35c10eeea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692558e075ee50f7b219ef953126006f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6f6b1942b8cf56256854064cb2f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d737a468aea57617f079b96e208b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17577d3ff47b087d87626bec8fbb72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb6fdab900a07847dae95772549739511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974012511ee6a1e18942b77202a61f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6c68fc20018e50fef5dd5b90d9e9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3be5da9e9513d6bc03c6b0e6d33eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc241aa680b453c3a4b591ca2e6d59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab2c0f5a3081ad381052e035e8a454516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b6e3bfe2132357ac7efc555ee475517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961088d2c1a7d169a33570940990945518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e7069388087de5ac2b219f0c76352519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41ab6731a39c7760d7b5b2585ee772520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbff6dac5c38f6103ec250e13d23d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a735f0de1394dd9bc38e40924be1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939dfbfabe5af268aeb8889dd0a5e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d03ada73ef71aea3aa4dc5dda274524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfa3d8ffe1dc1f5a35dd34222bb23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34d4347a23ba65a5005712e641f3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d0769da5826e3ac3410483a666ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10f30b7bd75a5a2c5724f47273ed1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eedef8eee81ca6908869169938793529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc687e1647e7b740539e6270340293530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f710c53e2246365f070377b24253531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7ae04497019cd5d317c1bc7d985a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fec1e3754325a400bfc616cf26cb45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308519b7a7b918f0392782cb0c50558c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c31148658c4b54382d80dd85d6388535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd93f1a8e0922862e4ef6431f4ba9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d191c6a5ec8c8c8c2866467fa09a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccadcbec8901013c7bf7c86e8c1fbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c9a0db8ce094354a03ed4da938c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e565c5d5d866722a191681df3b80c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379dbbfe6ae438c71104d703fb9676541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba734b8b8c0ebf492cea07970558909542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36231bde9bdc6949523eb96d5ee386543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9576173fb6db8228b45bc3817e5ae2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b971dbb3f6ec8ef5bfd10d7868b20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14366c2fbd3b3a4e411ce0236da426c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b28e9e125832d8151af134a06adb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9525d3fde612122d2ef995a6f6778b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47164d32bdf2eea26d3a2692a5e2e199549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15764beee2b23781fc17598799cbe1a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20737239d0067c0561cce87966a6b871551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74203f90a52ba72261678547c199dbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e2b703dd50aa351ac6504272837a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff2da489bf9941937fc12f03c3667554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ce01cf93db17ecf1240a27710e7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd4c73441eebf9a4eb5d58ac809cfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fddb93cc989a6c190610db7d74938557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfbb569d9cee733979044fda8382d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01143e5da55f3aa208cd6d379b911d0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3c572505526181af7ee002716e37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150d06f1e397db8331291e6ba93b7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cad8ad455fd27ae29f04e7881cc3e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a870aeb46d472894fb0713c999cd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081da8239b0aaa4e43212c9bd3c06c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fb3dd7a8a641acf6cfc6f3c98d6cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345aaa9a297bd91cbf482a1d8b91ad1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d45803a8ed0c1ed78a681a3a6648e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf62064265ece1d95a62e8ccf21283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7108ec5d0bdbf4272861445b643d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83053f1fec67b9c57a06206edce466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8390848c16859e4b271bd68c3913401571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e0d96b9bef6f63b30fdf22527099a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f26cfba1e65ca803ab2d6b2ca560a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce469afa856537ee7a1428ee996c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1257c55d60130ddfb798d25baf475575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc8fe02608a973b58e0ca7ed6897d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1a61b62717a420a06321afaffac5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d276d1d3d5de360c2755d5412db810578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec93934a466c64269c2f3b6f4f6b9d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb18da02a426bc7ce8a4dc2a16c7f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4742c4abda30f674ba7fb78db2a3d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a2b54317201becb6ad2f2eac4b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92627fddf7974ddf9b15e6e86891d9c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5bae86b8acb0ba7e13d55af7462d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda3364620b77cccdee1f652863f50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207ecf408a5062464c9885c0eea417586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8253fca6caee75ffb3dd20d83a10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466666ae1f87475820b022b833e1f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d0e86830a6f708e24b3aace0c571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a150a525d583e7f39a864510934f46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443aa24cc23e3feb0be2fb984f85e01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af748ef155351c2c7b8486b3acb94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdcd6189089f57e112553c700dd5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05359ac3537584cd03b2de2df65c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e78cf7b734da473c707fed57c9b62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019debd4cecf7342205e71d2801c9f51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cb4ca956d6024f25256f5385f1a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74a290ce32b237e9a9c6420755628598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8684ce331b9178d610f3a8b739907599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210568864087d4d922b09105db595f32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba34adb9fd02428d782f4f23485a14e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4da2528593295ca9c146b990ffbfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da28793a876d949767f2ee543a3c8fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57412301e17cb9cc8ad2cc1a918d19fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97166758f09a363e401f7ad1a046a2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632dd590f260c09377693a5b5046c4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc15a63294ada0ff913d0eff09fdd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e6a50f98aa94c4791007f96262e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831eeb85ca5a94b13c7261c8077e941609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1457d6d48458ad39d3707b49f801269610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35403e13a5b48ac8ca4ccded1c01abb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8598584a785be04e52409ac8c9049e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4aa1c91f49efa054d36895d65ac2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239921fd6d70495929464a5be0b8f4a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c6591ac522afb172e8d91df95d87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd44d18a0c2fb1edb4ed81de41455bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834f7121160ab00270bbb4f7d4658ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f643e96886962a62e89c6b995caa3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c24e295906d3d81e844c6fa2ab4e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967556dbae2a47a930f3875180af3aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323919c2355599d1d1ce7ca8af0fd7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed919080f459f6f346c1ddfd0ee04e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b59a9db58a036a0ce3033890549df2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c663eae5ddfe29d582e3cdd1f00493624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811daec5b4e0befcbf0c6ca910134fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb837036603730421313e6be882191626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda21f16944220c861aebe5bfbb7791e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e444d2a75d748cd7ecd45d4537761628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80123ba1901c989aecbfdd34244de1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc65eab04390541786695d4b9f15cd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70d34caa95be1d1b0b46a1b19515a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c01dcc9a0413c5c1ac262bedc8fd25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6600ba72f6fd92de1c1055c8c16ac0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53055c5f44677e3807f6b91a7ec6a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60aa6f1200a35698225517fc0ba51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e388134d48ecadc6d22ae1fdae4449636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f562987263d70775cb16089559f4fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd56e2f1916af24a37bc08e22a46c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb6bdb36e9899f097207bfb1eb77b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54466c25ff4c929178c37c1ce96577dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f9802eba682e1a50d87ea333dc51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1058a391eae0353cb53ecba6eac8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafd0afb319aa267405b4e43708e74d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f274bf455f641fa69cd0c94d41f2a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a96dc6058b3156dd82e8d03da1ab14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0714063d1d0f368676841b013ebb1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76945887f74352eda5956d2a7a5320e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee3feab3db59eb7aa208dc3233158648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb0594b94eeea8fe4f80d859cd3871649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85005e7ad5a29f57a46cc9f0b5c4459650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2c134e4c02a64cf314b6ce7dd2b55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292676ec0f059391196021bc10159e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26930fe2540d6bb6eb3964ece86aa816653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5937bca70d275eb14dcd5dced90f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4069382c9d30416f6f9da9c32c0db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972df355acfe64f7f62c63c576bbe0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1504b661d4b00ceb53e8f8b89aaf6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548c6eed22657652a334fe4452edb91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c340c802f0ed9213ce11971166295a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8b8af0704d935bf13101b7f9b770660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f642aa4ec9c3a8cfa0f8bc50e43a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130ebc56c30b2cddd8adb3fe918ec3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb97597213b3b13ee16ca9352d49c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c38f88215c41d90fcb09c7b12937664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c6a14a4f1e120df4e96f5fdd8b07f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5688d4a431ef6736b217bd75835a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49b0763936cab9508bca2dfe9c7401667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24502378fb5d6faf05084879371474e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c466b8c3d83f8ffbea40a654365f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34097f4d4271bbf34b396b157a33078670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7c2f37992d1f0723d786389cab2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fff8d20629ed54958d245f4fd6853672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d59b42a4d356fe16039fa7a7ba0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a9024b52450946ae7e5e8968d8d93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92926758abc7a6e040910cc21b11da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47301a1ec898678893fa9cdf792b87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8d21c7d9c49561edbcd3657b3433677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9108f2f4cd149edfe827b73295a47b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e26585d02c8d8e19919ecccae00022679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c481766e62ed3923bda3fc0b5fda1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e557bf1d74ac3d599e4e4af206b8ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd88c9b5bbf885780e99b29d7ddf8a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f542b964458acf35eafd7c2e80758683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a765ab44e21965f48af1bed5a93fd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a49f1e6521fcdeec5de9b80c83181685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acdc8022aac97ea8acf2ada1232ee2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d777a5ba7b9c50744b40b2040431d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb13e6557de6d6c06d3382c3e69069688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd6997f892912a0c7ad93598917ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bd932ab1662adacb83bbf777e2e49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d1bb35d7e83b71b5cfd034593246691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e278010657e8eadfb7a32408d9aaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618c785e42acf5ca4f451a2165e152693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659b6087bccdb11ec324e566943a39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff906644916cd1c7e72fe3dd325749695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f640509bab9777d0a767ac7d172129696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb48dbfbbf7bd8cfb98be194f864a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46aadcbfd11ef893cd43cef08b32d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf4d75dfb9f997b0cccbf2f62a104699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c787479e4d83e3d1af16b48216ad4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3131e4d73168d1aa5e8a15c03830f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b8e5d70a4ec0bce729b23a95ce69d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856f038a19bc59aa6960622c576606d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dff60e351a0428e3202fabeee9daaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c09b31d9e29852de9206e2189c03e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b637c391388214cf6173d19684fc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4f4fcdeaef1723b71ac3c8a3b08af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d417ed7ff622285ccc6331a762e60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a016a73ed221833f896ac4be15785709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3b22231a84c41b45717e088e625d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74bae15be75d362f88280d9b6c85fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ef169687e1b5396fbac46eae5b2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7daa287d2be1e9d456be63cea8508e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adaab67fc9b4015fb2949d9435010b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fec630c94e79d37539b809b3a59b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb65b3d1888a729b85e23bfb6bcd5d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce074f5dec82ff4cbee0a6b39beb1e7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cee4a8bcb68b669ccc93ef35f8775718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09a491c89438528ea5b4edac507ed0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052422aec23d068b910d7b1fe186d40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d2050df348ba05ca146fb6e51f59e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feb27a5c0774d54d8674a1524ef797722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc761b737f6af98057b51ff40cc638723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ab66392a2212d624499ede4f9e61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6075f735eb66696b18c9c87c34d12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913d30f162a51b34b2acd49556bba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861916e27d0fe6565cf8ffcf0b04c1ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e76617fe5fcbd9a4d133c7c75a65c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff989f2a30c83a52f32b8959a7b113c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9fb30fa96fa30102b679b1e147523730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38fb6751348e1e2d4c56dd60a2518d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a61ac197727a9c8079f528bc6df009732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5be70f5625dde84e7f23d124adeb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d699dec7ed26e76d0447e305b35ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3cfadb3efd98a21c14b4750a15a96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e6bafc66c248e9e2c6c9935df15e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7800773ebf641d12a7f359ad8e8c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f28abd77d143ef1ad9ff8b05a9c50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14b1d4031fcd0a806da38bac5a688739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323776063df31448758c4307fc132f68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a41d35e1a4562bd96d2ae955147470741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd263fecf063abbe7f7c4ab1b54d65c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc4b34ba36c3a7134dae039af48c88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779551c9a7047323de2f8a95e66077d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5146a3f734740c513c7c7884552a6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee78af3a6055fbc984333fc27f5786746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aed19a754f7d9ae0c8ba0bcf662e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b17ae5f6d11bf4b3b7b0aca9ad0906748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea083c5a514c40378309416a97e499d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66f3472c4fab6948cab292063f67f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c30d7c3119ce40b1c8a0e7405a11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5344a46579eeece7c8aced43e73e83e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc28b4d796002881d378eee1646808753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2f65e96689ac998d006c69f9305f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c61f7a232734626f5a532ab53c260755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8915667030c33d49572c0fa28b026f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84da2174684e9402029699604902f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc895f9359ba339a852c0ccca376a16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b6e288aff1176fbef1e1aed922387759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>