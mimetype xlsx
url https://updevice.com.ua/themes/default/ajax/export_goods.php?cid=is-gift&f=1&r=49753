--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94275555450fcbb405d48ccce51ce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46b11b5291080a6c6d87a3f8236c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a259d94774f21714641c996b63703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27615e130ad23d2528bde3a840c21d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae6d5643ff6f955a1a467e59bcbfef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c40ed77d7232fd728ab7fa159837416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070273346d49020d7de4ffeb94a7d30e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340064ff2fc9e921e079fcf0b7bc1fc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2b71c010febc0c00f6eb8d459cfd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd9caf0a9a9e65a3d066d71cfa94c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372dbcbb04b8c00027a48872739037911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c801bad077ae6ecbd1cb6f487aba512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c45ad9401a1ac56e208cbb9a0b200813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0465c55d1832858e914a4af0db798f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379f0e1948b083e971c727691042c9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac384e0c24fe54c08c29418afa66d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaa1ed905643cbf688347c83c2a38517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ada05367f516e15ca8a9fd715e372a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09114686d1e978e480de6e4e27d7a18d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac675370e403c9ef30cfdc2227e0de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a4e7f64df05bcb835a9f573d72f7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102a0af990397115c13cab63e594ebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cc0cd6ed3c095393ec8365029192523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105bd92c1928ce04fccf113107e624824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58426b511ba8eccc040d05c700261d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a573308d2d49d9698b98c1f467d407626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714df10beadd5218e8af66a22501fa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777821eff8c688107ec5236108a0059228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe82861a2cfc7e70cff1f888fad4ac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3875c54a1952b1e3bf8200adcb6530030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ac52e971453adf0f4f9146a2b90031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a9c565a0c8be95b6cdef2bdcb38e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d4d32dd8bb1f8d433aa9a48ac380333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540394ef1f4835388d4735249a3a0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a1951a973d1003c99f553d789841c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3487970f95c861f7e527392cddebb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d60ba3f37f605295e04ce11554207837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623ae841341d5efdbdfc59b27eb92538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac91729e7369bc1c75baba7a83e4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fac1e9c3034f0d433a6096dfc6d4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a147723b19b663cc1391ffb82aaa5ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff0c50f0701cc111007df5a54529f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a02ea677916debe96907f6431c478043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b64f99cc3a6328df28e4b98671fcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c153912d2904f89126210fb7d060c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caca00bb4ef4f83ae9e9c4ecb305de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e615db74313144d438611f2c602945947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9a3e1c37afe4237cadcaa17825f4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23f430d12503ee2e3654526fcd57a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8251f794708351f6e4fb52691517250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e01b4aaa049d2308a6bace7729a99351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb05927401351a03da529c44d5b0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cb4095add1f2ffebfd78261f1dddb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c637da82bd1db9bae9ebf39145145a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28652e096c124803bac65b67b0e82ba755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070391d7c2a1d8ca76ca2fb8e7167d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f692925c2b029e69ded3ab63d263557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a4b7c86d816a8f92d04a94035ed7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de444b7f2278685f494081c92c5de159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05778fce5d006c8261370ea1bdd5107360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f9e207cca303db868cff8d1d363c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1149a01033a16303fa0237e21210f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83002a391c051a342f427f4ee60cddd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d280196fb459c831b1bce89f4edda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f591525b648b89c17df3b1f1032c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b152623a757df278203c72390c90a3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef6eb887d37c0c4e28d5582fa23f9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c7871aec7968219d0414e02964da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37454f6d045488ddc92bfeeb2c80ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a1e8d0f4dfb17b900c7f961325ff870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7e35973e3e568d1abf0cbc4a383e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390c52ab32f9d2467836e979d1a41cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500540565a45f2898663ce04bb01ef8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098267fbecf122e4bb37209d75d35e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6412a97e3d2d5e40018842ad03f48875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604887e4c9c9d53ecfa15a6fb3e8e1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f81f1401701b23789aaa94c94755b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e44f655789d05e4693de2ad5638a0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591195643cf1ace9e92375290353daf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc8b5a1c47eeb86d1238af0c4e458180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d6388a1fee7ad14d3806cb899d0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fef07332a2e67f6883905fb2deb99282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0fd6e5e43177019a50dfd886039db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543b7af344dc43b571716125fb27a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c78beebb0d34748aeb016bf88211b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53025a548934f31eba16c866700498bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e7f47b951ccb90b684345d0279ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318cb747a59aad93990fdf00eaeb34a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e75605c4bc4d0438f60986b1f52689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43961d99b8cd946a4a73586eaa94f28790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d4f25fd409017cb2ded41e7051e0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d3d9659bf7cb7adfba101987b967892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad447bc8ad55785482ee78cf35eabf5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe426d6b9bcea0043713de036f07ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f506a9c6ca16cc6ecadfe1e8e584b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ec469b0d5410d4efa44a6296c16096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af392b2878210fc9fc4f313ba4df23c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46def903b4db4bc9df899ae8eddfaff798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ee93d723b544c6b630905b9019d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf7ab91ee1ffac21e3b012f052565100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079dd8b5c357e7a7136bb7ce240ad70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bab44beb7ee359742f936cd556d02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b42312a3d8c9ede8095a40dc05d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5dadafb1f4b0ff56fbdf7108096d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa60b487e9e8d4ffd48e1ca55b5395105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea745e0e00bfd1a9c74674634a57746a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c37edf3c66c07b6856c9ae67aec86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea70af4ce6b96f3e2663a6101b855108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d68cde8ad75800ec29c0e8eeb9c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db957cf556ac4ca875f850fc9e1c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733978c8af3aa9c9b43281e892ff94d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee41bc517623d70c32a63db97825a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1ffd613dc4587b6124604262dfb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0031474fe7702442518bc0e5dd4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491f409d08295b0f405608e1d2e675115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01850e97e9c5b14b309bc409bb3fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4e2c377bdd0b53f0d30f22a50e125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564a8971da2bd21a7a7b00d6c45af2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0eeac387f34f010f6fdb2de4faf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ead6915246446fc0d979b658b958b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a6ae703dd9c4fa92be470f7b59e5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e5c21b4aa5ba611175b89190fa38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b921411af64d20a54a5c572ce8ff98c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f578633d779f08c550cabbed64f1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159519220d902c6e2ae16dcab84e1131125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c857e5db8be457c004078ee13af2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504a4e1859b22be4527807e3acf93d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cdcdfeed30c0e496f8c5073adccd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d5ff662ef55eac7993bd6f8438d79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24491e9fe23ff1d96b637b74638ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463626ad8ca2194e398666edd7fda9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005ead0b6e06ca10cb4cc2bd7cc34f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a2bf86db1cbe29f72319983c5a4ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06ce4b0092caab06204fcd65adf01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617aaa4dd21bf3f65f4a62da3522d03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae701bd0c6e46ff1b590434307c9ada136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bb202438fd5865529ace0904f94d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3180e88236b4d70c09e55a3dbe95995138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc0ee96082ac068ad69bc6413ad9da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62015efa8c118cf25e7dec320a8d2020140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd32d00d698aa08626453b56d9933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d1d79b2a17986fb4d9cdc17a9704142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf35572605c51f3d1caeeacd2b71b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad388d4e32e4d3cf562d343b659129144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3748e1c856139d625255c8ff3daa923145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901e56bcacb8b4b6c3d8f4ab26d79b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f982737deff5fe5da2abf8030b6a5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265af4c7c8eb636b0d293978bd60b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6535ea8aa0f00144bc1402e9c69c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f6f20e7c75d54c6ac12e4627adb06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ab8606e3fab1a3d018cc7c775233151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0ae22c9f11dd40f570058a6abf667152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b68d3e6e324f735760ec8d93140f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29071066ab5120238ea1ae7b0bfed5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2858815f977c4c46e22a0f68778ab7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e44ddfafd7dc63b71215aaac6f703156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca49777be23e41969cf8eee71d8a06e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb20957cedbd7278a463d85d1d28a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524ccfd3ac73ca937eab1b56de4322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e11d7b5063a4ef0e1cc679b78c40a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fbc05697ab24587f3ea60b613a55c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528998890ca0aa339db2966bb6035f69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240fd0f80c0f87cdf24aa289943b584163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac41876da726b6e8ab1a514f8b11e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30433662c8384e18ecd3774a7e9b28de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02344f1a9df8fed04cf744b16e4e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1355c621246a41babe12e035f8d87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cea7a9ea6875f8556e02445059323168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12c3a4f699fd0ef2c89fbef7054570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d73eef8750cdfd9a6c9f44104678d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9f47d9fbf66ede374b975df4b9cd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea96a88e867ff388c1e6cf56e17c77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fe2dd5b6749bc48c1f37cbe7aa59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee811065219bb5e5c54132889b697d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b4b12a71405d282bdd67b64bc96a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3566eddeda96b461fc03531374ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908fa3e2a0f2a430af955b00290ebc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4053ab248c03c1ec1a7a45e912cc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa34f9dfe28630fb7cb3b32ed8ff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780a6d50bc9f92836c2a142e678681b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeee7e1f0925d495c4a0d5fe331ff3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0e4895b5bc17b80ad8bd5e056ce1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e4d5a1f9ac57fd5a4e05cb4ef0066183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5b1e914c587498a1b14490733f42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511353587cb36547bc77baed65450f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba091f1ce8380769a661cccdbf0d11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a12b2e19bffd595eaa20df1de20ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca51e0940c90fff2c4c6b98bf1b7e9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c061991d61d946dff6e2404dec087d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ec000ef576424be51c7f1f7186e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52605919477a24ee7e349e2c97172191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feab23347a884da248ed110016ddd53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8a44d032682ff77f62fac0521d1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ea923439e8e3a96f5d73b1b72f71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777ca652587295db6602ac8f71f9423195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e410f8a714ad65f2e2dcd2e67dbce1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a4dd9adbee744746c3f6cdbc74d4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d1386cb6149ff4ffe311ef2e4586198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef818df6c234e5360d748c4e96ea78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b97bf8113e984bd6356943af931ed0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7cf4d46ad50a1052a7b410fcaf3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d63004096bae04ef59db948afe37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e362169cd1a6b0759dda0b1e79ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464e192e273b67d975f6dd7e42e113a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160454998d18d77f4248f7e972f16317205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8bc1b4fd0b45e0627c607b7cf1232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e8228cca0beb7c1772269f20ea5fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5be64b534a4f18c9bad816fa6899c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b713691ca7d735e596f4b4a1fd019209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b067ddd0bea4365b065b1a182f33d4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa2d07dfe4880cfdfbc454aa9df52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f93983fd9c5a6045b39b3b6a00972212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469fd6d909b15452f9f28f60bf5a19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4647e961d89d4e09cd74b8c7d7654214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86493584109a4f9c84f615dea38d64fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e93ae6c12bc54cbecb89b47ff41d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeff983996b400e9090d65a539e935d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a19882b68359077c68e261d759c1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a651bc5f679d23c5f291f896de1f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54d19ddc32014d004bbb224c28f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea882b3fc19336de68b3be5b9455df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ec54d0eb5a870cf67d863b987ca1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec4a457f895a607223b45a100c9595223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751541bcd975ef814954ff0be8f1220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3787777d29a6a99f3e1909f4e125d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272314951e8b7c7cda82d9f5adfb5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad4702ce27811a7f35e993a816216227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b31c27595a0e6198aee9c13021e734228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244975374af06ad3c3eeb1368723569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93678b3670e3fad2b6b6e7f34c1906d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927289960307671428416327aa281d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34601ea9616f5be4bfc4937369b2c928232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faa7a8e268c55efe0ecbaf85c303f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe4f1b19cf97c5b46bbaf964829367234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f808bbfa0b37f2eaad5b7cdc99da1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f496460031b042875b719ff1df815236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e157811909e2d94ddb623616152840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126a2adfbbae9f9667256eeaec8c02a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbe8ef27e9c57f25d73ebd154e5cb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f2d47ca727d609b56ead3344bc83a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153410fbe39c87902ad400fbc3a93495241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fe556c0c0412d300d1222cb549d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923e3a6f037a7d0848210e290badf24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb083151436fe57f6ab26a5a0d0ad44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86969ccdaab0d0a746bc697bc25d5a09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e898531e68fcb7fddaf16b2d67793f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59a8fc170f6616d058b50d67438272247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee1d58552aa063ca2da54341ef9ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db5a3f08d55c8f7ec833aa6266af2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c674545aade77fb87f1c7661e27c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805289abd3d54aaf0593ffc37858d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242e4934d690c3a05a9c7c1460e9ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db97dc0b046779f9945c1b4cd78b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4999ffc07825c7daac8c13f708935254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d40e90e2fa9e91c05a3008ee0162255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505696773511bafdc10fcabd50ed34e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6db6ef33f494046b10544136c23d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a781ed6611fd59918465817cae639a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54a3ba372945f0f4c2ea73e0a26642259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf01e410b5913f7017de5580235be7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952469b62032aaeab720ae0787db5ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9c75bbbccc455de3edb1eec7890fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4df1873693b5949d2c03ba6f0d5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1b5f421a106f93067129139266bb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a71df403e56ede5d04cb30459057265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc553d4ea4b7e6a331bacfe1aade7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b80bd215ea29a778f2c6cea49c75e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5690d7d7d8eb4202500f75eb0e6d4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da22ff589371c5c8f69377c1a80edab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d855e5c482112c9b96888027ccf472f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366f103f7964f1772a87031fa709f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7cf5772850eebe0f7e4c289248f45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed23f0762a1a35caa41d3f9d93ded9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50bf50ff172808899c3a00293bc03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcbb17b7e99b9d787b6fbd17706b01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9790866a509e36c38211962ee00e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1503a22c77262c86abff5f67cf2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc924246276985d23d9526fe23f0860278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced1dcf7bc777a6d00a145d3044c531279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f127bc41403dd355b467ff8dcec495280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a2854a7113006d543da87689279e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d8fe20f3b117a0dcc6d5335c518fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93869c147a6fa1e2fbf6336f24d16a40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83467af6ca073384675059d645dc6f16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a994145b8ecdc5594547c93390a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f695a02f15305e33901e4953077371286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7a420a804ee3756515e0ee5d2bd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb6282c97b9b67712b18c2b602b04e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438231c39ab68d374b54feb620054a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbc2674c8d714ca43dcd51495c2f23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b436da6e570bc12cfbb1d01a62b62c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703efca54bb68ba89da623b50a8f1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c047db52dba2cf29f0295c6ceffa1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da4e4d265e8cdca6df6ad34606f8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305fc614a49ffe5dc3fc8fc3ce386e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d60e6db9f96d141b95e312425e43d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2962f2aeee58eac809a5d1b9bb3bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c40894e0b6b325d995baa06ed802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315e9b483fd10f0fcadecb879381eca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0123dfef6f0698f4da2d2dd42f4cc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d5340bb0ad2e637934eb9c10a2b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b1047d0ec6e2182d9effdde340ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dafd790d6b7b315904f835dd54228303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee7dc104b6d7fe756a7834066ad4df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a19f6d82d65a9e733c096548bc7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e1da0f28396e1998b167017ebe092306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886483aed945939a166ce41a40edc36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aba494b95ba4736850999be8093682308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06c921d83d4db97ad804f32d91f0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789bda0d8cf7792b9b70012edd1148310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbff0216121f7de7a66b7142c63e9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e6bfcea879c3d20b584771abcb6c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd30bde18258f1fce9632c365b33d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1cdfddd9553e352f6d87d51f753a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e21e4382b0dac969dacfe41bb02e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afdffbbd4988d8bf05022ac0ec7327316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c49c1cfeb945edb7b4a36e68dc63c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6f1da5c10a8cbefd5ee4a4a5b36c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dcddcd29e71074e639d03c17f5819319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f31fd9ad98aa3d236df4915d0e0010320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ee95a80b551d723ad769ae09c8b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8caa55a6e4146c7a497d469dd85192322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d496152fc2657a3ab72ace4a91181e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28285a192dd25777d4d527cd73a3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794748e27054341068d8b3b6dd70f03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1bc210dc0ce8bdb5e397a4822f77e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31256e880b4a18c99ff1071d59c64a75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51d17a6449c8f9573c45e74dff068328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f49aff47a2ece4f797bc9dcb5be4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbd644bc61543f6afc82a87bd023b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54e953b9698374d5328fcff0059db5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fcb81024175b7232d65395550c520332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec01dcf173c80e93ab7085844535a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbddc8b29a035d1d4fbbaf1a10c05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725866394d1a80a832dfaddaf57d476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a280b0d98fa7d2f22b0cc88132a9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d254aa3ce944727e0d0080f944fd629337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f760621b3e46b12fe68fe2c427ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf476d2a83bbfa7fa2a6a89549b1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674b403451719c51117e300da5da10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b92ebc121ce93af1bd22b60065557341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d849616514f6fac5261e88e0c16d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151b7896fd5ed9cec22ed969bba6e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37931911b57cc180cdbb7f7ed77fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b0f9670d0e2c61c0e02c68ab93c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f08d03daaf1e8de050c87d4c091b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37d7a1b66b11003ec9e9ef74ae7425347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b2eeae86dabbe0bbd3e99c7d6e378348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5bdde298e24e39e6b583a9f8de03f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aacac68e22b010c2afdc5abcb20af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcd1f546742627f4ea311061f37e91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd40de72ce14c62c6b4134618ae62ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925a6d1c5f907274d702e3504f784b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f3d15dd856b2310748aca95da986354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbccb52b084b88fc3f2315bba8fd6d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b619c6bdef59f49c313389553ae29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f1a613c031ea1479dde5de8b96da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1033abed84e3daf8bdea2c98a0ad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f383939302217cff94fbf5a43898359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681405acb52b12f5f77ebc0372532cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd2299aaea398c436c0aa0321a878361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bbcc43b3373731910bfbe145480fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d444aee20e27b175fbc64774f782b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dab09e37432f4d178a10df4b8032ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738c795631670ccb40e8965b7a7371365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b79c16033144affaabb9a6bab1a57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d5ea83ecb8f29b2e725f508a6009b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec84ce36d212bede68289656b90dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73593563803ae0192e7c295ca8bad0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aea85d70b3785a1588e969bcc28b7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf20249289af4ce81733557a15d8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd477d459229bc29d762db5d40b65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ed979ee83aec62ff0b29de41937f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aee243235010c47584c261f3b47ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce60f66f1518d30c8b389dbc9c2cc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272c516c42c7441f5791e9f321ff6db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80666a568d0f210ad0e7410eb615483b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448687b5ed0bb04c5d0aba426d6ec2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42324496b4749d3fce9d52ac1e4a54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe5067763845b87029a009908ae223380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d876cea2f7bdc7bb736d1de74e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef939512a35c26c22706db3c13ad4de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6db72b16245a54dc8375d28cd7ab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2c629f7998fd48c3481fa7fbc9fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe172f639cfbbc52ca5194cc0957d93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ddb49d940250f1bf109c2b6ce41f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff2e6ddeff9c89a769022ba5a93547387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680e727a57f1bf56b6a1802e2b2e06b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c302999b455ce7b73e90e1b5a785389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e074ce23a1def63d32fd24c127e72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a8b543eb1200cafe98bcc718cedf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586efbfc1b758e0a09f2c46109381a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaed5e9ff96d3d280c55cd6a3599f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586aeebf501bb2ff50de0ea8cf3c2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b4577eb3ae8cb80802f1552bf671395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0524f39a07d6adbaadacf60e211f980396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8e4b1a344e6b128c61d36f40a1a42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc51f5d17b16cb88a7e0d14698778a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8703a9717c915eb5bb38dd5caded9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc7f9f62a5777bec644a3c82551a70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1aa4a9c05208f8b516b8f09b3006a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac23b1578af5e0ef03a276347ffe19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb03808b1b5fba448937f815c7255403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2544a84f24eb06d84ccb2f239892404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e4197506de3bcdbe219890859734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731276032e14c5903cc19895b8be1b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506cb91770ac2bd42b027deb30189bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b5661caff5f26b790961913138eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f8493eeea3c4022a96404cf951bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a8c342d642eda062af32fecdcb351410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655cb57e01e2b1721ea36cb6a073c63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef980abc27fcb1768a733e36b5ae0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd6052a27e3eb65e871b4a2ef0557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dce242bc3329f8cf7a9d26a65602a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e2707a4cb8d0a921fe3ea1b46f31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f45dec57c3ace6e4d3b34c4d94f63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625216d96623c5c84396def07076bffd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d49b0bc3f79fc0d301bd21591a6d2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64f8d4acb40b34c23c9463d4c6bbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf0f972937bdf7eb041ee04a3437e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c1ee16c698f8af8bccd1324960195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c4314475bd41cc4768b1120a0c39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4d849f9060be4861d3f717157205c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9810de19edd679201f5f2f8dca3b75b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430e2c2698c4e3a7511b1b4eb2967cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d296fd05632a321608f769178797c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5fff3c0a3f8c38616c71130e9edf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a92e0f09c34f9077b4c82d71e815428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643a531a3755f1397dbc109edfdacd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13d0a72e45b45bbbce20a61227dd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388131afa89c985ff5c1a8304c09d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc27ae9dc1dc285d44c7fce6f671106432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb32734aaa114004ff7e270f187641433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9c4b884bc20bf42b083598015c9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ffc2c39d9376db5f0be3123be20a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa949dcce8e0424a48951438ec9b871436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b89e380add1ee881c5fdf9f1865fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c6d75c626f5b1133e1047c556722438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff1ac3246e2a472df085a868c61910439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb941489a33f29ab33d9b5eeed125440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b765ce0487e07bbd06b09801c425441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a955fc9de422176f2a0a0a48ad1bbd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b33ed72f57cbfcafc5b9432098e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca855fd8bdac84a6c63dbfd0f2a6f09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e62e4d5d8871d8dc6ab51ecbadc21c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074f3283f225f2ba0d20a90e8ac899e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5d5b59cfee2ebb642741229187ad8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f46bcd0028ee00f1de04d9f915c76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca2a9ecabc0c0007e04e6382d70083449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e3343cf6f3e258e7853c7001044dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1459a1e4453037243d41bc78babb38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa562261ac4776714460e1c8f655a80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cb626ea926abccbb740dce811e095453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e69818fccb9f2f925f5475ab0a8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a971d3c3068031fcec0b7e2b95636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8dd50485087cb42873e667963154c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5c76c238b4cbfed7bee8ab20edde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e69b57d875f67dc68900552928bde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0398d41b567c0cded3604d836c959459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581c199f800e6be7126082d660b32c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cd9f3eb65364e3e3d1602ed7f82f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9167006d67d7d3fc8d25fc189abf45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c3709efb72d35303360d2bc08302c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645faa26412e31a4dcc2a2b058f1d2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af721abc5873ba6d853ba9c2f2aaa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b81e417885f8038e1c8e7bee0ae7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfd0b8dce40fa5c15ebc919660e060467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397dcd56f3ad63f96ef82d47704524b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b5db61d89ceb23ba373ccbe5844bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e70368d13d233b341323fbce6bc6f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450521afa11420205ccc61a0b7320167471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e5fe6fa13f6f99ce106e99377b7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f6d5ac041b82a4d525ab6a6ba0f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e54b34a11ef949a4af809936b4b609474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce775ab8a803339b36a5b126f6c54e1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014ce70b69f9352f1b49eba3c183a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93106c16afd36eb7935e67ed9f3e8c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077af38641f9e3c9fc4fe3759fe9da7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d332a6c52175f9862883931ffe54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75905dfe73d48923fc7a8f46c6725eb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b401d9eaa5cbc7793a3657476b9eab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff42d9ba3c05db8837b60fa8e99756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b444ab7cdb74df73ecb34afa1e8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333df5cf60fa57553499819d23ff71e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39765c7997e7d6ba26554a92f950cac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0fa1672a0ef8eb104e3d92988a64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5921008ce739b29b018da19f1c2e5ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73e8f2047927babd4a37df382fc38e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d4f02b45f95dc0e51a451a34bcb89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4757d03d2e90e277d884af9a44948f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83308756fdc3bf7343a23ee5e8c2c58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58150a0c138a9347b55e3fc4b60c6b1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771394d6002e180ce68e8dec7b69e26a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de598097561240a905e54cc2bf128d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78885ad3377e5dfb447ce24b018548495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714be739aa8e204663e162b401f0a52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374351585691344b8879214f3b2ccab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079041b4dbdfe96bc7ae069d91479c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e6a7e75e694a41147fcf95b5a1a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723388d9a2e190064ff00e759757d2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128650f9f6f970b8fe54a2b0dfa8c2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7c5d4094b883495a813cb97c8875502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7108dab9319ac3e4ce2f49a166a93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a1e44ce15ff6e1b9bf19e9c5c18c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e500d3ebc874d879fa839fc2e21e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543a0158550dfc9a27070855094d2c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead30ad307ed67cab34afa5424ea65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c852153e40b458c48d0751955d2b1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e76c63a7e4c93dce0320834f280466509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1c271bf8165d6e6b127b231cc1a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d36b7cb21fb34630338f84970cfbe9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd074ca447d332ca660d05350c4a6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bad1b2d68c17f017ce8bfe456b246513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecdebdad630a71c05368b593bc74b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01ca103559b889ecdb6920efa3ec47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4faa39f317fc34ca2d4c967615329a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d2091958e0dbb6bd50025c0c2729517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c143c4bf88acb3f2a4575fca4b109a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a3f50f2364667a3e6a69a3f40813519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd2b563338e925c633ab31c10687b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab61a8af1df5638a415f89a92ef150521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc3cb3cf40fd8d47cc5f5f60ccae2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57364022ed44a40ba937fa0cac73215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792275282fbc98ab964e9abc402a506524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6f0f4011eed09bc45b712eb98703525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27799b63cccd3ca541561705a26ce1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352dc2461877b68906ae962a47cdce3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59709b16fb9007622184c4be91b2c44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec4f3288c5c470750412e8d6c586d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991cf3aa782ec63f81d63ff1dd8d86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a3285dda8551e11929cb8913c0a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ff28ae93d0eed76d3439c9c79112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca73497eb40cd3a775a4086b25645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a997682ac0fdd739dbc1e79e5d9e2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa496939e86dfedfc793c5793335d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e0285bffa6b54dcb69e9f0c50dfae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412bd9882fcac453cc36157a8aec8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bdb8072024bca68fcc1ff632b6ea6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7937006ac99640c78113f38f20f199539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d1af9d1c7d9dd3ce6db92f59bf92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b0e721021c619d6a0c11617b3100541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c14ae953b1d52516f0d21923eaf3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf3554150343e7e63821acc2bee38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a663f0a00285d71c3601120111e7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dad0939c1c7f9690f2f7fd2932175545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25e79e0f55477079b66ff394145265546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b74b28b9115bef228a535d156235b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e907bb75a89c671fa123cea0978e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20abd251e35ac033f835e185ed5034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e483050fc0b4d0955aaa7e021b45ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35befbd968b2a9eb53353248729353551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734cddd414188a40b55b40ec4c001ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869be93267e7316688486474ddc24fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90434fac297ec5054d96055c62631fd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13937426e88a67128c45f364f59bd81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c06a4ec3ae5cc93bec828605f5159556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c88a460313f03118252bfd96416b01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7898d31f8967b7523bc72f2f57bb8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4ce6d254973f9ecd1c9f511f29b0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ae0d1367528462b9fd187dbbea8b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb2a9335d543025e5a9468fec6b3e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278485b88b8ab6fbe6e25ca88af3d34f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fdea849bb3165a9bb24a312274fe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915b5fca177714b4e08fce27f0c4cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645762cc5c37fe9205e27cc9e2476b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf50a9f7ad23640b4910fd62fc87575566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabddaab61b9293df80b040b9fe7f3ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df272c2f1e8e70567052036f8c23cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3df68ce4eb1da65f61d1b3e2cb282569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d521cf802c64f56a09bc5ad106bbcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de745e0401445eafd6c787875874eec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99586e5804b52ab1143fd4acf9a6fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd965db9484c143b7a11bdba1f415ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9363acb2d8386a2f088508ef27ae6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ca17fee126b332732f200815ba70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cce82af126ca4f1f5b034cb5725ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbe3ef74ba04c6eaadf20e9056be96577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd22c78df186ba3b7f4b0b8927e40e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d850a578714070ffbe5d44b36d54ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a36d9f781235e283e8aa9461084b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fded24991b936e5d4d2dd2791636f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ace5447d0bd7069ee675ecbdfac87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9532f6bb61de78e142ccb0dc6931bb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f7db204f4aa851117304cad4a162584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868da0f6803b6d14d3535af5a44bfba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29d5a3fbdccc784c8064d6dc45332a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d570612818497ff4b687b8e9962b4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d24e743adbdc22d682c8c9dd1030a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c410b4d8c0c4c9ade4278d5535c21d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf53fa2737b101a82e3dc0500a3b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa341e37e8188a42b2d4c68d7afe3efc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b3cad8126870cab64cf1a2bc065a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af1782cc5d93af6ffb00bc29dc0f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1605a0949db20e97d6a85a6eda0cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0a8a8d5a52bf55b548578b3ebbc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e4b26da6033434cd796b420bc1517596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67ccb048824901ef4a146860c40de9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2494c36ed7da5c5c262d2823292b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077bf0d6b77a95c7c57be906c09fdf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876605540d846ea161632e9fa8a53b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d06e0e507253f8747c816961ecc79d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e96996f7d5d0798ece0037fd21bd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced9784961bd117645d3d9004930ea6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f055e72c0e5a48feebc731ad3c5506604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aad47d237577eba50ac94b92c3a3e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f61a4d6b26f7dfdf4968a45e46a58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f21a5c74fa99af8765d3bda138747607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e8d28492644300563e3867e20b02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eebfe76936b19eda56687f4dc50b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d182a7764bf0973f263d634c10818610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b5dad59114f3c7f1b406009f1bf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6863b71c0cd4b1aa60e52d5bb6cf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf29f8b3c6d407c18dfde97e1b5879f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e6dd8003da1513b4dffc2583b8874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75345d201855d026619f10ec9dc89dfd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3e3aa3ffba94ab9b21292f42ffc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683cf20d94b2bf4b82f16aec88054c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b0daad652af88b1f6d25a894c2b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8145e7856a9ef513f46cabf955f9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a2237426bb274f6e43daf10ea568620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87212f4b04ad5e1a85222a9819c2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303fd2cd68eed933cda7cd86d337f6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abe26b84e85ac86ac7b93d134f8deb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea3a25fac701925b619eb9e6bc208624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042655f36cd4e740af0582e8b584a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de123df57e506557689b54bd0af2864626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000a83d594117d27337993109c451f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c03143cdb2de4800b22a010b8138f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956060dec79d92b2d15e671eadd2542629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc8f99c6cacf97334f2e917b72bec3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512f8c16c75ab888e0107d41b54e5d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459117f82eb4acf5c0f9e04bbf9883632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40897ac3f25c7b57aad07487a79329b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef219db7b506ab8038efd5ef580fb102634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a5ec81a2b22220928f6cf9f22aeff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526e9fc21aadf7a18ed8898d96e3db3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f1abcb1545ec0920bd70686993e57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fcd29350d23cae17e4e737b2a2dcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce483d4c7bd4e169b672f92f2e571639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7133a79245c0f7a98861ac3339f9c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c0850005b11c232a26c15e9a0b9de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64c4045babb9d53fa648ef770800e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2e3a56fdb31bc280049e73109f96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021e5f9f11fb4f46d27a0eb94d9fd7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe864ec4400981af02dae1ace8749645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fa83ac811869bf519a147a9ed1854646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2043a734697ad36a03f40c35cdca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc7646672b247cf307db5d9986e011648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847d342e1cc056df62cf304bf85d2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074df7d4a0dc2335f087be72620f517650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16de06eac2cdc5ac9bce9e6c70def651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320be6601ead7c056d146842767b939652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100a871ca22e7a1e203ee8d597b91e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b6a09e1b37686b2c954e931fcc40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274909e8ed2f45c897c4b5cc06ab9d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23aa73941f22e1885a2b5e4cba219e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6fb599cefbaafbb385326f8f3850f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40ace92c29eb6dfbedb06f0bb1d793658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43af84471069a4eceb1c66691b2ac3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141d21ca7e8ba9e002a49e2f754f31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e816624ce42c0f12b64d3a954ca64f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c86b2c96ceb80fb166e70d990ce30c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96000785b76ecc3f6d261eafec0bd82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444021edc23b379d3eb251fef2526da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad064b15201812fb696b9070af575665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa772db708e68b13251cd941ab6c101666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b76344ac1ec92d40d8bf0f466b77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a112b4fcf2f04a9c0fecf0dd263c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485004d4c5f73dcd30647d66db92006669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5015f8f0349d53ddbb09e32d38d428670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918047f861502b22b8903472b6348674671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6295fc1469431433449e7da23bdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f107bc964423ff1c622dcf29cc2fdbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148f51a57e4079d60570fce2456b1df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c19ec823a54a60de5cb0aa97151a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c070de0706a93a9acc51f12ecce46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345926d1be46c9044d23b31cfc549a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd881c2393ed6aa7506bb1d84bc04bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3f45a97ca08b9536cfce8882b88ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25001eb9b7a984c56d9b6e97086c682680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d11ecc085e6b68fcaf49f50a85128681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322680ca80eeda5fc198acd7ef8911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb5af4d0530abf7aca4b321f6a9e35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab475c85c8a614e5d5583b412d074684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a037f5a1165fbcab77604efc294b59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246305569d78f5bded40ec281efe9500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2977a8e10d71377b8e9470ed2c8efe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eff40cc3bb2798b286de9c892f31bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab450b94fc24a759bc9ce4fd686f2db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c9da0a8160bf87fbbe0f0de7a5fc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56b185b7c666fafb55d6629789026691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe20daf4e98b9069f3e7633b0f84218692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc0e47c4c7d428c4582349bd9f0269693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5f3c72a76b7daa6877068ba3f13d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122d075db352e963c7b8c4284f3fb1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81c74d55152ddf6cf72827f745db22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328845cd713ff784b9e6eb1f9c849c5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3aafb514d43f35623e6f10cc596b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247f5e8f11243966ea46f3b793a5c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9034d151fbf74d96df831ccaa1350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82902ce854e699d8fe59404f55a975e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0941961ade923b3caadda2bf0e584702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef0d6057f7152ed0c778197648682703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3097d302f4f781f88b0d129c330a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d59b51c10e0537a62fa8124da6a30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46a0fcc1af89caa8a12eb82586d29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6788ac6d7eac327d37812614fe6bc56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11216debc502a0fa3ea8ede49b91226a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97254e131f27bbcec9c1ca55e748b97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714f02707deb05ec5738fdff940a5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212be9636751d14eeeeafb8e36b1290711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4990a80195be16dba038d9b034d03ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0634f1ed227c944010b5341aed7923713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67744ebe5f7f5d136a5f1d93205ae2eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b8a351ec24a602567487423b43f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f575bc6572a1071d7a50d5fba4064716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca97935b37f25cd9cb8614bac4a041717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cd293d7b5a4a0a82795db6cb0ec3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab738bf0bdfb4f89c5069b709307f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be3e461993ac273d1676d738e357ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e96df16bb094c0b0fb229b73d5968721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2214744ba0a01aa7c781b16c744ccd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aa1886dc8146ca4ae7aabccdd7853723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08443144517bf603761b75cb7080c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b771441b04766de197d8090af695725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d1637ac1da258112b9dd02b73511726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c36b689b4563eb5be0238d45ca386727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a7399a1ebbec14c8182b37713924728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a1222b79535ba0359cff0bd2fb318729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca004553e2f7730422dd25d9b21a3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2bcc243a7703823961c1eb52e163731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44303749dd1a77a4d41995b7bd5f48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43d8e4073b8bec11e48e59115b3552733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93140ee4cd55a36c9a58df64a548f7c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df712f5366d1d6f423f0febecb9349735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d627a39c8635481c5146fffa5604d6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb1dff3c81ed0cde0fd0518985cde6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f03bd4c48b4b912dbc59fb74db687738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f5ab7a9f659d88dff8ba922cacdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7666f622d3ae806909d6de8b8ffbc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fe67b2b2da0635cc58e82e59f711a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7018baa0b3062618945250d6c39bb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5139725937da6a0da1f91525259236743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c94d2fa2b434e5b4b1a74c609f7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feabd8b2c9ee84e0c543e235b6962f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dbd540a6b012d4aa74d9620f142d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0b1ae8671406e47bf11ade8d3516747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75a67df7d88db8de7ccef6cfe21c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a74e2a25688afca1b326558dd4d57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ebd7ddbe5b4c2562896f795c024d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63074021db0b2b2cb2b1202619f2adb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4ff95968acf8358dd2af2a38b08b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67aa51c883fc21ef5cb3e8e0b60bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ca9d1d62d164e68af72291eb54c9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced173cd189733e5fc552c5055438b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e866554cb859f2e61fc22abac9f88ea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db12acdf5cb3b87af92425c34462bb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d69f55ff65c750d3e98f67468e5de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b35a7773320b3bf7ef8c80ef02007759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef491159d14e12eb7e8b6707b8eec771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33d53905469b2e80d74f829f5745d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862abeea344a7d1399e19fb4d6050b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3007e332ced4cc65000d8c0f19dee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1294ed71c1faf241cba6f32ddc36e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a323eb2480e9ed388b6d8914b19fb0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea75838b9bb5b16631c122131154f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9efd4f9da39cfd6dc37fb2a3453858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ab19b9662d9b031c49dd4428a97b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446d6afe1b584ac9ee4cfcf9f4876a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b8f552a25b35351d6bbe01886969a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d38c8c9ab3d2b9e05bc29a7f5a981512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5d95fc76ae44b37e4315f7b5e49813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f69b3e1378c6066743fdf9ce56cec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad5bbcab1554c33c0863e0f2a810a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950af782595031c6f01514b896ed90316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42388fefb6eabce00684a7524414c5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad952ff06c420e64123a24f33af566418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381895630e135ae9ec53548eea82c3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a22030a98fee6fa70b8fe5dd2cd60920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970972fc5b934e5c1cd8d38b50990221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356127d1349feb67fcf79e7e43410f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d4a6f4310300f0d715d07fe8bc7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a95ac5c7c07427f280e529c24e64024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841fd5732429b75a49b807575ad191225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60aec7e9c5debebf276c6cd3159a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736f41840be4498d502de93675ad80a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df689866f8dd9cc22ab1def205a4c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcdc1df5067d793fa35b1daf19e3c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de68ec01b2b860db1130e3d4e9cd2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2141d2beb2807d818a46546091781c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbac5b0b047ee28f080c0c048660d2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71ddaece726412db5e2330bd5e756b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7338d2ce9d226a36ac4dcd28b7aa3bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2755f23b32dd0381556783b8d59140c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ab42a744a07f1eb1b9b7ff161d7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42625beb6a9d78c5d54aac418ae437f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83252eda1915198c6fb89225fbf176338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10ccac46f796304dba2034b1f29f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921fb23463725ad137f22b89e9e5e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed6f0c1d52068bf3f86cd2cffa5eb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882bf622b5040a91bf9d209986def8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3f573dacad2f8172e4fe7f6a382fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3b345c983edde49fcba9e9b3886144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d9b92ff023f4ddbe9ecc5b9008ff645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccbab8b05a9ba43836cf01611ebfe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2bc2db0f9e7d8202b935d401f075d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8c04f1f1b8db6c518debc9690ace748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3becd88871368a2577f596143701e5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1cf7074fb9dd2f35db0f9c06cd32250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522ce19a62a910d4ba7b99b10633a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4136bd402b7013dd198f31bc7d4b78d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853437f83351fbc2215623a5290f9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce21aef7b28a2f051129efd95b2e0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03cbace3f55bf08335d6b2efbb03255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a28ce655a6ec9b985d045cc469f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3a2190b9dacb8ac908f81dbeec7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450afc6c442fc39ca83332eeef5198c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4b0fd73259bfd30113db5de6248259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c253303bed614135821358f4e4f9fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff193694f9e9027897973ffba6e30c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9c63aabffa8422f6c81111b35460562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893fd5562cbd45b1be7dd6f0dc12a1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fca68fa525c4f5c8c055fced2de4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029827cdd4dd1eab415e65c30d9a2fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268936b61d1347a82522911a2cf932266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8c59243c3014ad3942137bcaf81f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32601a620d0bfa06f4352ac346774d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf7b3f5f7c1c8c28dd2a7ad22edae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66261c58b61afa767c2fe7b124688c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a15debeaef348b4749cf947539a3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843bb0657fc41d9e5c9fb473c8cefa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760ed2da9986b03df5e4f1296b2ef273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ad9ca5dc6f81cfe1deebdc0d656974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a62bb3a9169f3a9c647f1e2113c3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536d1e7789c172ff63a7e7bff2415076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc50fe95c984069c3c0d05f6807d85a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b2225b01f34aadef3725bf3523c3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd90f0a91d29a3daa151b602a5dc8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7f8cdca60e7565c12e7ef93e1ee4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6acd280336441004e00a7beb6e7a9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134b6b0a09db68b0699414fc96827f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c43d4bcbec0ed9b519a9f8b4675ad883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60412280f6873a25e6a2181ad8fc7cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c449e6f4fcb92f0d16d696638070085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed474a02557a911fb456f5f90217e0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bca5e11987ef5adedadd34dba005687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc16476d4e7322de2101916a3fc4d5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2b773a057883b6394b66cedb8d19789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4d5686ea133559b43ad25abf50f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bdc18015a9d71fad76fd374a2007991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489e55fcff4a7d9c8b3943198e58d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413671fcacd98d771f1bec3fb13f12493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4d300de199c1a38fb488b2dc1ac9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec126cfbf26a513625fcb0a1e86bb17395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16c4ca554565005ba28e1b775c26096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a20d4fe9751df689728fc98797fc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d2753c52a2cd8201045fb8ec488ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e657f542894239118459ed81ecb3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66bca425c52486d9d9d5981be8850b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82d7287853f572715a0541c959e54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9c59c4d443dd4634b8bbc68e4594102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be065d8690428142d84211a20cc7140e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa8f7baa9438cddbfef5c6bec1f1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9d337cfc1d6b798314b0595f35daf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b26bc6c2dd84aecabb23c26f5b2211106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb56a46646295e7e7916d876506f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894543dbf6403467e440c22167ffba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eac01d16e1d400163222b532f55da5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363582b0202195acc8db19366018fdf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad9e60f6ba57a3f27f19561c717bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c96ef3de8df075c03369fe9184db39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f4ca1e6f65342c61212943a4bd2df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e410de9b93fc464832e271a07fbbfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81cfb2fd77cfc00367644f854b1ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d75918211ed1d74aa839ca508652116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458a530aa3216b566a4785098fbab9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96a42839b0db315f84baa4682e5ec3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb94c56a4807360897b904b542969c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3df70bf8de8fcd09a5468674589a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7e75f50c52eac72cdd2738b44cd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7590a1a49814d8600f5fabc0f0c308122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba22d0f259e9b04a256d73183f38b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d72732b4e2619974e41f9a675a2ac9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c1ec0c8dbeb3c58f91a3a17314d33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d501d6e4f5f1bd296ddb4c595a5aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a1acf3c895b7d0731612e2c1ff2ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121781f503d57676c94ac06884a20519128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe45e582eb39dd08b6df78951ab2b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d127b3adfacc570e0e874a07c1b25b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce74db77aa35513b292182f6953d50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c89076eb5f18f1029a121c44311067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d71e61a9f63cf1466bf4db4058517b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d72b76e2592d4b6f23ea7bbe6e386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9359b39b282eec1c7056d99398dd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4cdcdab2811fa5eb9fd1a1c711ff0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3ab9ad07115fb75bef14f7cdcd02e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267118c1d44602dd775ed64ef1b0d3a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5390028441aa77a501dafc41c75344139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871910184e7784ba64008dd45c7a9347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af44c21246c5a118812555602198d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84497a0f7d4553d51de872bfaeb0c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdecbde3db1e340b04f162d58823a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786850621f9f14bca1d6846dab7bd3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaa62254d04cc581c355b8d5c16a27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba0b9c6652ad8616a028d979c2d501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11c5ce434e8c19a61314b182b6160147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda4a37ecac44a48cc877efbf10c69f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddfe79ebcaf932033b896de20e1130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c03f480078d4dae0521fa88eaebbde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1927f4b8f227437fe8e9a5908f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec3d321a0fea985373fae0a9366f18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50698c17b2be6fb244e955cfcf53bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf181971252c672ffd3e5fc2ae8bb77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38c68dac23522f079004ae1e85de8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ccce59bc308afb7a514c61f9bc13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061526e099b03e41fbff4f377477eb79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506c1bd5ba11c317b587268f3a70f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65d09ff236935f83070bffd8e10035159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eda25dbb33514d4c408a4b78e6c3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a47bd67449e4359bfcce52c545abb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9280e6a0dc48468ab147f97a2e7f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11856e266568e872e25db5195b64593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b715c5c8939559c3081cd899e8d95e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ae10c19cc7f1309e9191f14774b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13491aaac0ed331884e3ea40342eb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ef33ec88a3b6c60ea022846cec59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fff7975654f9c70fea378f8688cd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5763c459c767d19210a047f5f79bd1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6426548e63c64b50a2a4a449447cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164394a8ad7715474751286ed8a205171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e951a07c0ec7a4b7f82132c9a951420172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6852712c4be7146f69ef22b09c86b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66fae5efcd1d8f8f9783c8e345e63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ba3c3b9d67f18f1d6c8055a542ff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396deb4ec19dd48a660c44ae7d7d9b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f882612d7e1d1a0e2c5b24b5c35c3b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b8e5bb47383d1540698a24c98c2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151e9232208ae0bbefdfac45b4800a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559cb4564651a575d1b2346e89c87cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d9a86fab3ef06051934b1571ea44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056524cd65ced5b20ea1b7dc4399b9c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bed5fbc994d4affbacce454919663183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a1078b510556a7fe4b349ac3a294f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b5ca0cafa397d1dacc8336acdf074185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a3206b32409f2a6744b0e348042f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a012f618576de9396713764d8f7c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea0ff9cfec44018717fba12d564307188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fbad1b5ecbb0fc51b9cf46b9e0f0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45670072b27a0be51274c2b7afcebc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a253060e797a9a4e5c47fb9a2c9a7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8cae82d1d7e6a57d2d58913663f4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a6503835fbb2c6eedf898571b6d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d69c088ff9daecd3c1664b6483d688194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c62a905447a716c8bbd363342e76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b05f90c07194e1b012f22c9ff38759196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a268953da3d140c3fbfe2134ce54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5ded6ede27524b06927cce6fa41e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de27f085f82f26f38e0f0d958c849b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d07d308b739241b49a50871799f975200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72514598402a7893ce4a5e3038c5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6a1b32aa5d6a7b3aabe622e1f484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0395ffc8c9b3798ac595e9befa81f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f62bad4f5dbe83cd0950616228486e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d271ea0bad4a7f242a5de4872ad881a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dcdf954f2f2883b272e8a5c31c3db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65151990dcd70227243682df0fb5215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16212c9f87320b7ae4aa6d4fc11e4deb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e71d72508b0fcf870499fb115ec98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51101dd1ed691b8cd8e60d8e5f54d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e82e7b0f824a062c8e5885ea17111e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229ed326f593e331acdbad8f76b0c34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4ac79fd4da0ca1771fa755c8a52fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a8250a063cf724bc72b3202664f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458744af0d9ebc2470647723d0d349a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a86e6cfa08af24c6413c8030685b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6ecc91811894276e1f892f732c15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdac915306ec5cc67c1b6f91705e41c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4044ca9e66e6a6b25b65586c951fe97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b46a0f269ad2f0755ec3665f26b63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d7c5bf85837deeddef75b2fdd42cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c6e41eedc4cb684df89b2d5d2d0fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c36dd1e4deb8a7bd9ffb71a09e8ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e6f1ba37106c9a187dcba4356b91c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7ea5e9ae464d415baf9bdca2ffd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df11c512dd3375a21aae3bc25874e6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fdf655ccd605a802a3789c0a095d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f661fd1de3af9145a491a5a441342228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb710e1997529f03ff23840f5eb0ff33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a26baafe912fd451deb5fe9d752fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5533bafd1434882545952c8aaa8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ddc4968ae355af7976b66167cfb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccc0576d69cb9854de57e045ee3d7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e6e7ce3741e0ba36fdac8f3a89d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b96c9001d03dcf69c7455a3d2a47c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690d7e275a128e23d7f1814ccf4aee2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd19b1f73c1dd76aa7753b5720691b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe0a75c30fa6d14bfff5db1f4f72a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5416c1b1425bac1e018bfd1f86174b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924981619174b2a978d859e81c2a44f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fac7c1ceb355b0e7c7bd7bb3ac1514241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f437cf51183655a024c159da6d499242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47b7dd0a3d9bd965edbe0dd313df37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515791b2f5c4f0d5d31efe023db585244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db48c8a7c3c85931e5d01c1460997aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e441b9b5b1980199f361ed043c29ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadbeb6e787115b17bd42699790aae6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275dbe47e64cc37bded4b84d42bb66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e99e26e235db073f0a21dc1c4675a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d6d67cf59e80c807578a7907a085c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f01ab61898d6f3baa6cce9c407e582251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef6d2826ae3ce59759883334587f70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142706bd135aaee66a1c386dc5520f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9e23eaac25fa8b7581420826ea4b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f57e97c8cf8c896db7e6292d0c102f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8384e1cdc788f554f88a5a70ef390256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d8840f42372c05e2beb40bd873d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60963a1107726acaea80a7b70a146ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c88306fd4bc93cf634a986339d00c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef33a9f7d1190b0402d26e82d995d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0bff856f5b598bffcfd7209b955f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f0c156d33a183deea322f656066fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea151ea55739a1ba2bd7b83ce377c04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74939f3a28878f86c234464a5cafee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656175f78e4030c3acd8a844ee210069265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01c6fc588f5315b72074594901daa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc96e785d9db1834ccb1accc890dc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc76ae583f0e88f1766560293a4df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764c3c4e63e3d1ea99b98517d047e72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3abd9d40c93bafdf8bb08bc0776cc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c5a14c55dea915c39d93f4d988573271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ec66e943f145eb5024257734dd89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321df1592cd1421f3267b9e655567493273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826f03d0124d0e3d6989d657e83976274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c17ccf631d85954ae71944419c9e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37d658acf3336940edd111cce347a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356367a0f886a259887c0703bfc84b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35de778bf7b3e5f965deb0ed5439d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b0c07f51e2815181d053964ef11b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7a876aacfa11f1ae549d0de60a648280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1432c2912f526be8c5d190a3b323e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc636184cf3e3b02ac1b1eae678a58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8587097db20630fcd2e28f22c71d6ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a1805b701cd18870c145bc1a9f15d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec1d5cfb768e965cdb90094528a6ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce04f9822868f0b2d66818e59a575ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3ea8c1d6ea45176dbb2db01e27fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d32e927139b7794ada53c5c4f32398288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7bbed4a1c0a75cdddf417d70cf655289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4b92d0a7f560a01d13b702e3e788290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c400649e07f1419fb22a0d20e28cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179328953600298f736db7951acc8b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f572128cea580c5eb2409aca9c91a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f78265d2497dc4c764b97baca993294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aeed30e7a5be493e043e9e0248d29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf8210d262c08fb08bc1d791f9783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be616aebd14b8726a9962718ab65f0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f782ff86933cb2705258fe941dd56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784fd69901d9beacceaf1232bed927b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aea28b40eb03b208b7adf69102e67c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68db639a94470b44f4073f3717403301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c8c6b36861b730a347b5c302b3a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a5e381c8315c886524a68ef64703303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1c238c36893de6fb508089a168810304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025b133a02bfdc4e907ac6f0921c60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e2b5c1efa999d7d71cc7aae4866e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc65a8c5aa3d5c43e5323e9000a14d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc76aefdb4e583c616b2f2c762b0d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1982101a8cdd97c4a1a3965371c6020309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af319a59c6b96c8512feb5d13f6231310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e82810e5a87e207b0a95081a8846c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e89d452b1c4161d7c86430cb5580312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2405663494009d7456139ebcc6838313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e705473fe19944a1f836e16310ea5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0469b8b9921dbe39156d7b03f9a03d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba53335bf9a072988775d593f6dbcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cac2b3c534420f2e50b409ca657c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb021bd79d8d134570217860e4d19ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236821d40b1886bfbeae63dae63c65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30453b3ff28081f7987795e4f8152bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ed4bfcaf72e2a8c940bb9af4b749321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae085b59c61efc851414918f46eba25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c9ee696d6ae147dd84dbb99557c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b79bc5b5ad6f885ad97cded66c6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec85f8e5f6e401f0b5faf311bd4e59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9adea68eac33867556962ee3d055326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afec22adfe960d0a5064936a4cd353327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d71c9911a0a2a3d64fa5aac2e56e2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db84fea29e7ae0be73e9c0172f124f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9983f2958932dd925f3dd2adbc2b79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39cd80092a3748be358e453ef8521d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393502390af877cbd28d4cb3f9934687332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb1e1a994b13e3801b0fce592dfac7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9be079257eaa58cc4caf43b5eeffa5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5435d5d3e05eb027d483a6fb849e18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e8f96851794fc7ef1878736f8400c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76058a7ca254a21d06b4cf83bf66850337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c93d08e98a1ea3b7153002c79506338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68975d963b440061aae6bee0492eb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148dd190fa3231fa2517bec5d2fd845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b704857e189625139b0c6a77cc01bd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b6b3d9995475dc5b36ce05067342b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c65468991cfae53969e2c59241b78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8af6b1c2f56e1a6107d379e7d7a9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45535fd8701da6a602d82815dd3750345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f639d5a3301f8b7c65701d86aee82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf1e62f0236989ca5eabe8e7a8428347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b298d6d8f956e49e68a698b83d719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f384a76ec4dab4c5bc68b4ca8a9a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b63a927ed75b2560b33f4445c370c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f844d18fb7f0c7d727894edfd4ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd332be3d46e6b4ca966d79747869a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1e815b7f8b5da3318dde81dbe3b03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd3a21066394877e29646d9ae2aa1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ecca7cd121658ef1af0bb0365e8c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5060a047b42144670b718274fa17c7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61b60246b279238403dedf016ef1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b365c4c207665da8478f525d51641358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530a3f6b88fe82a9b8305feec1940fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b987dc848953256a5a0e82790bd9af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dcb10dd5dbfa7dada1e68d647dd89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a45d9c420115862daee2b94bf61c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c99551cabc172c81cd8d460fc92683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf5b67d09279fb39e69228d5dfebe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237a4a1617e43cb44a683554a17acf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e76e0e0d60aa78b2ccc12e6435799366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d40fc04bb31b1a6975d9e22f8b669367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b87da3635a40ea9998e0e45fbaf0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69c63733cb1a47c42389a06d4a624a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4132d291f96d678802aa2eefe327e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3df19bd9e778b539d2d90f55b0d8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915348b4f41a3362236bb231f80d024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4939f30c17317ec84c28891c56c8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c668efc868ce7c441ecd53b9575e44a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86933cd9d85ce4b3131a3032093d2ebd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbe86a840fa7f8fed435f6a8b14a24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aef0a6057d43578264d5c8efa15273377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b87087fe024a0b92ae2e53d35ae4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06550fc896a795c10cf7aa2ca754e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00797a7169975c22528784ba5ee1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2847783b9c5bce5004def2c83675e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5949d1c705c9d5cccae923a3a8a1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed62e7cfd94632d7cc018dcd6a7580383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc0668093bd341943214bb138aaf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3db229e90bc447686d3cae025bbbbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3711ce4cf267f3e6f4426300f04c47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1100c2f35c277b5280a70212a28da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e89b21f811ec4228ff7bd7366069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b18080f53e2ca9f0be60574e9ff8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943aa68e5ebb839280ef0fca13dd16e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18ab5b8e6a7cd5c03a4e90dffd3549391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3d08adf54f4c977595a2bf2b7209392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ed02571eeb0b1ba58939ae3c5d1dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc4f568f9f8a8e2175763069fa821394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b3fee4cbdc397abe349d793fb18d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc6f52ef4513c296f656f952a3518396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b6015c0bd9b32bf1294be5156721e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08584036910bd638c10b4c1d60ced1ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69305a455eaebf0903ebdb3a29ebeb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786529909651a4de0a33066a1010b665400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f09a5d3a6ae04a43ce40cb159c1b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931970113378e4efe8e676d6b46fb46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb193f9653a17f955d4750fb02b19a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a898cab628a3b74e4861ea88df33004404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3542c8134c54a01248fd558836ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc7a7415a9273177e54e90caeee74d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e867884c8402c43cedfaf4a60afe0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd939faa8e687f64ad3bdb12084597408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ef6877f714eba1001a2dadd60b00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0834e8663e0c0d18605d4b54d8e5d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048b448ffa32e57196b9ea99aee111411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f3d801b81617e4a7a9c2693d6c08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f96a605f40c0cfe1a5b706990d4bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70b0625334361bcb2b0558464a18a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e33aabfc57d3ca3e21ed4ebca88781415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937740580819c89ded88f323549a94c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed4dc33e9b5632f52bfdca0582835417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece05e2ae90a18a1694d06829b43780f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33385b9227bca70b41e444cbbeaaca4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbed663209c6bde271c59438ccd56a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b887d3b01921314a14df21aae285bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6c769ca913b4c1b34ab988ad7fae9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86e3d33109c0f7c9bd4ea31ca004b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc238ac69fda514bc7bf193cc42a812424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b897b9195bab3e82236deb2dc749425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4414c0fd3df435de4b911997c873331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17c700be4a1f588c4ab07d1eb0f58d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e34c4adac5d72bb1845382dbdc6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193446956aacea35176a56360d398de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7895989f2b037e485189658c74d45a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8193879a38f3a43e113249d2b00e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d61d7b22efcac4eddc3e4c09427a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca6e7d52aeca8b83d64e22e94a476433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf031230f695d1a1a8fcfe1b48fa99f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3985792b24c19b9d6570d7bf97cf003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724d795a86c0e245b39e36b0239fb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de306c036c59ab30235f4955d20dd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffd5a6f74bbda1e787dc54b78e655c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12423c028f1533fe9e7cb4a1f74e5cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734430d70e19264e2f33cfb4b589cc24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828666fd9c96a44e0a5da8b6cc4f9894441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2165e852e48a4a2288c716e4252265442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6dc29e55dab6ed757c52ca5dae7e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d32c931740afb3a6cec357d151eb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186933860e000f6fdeee6474a89dfb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f346025a6e00098c091ad00bc34a37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027f3a5cf17dceefa918fa1c07b6a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba74bc207d027f949d2b3ee2b7ecaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f09e86b24415ea273fe62065ba972449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf576b7c6e7860d02e7bebb7275677c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a21392367f96525f7c3f2bc06fd48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed70752d586ae05ab8123ce10df9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f7e723cd08dfa9862939a4940ee56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1943f1d426e4f5c8d0b89fb7a14b02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96896094db6925a5ca0e837d3d018535455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7905b1025e3159691c47669a675f83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a64b26341ebf182a4874ceec5e92b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adf9da8470b906ce5e4f3df688c011458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e1deb83887532303c475b4e259e0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187d538846d8eed9266ce39afa95fd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0a3d3ea6a6589bcb6ea802eef0901461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268a6bec4bb309a4e1dd25f495ad02b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83c0e306cccb9f6659d900630b2dab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc846c94b3427c5f0bad94eea2ebe0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ebc4c0e8e6deafcc7a84f1f26ab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20215a4e33016524820982f162f017e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c279172133277e97c3c84990923f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef53052d28038df002888838ad5b8bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2094ff49de5a5a4f1955738e6a8f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5803837d1100abca377084c923346f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982274a80db505e5ac8214ff5344165471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71b325fc846dd15f64fdee8653af72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de20cb5880bc8f85eda166f589bd8a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98109243aece5114a3d07c374a04ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb26d8d7776ab7c4ccb2ed9593f643475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e25f606ab4461c838a9defb29c33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624424dc6ff2fbf8e7372747f69c3dad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6feac39194ad366da1a65fa00e6f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b9774a65fc52f49a77093a45f7233479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb53528ccd3adaa3640fe38eaaf3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c178f7e098bfc45b8e868f8fdb33e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee234eb5370cde8600b7abd325acf8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aaffa304c9a49a7c000cdd84ec06c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a726491fb6a31a1e5b77d4d04b5a84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46187fd2ee4e16f73220e6f2781156ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ef97223ec13b358cd7e5d48d4c36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda74a7739d1b5a32692674cb293f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a41539982ddea72a8441d9b1c25f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98138ea0574495263bc2c17f103a1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482ac1be3559e33677acdde0f7b1983490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa5e6ed8b8926a76b9bc3ce2016b1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073769304e6f658611ef593ffd70b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ac7510d1111ebf6637258bc5c65b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b451f893d1f4d83e3c08d6321b2440494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a21fb8487fe61f864795bd3c6898495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbac0301e9e0a1dd69fc002e8497e5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabda9c57e831735ec122b58456ca6fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce512132cefdbe9e0121fd0c84995c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a2de9b53aa95e66703f08b901261b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fa8a21c73a7ef52ba7e28924fcd62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ad57683022f4b0acd47567ca3372501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf715e85173e7c26abd9f6dba96b0ad6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6177337c96d6d258505355b2edfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c016cc2c79d087fe31784935721a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba196f78b3d23fb10d07336c7fa18f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96ea5f9045f1f742df842103db4933506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f5ae1ef8e6c7f7d3a8e39bc18dfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b469adc160b87005a20ddf715d0b8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5afd5671bee2f28a4f960d5a416641509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ffe66670c118b02902ac76e0cf12c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c691de8c2a9afffa4c7e3a98aa10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8bab893de99be4c9832b1d34713bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a2a7701603aa32ac8e66554af4563513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276659f1f4280082cef7324002b071e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756078d648c0e80637c717dd09910a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d8719dd6ba7cee278a4b47aef0a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf3f264cde5812b07b3815b7aec6be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3299cde9eb24f039e58bc286a733f6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e303d33d80f8209dfc00472f2a7cf86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1356c597d79d919066a613404ee8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c309b854a15279f2b8ec8e4be58c10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c4c62383007e61dbd822e388f620522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e155faf8a64132b821456ac1d250523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed7abf47b76645bcb6fde5530ddd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da78325fc9b5aacb31793432825a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a837aa8f15acc6c7fa4d20f410baf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9385f24da5175b0372aa206c4c27d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ec00423479c92ae5dd891a8ff0b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373ecd5e438963f43c03880d2a60ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90265cc0a7163017455b6560cc845d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b5a6c4dfee04a7b96143d9329a7e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49c5e354e9488ea12ec9339bea8c83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4c6e97534e665e0f29f25dd4d77ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dee9f3aab4d096c0aec0fce5dc5459534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8771f40a35d8c6db8e45ba0e8497d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cc4c85606b0ae792b8a01d844cd2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93338e0ab43f9746baeef4b9e3f5fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bfbd7568a53c11cbc0f0fecad96b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7236380d9829f1cb6995c22679c3b36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5695eb6db2f7f58eaea76c755fb52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d5115e4d7e8441bbaaba0e8217b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772826cbbea54b93c283d4a66356aeea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96542b60ba48163dc2f81bec42901ca6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ec6e66993e563d94fb4e4823e73d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd6aa830e026d530601ab97997dd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091eec778469a2e6bccec0cc2bf3e59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960afc4f6b66d8ef1474da3d9b189b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ae44e6baa9e76ac882e8c56dd5a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f836afedda3b564e7368aa4b1ccf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf92250c650f01e99fd29f3975c2aca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf165fb711c480dd6c5e1e4ca13598551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af7e699d89149f530a12c23b10339552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a86db6d3a1af28b96d98a134bbbdd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d34a523d894771ebd12c754a1445554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c2871a5927ca2e082ebf8adc17ce1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9277ebdab30f9ecf3719d0094009fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb61ffd79eee44816cef3106c421f05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587b189500a265aa6842ff64fdfbb58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7336ac6dbd2b81f0bd5a0bed9069125559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f284010c3fa097e978c48551f862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8487e23888c43e47503360c16bde95a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9bc49a6fee017681baec249e36058562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c0e878e0e88f3bb7802a5c15ee560563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99366c38e85c1945e8ddbb4aca2e1902564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed74dbe9a9929a56f5bb9339ea71d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f9f74471646f4ffe0a82fa5fce91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99725ffc769e1c7ab8ce3948c411cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547c22874805145264a280258b16ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a386c70d6a22b923c1a3ae2bcd42ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02abca9c912811f64978440ebbb4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6986a6fe763b8bb955b50666e7db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f3ffca96f727a6594ed8f7bb4eb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2544220aa6ad24bb202d6eefaa8013573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0f1f97f9a2cdd7950650d588fc39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d4109310b6a9b6dc06e56e12747a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4720387fbea839f4b3a757355779d5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831388b338e30f847ac97727e70f9a3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ef78d7b1c9bb090deee9d12c651f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dcafa97af46a0b7f691d792e11c1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df7351b93c9af141af81fef4cd809b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470ba5e28bb518b7bb95908bcbad9cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413fa560c093f16bb1fcb7b9c796bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f59f2f64de8aafb316d5f7e68c740583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24322741bc1bfa76262b040d7468dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb1fb9f53a930c844654a22f4263f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c8f32779ea1e82faa6c70be871c96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca71ad042fbe23cd1fb77baef5f8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd095bf00537ffcc9279e50478b7294588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddbc4ae5bfc20842a3550303295b1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14de97b5b0360f51a373300142a03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1949bccf51694c8b6d756113bc7c97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a07688ed8c83ba76117d3750cfb86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bafd8db243fa1f1dffead9f756802d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607c14581bfad7bb2b174a9ddc61259594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd34d019d4ec9ef547980ae40f807595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268567d8716877a46c3f23dc181895c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c74e7282f72eb75604205d8ff7c169597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e35fb9b12220f4b1d0073c312568598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ca8894c1e79a73624ad17a96c299d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef476c2e423975d9bc4288b4a111c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf770e03e6b97fa31f70ab644e121f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252317934e1d9bfe94706cf578f9b499602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467568e059963f8617a6271ff21c063f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a484f8591c9930416fc3d4d133f36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaeac18895a3bd95c7303264868958605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e091273cbbc264feed02de315dc9a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8a0d4fcac42588066ad40038a161607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ffb63ea4814b9a55d32d224c516ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d2888d9e8a9784347aa616b884b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17609781bc033396d6ebdaedb2d8aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f881c443c1fcd7ff423bd8d407b53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b693336dd3eb16a2d29747c3d3a02d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d164617542b3d76072145680ab2fbfc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb03f43137f8d2d752454ce592a1491614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728677bd0442ac274987a33d9a3738a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d728142e6cc2ff0b9d1ad9d4ba053616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397473958a4034d18beece92d33b2c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd9a838c6135b8aaece1c2f9ef2e06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d66cb5009da02451346c42a4f2c71f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b42f789192865b6a8663c66d78fe09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c319bb806bf9c1e0403e36f08766621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7336c5a71a18cea25dffa7549d4c32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6001812e1ba51952adc4b65daf515d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1de8155139cdba21ee12f61548ab9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b02d55d1f9ca0bbae336b7278f518625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fb42d85eb29d7a3070b633889032626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbc2fef8725b2e33a029e9e000071f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03726323e78e23f79ce12eb1ca9f6cca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eb759c6d256fc95e8c0e73b89d34c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baaf5c243cc18142f969cd0ace98bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639a0fed420dcec0004e9be6913a5dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5df4365493c806b5669c71017ef525632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9611a1391ca9145d38df2d9399d70e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b7500a13d051946960ed2014c3b48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ce07fe0f12874168c3544242551f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28d1e9ed1b96a781742529525aebc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f313d7997f8a59251286fcca8f851e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab7668912990d810d9810aee24b1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292fa4e8c7e256ccc437818f54bbd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d027870773505cb8d8123cded5961640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0e874bbb70d473c74bdcf72c233a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b50558a98a1961c7616d8d5f38e6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46befca4d038d3b72426925dcce59e99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3672e799564d5c01df0409e6c4dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b817a7fb2ba4423cad7f17b82d9f383645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a93c9f3d756bedc3e5fe9c52b7a3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d43e25e8739cf577b80fb53b3ceb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a3e7fe30d50074f4742b7b1039e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b7c939d57b2f3cb835f996b9eaf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c6a19185e6e860a7c5ac1073392b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dda925981da245b990d79e272b3a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa904d9f14aafab29a16d10f71a4a05b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9448124fa045cd8205c8cbf03dca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f4b9c46515f6b39158bdd2c60ef1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e9ded595bfa308dbe0c02388f91e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a83d152690f692156c067a3742b3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe789899b9ab18bb7129df37c25e7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a550d501bd7a15fed944ee38614f54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11221463a3b642890878074bfc73ed62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b9b524640e39e2d6fd9fdeb94e010660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6b88b730f357e70baaf77e67cef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4506d2ddfd2a9c8359a856e4ec7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ed94832c4e0b329cb7dfa6e99c41a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687462d8d887ff2a050786917e342a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68e1a510454ba764a7133b5dd6b2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9cc41962e48824bef77063468558666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccdc4a355a578577a3dd873390135c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dbc576ecbdc2cf564ae9813b511e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507d4da95ed96ebcca95a49ca60e2d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ef7ca95e885303c9f8affc3d1cb9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa92614426582eb83247062e6b7ffb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78f4003a060e6f0a192da83c883fae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f82fdf33d279a7a08bf835cce508673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efffc2a2cbf976bbf4c89a4eb7018a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6857ec4425eadda76de3c3655439f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf312cfa3e76f581845a3590721cee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e199d1cc660f3f431cfe3e085e8a3b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd552ca63e747069cb3bb6602d5d04b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14189fc26c3d26fa3d9eaae92fa64416679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6153d5cc67b4b53306bcf3058e0f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30102514e269ec07622b25a17655a909681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef14b76317e7f0a16878018d8c4f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07822e56aeab5e8e891f72ece25226683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425fdba02ff6ee44360efcdcb803753684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a4bcca34327776c5a92548f0355e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a414017bde3e562bab816fe6911c0f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde7977664b3378477dc3753e2e560b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ae011792be9e1de3c60732487a66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d64191d3b94fdcc0fcecdd5c71a04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517d0c8d782cd066f41e33aedeaa471690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08eb4a5e09db4f0dd7c6c87d22465e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630356a7468000f6cc4e20e8820d782692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cddae16451b7ab8c639f38c3a052a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cecbdc23e9e4fe1851efd0a1d0cc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0336056ba4ee5e2b4bc10b40bdefd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e8c3ca351cb24ad6dd8f1adbf1f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978a88dc06fe8f11ff89abf06a41a56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cabeac4e5efb705e1d64fa9058817698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0227105a5a74172ce791d41eb9f0cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41b118dcf5f72b3039d50b6c7f7f7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c804e10bb07c2d2036988434f3402d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6edae546b8fe4700b3b588387f60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f36c54074806527e3c5ba3075e55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d0cf4b5254ef5762ca4e9b03a7dda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b100bbc6d5da4dd43320b006c28e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17756923c9c820ae26f11cfc0a790a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a549564a2c6dd45fb529be8cf4a0fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251799838f5bf8dad7760d6168317693708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4cf3bf075807160afb37fe2128457709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3e986950e7a8d25dc89c61555547710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeee8bc635c4c8138c5959300b1b27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3a575075421b594d0a57e15d8688712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87c9158ada5668a421e92f40c77d29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be77ec84032c047e79234c63a54b0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32aece0252941908ee0505eed44308715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085f92cfb01095a26376d7ffb9c22b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0955b9ed0c828f89b79e48a1851f190717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee5dda3204b89b0f5dc93cb42bb39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a8280d4b8e653d0325f035db802c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222ed9179c20a7e267ba96e8ba217dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ad8b3471338e6c1e7cf6a41ac11b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442cb802bb27a6bfdff0db32a32040a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47855218800fd45b1750fdd96519d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13522f1f8c69d8f315029577ae537724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714814d7aafa737bcd4f32f8cd1a400725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b699a42b1cfaedc12346f63565b5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797108f884dfe57301779754195bbcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bceffe36d31f2e1228aba4d5a289a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818858bd18bc9ddcfc1f67b1185f9793729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5de6e553f830732b478a61847ff07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2904533609e23392cc6f13af7052f87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e6dac2d2538f2f53ac7462c965f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427353d60d329014939af86c517503733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb953d9696638cee50e0ec5ecb59c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98574c5cd37f7d75b3ea25f05a6c7f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c968b30f9fd0ca702357a17b4753c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e974bc6d7b2d8a9d9b525c648d9fdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ebe797724a1032cf1b208b8657d4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511993ecc08cba2f2e12b42b0ce93c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287735776fa9775471452cd5e132746740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf329459c2e5052a8e6a838ac6f33a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a473af3fc39da19191019e1d0ab9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1c998a2639b800829a8ffe97d525743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aca70f94b4219ffff907cf6c5c682744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67df44d9ac8c305f7753173bcd89d32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203270a4e21fe9d0b9f6f451be81344746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965d9387d9b3ca0f30401f96b6487b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a8a0e4e931b32ead6405102867444748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc345f06cd12b2382190baf99c7bdaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72d223e99bf052eb048f4bb996d95d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45bd1518d9acc935da93fba863a56e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dd0cd4946de292e13c3660cf3ff98752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbcf6e411d0f384da6f3608caf50be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ac5ef0bb7ca50e493f9162f0d8035754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554afb65b1d69144c983943ce9986fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8a9c964ba4e8434112a58f886e27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5465573aa9b378b4f0e0a21caa9e60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c528103d72cdb9d6b8a8ff8fc7969758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e438932f810a9f26ba4470c3767ce57759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>