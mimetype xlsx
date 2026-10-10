--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0808d41324e60dae83693d515067f8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c98f64ae24965b45500206ae16282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e687fce3f2bf590acce1f9ccbe71323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285bd2812b480bddf615385d1df98d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57618f21d9ef40aa9a4b22531f6775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b536c8162e33ca3360d8bce4816fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4d602bab26aca645417c546753767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16759f737c78ff80c9c0b1d04913f3a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5084d112915166636a72369a0bdf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea95c1d3978b9d89d9abb3b7925a1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1475e8de53bf3ec0e1e6c4aba68f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b040ff404eb9061449da6a99a69d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45222eca103b281c397a2720a6033d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e09fe8386ca034cb10bc818c1813414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49cc9b431f0c74d1c2bdb8f0ef408315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540589cccb9929e6b08ce9e0b418ddf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bd2d5248687c6c56daaede49c74fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24cd9cfd6dcd8e968dc2f33eacd7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25569321b9b888b74c9c5b6239a6352f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f20c1cd6627f9b1609b31cb5b5b10320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027e338aea4ee89401dc15e8173cfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d786057154a88c904a8631419ee4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fc04100732b4500ad843b8d2e72f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274cbe5d2bfd5dc0442189a2ed433024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c695e45c50c045fc82eaa43fd5bdb8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27c59485230d6278c676352046b91426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ece6b95dd67e05be14e322ffcd01f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab8776977429b1d03259bb412157228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39beea348044f2ca0881fcb6c73574429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071f9567c2f7db15a90850bbaf1e2cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed3594429bee061bf601e3b9ea80c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd7c246378f17dbed3c219cecccb9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf81d26ee1db56c47853b9818874033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b49e24857b2b42d563f7ba4516e10934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1788169f6c69c1d3e56e0c43685337735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa726baf7a6a91640cdff9ab2df0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18f1b6b9b0ead26033038b2e55a11837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad151a52d8982270577c82967befec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebf78c1b982ba5cd4e1546b3fde8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1dbd509e59533377789d6797f520840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae2a4cec196c29b83105840cbc8e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeea0e3e98b528dda1726b54caa9cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b59a69a4fa186eca8603ad78fa1f5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad22dd02d330a65efd42d10c2f67644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb2ff24cb8825f776e71a51bb74d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57893282c136d5ad8421bbf3a7b267546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbd8f5b1e54ed3b4b4e3b6b55023e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a80e3992834c8b4231fdad7145d28f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242c423e7107d3c3319e85d64ee6a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2120e074d2b4a899e9a718285069050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab23a2c2774759b236074965064926c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c9743d1bb2d3f25ecee813d67fc2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e439867388c21afcdfcea512cee2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a25afc95ae541b545458ddfcda1fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b47d3748c10e492c8a5b2828bd1df155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5a06f32a465e4df0f2ada17c168656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4940d9ed0b199cdef929cb1f70e9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091fec7e69c0b8c3dba2abd7953bc3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda4797173d35a9a184d76d157239d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d09481c2f76898ab5436286e1468a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc508068244c26431d755606904fe761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe84ec8a088f13e6d5484abe81ffc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfc5b2c57ca7df27e8fa130ebb25b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa769eb1e5ea35be704c38164cd0f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d5bd95454c1a7a1b431a37b4aa7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce27601030abf7b5946575f2e84b2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff1b8fe9b9aedc2a942ac2783dca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792adf2edf5a8554ccae7a746e9cc8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14a7d1e7770be9a2d83369b2db7ea369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcfaa68c93b6871bbf1f4c56deefbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dfbca1c1369cd1ed03227a106040671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d55de3a2c25f4dc541d52a91fc9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399572a5f6a8267322f63eced9e78f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c62b668aa08d582d1ac68365e40d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e3b38f9a2856691991e3b33c550c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98610949c70beda43369f15a6486c0a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d346fd7460d24bf533d8cfb0fd712577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c822bb693a58db472ae2b8d12124278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606007de16a0a55529b182e17e31d65f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af8973fabf2b3eb5bc7b338a40bfbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f9b1c55f69975b1e37a6210b668f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b261e8792b569d59e629ca0781cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c446ce745bc5ca2c47d78ba1e7849b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747584c9623b2568d3753023d4449684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e7fb573c2c9c44b0a435d182b2d1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce3754837e9cba104953735c9e63a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba32e8192d8935e9244fe170bf9aec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee520c5f551d28a444192486c607388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d020bbe1661a2138980c64254c77c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca09a95f094fef234d935b1778069590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851324acba806a41f3c85ebae29be0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962987ff10652339f657ec43672172092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa29ac610114725ead76ade119c13793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064518dc5f8bd9cf380875beeabd45d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e41c6407b4d17c9fdb823d9d43d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede6ec321f2daf20abf555db8ef25496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b799438aefb77d7a474f0bc244aa6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b02b72f8a21eaa6ff550ae04dd83098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de6e2a888f97679cd2d607161caf2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433dcf473b711c455aa903836be7a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf710c98529ec579058c9fd4ff84b68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22371ce127f546538d47e996118ab3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b93c4bb67f3e6bfe5cb062ab22cc80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd062f7cc87f84a41370491af247e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c11d50d43566324c31d9f87ae6b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955eba4417d34cc78d2b06d598a1a8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec20554acf7a2019ba7934a40a5b11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640459016a5cd10897c5f5019dcc0e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d5bf5f81e4a5ae2d4593e3cc295c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c197bde96f80bbb3de5f5debe31d06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd696ac5ceae596862444cd8bfb09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da3c4430d960ee40eb12ffb031c80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d583a1397d44cd8fc8f2bf5bf9e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ac8cdea9f72bc8657da121f7d6f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083fe0e6425c5aec7352b41c516ecd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52981d8841d5d7c971fac7270598e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4735376bd67424d2d6dbdd58d68f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5987431fc1f7c045bde70baffb6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb51a8a48cfb3fe301f3517a03ba81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad434890cbcb406172d59384a777c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034657c7b5c61f065f512a7a9de05fd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43636bf80e57ce637c3b3a0021e7747c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b00d165b113daf56426db1ddd366e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fc90ec3a25fbaa376dce55721e136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67764bf0c4392f607bd972ac30fb4cca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a27146616a1a9000db986503c2bfed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f80dc6891272035b7937af1c91d1eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a210ae626d6d94665b35da04c6b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3459a178bdf95ef89822d775fce84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8d964d9b32b9814473c178bbe18c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2a6f539e600b770c70b50c0536560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6dfe2469f19c2eb04b1a9d0cfc5fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a8eb256b8a8c68ba97b49603ec47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bb4bf8c7b3956454a71048234d371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91d4d1855766fed6d79104e7cde28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2c0dfb861e8bdde6a0ecfb54ef76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23478971337fde9411d8caa40e70f940137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c21a4d3d4c0a3ed49d6e5c75498b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d31d68884dbae2ac74ff39c7a0a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976451bb299763831c8a02dd60a7d9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115bfad5e3b4831a14fc346f4f535b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b18ff0fc7b44c6d8591a964ffa74f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd887dd619598f61788d0284bef29c46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fcabb89d052f8770282c19c1c8b02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b86d1e0310ed484595a435203002145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e589dbe853f55ca8d023c7a8f16ad09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64dd5feddc37cbecaf6a3a246da33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f859258cf576d330d58572ae377eaad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246d7565c23f1f209a61cfef0a9977149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae041fb2ff76fa1725f7089a8108648c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521d1f55de37ed7ae16655ec01c1da4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda1adf5f3eb467c2d1500dcacb9f9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddff878c3b1bb869ccb964b74544abd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab954daa0434e926b5374f76c3605c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938dbf356023e384e26d2e4fb840357155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa95bdc07f32eb46f318584f19ec4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a924d782b4aa8d1f05b3c0fef5549157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22134c0f0ad7a045c0a2ed4d0574e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bce9d089bdbcd03248f8c89752342159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d1cc2af06f6b2a0c0869d2f6ae6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523e1d7d20ba9f98db38ae7dc7f75b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739decb6a8615fd8b639e69103ccb180162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12327cb61ae8042d6efc4eebc851079b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5ade236bb6785c7ef2be08505daa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc800462c641dc3dee35e36dab6f5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e617b1ace6e644da919690fd5bd129166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eea9520f39cad989a663217788d5da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e9c07007664d737c9d4f49aec271168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1fa4ca42253c228d626865cc98de4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a11b4490f87f3a2c23296a36213a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a691bbec31841aa618a0545ed854171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce347dca87c67e50894e1efb0f73393f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5f8f4629522b8342974bf308e9d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0bb8acb62f15ca2137f9420c0117174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104d2a54787506c0a47fb55c2cc0b0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dcc604eb3beb17a4e665101d128ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fbbb1c1dc4be5d5d74cf8890c08b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49ba5be5227b57640bacf4891ced22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9376b07d81db7a731fd770b40a84d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372bfe12ce58f24b204df1af74cd1f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c21629abea6486280f4e61de318d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d77e357a22559ed10e70faa17da65c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195047d4273c2cf9802905149b7d2bed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9eeadb3c6777dad8fc0481eef113184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111752a0e3ab25129ef1ee47c3df93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f59ddc954c3afb0e153b09e9b5932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ea003e888e4ef1633a4886772ef1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cdca9a7229dbaf2200044f1fa0c09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dec22d8edce2627851157c7a30ad0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a92ae44c548d0917630b92f0688ab2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbe8219b70a2c7d519465ce56eedbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56001563de136d703a4badde4f7aa7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd61eaa5e8ae21e1b4aeff63cc22a48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f3b7e47a5eb5802879864a9034081194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2a3b19ef29624dd37af796246ed4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff40f7b3f288d37f24c67428718957196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171be095a9c1578fda3b2c8a2408ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ea989d0b0020b908cc67e9246123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c15c02b20755ae9d6d0e25babbfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7050cfa9a6cfd4c6bd67382b0fc050e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819e5bf640fb7f9343aa79bff245b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f69af799568161b25fb5282d680ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba80328e03783c619a43ecb6713ba37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aada99c5abd8289a0d851a9ec5e94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955152750b7f8cfdbc7df871c488d24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149bad3cb06bbfb8c750684ea8c32b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d83749a5543aa0b60e17a3b0eb8bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31cc8f1b445d536fb2586de6674008208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c020e3d5c05462337081cdd5053259209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa340702744183b536ca3ff4b05406f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076ada0f6341e9cda083d6e6b0f365211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f0fb4a39a4455a2b474f5b8bebf52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15fe35c38cdd3041fbdb0764f57ec8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec7190ae4af2876a4f45be2555aea1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ed3df06c52e95ff04df83dcf5078215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1c278361812d0844c6e5c4b84552216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba71e94f3c44c2bfaefdbb91bfb026217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b41736092ce9e7a34986b2e0932ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc914e7af62f5d3379e83d53c1ccdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29079d5e037ae0d9d41c7b27ab21d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a5a245a6ca8d5f4ef10d2d1788542221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b3a15aeb4adce630640c6e6e794dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e7e24288b9b0643669eb13f22ce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a888ca77065cfd475cca128045ad1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da53383e7db817c5eb512b4ca1e6d74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ce0facdca3bed1d288574875d19a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c317e7245902af2817fcd2887e850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b95a34980f6d9594d227c3de20e4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3544080480315a5bd5b61c6773b1d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbe55f9a38c824cd9a930f1538a2af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e12bae9069a3f22f8bb2eb33017f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151acd6c890a2ee11a74a2481ec1c4c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa7cba5ae0b35bbecaee368229fa71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f2a7efb378b8a580f34319cbfc87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176268e8b04cf867d7c7f3be217cd77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8633fca8497fae634e36734afe81dc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428878a45a468ed4e2cedf5da57788e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de932548333c39b005aabdb0fde7b7c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffafd45e6aff41b3391e9e8d3f54890239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a16f1e1e6fc1d583ece81e06c709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd7a816ed9a596145dd445da3c5c00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a17be5dde5adbb3c4d8f17e058de2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4898efa40161cb877c0f223f5674a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae67e0e3df3cbafa306cfe7e196f7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb33aff3964896cc773196b066c255245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ec1efae55f65b95f064b9a518bf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aaf2946cc6e085cb2e837913c81c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62850c1dad9990a609333dcceeec4b1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c7b4800dbba668013a23e7449c883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d641b3da5e2ffd381481d0702f4b92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861930b1c5d81dbad6cd6e6341d9b4c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf365a533fcabe0def7069b219f1d1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c19b910509fd607f96dbd5c87082253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa52e3b00b44fc4dc83000942ccee7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13544f206886a061b8b4e39edc8701255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1884caaf8b2f904c0b63d42242c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd694c7e048c846b5df0559d5b2881a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee451ba35e6cf29ac03b751f7e02452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c997452fcd691b2b72a1720416f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f19df27fde9b2cd520035fd254e57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ef9f1dccd5a1b31c423f1c7e68a1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ba4493ea1e690654843f82b31e3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962479f83cbf6112e988d487dca62dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf8c633f3e721266fb295c3455f0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab084d0c94b014a44fce7c7856bba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72e12b304a7bf7fa4d9a5009727a6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae91cfb703463b71be15e20950c2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b06b253249bac8830c83babe08092268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec838f1f5fee0f7a862d5a6e5bba3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f8ce9f0eb466f34a3b6fd906ca85d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083bcfe8f853be47d15528ab3b33fb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d95ba455db735c8082daa0134237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e186028cae16571909ee6b5dcf983273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333e3e5a65cf3b5d5beddb0d6c11a47274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b543c6aa8a2a5965475a878ce3b6de3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a00544aed9c21cdf5f588f4d5c36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59061cd70f36220f76e1dfa5c8b468a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2c43ba7e1f9fc97d8f910c3e42309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac90ead52d0a36b05555216d8e2285b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cadda7b67194916eac3874d3b6e7fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311847074c51d35f9f6d4e07be6d8e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd66e91ec3802dd848e17f893122bb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c559fc0040ada8a75efaa15f5ebdc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af6fe3983a81921795d07a12289da4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bc756b3bd3368351fe975d2ebef50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501df49be38e0c2bbb8f4e07b4dca27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be874a806511bca6a543b4355d11b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b89c711051df4fd3369ed53252db0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1a8c1fc69d1f8adefeb789b4de2ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcb15865a594d283c9b32904db720290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb078466a902647be00903bfc522bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7296ab3afe94f6c09bd14cb19cf918292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c5cbfa6e0fd90d621e913c71bb40a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae20c4626a95ada3fa91fb9a1738c81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8eb9a3004011518a0d9c6994d3aad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e938c750595e0c5a1e9082c2d702296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957486a4fdd3e400cb886c08bce5dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212b2d46bad6152190ab9659b13119298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449379d6f97090ba4ec704b5d7e129b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db3dd505498453a6fd3be4fe423ad8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9ec8949eda36cf642f340d560b21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d5a049f45c0bf0f9e9f96afc20672302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa8b9ae80bbcad1cea2555deea15d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6197260eaa445a152c4da747aea9dc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f183c1cc293387b935f9f1549ecf17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66486a6e8bdfacfd04877efa54c9062306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60aac4a9b60240c40fe7dd9fbf2eb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736a052dae7866eddb564ab17b7a46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaa3a63e442fe203febb0a92e466f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486d8500b4fe195822bbf6985998ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216edd42bbf96d30af918fa48f26baf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab3eddfb4c5549e876a912452abdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f41dc1fa21ebbc8c2e7a419afac87d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b878cc18e9c772a85c4cf6966f558314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42da26ff1d582778e96ed5b61c0c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4921b4568730ae3e2388537640b77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755b1b18a39d00514ae5bdbb633a881317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ea23a12f471ec9a62a36019406fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7aef9ab2e7556442072d5d113f8bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a79ea580d6eddf3805d35b0a6efa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d6f25c7f290d76427eea1d0dbe059321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485b88629f9dd3ddd4d97159a354ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1c72209749142b69ba279520531b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31405e2b0b07aa3d5d63a567ec66d9ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36040fd17e6b8873bd66de19c8882bee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857aa01c2a70a5326df3ec3183e3200326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9684a88f67a98e35eddbc3e37c464327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6612b2268ef447ba79fb7570d6888328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ffaa6a4f263a1020415b6fd9b39e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c833db77565eac8051b1f8a24b13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2345a2ef349a2b0dbd1918eae0e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4cf822b744eb0f197153404f23c99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c2859e1ae699e75e07586c18df0c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb9d3a4f8526d460df41fea577e7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14addf65ff575f6b406110132a66ec49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0dac0151e15e8e4ffc97d87ed9018336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09254089cf079a3b9ef9d2ed35290c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354748292e593fc21650ba0381fcf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3372202342ed723bf0598944ddd6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6a7f2dd08208b99a5a94e410041bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a586595bc47d100826e9a2fafab7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fc03c649c68c6c4d20861d2325fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf11ff60c43e2635a826e7b342f1e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a950fb208171e688eeb15feccd53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032af7354493f1db1e3625a04c9e95a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e0633e0d84f21db2061dfde508466346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8016fa0c5cb4248a1ef440eb8ec94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c8490222937596e8772b46b32b15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ca1b41ccffd12a133a2384ca3d5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abffbd818168a265d90abb8872618a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75847ab27b65dcb792d738ec8c6f2b3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dbcab3bba2b9ab7f94f927f1db4f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cc7d2cae65b5d637848633e11b07c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d357230f59de567402db7be0ad5c55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51a0357920d7587b4e16671fa5a419355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50274e9714bf0db3255784e690d74855356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b601eb4b53695bebe6f4548e4c3d868357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7d16ebcf30ca40accfb9ff654b569358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e42aaeef47c2977a160d3a35d3f93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618883e647f64bb61e7c36509e084593360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f14a006d829f42f7b617bce4b1615361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b5a1369819ed4f683f2d1a4d6e6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1c071bfda194e11a1d4939b49625c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc58a32f082247e73ab3a2c9d2ee811364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca6286f4106dbc3e105543e86316a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7db2a8f99e88fcba7b03dababcd6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72fddc2e936097a3d4a2b6b4d7cac4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f21eb6f4328a41331b13f0d7d813368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b14915bfb44c4012ba1983556ab26a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e675596b09d123e77c4c6b8c47b98a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10541ae8bf05a99aca46f0c37af1dd29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b74427fc84e47af21dc0e9941a28c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3cc620a9895cbb35eaf1d5558a8a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e01e255f0c5fd578ce30d7bac19e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e32829699c4105708811eab33494d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea1773909fdb7faf2f1716beb44908376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b1ea8e13bfa8cdc63d02b5fcbadc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36736d2edfbba3fc3653b081577c16c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b29cc4014f53d274aaa60d1fa5d0f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e025f49e03bdc2f1a042ab6e1432380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413f03c9e5ab7d0ffdc3bc0e9abae5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53488bc91fef0b02fc112ce29ce7d840382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce30f28ef4faf1e3e94d7d30807a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8846fd3c3121f8bbddfaf4b09b64ff3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f50c2b80416ec282dbd559903112385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4a867ce08e1d64c02d7a093457e71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb5cabf5faba54aa7f23cde886f70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04461a827889b5d8a7cb8d989cad9f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67589e36cc44b58b689706599ba0e1fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6357dc4182c564afb86929a15363b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675018ce911ef65427dd49b362f6e1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf417a7610879d30962aa59edd04e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722de77e6b2f52205fe8952e6431002393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8e814671cdf1cf9b25fd97536653a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ed7626cd37119a616d111ddadf91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504439babf89fab271982775194e903396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e1fa447a96f0fac6d1db6a9ac033397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f46d12bf235911cdc97489389b28c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5da845dde375c49908b85d4b9a895399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8794d22052da53a8c40dd93cb9a948e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b30e949a8278ed8fecd7d46e55441c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7026de55950ed3cf5c839c7c81cbff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a42bcbe970da9dda95c02930281a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632ff1bb3fb556c7586af9dfa233cd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29ba0f242cb77772b10bad54b0ded2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c6a451f7d50763f778f08f7bb424c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b21c82f148f4190ba2405b3d36273b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eedd6a481a4fc027a47b97335316c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8477a1de480673329dee9bd6f2a7274409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f374be85841a7ee6b161dcdfcb802a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002927cc4327be5c84a3ae277d55a14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455983a6065e13135f6d9336a4412180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144ec81f65d08b408be328e21edf4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a8140db80dbc3bbc8bf536db3fac0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4693da39b388e1105825a87b06e34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb60ca06bc499e0881e82387371ad3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107fbed12ec98dd6c851c7d10186968417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8876db1b7dca6ab013e64a2affa72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7767b555c4b167f98b6a8be91ecbd7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d9957b2a0570a94cc4ae4dad170d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c432d98f3c3552a888bfde06e690390421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50862c65a2b4670f0889ed81b65e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb569a5c021cff906003379bda5e1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f13ad6c53a039200454ff2bbba69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f1bedccf346075d5c28874e13c83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276af5e0ba16741a5f402ab4b52f598426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6217209da4d0b4f24669f1d47bbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f115057fd44d7f83740f98dd0d3c7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014281f07eb55fec2a14df8ba6b7f72d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a486a5bfe42d1c328c46f57ef496430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d431a616eb8ee794faa278860c81a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a07dcb407faf67aaa6fb2284ab46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e204303d49a0a69e542eb2e827b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a117ce69c44f978c9edb1b91739eb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcabe3c65cee4b8649f2cac1e58892435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84daa0f58207b77fb807cdad985c20e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355ea7e94d6cffa94abb29b0b3fef27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ee9044f2954eae590324b9a3d413438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083a5423131fd1093867302fb6bda5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eaff79640f64e2d09c24153890e5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263b499276e429064809e898b2dc280441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee4875428e4bb4bb8831d5f9cb63a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89421eb90e515b683bace2fee582aafd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e166ea8478c01f92951b7fac6aa96b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12f17dda9b59b8d4eb1b0acbaa2afa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf005294663806860fe906b5b972c5d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf922b27a77c50724c9231d71d0ce92b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d66ff59db668dad93013e58985418448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e139b980daf8af533c5d104629d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2733fdec9bb32a953063afa740caa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff92c9f8237de0866c47a4b6a26e8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae188b9c44a1d81eb1fe6a157ca4b53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c457edb6e6c59c6c09fee2cd417a79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b9d067e69e5a890c04c8f8baec9a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565c8be967f83b893adbeb4d694382455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba33181f0148e07156163dfb2c03630456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11531227884b899d2fcfdfcb979fc9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56b274cbbb27ab1dcb317516e6510458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558edead40c365c4510aea12381a7587459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760b4483e1183dae44900964670e51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3059748f64216b0105578996b4e0b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ec328bc1a57a2cea2dcb6506f9292462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf82cc53746957152de2db666bc561463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6fbf63ee0e5a7de8fbd92da726c6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f8ae8673fca1117695feeaad0f870465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7ac3675e63c9234aa2675323bdf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d99cd706ce4d68c9fc2603f5e6343467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fac0f3a0708b52b9fe26c2e8ebad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0df7e17591828b872af52d1373f61d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9323218061b57f35e277b100bc02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85695df2832c832290e2d7b6854c17be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0faa66b9d0c92082f28f1a6acdffb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722031272b4fc19859bace75aa83ff6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c49ed102994cafeb225c2d9398dfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcfd45f1f3ffdb84ea2f2cbf9f36d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c00f8555e6a40dae64f06abb4327476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d076e269f9698fdaf0c1953ca0cc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ad5cdfeea3940e422951ae5bf6b2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618eadcb5e490d384e0df3c6c61d6e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f3f617fc34592021e61d3497d78d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d375ce16a5f8d1c8a08ef1e2c90af3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d812485005e29a639e86c28fd0d8ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbd2c74178c229baa5522b7a14835e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d3d7101a21e9f29e80f12fc4a5887484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b102f85b6496084a395a3157d8dc82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad4825c27362832aaa1d047dcb5b07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa481184837d73d01a2c304d3f1218487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c63ec84e9ac876ba59481a3656a4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9eb451207dc1f6b01550f5eac754489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ef511c3f52bdac075513771950838490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15b67c4c463a1b53bb92eed36006c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f78dd28070e58d7dbb0e24f5416f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5018d0f554246413f7d79fa9e90515493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbb6298e3621305459fcb8bccebd0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3441ec6122d5f617090b00b3bdba45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563460310e09c0bd7285894f45ef401496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3e2153b0b977df006ec59116cea6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4190c6a9d0ab124c87e6bc32c049173498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8a4565af490e3e8296b72b75659a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fbce76e56af67b804612cb341b69d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd256bf36ac52b80cb537fe3b3f2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d561963b349b98eef89962828b002d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae3145ff1ae05310c2f3bdbc49ea2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c6ba54e38f03ddd3ede84a43fe320504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efb3fe3d105736c16489ff6b155027505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6215c6938a788ec540fe5a26432dadf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be93d4536abc7d3493fcc771e5215b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295724640181dd1711967ff50010e507508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d7f7d218ceadb98b7af8a1d2c025509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c99cc4d74df02d73ec0e23b6fd4d5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dff9e248e82f220acfa5fe71ad150511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d848444b4ee4ef58ab6b02158274f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fda3ee4cd53780b3c4b72550f0a5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74256c63158dc52903b7140846232514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd58b0a37232eade2526ac07f2eafd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33fcbe5bacee5fc5fad15ea6cc7afa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c185e0e9dfd08c2dca72cbddda4adf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f47dcb49eb8d99ba8d002ab6a0ef74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038aa97c0aad75b9200d0a7b59622dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b7e9a19013c480bfd2c71c4060ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530748720e6325aaac5f0e73de9fbadd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707673e85b905d51d8872c0de8efd16c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933933f88ce7171fe78055e26b6bbfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855686b2792580b01d1b02989e5a0d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f746e4be6afb9fcb7e73cdb1757402525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c94ecca26a97c235fe9b95b7723a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e8080a681211b002097ec79a7871527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe46b7e6fa717f677f91752dbf0ef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fbde84d4cd4d16a027a5c1c8ea61b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0eeeff5f00df41d138175b7fcee87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e8dc50ccfdcdb68ebb13b90bd53e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c0d909624445bc888e7f2dd8adbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68e04530ea85038ee9b5360fe1d15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d7474f157117504fc08d3712d75a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aa3bb9249a8ce7931792a3a318b94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88f3cdf47df7241e39d4f43d50ef3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894c4cd000d798f9c1b2dabb104dfd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2779a104864a20dbd0c1a85053a013538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a18ea18802bb9da70779049c18b23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f1388f5fa81dac1cc0c111eece842540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf05d8034e3ed6efc588db1a85e7330541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee61bbd3a61ce9c6f85eaa76143fe33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a2c5d561966848a60f458a9f89031543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cab0a72f8e270775de6f3a66cc4f1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9313a9d3b7efa551e4d2cb898b3ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0749854a3a042ab29ee0e5a0d32d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8cf63b5734d6d9828ce9ecbf55a71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faba27706389205fe852e5b27ed19e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba204d136ac58b0eef5edaeb72dc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728eada822cd82033a7827e2e5b9a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc82d67a85786293f6ad889a47f4072551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b75ae434b3f6c0e0d6c673becd5fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826aec732fddc2fde7edf9a8ebe39aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25167218be734928dd434bd5e02f51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970060f970416f41e7ce35656d85e61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9dc4b4353798d5225bd5a2d46bde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2709a253a02c88d3796ce6dcc7061557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b9d4deabffd6486af40c6aea9d9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c30a4e52097a7f0e9fdaeedd6ee961559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ee9f6f828925aafdc20505aa26f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd78bbaf048b004535041c284dba93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13463f00ffe92607a77063add564020f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f05252875d025948273f55cd9ea8e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396524a00dc5f020e546eee679823c98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93910892547728f39fb65f39786d57e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974a13d20c2993a55b396598537021c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80d30af7075ce20f78992eca21d46d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a240381a8ddc473b3673206101c56a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d8f94d876f22b9646421dc729730b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e925b3df39e067114fd2f37c7a26c2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f78ee48f353aa8203a7b55fad910571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd224c50f7c924651210e5aaf6ae3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a9c7e7450fe17e2c0bcd526f5889573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a159e3d883af50169a0bc89888db0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e19c49b34b37bd7e29ef135a9fbae6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dd075d7ca41b3399090c8e66a2f15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b50950ecc918c46acc259639c58e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138e6d205b8c7362c8cafbac496395c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d7ea2b7fd1180f659fdcbd20ae17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed67718717dddeb296973dcce06ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054998fb6ff210319344f7fd3efddf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c1fcfd4408dae8962d2db010b6fce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d9c64d3ad4a798297252b0457456e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2c366b88bb804e7d3f623173dcb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab595e15a88fb20247a9159786dca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29324942581294cd7ded5a2e1feac119586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58036df7444ccf43dd3b501e2dbbb3d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0beb391536670afc7f5d6a7e5f0ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203588e1d41163220dd91b23810663ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebcc5bf6dccbc6785f0b3e5789bcf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e572270a50d16b8eb950bae4d5f41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f20e9da29f17fc390d616ef3d91cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645e20ae098919a5b714e05213b016593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dd3fb7e3b02735c389ba24df0a124594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1bde6e2f568ca3ead5974e29082ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013714da5503ded3929559aa16f1198e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15585f75621a38896d419d3ba637e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f2fad2d95b2624387526c216915f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d82d607cce31b4f3fa9c05ac8919aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c51fa2f888dcee0e8895ec687dccf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6bf0982dac754b1763853be1a7161601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cc7305f8c42e26196df88814ba8b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc991f92f13e5b2eaf44bccef83e005603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce4193c8e8d0d893af0534f8d3537f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82963ec630c573cb4f45b49b08323fc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdebb007a0f61d17a4fa58af1b58263606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148b5c8adfd8b7aadc451732e7f9d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63924bd3add1d6aa83fbb8641b0809a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c75c3d60da1e4aa87cf21bac6727c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f930b74a76fef00438b1f80c18c5b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499704b3045fd4ebf39c5c0c5b973bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1180ecbc97d5da136c1972950086b5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436940326b689a7cc30bb90c181384613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac10db3fd686e6b133eb4fa7702f554614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec368e0c83c47d2886b8d4f63d907e9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64098a938ec08ce2061e1b92ca8c8e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1671305b160e8f288884bd1fdebc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113957c1e4dba48dcd09c058f47a314618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f985b1e1c9fc1ba5d7d875909b87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d223f314d13dc51369838b669eb94b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c700ef23a65e53af335c8766d64fb4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68adbdf31b9ea8eee6e6f84d0afa554622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd1f7c8e009463fb7c0a7274cb2ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e4cfe123278bbbbcee8468b669cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4187bb889dbc1c806391b0000583f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d872f00d4b1b997119c874be543f9bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46651c886bb89c5d4e4330ba7a52fd5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401dc2e1e45521c6d7ff265a49fbe8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d0adc2b27fcf917838e978cc809f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266c234f7bf3e5517ab8cc44f708009630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17c1372a73ab6a4e6563bb1e4c0f42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776788c6721d7cebc3d58c2064289066632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5a5845eadedd8b14b7f71b314864633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffec1df869122a0e09e0d14ca4fb09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd571d6bf944fe18806af3dd50e54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c5b736b8ad72afdcb1ac413ba004636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799e5a7f91e1f451afe191677d6c30e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd267535c55f80b6dc6cd4a333ccd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cca9e3d0780fca360940edaaa824b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbef5feb77d2b16d28d733959b6bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a22966a1c226b03d7e6af1ffb3bf89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1e3e5dedba7c1968d00538dff92fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c830d2c09b359bcff52d1f736d77e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e70dc421bdb7d07719b10387505063644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9538313afc175982feb689840f666645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08562d894860fe2b20d21358b30807646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ddd5b7f22537ba22430fb09ca61df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89297b345a8294d761806a1e2f1c767648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084db03b59ec2da33342371401b0d87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b2ec04545cbf26c876cb597d7e3e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c3b5e9e7e144cca026dd939caa9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9561da74b30a37e8877827b40cee6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e6b8432a44dbbf8d18c235ab1715653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a71dedb0df862884b1fcea37bf762654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a896ebdd69f120d841feae0af9e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b524f3a1f12ae77b7ae53b6cfcb70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e0cd8bf079030b661f785f091566657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692ae0f1a2eb64ee92cc70788fbcb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbce8eee5ebbc5537726fde7484f3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3d6083ed956883fa4b8f9e5297eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c8ef666785cefad17121bacc0625d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47e03eff46d894a463968a7198a985662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e090193cd2b81dd2c56fbcf42a6fb46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a196488119684ca7a0b425374d650d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c054d4dacc4f866006d86965198b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f102bfec2bb5ea4ff387d11965fdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef92176510f592a56bf59acb30027667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d446309e5b1d5de17cbceafa4e65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2118a41c66c32c6e34b7fe0934c25a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebd92a7abe847cebea436b40d129fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21c18885f6ea3e96bc39ba142ad54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff781e7533a6456c8fb5a5fdec2bb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3845831200f336978ed55a4a77b989673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faec79ac314ec033187f21330162e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc14aca0b76077731205521da9b4033675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaabb95d24817a7a4e64e65c80c63f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c1ae631225c90b5e85fa834963a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e745607adbcc68fd71e0d420eb59c57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4504f971dd94bb69bbd2aba2d457f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2d32a611cd5c406f6b8578569ce49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140654fe3c50665bb4539fa42b04f7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d460cfcdb33bbbd394205fd851ddb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3b1e2c1d509fcbe9c4aa54e73250a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2476c0bea025d9ff2b36571a4701c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c254612e4f7977ee1607ed61a7a425685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ad00f901d59257c60a6d5d869054f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30347242d657a805a3cfb4b862adcf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8382b6eed15703628886201feb302c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11cd5add6dd7410e08158afb04965c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290cec3199973a2e9a7838de6dc5bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d14a2dd81808c3c8dba96c348d17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e66df367cb58eb03ef7e1db651351692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b687246f938e5702559113dfc3e1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941aece096d113a5ea66bda2805035694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f1f92a5383593c7e8324e4e78b6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf56df8ebcd2985a33b2b1810e27d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e68be24da1afbe62148c7f429109697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf29b2a57cddd80f8683123c9761b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9047c086b95428b2ecf9d78b95a64f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead901628dd40aabfb05ae1aa92755cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7031222d1914a8c6d0f00afaac7936d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2e1ed802a050a4a16208524be80d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1429ed379eca109b62ec7c0a6b7b66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8daafc698ebc641fbad43be010cff2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a054bd8ef41d0b31f11f0ff434dc49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfb2601a62afafbecf652e2ea42094706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdade68891fda5a926b9c25037dec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5343c0587e5416cc2bdf5ab7fd79a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a940e7ed51155605f498178f1b05f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728171bdf0ef0127e0c81abc8a9350710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d002e01257b74175e3342720aaace711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6fcae97d160fe3966ee287e912239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1213809edfb4f1bc1f13cfd6f9e4217713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449bb7a43cadfd16bdeca35e8198b61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2af977d3d709ff7a9a1d4a0df0380715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b8ceb10ee04f60d37351f52160dd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0682455163138a2a61f92815d23af8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d8bb4d22b2ac2bde2b0e9b185b64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a61ffa3b15427bd64afd377a7ff43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811bfc41aa8e7ab9868fc02528f754e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf81ed9cf48a198fca114728f7fca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a433fb19e53e08c5d68c39389b3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb19e26818559fb20bc4f5660db2904723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f831ae2f490b3892a436ca4cfc5d080724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee76fbb4bb583126402df8d7402b77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f17a8612a7c9d442b57eba9e373c4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38899dc843c29f5ea25bb22f59a11d81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f610640e0d7672c2cab1a886a65f75728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e291aa470c9dd37867a83230e1424a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961489ec52da162270db17d90bbc467730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb15a7c68e456c4fbf28a4a17fac78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b0361ec716257dd9a80962a4dea40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214881904c1bbe030958764a8282c0c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cdf57617551f8d5a0e73a26e52850734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48b6b576d19ffd23227a9533f28dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef2afd54fcdfc2236a5a8492493eee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1199c38af42ab89318ec1d801b9309737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300838994c422c36d96bbac8ca14dbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb19c79949aa7631e4654d9c1e662e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b990680d2d006b491ec746e37d3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e850894127ec1f8bd0578b0c6d5e84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8935d90dbda8feb5c692ee4f8bdcc9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40871eaecad3bb89db0810b853ea82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08485dcc0dff87aba8dd22d2dcae0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69c25eead2a3284560926993cebb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0c7e6e02165eda59ba4eff05419d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d0fa352301a73ab3dfb6f1ee4572747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a725beec12a09409ef1a17b32b3949e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b26408abf4e99f5ea29076eefdfc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680a233fef2f715d163e314ddfba76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37c903535f38be164dd6a7574abec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b0d735fea66256afc4a5c56116d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dbabdbec2c479d37785688bbedc1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9c951fb8807467db68e4dc2d13fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791cf7a0d29752b7648237fec7e51b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81546d97b806ba77e053a2f04128fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed170dd0cf614cbbdcfb24d17ecac837757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257198abc957301b3d0d7d5a01f2015d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba96b2cdf7a7a1e75a5f66e86836b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd8cebbe64b76f282d24fad5472c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fe651bd9b72ba80a71fa6d7bd1cb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250f42c9417d8bf46ba8335eaef730c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821858938c8f70cf5d158cd3495e8aab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978ca532713dbb94e1d4dde7146ab135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971840245c814be4fa7f06cc62bca20f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbfd713f9f7a2460936ba3d9a440397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f003915999a304d1e0c02dd5a0bf8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93213faf987f5a206d5264a6ff1ba8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6814bef1e6186e8a747dd003d5705610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170661897a10b1f02425fd1b774143dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bb267766fe268bb06267b9ded01f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a1b2a5083858ca94273f092cdae7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc19372c3e47c96378799bf00e709c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf286ecb94598309d9947d2e7af85a8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911dc22b0086527a5cf55f2e46f673d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904bc08ce53763b1c8e094a8baf290717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f1482cac4e9a12fd92b18193eeb6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674ee1d6b9dc706f4ea1c139f7e74db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5d4ad5a753be14cd3d96978264f6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93024b56a1b9dcad5aef642ba72a918021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac679087e54b56f011201589006d7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed475c2c95c6b04c06ccbc95df3d0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90b2b6c643835305feb7adab93c30624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759e9bbbe53b419892531664b9697b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1892a54949bb984d976aa48700b89d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc137a072139cc7aa3e84842d6a1599427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b43efd96c59297651cd293280598228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c729fc4dd035ae639d0877e5f7ff329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10477c05bece0e56a74c76794d21730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9448aea859e28b91ea50bcc198e4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2071effcb6b2eba7cec96591d3f69132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e662a89790c93164965781de260133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54270cf2e79c77a816f33af752e82ea634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be60e8a1a157d07dce9946422dda5c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f4d565f764419f070c93dd2b382636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f624a3d07f10a166a336886f8235b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67915cdb83eb95d8ae9d6469c4dd58d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f26fe5bec56414773c069a1f7a7b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c172ec74d257aa1a8dfbc22b56769c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472207a4b1ab872a7ee744166e8c48be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089682c86b86aa4bf598f1ace8793f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cd52e9de7ec5b94441a5f83e29dde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7be1cf7166d2976b18dea7e98acf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f87d9eee707850ac554949a3f8cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a32c9af2b4e53a76fce19dcafc0a2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964e742c669f0c8355c4406e9c852447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d209a6df3a4470c1c4712db5c88a61348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38001b4844de77539fd6387a1b4c1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb65d4cd86669b4dbf43ee3bc1fc6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeebb5f50689b0cf85863c06f9670551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75b696eae6e1a2352a53512adacbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685868430523d3fa544e8e57ccb911c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448e9f580abb0391b4cf2d241814c7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a121a4ca0daadfa41b4b06720f2adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb63b4e8e0971e5147484883e7d7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe49a14f4240eb1714a0ac33ca946357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed985eb9abf4b7ac86db1cef017d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbb9e24803e962a492b7a6cd9c5ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a437985075c7764a3c2d7bd1495aef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e79b6e19364e64d3b590ddb22c71e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e3c7476c0d252cca314d8e6777fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a8eab5a7cf4d44c9189667496ded63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e438340d24933d7882e090a3102e9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c262517450ebf80e8e39c505370ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59da4bfa74437a0385e64ed5574cca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b88a15021a7cb61c2054f49bd6be667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade2f42315a73f31200a0b84de3806e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ef21bb19982d023e9329db4be9d0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9b2b2ca248d17b20ec6373a32bf2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827502459a2f121b361f50af1cef45a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac845fb887545fb922632578462b9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62672113729ee3bd1914b3ebde81e20673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba20b9c3dce8806c6cafee7e4f6349b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1c8c4d9c4953c319a6881255efee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17c89390e19b1f21f90ec8421e62b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eedce4e03a40856f8da4daa2a8f07a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c982bed89cea8e0ef57acb7d56ee0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b1e29e011af213630657f0fd88b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e17001939e974ae486f79e2af4ea2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba951b35b4b46755e1a99e7f3ff25b8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a257af24ae1f034fddd972df14cd6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0560320fbade8611a1b5487d94877a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f23427300ae3fba56f88f652af63ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151cbc95ed590fce0453d922e88ff5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f567a00c1ddc91d2e3c2ddce9254b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e615381c9242d7da8254519bdc5b1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a66980ba64d1d4b82b897d11ffac788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34205a2915cb9e15ec2a40f5921c7ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf78342ba72578cf57ea06a97178a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d487ded060eb1c2ac54f066ee9a0b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa6751fa9ed23ebb8e582bc18166d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19113fc61ecf6561fb578a95cd7fb30693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892a4b44eaeb3a65f086f7849a802e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc79c653072dffb50c687c55bd5fbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db583f802ead0e942656108c4d3499096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66f207fa9ac88de470844729bba40797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ab1e3801518b84c3c166b88d820f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6fd5b31c698b1390a29e7cb7cc5b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d66a178ce83ca38fada0be37b9351100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f4b0bf1bead764278c1401be154f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f61b72dfe5ac220218c46b5f0302f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc689846b671ddb9c7be00ae2af7bed8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87ae0ea497201de795667a7c6facbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed9e5a5fdab608653966b3d81671a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c22f991184edc7c3119a5e2b4503106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0302579d13e701cf7156999babc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9140b0522a2a22cc2115eae9444bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f657e5ee227842b7a96382c15d9282109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b13d4ab0d3dcdf3a99fa0d6bb1ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425d193e80c9ebb69edb9ae26496b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9442fd299d04fc848e2af0d101d830112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1252996500ce2e550fbd1d77902fa6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bc1b164bde93dfaec8e704adde40b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e19682f56abb0bb5025734e9b40f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffee3e075cdd1ef272b43167b026a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a751dbe93935ebf3a6c16b7b4c78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735766dd3465ddc107800661606c436e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64c765616a3983261ead2bffff055e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3faaf396cb29feb1556f7b20e8765e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde2d51fd0d21bdb525f6bcb92e61b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2b95e367bd3fec117987b9570f571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e5cb1305da21ef6cb69bc1525707123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf83f3f5c616b3a094388ad60c50b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21c8d4d286479b4f73fd10b63885f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078d4ccefb4d5178ea512023e5d2a3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434dd6cd7d41af84a76f118aadb6d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583635a9cb78a1672f4fc8ce851c8c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291aacf39d4135c0fff6a6b35dbc77f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce63846d857c6bca9ab5c24ec28177e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905f4e334e9580e59bff96fc1e45a61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf064dccc82b2e0de3ffee87a402b0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf819d0a2d097e3dae8efec2d753699a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887532890d8c81e9ea37c27cc659f63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3c6e4bf1c9a2742864d424222d51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a7d55f93c8483a3514791511c916136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c8f4dc331080d769ca7751cbb18f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60bd9ee56a593d778672136452bb0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a270fae9aa6e0a409bf4c71dc053b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b34fbc592b76adc88bcf3e102d29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf2c52ce56b1e19d355475f503f87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28539ce0a9e07e9fc52977661eb0990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b835df3af01767cde58dc707e6bac0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488dcba1c4f5f33e598fa04326ed54c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8a9568958c2e028396f5cbe65a429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a463aea3dfd7578dd84254f109e694a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45f93db18f562c101b732d0a4dc9bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fd2933c3216baecfc3cf66d2d08d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52746be3c7d6fae98c74ad91336342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6b40156c24997bdfdad518c84f0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5f2cc1ebf1ffc64dc34e9167b565c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f52352e46b7720def3e620ef79d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd314e60336ef1dbba2ff44065c7d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c890e4fcf1d4432f8253289656beaa8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd8b93221a56ecfd978f5a2d0cba8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f9272425ef7707a3002f04690520156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a1c09a02bd6ed1e0c360365de0ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2c3e7b6d8a4ae01c8aa67b9f255f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c64da0c848155fe1fed9064d27b5dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098420c5d668e0fe97c5bacc533a23dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b19ebedc041edcd36b201df580bc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b86005c1e9d80d8965b9182e42db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745570a288c5b6c7597e6046fcbd37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328961baf2a268c17a989492a3ca0ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94827a8ec09a0b73de4c66cd8f8f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92d83b6a77001d799d0cd317904c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef7069376ddf288f2a754b7ebccc7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b057668a7cf0fbcd65e7b4913883fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b3acffee26786ec66096096d4cf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d9b72c78430237b9a8bc83ccdac39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351108c2d8d189b659289f6fab44ecd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc102ed44fee20da2fe5f941c170538172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd41148be0a886d455226f2aa110a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472bf721f658069ea7b04c5cd47276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264490ab3fbc065c52da9978a6e4b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d45694ec7bdf7df4800a9dd649fe90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567506ae1c44137ded4e9b7dd8f24d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060347dfeba46a991e62feee05483e2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f022191571733deef8a2ab6dd0177179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19f043c5ec906b3b6a97aaee20538180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474b3f4496dc1bbd36e783dd21b96ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7ce058fe5327f80a8b6da6cfa2af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e575a24656bc3a5c35b61a8640594183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c0d2a6a9a2a483fc1d4533573629184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e771d911d365aae48b830098663b20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb9fa1b890b24e00e588144177c77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d9fd59f29d1294edde2bf57fa105187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764678bb1b2e635543a3f747d4b9cfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13026ebd0dbcc0629fb49412c397e64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f781e115434b02fae140afdf43ae939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c744e9993da163a830ad888d79f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e2855708a5ba5fe1e756dfa5347f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64b24f4e5df874f299a70508791570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fedb7df90d1337d76624e4070d2363194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378577eb734bf6d0948ffa0cde504972195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db3446f38cdbce3aec33901c030782196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75f196e150a7f1f7ce8423ee85a8b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f7b1e801ad788f9aa89713d5d04bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123864949b77a458cc9896370e00177199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b0b7bbfca44d0f0fb0b51acc6f34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da7971153cabefb59e45b21ec5966201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fc34ee83fa2101e554960bd3049ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877cb36060bd350bc62b15741c2ceb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ee67aa61dcd616be55d1e27f9adfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ce94899616f888352946cc73c328205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324284aaeff599dd94cebb5ae5b625b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c9198d2e4068669949b51b1c05f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1e650e1edada7fd3324c40c00eb35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38feb780997d2426a2fa7ab53e4c22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895322b933b7ffe8313a2c03a78cd9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcdac7569cf9abf9824b1dc5a8dca6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f261391076699126cdd12e75539c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59240b684e04ba2c940a8b8f72e59e34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297802adf968b5b47fb27a0bcd39c476214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc7376afa197db96e221752bd0db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18522df843eac47e095b23dc6bf3c7f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364531b10dbbd2855469df3a1d692d0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af230897c10f23225a4ba50853ce4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac5f22d1a8a6dc67c39bd58469537219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813bd8e17af181e2b99a190c7a28a3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87e93a665f1c6e31986f54342cf042221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08c83db86fab8b9007b1fec64e3fee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a2efea88bf4a4546db03fa0683a39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64bbb565bd5a9503a709a1bd12a5ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332859c41655b91ed2267a0877932a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57955efc26f1d382b4788fcaf96cd1a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94a04232fcf892ba78dfda8158d57d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc8c2be4f9634b2212183288cf19f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccea78786579950dbb58f47454e90d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb7dfc3195655e78b5925015bd81e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf447c0dbd5e42bfd465c8f29c9923231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43601e0b4348d07229e2272f103fb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be3234b333cde1416ddcbf65c4254a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd5919bfdfaa99fa3993f4fc684cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6227c03d2896eaa77aeefd5dcf8be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e700713a891670e8a0e84f08eccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac97b21be8374c108819e0da7756e58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8193fe1264578876a67ea45e7a4e70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a801e39c6579f0b40d509fa2a7f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804df1767390cbbc1d7b529febfe656240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909286c1cf8873a5f80d3b8976eed8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4f01ae4edc4956338a00bcab5f25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c30e1a3f8818fecdc868389168fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a6a2469f33d96b112413dba3a0c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48cf228097724c7f94a803ace81031245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642a44ee524ba75baafe2f47e15c997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8d75b603cf41c3e293ed0c2e4047a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d34c9f646df287fd3750045cc2823248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe08f15e1638419ae353525ca703f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab572d11bb4d29f9ccd1545ad0c91f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0599ba9d1759fc4efc4566a768f9f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a5646bcf82707226d7eb143d76a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79cfac84340a2f988f803c93d051b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18301987f7139a08ca15826d8d40a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec408e9ddd0738ebcc91ca1ca0039255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346e38ff7af123cad5eb00b2e2837c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2568e92bff30d75245fda459e4a2636257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bb2f813be370816e91cd8db259131258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67397e26a57caed164c1318af3ff4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97dc85e2586a0f1d47adca78cc421260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09338c70d55cee64f76f27d353472eca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490053cb420aaf0515fce7564726df27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cae00eb8083dfdb2f90fa79b887b16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712488b2e4d936f4c25bc04541c1983d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fc9f916eab57bafc1bb7553b5ef27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2ef58ca40a2b665df36f50391fdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a852265975c2e89f7a0e9c72848194c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c1446536ab88627dc08793fa0fcc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85f8cb8bb23a5459e39cbce01cf99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37adfe69cf24adea4617f81b272cef8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ba66904264db5f00d9dd1f8f4537a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba5cb749636e8862583b6f784e625f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949ebf93b1106a232273465321b640273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff7be0725f4a4c35834a1fe5b3330274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7cdab90df288c5a3b84fcd9fd8267275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37eb4a16fdd3da154616d021cb2748276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f72e84d64822eab7d7c12a00552ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d07abcb443cb6f0f257be19aa2afa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c48b0e49847731778e045ead5b2c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b56485c03b76d87184a23314b595280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338015dbf73ae9d0af59a6c2ac8b6ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771b0e12d51554eaa71b54bea46c5b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93631b35ddf35fe833dece33a06f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d61be7e73e1a39cc489e6a72b2e95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699ccfb29bd745db7067c9f11f010c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082f8689d9cd4bf8a283bd5f8c89f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e224ad028f85fdff8eb5f78404cd34c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71509065d0aede8e8d12a58e1be211288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a9181ad38aea740796f7e552c4c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b979c429e7324f9e15023a2b26b85d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633fd3274b762cef4de136ffdc5dc57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928096213eed6e122d3e5b1a858268292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4fc1761e5acdb2ae77563b8a5c11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acd35ccdfa88a3c93fe0bd59be8fcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e62c692f5fe4a86753bb817085758295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82947c1525f90264b36b64eae17973296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8ed8882fe49e7f829c66d5143a35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b9a6d4785909b1d1badd787d2df1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f63654b8056626378cd3ef7b1860299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c5b33dee33b56eb8d6411ce0015f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76dbd14e3a69eeeddbdb54cb6f7ba4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97e2e8238f6e072556e6290d4391e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185d189e7a2ec30f179c9c2d0b8128303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d61f591aa05e71b2279be0996b01e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5bb03ec9b0cf5cec013bfa02cfb54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ebf51ceb77c4e55a23e5c33ab259306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed43902bfbafe510087d0f3ceeb00fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd2ed6a015af8773d3f241e3829de2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7d36afe2808e72e4d1529e6d24281309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387f2a6e829720afbb64878ad2049e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b6df010d92a40feaef50242eb2ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d4e323abbccb6d79ee26d041aa20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edf16fc60c9b07363a94613c14ac0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58688169b55b1c8ea35b185ce023d921314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879516e46073b13c4c9f440133cb01c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540df7f9c415149bd4593d00ad4b5c01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb812577628047c1bfcdb0c7b3538d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95e2fbecc1274c123e507cee1eeea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991654d99302227d4f833ada450544319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eedec4944f095340c100d19bde46b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce69980504f23a0b8e8fc6daf580a97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5fe0e5b8c9cae07a93fd79bda7df7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f649d55956b0661e7dae197aa07e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70967bcc9e7b776a6f0d7996064e9d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005464329253cf3956ba9624f6c0a00b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac444f380a9cf2b53b5c2c9e1d88699326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84fc3f4c21786aedc1a22dae5e4f12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3fd8449dfe6257b0ea3fa4c3b901f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec099c977696fac141a2e6d8acddd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba008cb56338a4706672f9f6cf1400330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ea68978a8f31db6f50847790d560b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8856ebab81e8a98f1f0af8901f8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8a479706e0478ba993761ac93fdc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f01ef82b9bbde9ec86ed79a00b566334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e8b3860c9042667464987c16586d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65883ae2cbb0ac512ca0cc756a0e5b5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680dfc560b6c59467de689963382126337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013a5494bbfaae1659c7a1a9264fdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f74979fb44cad75ac9e863c8e335339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c86176cd0c5c8df8653a88343e016340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6acc2a1aef43fda0a4e933f26b4ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fbdf6e976c5c61c93c414ac3f5c22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e88fcaec5bb2cac7c88843f6517011343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ef254ded187e76a556203407b289344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e267ae7bad877b5a05dc90309e3c3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7d182fa85bf3f17d9d2e1d01cc67d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41873b0e5388da9390c13b4adf31fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206329533a844c57fb88ef36ad9a60b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f17ff402a18bcab0925892eb8fb5f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648791a8e9341acfa95af2e0f4b66e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6f5dbfac271ab5fd2eb32ef29108351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebdb2aae2b01e6cb4d5bda12bf4d04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b720dea72d960751de12e55fd307d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace9693e1153b3d7bdb6f85badfdcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8878c030e93a54f37f45ad7f7f94d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1b2c6a972343ec7e3e1e7f99ad49b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce98268c53150955a88985ae55d74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3488deb6bb3b30d43995173ae9cb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a0f7c4f0619a9b456c84b06b5490359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bee742e85db4038d10336e23dd40d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ed0a4184c130cba77947dfa60610361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da60fa8f3e5d6c7e4fc393f9acefa94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83386b311a700d5f09753ce5aa953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd6fcbedc41f920a3dd96136da1fc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc339de9f42cd6b8768039b9f71105365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7c7a20499286334fe554db6b758b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1af7bfd19ce6160a8f8b4d1148775367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404293bd45d4c7de7b5fea988101f92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a74ff6fd2962c421bbe283922124369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3fcdd4cb83edf60055010ee5162f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60537218f5155d0582a4e587e250653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3b520f4ce82747bc8065c54c04d9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c31e8b0bfbfc0cb79099bf53c6715373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2607857cbafc82a45e3235178dfcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9abb3f21ef129e6beea9965e4e46e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581a5f75f0a8e267af5b78d3bf5c98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892d2ee3878a8544b82efaa36feb63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637e8952f8052fd035d9df5a03cf26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d11f8804f5ff7d8a4cddedad5a89f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc8fb50e82f9dd3e338193d0327ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd6143f01986a697e5fbcb95ede5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bae55467363e159e225146288d470382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd878d5205ae7c5234fb79859da736d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39efd7ef8621abaf6b841ec75b8cf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273784499cd61b0cfb6829d3eb05819385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912218d97bfbb3eccde172a5e9b8c57d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7adbfffb19fff5409ce741e481edf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729779bf501f33f3c32f8db517a3cc6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15141d84324c53b7c431805a1c98c425389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65374210c1444b4df45f6b9b3f755bb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f040694a5a44ff0548e058c8ec47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699a132686ea3f7a2a1df4af28776d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21228ab1ff2ed60b6fc90cf6abdaea11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97281686d294ac5c7c9ea348abec1312394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcbbbe7a011d82f065794171bde2f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d6ad5c9bf0ef0268a851a4260ecde396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb55a0f458ff095630bc37af1d9e856397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce24569ded183b2727603e27b1e19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc182d3c52d6381a6639886822a32e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19063ce3fe609179ebb32e4af3eed0ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d455e811a13ec6863228e705899624401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64294e03dd2f813669c0e271f9c917ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd94c45a2efa041a997ef9e0eb65895403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7251ba07824f96be6b46271cd24b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02ce1e789dcf6091049e9aaee8630405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9865f476e1b18bbbab2dd2be7e68c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d63bfa62c67c7c15c3838b9b7430d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8706e30602b28b5053afaf6b754ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad98cc35b415ffc7b57313c65258d44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a896a68189ea4dc6329574e347016410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a49e200cc86bfe55bab351766713411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4109eff73c71f3d6e3d20939b294782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179b3b492ad57882c4ff863a2c1bd1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed94638564beb033f110df5017fa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bae18f75a729597bcb243c8124918415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716777b8f25ed2d219c4da0952737a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b9a3ab1b3e235e1c98e04614ab8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb35d3ad91f590c29bd573f69361cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f8d6c4214bb714ff4338ac02b4a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfafc8027b0f4e995a579b40a13fc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff799b03d4d599c463f4690d3d5aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe1145944424a9c92ce30217d515c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167d7ab00374c345d3b0d8a59da0eea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380614078917af6663b7fa6b34ed64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ab0bf077c3efc8b2b6eba86a3b02d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece6e0b011679e81ea1c9527d04552426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33741979e867dd9e132a4d41a13014cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f583fa2df1234411fb28ebe46f79eb4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d81058af524fa24ce78c2415cfc49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5185f8ed89c73dba8915ccfa10979430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f99a3705e3caad55c1107557b04254431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166d0ddc1bd3161fadd66f139de5f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569df07ce84cbf295102ec7cdf00c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3cef72f7147b35355063faa0e718a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8543fb40999dcb3c917064825352435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53443a475c72a210300484af81b195436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a3231f7fb0a1f001442ba30fcd18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed698f05e19650abaaa4bcaf45271438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e70b235197f7ffd426232a2dd0157439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4bc12c561c2b659a7e2ae27b012f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587a4430870e6821a1603d5d51d7b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd6ab09c545df3d8fe2791b41ec07e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a9d63aaf3176ecd75a2723cdcb62b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c265c066ce6c6e32ebcb88abf44e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e277887be8ca652774b308ba538b87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995dc40260da635350aeed24b8a95d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e6a5ed9b7b37f39dee3cc142f88a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817e1bb480a155b39c3eb3c8396d9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df75c7445f3eedfc47ba2fb805a6927449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21488dec35e5a4a288bdbcc56472e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf639f656fe20d4a27307d78db9b3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8d589788cbf953987f8d5eeefec98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0efcb63040ce9c12ee04b058b71f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719ab5de07d374dc4adb5ce82ce0fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585c84035c6bf1ac80a5b4b84f1eaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad757cdce9ffbb9c86fbaf4b283d635456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd5bd534469e4a84119bffad0e08c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac70858ac7eb9d74a1ac14ceeb8ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59c976684b1f144db8a635db211d4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4a918c6c58cfbf8297aa3d4e0d02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec25ad981cb95df8a3afbfbd1c2682461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97da7f6da8f6b616c6c84cde36ad2cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22061435f4a6f08e65876e3ce810c9e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b13ff64947aa8bd22cde977bcf28d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92134bb8f3502322c069eeb60fb10eae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b98ecc29ba6798e88fc36f29a9a9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85efb4556bfeb400b96bffed8f42f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79052bf76aac31ac24cc6888a097bcb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9446211c53ebdaf3622edfd27315a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f39a39120b9879839efbe17ee6780470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9292e62a5f8be18e5a1da598798292471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91363077a616f6ccedda8e523d41914472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a5928969e2b6ad64d04d50f145e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70c8f58a2004374c862cce0c4ec496474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4a138f75b9dad176b066df4aedfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfeaa39ce9e173ae84d50715247177476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f1512fdfbc9142ecfe259cdd3458477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db200212ff0f47709cd54fc812a2cd53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecdeb559074b046bf4f6b618708b0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150602532632c02ffa6265632047fced480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c5e5529117ee288d88496700d2e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596db3063ca64bdbb2a8da64cee2421e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e81373f571a0efd7bbc9f7e9fdbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d941fb3c6b8462241e1b55778eef90484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f953befca76a480cac77463a166179d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d72891e83723009ffef6885b2d51e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22775333d9db6339dd44d58e7f77b355487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6907c1efb71827c87d02d8902bea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66416e36f99bf165edf8563afa749e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28847bc14252c45a54fee18a21a75690490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7b82c37b004456120504223c7585b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abb5d27d4497e1c5b15f0b78ba5b68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a434123da7f50c49d97f389fdbf2b8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a36e9f7b50f10e32533d05f61543494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c56c25bc800f9ad618aa1f992bbdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ddc479410689689a2207329764223496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef3c091b9aa660cf09daaeb385f02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d71eac93ac65e6f4ace324c4998309498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ba7c920f16a3f3fa5d7485d3399b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cda1b4dbd027d60fa0819efaeb331500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d562d5ead9a9dcbd7fc0306ff303ff6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140addef958d2c79e0d1444d2118f4ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262049af04c1e65ae7174b83760b0d4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e57a44ebc5a1917b6efe0377e097504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a718325625f9f0a1bc902d3f8e2efb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215d3b61b723b38e5a87c62a5e54af1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ef33f56f14a26b4bec313c460ede507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc4ea23146cecfeb61e4cfa65eec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a56189a07b21c1488f07717252603c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeca0758239042b63ce013764c13c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d02667e4ed2a63d9eb9ef37e97736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd213377b3d3860c6d8e71e6d4a0489c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8dc0d47bb2a2dc25879753b9c66d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e898761790568f9769a1cd64815d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f88ce0f6b79397e503394ac2c99d29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908adcf5ac353ba173c4598a67caed0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed55bda75b67f10a496902be300f75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f9dd4bc20c47982630ebfaac7732d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6410e0df9e6bb35073b814fabd57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f74a4be0fc2eab1cd079568942b09d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf875229c1a68ef92033b4a65464ec3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624f3d99076af664dfa77b183b4db64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dada76921941d148bef5ec67f0c10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a8c370833c4ff37e68cb3e78cd8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898548162b90e15ccef1e22fd715222c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeae7886d978ba01b79d39ea4967939526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa32009f2960e6dc84486de850935527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e24fa4ec41d9d750c44b63974a31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb26c89e31db5b5c4b116298b6b8c32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf1ad45343d90561f1fdcadcaaa3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dcc32a928de0b1ed8e792dfa5d9e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1190851df8f2f8ad5c347cfe6c734532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a02e10fac50730dbad6a9ce45841533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ccad0a3818b1ae48442437c12e6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf02a217c2ec52706e88261576e0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2310bf799fa8efb97db1fda446d8f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb70effd327878f047ad5e45a9dec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb59ef904c60a0d5a30973313b866538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161541bb8fe8cbc4fb0a05c3adf07121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0051b067210a6dc81ea48ea84d6b63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a61255a4a6084a3716037a29ffd408541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c940437d6c111482a7893f2082d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594621e6fafe4c1b0ee957559bd7ea2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8210ebdd3b3920b23f896c2c500e3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb4bd85901feb34e91223f309c28b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9435b3fabf74f38bc3dd54630737cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e107aa927c195c747a84ff730a831547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7757652397c667559518bda96efd58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc0bb07e33580f8f93d4b86392a79e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea089a2e56033fb8a88d3f52582cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcd2e27094d468dc0ff0282cb5e901551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ae9904ab395eaa165c730144c34f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d542a41692fb9d14f148cc63b9f1e2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449abe2b78ebdaa4b703a5ed6e0f2e05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e483150b314b4853836048de908f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b3a84b0bcec63bf2cb33b756eded8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117edc6af6e44d13bb9a4ea17b39f24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8592379b5f124a43a413934d61964c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2513f6294ac63d2531fa3c74a5cff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b773a1e342d7852ac5d35927d9e50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2425822eb923003d2dc5969ebe08b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03884b552d6c1699a27793317d7836b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151870056e940babad2405ac7e026515563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f606d3d5a76134585c6293d17e8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10432260e122fd37ca6ea1f0016fd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746795df486fd02a4ed36f1225b9a94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf91ab2bfafd1dd7d21d4cca69b1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c14395b8a28c1856a00b61a3bf3113568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18c498cca8e3ae61ec427a0dbe2aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c13ec80d193bbd51fe2073c75b17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f91626530ce256981705faf96c908571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2ad911459886feaa037e019778015572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b637e91455e7e408ccc748417ff255573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563759d4c1001d4693e10c9e34ae25d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6913578da86f5cb928827c88d38084575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5621adaa80028191fa0a82b6e4fec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291290a4e42fca219e1c915168b94ff1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547d0e64590e29e26f7b1b7edea5616578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a58da0add035f9723185b881d681a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad914767552fd7a361c94039ef00acb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167448b2c621ba162d5150217f3891a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ff23262372862be207ffc128dc1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc938d12ef38d15e89fd5143d8855b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b076dc6ab9377077ac9d7df8eae431584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626f8a8a85e2c26e5c9181f068078be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601474783bc4fcd3dca6f6460497dd6d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a74dd0ab4c9c96ef90bf01b48527a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a806d363578df00bf3515ac72cdfb5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dff9066a412692a117a50b34146c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c600088e4739a71c9a44f08692ce21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc575fe7481d59880318e840e9f4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1757600cca2c57bb4f8ad1a22e6cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e653fc21f3a24b90978d5e25c40c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ffac3629fd98b17ac1f1eae26843594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407b379be0b135fba8d82ab46d7610595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac38e11d14ac98936d12abecaf6661596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaab280992e7687cced001a8d94762597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575dac288f044a178ff571dca5fa5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752d12b5e9824b87a53a6a4b48543e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87629b95421015720f51afc724b6ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a609efe27821364777806a2f5ecd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9979f3eaeeaae101aec098cfa5f0fa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a40755cdde928ecce669d8399b39e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382cb0fffe38b587cfb4c3a8eea01cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad55a8c0c96b9766fffe231f3a3b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04241462ccbf935ff7a1249df46992b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f5a4b10be0c53979d0f3575fcf999607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464feb5a574351c83ddcda1ddb1c041d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eadc7cb6931483bd4f2b7c11a8ef11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19712d7b0651958c5a89f4e065c88f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a1b85267b5d9e3a185bf1d5885a8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be00406226345eb616fcb425756fac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35becd646e3a776e94d137ef4332a181613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8570721275bcd162ae0eafa22674614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf855b872785dd0b557133491ebf05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae18d822aa42bcd6c0a914f09af9cb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cf477f7a9897767b41b604fc5d343617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27e0df2c3de9598b45cd9d57d5b47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdde381b5d3552f2d32aeef952f18a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5267cfe1a583d8354b3f8a612eaa43c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dc0e3d38f6a319465f7e02f54afeb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c708efb81ddbcf0ce07e6bfb79c99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61bdecf8949f0da0d3b747c3179a15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c0bf627d91fbc2d779a65ef24407624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce54def92652b056164dec175ca6152625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b953f90abfe697978d2051b8cc03a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a56d4a467a2f61fa07022cadc8944627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61002c584dcbc760654ab386c4013f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856550526a957accbd048416c2e275629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3cc972f0a89ea107cd7ae153cbc7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1df85eab7a388466ea76db3f5f083631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a330bc63546f06305d50f5422de5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375fd5be94fd3f8a3403e4b2d0b9077633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e0811ff00d012f1b5c72a410e912d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e26ad5fd0fcb94627a8e82a727286635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed0c33c2be23b55c8bd342ca3b71e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e9918c5be4127b177ab4b476a0ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a330cdcbf4104211645407cc2107b6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4c8157231bc10f69dfa5906c20f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9ffdf42328bd23d1a31b4b256031640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f39cdc7f1cb0ce4eb3c9a5ca4510641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce5db1eec9a2fd0949451196c8cc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382399f2d00755725487a89021d3ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be85976d19808050ae2a01b5ef1f21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad914927f093750a2b7120e364c6f41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466720182400918c480aff3b509022f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4f73b4bb02c974fef5687c0f82466647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343184365edb4998405cd488bd6285b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5387e0b942584d0bd4e830116a2ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6937ca649077f4046d34119abd0b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c4047cebf949801ba78c51f23f6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb7108d9ad9121b0fe28e3f4ad5904652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a8aafb974f2b1ede0c33bcc029eb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb49c0993bd33e95146a8831642f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44852e4937e35cb49768c03991fa81b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ccffe6acc6790917badaf5524894656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab236d8210977149a7bcaa53c0dbe20f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a1a71b84a1014c0b9ccc44192e541658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01de47b8dee2e4c4f53470a49ca054659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235a70c724b9c07fdcdf7cd597a27e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57576b53833b459dcd0ee7d54d3723e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58d949d4b040dd97a3773b3a5620a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30703eb9d868604c76045e9aa70e623a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ce7f59a651df520c540a74b37d8ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e84264216a0e9f99903c8c947d9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a74203e500ca3b212f2fe6eeea530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0344ada904add8d5164f07a68ab53e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77e42a73b058b0d2ebbbc84c6f632668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5487c2bfac9b447199657418a989e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0bd98ffc6a25f41edec702d64b55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeef178d6cecc903c93e7401df6b65c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb56b3cac11b413e5da7672ce719a9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575eee50f8a8bd21dd7c39a2d2dd2cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f2182003869a8f7573dd4df391a1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659c0305dccc36cab368cb54969ae01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c698cec1eb266a85dc55ff92e26ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa3577774c1ed65560f2658945a73b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09cb93d9725104d3e9e1292ed87d1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef845a8da72dab01a291eae2a3d7b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e296f5ffe4f3d3b4aad78e31a9e1d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124445da508d4717920ae175759f028681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c30d86a86e6da4742f7ec9e7aeb58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607bdad3388273f8b9251f69f19a01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4c15ba2f0690191f280012ae2603e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8316c4d44a335aba10195405c5e84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ee0299e2878b8c1bfe6948f35b2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c359a46d8d08c954a39ac6f91ab049687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d2c8158ece5d293506df0dc9f53d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd507a4c5033b01b011fa59b920497689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b28c9b279f265959e39273b702fd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27966cbc68b0f48e8eaa6aeca02314b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a460ca29627a305401807b6b458deb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76a6158b506bd7b135cdf488786605693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893219d4c7b1aa4faa94deaae7f6975d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eea3ca3fbf0a59e64e18bbdb951d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13f36155d5cedb272c56bfa7e1fb49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea7978904600539f29d0e255933c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fcc4ce44c4a1f816f59f8b184572f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b34feee48d87f1658b55b47116bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb21d82eb39dc869f583aa7856468d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06901634e0eb7f5634d03e4d1666d36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647944cb24e174a32fb611c1968d99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b76248ac02a431d18ff5ab21f7e0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7cfb8fd0086f9c471b7ac6607b8cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef144015c7f714b3d00bf4a0abc2568a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f266637777a13154daa868152f1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208898e456b5e9203f86c2a91a7a8cfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aedf9b68f19a349ee3e63290179ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe2b11c8013f071449ea2ec5ae2c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e887841485a44b05e9c61a4a400f9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0df38da69c2c3a48ecbb67cda907f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c278d079c37b91414d0d9d56f89c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0d93078569ae60ee40ac4c642707d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deaaaa44d28bd2ce1617081566e064714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b56ae255ec6eb8e9270a4db4f099ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2691c9293a87cf7ef3fd116bcd9bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c1bbc87f21c5a18e0a9907614d41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27d151c780f402c89e33eccb474244718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e481811118c86f412423c288f4ae1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b4cbb877922f3e9c80458b409fb0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4117ca55a26a36e82ab70cee446d9bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e53bcbefced1f81ae64e07f214f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f421a8aca8721689a27d7cbdce9c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87338cced944c7dbffe44a164bbe47f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd43611d51c456fc2b6a751beced32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153903224c7bdb823862c6a881050b19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314c9ed31a9d1137d69196e3e482f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d077799d66631bf8eca05a80976c30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ce5a3cc4b1fcf3a2db190ef8f5b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e514f8c475a0753fc08f61c4da19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a4add621d0f72f8676b1284f6c53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c1e0b59c2a498aa1926659ac06ba0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8173a258562c75f4b3bd917e6af0ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9cbe4ce1c2beea370fd02b2f52e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54a31d59120320210cc3406d5d44e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3826cbc9c0e64765dc63f15f1270736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a02d88e3c240dd125aa1af211f9c1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b149032808893b2c6492dccfb5d29b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da6ba8976d7ff5256f08b11222af4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aed3b73de54cb48875ff010f35ada740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ef3eca16d1baf9c68fb379de5bc9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954278f7802c8fbb45bec12b4ac46f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a6826f6909ae31c64c7c737e0e040743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f767ac5d88b101d1ea25b29d0d6c6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe67fb476d4d67e807e5db9c145c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5f94ded4359fedbf2bf87466cde6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5ebce7f493e7179174b3cb7187d6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf55d269ad72ed195e40a10a970081748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fab82f3b8a98736384bdfa757d6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307744de8a28e2f99a83af37dc8ebb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e44b9cf8e27aef449400c538e64662751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819ae3dc63a98a72872dca4df3a85d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f353b13f2b8cccaf1a3fae677f15a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54006ea3bf38cba77ff8273d7cc6b0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7cfd7006bb174e2d0a647262a2a46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b35acb29cd0ef9aa477a1674cb9347756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d15d0a4f6601a001cf4bfcaa14070757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f29ef969fe004e68193de7b32ca6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98b9660699239f6b2976fc39864fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>