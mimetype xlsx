--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e729ea497578da306ebd36e8cd4a471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace5d254347c82c9458df7cc654ae52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0eff29f7415381d5b38dfb7ae3cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fea8ed8965511297b8505b23c29a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a67f7b241b4e70eb3ad78a22e9f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d47ae9a5bdd1bcaebb651a3cc2196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec3a2768fd8ab507417ac15d765a8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28195a342a2ffd9eb6c008338824b4818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719ca5d057b5640e8d4f4c559da25f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f49d37cc75022975dcab47e791735010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04101dd8ef308055ff430af13531511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440aee87999e00805780c23ba94786312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a3dc31a89599ccd6b5ea9e2812f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532594b6a5227cc61df55293b02fb31514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b7dafed5a9dfc89a22301dcb93c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6da26fd29ab27e7cdcbccded33eb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55352d683c5676ad6cc3687052d76817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27c7d0e3d092435f4fa57b0ecd8e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301cdfb951578757a80472553dac01019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f028676a4e3b171e3bdf115475b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c69eb1104d085f02f1e2d3dc8538221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea7b78eed4506661588d36a05812822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9836b45172763dc2a4275a0001b63823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ce290847ecae7ab6cba12f0a70f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17233159214aa282ace0b87ee0ada25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a30abdbb7be7f311c58d5e467a45b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb540f847d5bb70277851518e9b526f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9eda1ec6551635dd9b6a1f907d0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091e44ef11aac7e78ceb9b9dd22b3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d37f1df6e1c88952e32ba14c8e90ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb2a2e289aafb5c31cec44d251984d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a235c12adbcfda4bae95f190d7c869532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2928996f809a7573d160b92185a8d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cc885b8c26443032ec5ca0397a67534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed9c25757294e7ee04adf329a921035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfda436a1ea9e8134430db6a8931f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015de946ec4504818091811d7a0eef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c8240f48816add7cb45a82b9ec93d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a767e5769a9be7d8f5ce3fb38bfd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e3c0a64e987619cb83687b2ab7c2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd488151bc8f95325ff3f386f06d6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455c70e54a3dbaa22777e83920c6fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eac55331862be08d196f41648c09443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae0ff58136e52d6bef95631434cbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de1c66bfb80bdc0414dac6ccf893345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86e8f3a802e6a52cc70b6af9554a4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccefe4eec64dad824e5d608020ae2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f230cef386fa789f7d6e1984e36548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e321d1e832a381d2e9dd678bf715e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42beba10ce1e3f39cea1c4ac93f74c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd8da4a287a0e4205577d3f20d09451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e8e09b401618cc9191bb06385ede52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2cc5722987ec1d3245bad121e75553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ede63e0e77e02ccd20a7bef25a6fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315684a29263e292cd14d6212ba7de155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c7d14bfe87d0ed577389be84e5d9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccad7dd89edc48db14e9a388c92194c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7143fe6f193f8cacf908db4953d6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e08f65329b02654428b10ae74e3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a3c2f6dfdd4ac97c94253e3a538660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a465f44ad2e2beeb99f0ddd126eb1ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91ec885563024d387e8e214bc9727762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af70eecf1d520bc8af7b54c80a2236163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bbff9432bf65075d937f84c9c078e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86efa158049678ba81260ddde7afa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d9fd78a9e81c825dc395e32b485166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06048a7d1402655aa0025e4987a0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d338bd95db10c077abb057b2631222168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c5b918a6cb68c42437bc03fbbee4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3294367870e73bd0184f24e6fdacce770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ed6ae37d159ad71f092cb3cc31ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfba2501989fe6ab99aa33095a432a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626baac8a42984d2e69b61375a5a7c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93f97b4ccc3b0c5c1bc1c82e6876ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f29b5dd648e57cc5d8e48163956e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586896be595dc0cf77fdad0095863676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4d10c539893d505a051696ffa14b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5de051012015bda84affed1eda03378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f92a10cd323e6a7c2490e910c9195479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19063ef3704dc7d058679f4b723707f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec687d22546238ae7369c0edc4b1b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f084f1b693668aedad6967222f0fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07e71da8ea9ca80f080f9e8f2c5d6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd44e31ab64e37000d8d740033ff7ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea65b0056c74e8ee0db40e4ce647285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2340136db58fe002bca471bcef938686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799505c5830a16dcdc962136a5806e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24233bea647b1861c3cc357bdaf452b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abfab5cab554f2f3217f351be885f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b6f3a7267e4a7927d9105d58a695a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390fe7894e495d4e67996ef325d93cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e625a4fe91858da176b2a4eb3d84e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98aee5292c5d56e326f985c4f01d8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9759ef6f646c303f77fa765cb8b8c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5052f08771f9ec632a19b52a5266b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235db8c7231efec59fdc01ef68f2181696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5381b89f1ea079b2ccc872bbffdac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7895d2c3a22a3ade3d9bc71b6fa0b1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f0405b7f39f89fb6b9bfac181c12399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ac82ba13d3a7cd374704d09cad23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab2440f0e07defd1c2e89f04bf76fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bfc57c111a5da2f9e2edf52ab90a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859f5cea0d2b03f9dc6a4fb609c5953103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc6c804aacfd02129e6d7356c8511a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27488391b67cb1c03d60dbd594d383e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b598a5e830717d87c55816e5a157106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e351c1162bd4a10f140519556d0b38a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b448dc0966563c59e0c12606b92d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16118461ac0738b7b299d12527f95979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be015a529741178bae1ed1b0c684920110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022edd1d0404f61cba529a6a1e782e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fde172e357405d75dcc8141f8fff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e241e14a7247d06748beb640958a18b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937a0746416a2612d30cabd25f4386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf14430640f8b2a9c9c8761edb8a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3abfb7737f45f9134bd1da2b19b5fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f150e36e37c3662365a547c0a8c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5783b246ddaca032be25755a7b9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d788c21a8d37a3250cf523676f4f093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a12059b5f2d7125523975633024ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41166e3ce015ce04305b1d5be34fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a65629d77f6b23b0c8e702ff60b8d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc035819383d60fef0c4b4116573e7f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c84c01b55bda8cfcd3c8c258299ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c81eef6e8644a88d211d554765cab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838421ef34ee8a3482df9f4cbe9bbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8aaaf28229727f767579b4cca8ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9a4f754d3ae3f7e30355624474db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc4efcfef32b829e9c2596a031b3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe073e6bf9372adf2423aec0f97ba32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303c4b16c5843f718eec7658af1d700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e953cf2f8de6af7b41ac49f330ff7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242de0f47e9410cd96d59392fd173b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea187689861feb00970c48d78b3d85e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee1aef27f10a3e8212e155bd8a534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52a31730f82f6e3e5730f83e03754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355da2918849ea8cd281da21d8e55c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46569b80dd641b0a2f4434023f06f65e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ebd127cf2c79c0ca7216043957f4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd15a9094f8ab1ad2b08018c4c33c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd47e2f44b5829a10de742b87a337f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c5221e00204826a31f7a211c4a87f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e04721a2228ddcadeef017706614143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2447a2136c62d291957be1e8af8e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50786b08bf24d74865fd2551a4fb4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36606a7c1803c6fa9ba9124efa9372b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af81577fd19fc8c5ff326783e9633147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8100c529f175541cdf6177e423afe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8d0b30f0cbccb23c770cc3099b23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5672a5ff26149aa45c6387a294265a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4a182ed44dcc8a93e33a4ee1bf1d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a56851e053723487ba644d3ce33c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca08e1d8b1a21ac0e880e88a6c3b2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f18f7eb7b45153fe34a493d47b90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312387834fa139fcd0ff61aadbfc6b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7d82fd3df713a6109027711a26717156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618316aa0becdfa869a47cdaebacdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711f69b40eb54fccd603ec0efa60df2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36fdeb5bf3be333f71125f9e11ed38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be15e70831fa92e93cafa8b53fb9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49bd2f2f303fd3a583bdb809c4941161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f347d21d176e7bf4d182cc23b3db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509a586dd1dddba197f4fe1397e365163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d2ab144d469cdeddacbfe9e1966f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7824361692552c0838ab1e9b7e6ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e705e903a5625ddc91bb65096ff89f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c15686ed3e9c6581449aae9725c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf804c2e4fc3d871d13d1217f252ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d02224004a59b7149f44aeadbf094d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b229d7778977ed3cdf04bbfa3eae9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e243b2a6dccc9862f03982faa923ae5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436007afd498d3962f35f79e94a9697172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3f1037e2dfa951503e75d0d4380ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e61fe08cd65f176aeaa8e7cb9d0437174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc5319f5504234d686dcad6cb4b177175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3c34b324c1b6a0e8fd196d8c8c325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa99e7d3d0eaab0e1996021d3921f93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec09173e63cac216579bea84c4a1c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c3581c28c3d23a272b946a5d4bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c44c1d3062acd65fdf48cbbbe410180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0cc38e2aeba08ab445260543ae6a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662cf8503b73058de7fdfd21af73003182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9b7c45a91a0004b9fa2cf131efb1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c967427b98b8d964df2916e76d93c95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464d6b8d5813836e434e5c7db5b04c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a459ebc9016e59ba4e1b417e5913186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b8de8bdeb1638f03877fce2642203187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c42eb0247bde95d83a2b8d5c554b72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41440ab70f3b1b306bd98be86f6013189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f424002161274045345a410f4edb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff46100ceb137370bde45038e34baa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bac8b8ce161075ca6ebfc442002b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3294fb94413077d9ac9c788a5f8ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62254a9f6acb7d84567f9294759133194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7afc6c67af00d2550ba7cc01fb8e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ccd1986e7a141e8f4ed6701a1bc6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24ad797d23fea2b854d28b15559b32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9203ac4ae8fcb6e22c68ead958890a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff558cab526bb56b039c240ea99b54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700feac55ec30f97bb5247f3a233d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ec778fd26e3a10f0435326619b69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3489570c419490939a656cd053b30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd29aa243cb9d88b20fe973fd6497d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985067321ba10b0f4e09c67c142f333f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f42bcc06cbce33b868e28f5603803205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ca3e1627bac1b830f1084653baf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b32af6d436ffb64f774e6b09198743207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f759d7019c0f82ceb5ec6441d2167208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdf7e1c6d028b72a96f018d239bdb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905870f66147dd52b24dbd48a37eb0eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f335a5e7246832e490066a1f1147211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade36cca8bd1da3231b955f894bb793212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71fe0bec7ab4b81c226bb5f2cdc911213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40fff729e4d9f9f592fde53bf3a47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef971b66d0b82b17bddeafbd0bebc6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb421676275c7f2f71ea373a031ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae855a9db7db8670bdf0f8af416294217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f468150f55a8de478af1ef1c24ce92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f7d00dfc68f61232a422cea374484219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe41b9e44ca1aa1f1acf90c0fbdb0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f794798f1847d4058c99e13a59e6064221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f10122678a7e81875c53c0f71f743f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e289e9f453199e7361b95e57b24e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a00786a458200f2e33b04f998556224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bd875f29af376cc6a04fd43c05ec0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81bb425c06b20b9133e034ab135b49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d3aa1128c55acc0d9a39a9d88f9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0a88a5d28da656d7f7aa647162529228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc242e1b21b6c1457bfe06fd799a49bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245c589d3b7b5656603f17cc1c20ac7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc01decec14e5edca17a464d4716d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede00eb84ac48df56793a67217aa233232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22d01c6d536a0746b194291baf319233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b411ac79054a7696b7f9a8e54b2c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2694aa14650d97fa65b749f201ad8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970da879267f7c59d8c7402d6a698a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b1a2cac936ac8298dd4d689aae44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2cbca3987d97f32875baaec919031238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19245bd6599518db9acfdd01ac5da8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b99a4ed991033e5f7d08388178413240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77afc22f647863209ad6a189dd8a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba885a0b7ea9d7908f403f4fcb9b74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863503730d52d7cc67f7c65012c2c8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d577867eb76d12c473a66955d67f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4eb62ccc2c2fe9a5df6391ecc9584245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ace8fdc9d98ef8778a113a9a32fdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f04caf3a0ee27c2f3a931671cab53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea59b078f31fd92dc0717bec2e9fe15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928700e3884d8a16e3e4951baaa3ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441605fad41953b5edea24aaacdff52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5b3aaaa56835b554df73fd9a0e83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17097f1f22745eda08a4ef731f6701252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd03660a8707e96e68e17f2d35515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb323e4c3fe8f10a4047b896a172a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e7631eca6f1948350ec590199fdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e072f45e6b9fcd43555c6ce3bf01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31aeda67753ea4d49475f318a51082257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4750505cc8eac3307f4687a58bae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf2d433fb852799b9cde7b8b417c7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9011d142cad811e1c5409353e55a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1a0f9bb5ea841725e1c184d97515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77853e7b77881432081eec193c32754262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e05eba11614a284939c5333be24c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827a8568043a2d76cf18100e6ff2538264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfff9c2a866389ff205ef46a3a2705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419319b252fd7ebe345a4e5d2c87d1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31322e467abd54f2d2a59831dedd5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b04efa78cd27f07d930c4c640631268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb598b723e0a7524176b79e2e6f4721269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1c004a6e12d0f84a475a0e35f7ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdcb404c22643fa1b5e2aa25120a0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df9fce2bfa3a84208c713e156f8a84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8e5c79dcddf1dbf51f3e71d6bab4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcdf1d2ac454c74a1663816c5847bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefdbaa37f6d9167db0ba11ee498c16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d2739fa9ecfa7b5bde3494986e00b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85cd4dab480654e1c8fb1ed8952b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44278371a42d81b10b68a82257ce4a7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952aa9b48c2ed365a0e097a69e39d39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db24cc29046ba6f7245748024b6b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66182b6df45257b1c21e3574f8ffeaa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e39f0560cbf160cb4c87b48eeaf52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0059a33106f24699be42b27c948da5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913bc44ca4cc3ed1b5ccea222381664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be198314fc4fed0900221e60b7dbf1d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277774cfb7b48fb07437e7a02dbda80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8fd0c41ec321509cc343da09abde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ab6518eada5b7187dbda5c09e840288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676c426a02dcac544a3518e378872a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f7474ac1e69a747e2887df970c030290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa01c9804093b2fe39edd31e894a60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f4c07bf9fad4659f5cf1681b9899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d72553fd0003ab8d92ff34fd303a20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb9bfa22ef6846bf554972cc6ce98a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788920466b2939f43fcb312d77a9916295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5128b7d43271de22e123ac75aa62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e93cfab59a0ff85ce74e8545f2293297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476359f9b065c3d535f219680c3c2dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11f713ad1e3da10f8dba7ccd4d4c56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dea20d8d9a990f126c799402c1559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23175648d8ecfc24da8639f133e11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0e74a4cddede0a74feadf9ea34857302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66391369020ea6add8de11e2676ab63a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db26914c02dfa161ad3104d944a469304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a31a9391bc19088770dcecd87a9d17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43f2d9da2c0569e0efd7cc4feefa95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983266abe00642707f77b20e1dce667307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d273acf4592c689029d8d104c5e0554308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44f734a960274e1ce2c911048900a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29eb631daf4041445fc29b4f38c8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83fb0aa8d75be1acb2896cb85750a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebff894a8401bdc05d049cbd2da4396312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36890c444407ab228272365ad6207b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6c2f0acd60a76f298460c0664b44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62bd4b393ebcd09041696d06316da2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb32caf18e7be246caac75a6ca4e74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea88ee3b0f98b2f0638a38efb86779317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b68538a832cbd5da928f749eaa600a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5eefb1d7d1c33448a7f489557f097319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b346dacef1a077c6ebc999973cd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513e492fe72a755307a99d8ca30427b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0921618527260edac0f46abe1bbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c7c6933ab5db7f1a028c385f47e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50239e074b0db7cc2fc4ae8c7fc3eb34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c6973b253c1b38f8e31f55c40884325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e0a21663438cdfad198edb075d02e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267b24b4ee75ff7f4cbbebdbb62f3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68e12081dc7c43585c2f086bacc97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a161cdf6807c0a2123404df211e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f1a2ab8c579b2e9de0511d35b210f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae58f4f1398fc5454281c433a87be7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2ea3e1a1238dca32c0de97076e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdb4fa2ffacb103a84e90d388266b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ba2719e3e89c84989bd8771f250b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647bf0070ec83dc1ba34b7b647edefa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d982b22a0fd6e78ab8fc33a3f165d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdd665a0064825686f2d7256c6f414337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f481470da954a9c7c3ec3e39fc0b7a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84736f351a6b021c3e8d19643c19eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8992614e0140d26ba140317eb3d725340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c87f62f151bdcfea5617456c1f1225341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6f25aca404ec50a5285b6e993f9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d81aba7fc0ef55e3f8c38b218270b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1790b69c795ad407387df2fa72c5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720541c42a8b387e340bf3619b3a29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143487ee837fbc16962183e9b2a00ebe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf66bb42895f04a49c21576c0aee83b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92176c378c8f61b6ea8b14f5381e8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d27196d26e2d3103e6fad8635bfcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3d9facf5ed04b70855ddcb0121ebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bacc19b7be93ea312df5ca6246979f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2a4370a804ba7c57d5726865a279352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c31d63aec4a204a6a9b6f942b31d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c740718a5ec647e8758840daba510f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba825be0e0a717cb459cbaba5b8f0b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2316c0a61e311ab851531c8b9397ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302997ed2a5672e40d36cec3deda07d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be425313c29ef6d4703f456c9fdc352358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06327743987427218fb01366cc9ef78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc26061390d48304a55048ac5f2ac09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca79b5ae514e5d390be196154d8119361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af23f8bd27f72a964c775862415697362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a844ae3775ed127f0227eb38f273a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888815c6dbce97fda84113a83c7d95c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a9f921d5f6f667a4788db0a42985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18553e6be57368992d15ad93747e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763afebe144201db0d34eb1a3879cb0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e577e7d67f396d0d7d293f54d38f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619dc0b18cb6095d6f6ea2d978f84a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456dfc81dcf3f08a8663a0c0530d3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427100352bf5a5831b460823a09832e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee34b2d02118e066e9c7043046cceca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d831dbe7233091dd269a0da8ff5be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f278a385212fed646035ac06a3c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e9e5d5c92ca4fe1bdac6022f13719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47898d21b878241cb515499f3601b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda167e75bd2d517697c4cb21081f62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595eec1a01c96ffced20146d2c47305378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ce5ecec0f66cdb17e585ddb59306379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e587f9f81d01094b1d2bbee5e7fa035380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6f6b4504d7a6a21c5dce94dbe21a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504431dec60c89d77e6babdd4fb756c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa615a9ab2dc4e638ff46e34b5e21f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3377eb8774138ebbacee7436df8ca69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf529219caec98ef8d1d48e43751a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf0380d6bb07d4f0a081fc54122a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee84c03df8863657d97da08d7f533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655da1126b621a1778fc96156e17f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3389ad14e6eaa4aaf14b30a6465c6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39cd775c4b46fe46c5949f4d2b4ebd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09c5074e3ee70f63af8f426b31a09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09d1a0e316507c00bd2291c8dc9eec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80625e6cc9582a2a7459d9c58935e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4621bda50d61d26d49a5d02312006394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec6e401c9dfef1b58f83ac4878aede395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289598250d8fd0fe4e9edfe2bec259cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b161def38f1a7577bf11559a96e26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9a6817cdab0302a204bcc576722e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b21200fc698b754bdc0bcf37e17c76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c437b399468b063191e27159d49f8d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92932646eac9a89c7c3b39a196e9ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecb588fa796eb7512268d7a442e96e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a359bbd8ed3353a23b55f34251210c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebe06c1cb72a43ec9fc9b6fda46063404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a0ad12598a306ded34766dde8409405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe12e43ad51974208bbd80eff37ede1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd780a6262080a432cad105636bde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773191fe1fee9916b369d39b7dd9a72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f26e5d275bd20cd756e8b29b4403409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aed513519b15211a205e24b57ac34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da7927d47bc74d5f717c94bf2e4b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855b22a55064af2526643cd14bac60f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ab525c688cfd204498f952428dffd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c89c2cdce5d80ee4513f39415252b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0483c7da0cdb75e1a9c02c399312415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c31a85faa4a7891cd31c4a9b0ad08b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69369a2187b4924de0e3a318ea816b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a002833e9c62a55b794e4cb9599de3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dac70d75f9729f21d3d0b07c6e0eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca4f0f1aaa924288f759c66168d9d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66955bf4c83c363b585f3b26c50aac06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d3b5ca7db7dc38b615d0c379a08b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d73416f9bb1039eea294515b2611be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26270535a34eb0348227c1900798ce5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b81de68dbc58fa8d0b137fe9c5b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff997eefbce44da9dbe37a8fdd3c6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5bfec9c2312df6e837f9b118f3f8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c3b148756b2c393e5075fbc5d3f79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3994d9b1b4d837c6b0779f8145c4cd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1fca34e749044c2c8f5b104450e8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34014b6ae23cb96e7518ca8f6b0a2fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef72a7cf794cf791b59f0be4dff13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ab8d262dd594012cd1baa6f76a5ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dd0703c7ab2e58f44d94e4a26f3ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd631645f9341e820349bf6590e28e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614aabd327aecc43eb06d7730979684436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad15327d98fa6b64e6f9acfbd507e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f5d9f11e38f9ee9c1e0e994dda955438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65c1586e1c0822869cd5420c8770a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b34cc6cf923d5696720a48d52dcda5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75244f72d69fa557112ed3fadd3fbae6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854938702bbb5e7554b459bff88253a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab309c8fd2dd235d62c0a15e9d8dc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5bdc69b57a08b57c82a868dae4ca1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27136abf869016afa1e4cf502b078c18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8361aa2379980ef3d2dbb9d3ed740446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbdb79c3e7cfa57a188dd3d7d33646447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925298fc6411e2822b86e3034722f35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272622b9ab41fc5ab80901902ca677e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cc50188746f42cd76c776ec57b9f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c321fe042da4fa2af6f2160dd9802451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc1aa0b7607e25e17800fb5e4ede87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2fb4163042f65207cbd488940b57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1a6a98df3a3d719717a367cd2d76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9173ae4847f4aa0e17b412ca150fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b810a1554ad7ba9ca8476c854fbd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd3ac2a98f9dff1769f4be259c5834457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1800c1bf318577110a8bf52980e099458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e283681eeace520ece43703cb05b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e97b2efa16011fcfa9151d117d899460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f04c49895f94b6195f7bb7bb8b48bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a5e901f1651787b399607887eacf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca745c4ec2123a2d0bd76b4fae2aaa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad52350f2cd4a45e5ae73d09526549464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b28d714659f5ca4dccd2ddf58e0920465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68012654fbb435b0bd18dfe497a82a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa75404cae2615aa280596a15b36cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd665d3cc7df926893335c1162517d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88664e4f223db7ffe68663dd1765552469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e851ad31363113ad884b46d4b9fddb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d956ccca36558093fb968b2ecbbfbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ba92b6de6436ae3f36c6978267b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dd97a1018672f3c773ef331dc4caa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1787f48173f207c9801b61592ff1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fef5b4b6963642fb2e14cd6f59f4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1500e2569c6640915d1ad070910f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beac6657faef9210ac0f23f06d307d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d15a65255cbe06f2fedc4ff15dfea6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1aed9597dc7e037335cf84acd8e2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc498f56c16e1eb73647020aa0ed61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4698cfd297972ae61381db7c6216ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828d132e04ae786bce59dbcd838f4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b77520514603fd9c6ac1a0b9b1e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a41ba9a33cfde4d7a65ba52015f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8984186bfa89829ccdd87a6014bdfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2593eceb6cbb801c5fe70cbd293999c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581d40b76946a8247eb5f065ade199487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92834b5f66d948faf39d477bea7c3011488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f95e03819eed03d05ddecc93d4238c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2b0787be2b1e86f515c1bd8bf27f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a2238f482bbe3b2b6152f3bb941c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988943550ba6e986b3d995684651de65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784000e7adb58cd19b30e44a9c7ea4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59204d69267306c991d6e38300d65cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b425e6c453a92c12978302a97d7602495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca01e8e8f9afd65244827b37090753496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b39d31dc6e642ab99d3f2b661ec05a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd781ef80ca346d694ecdde8d6ccad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d287bb20b08f258888ab5b3eb9aa63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3724e2b4920511e33083e33b5f2c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b138944036b68b26d3a1a9d3c2dd6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc1c598657c8daf5a5e6aa720cbdbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bad17587c8932536ae5e22dff6778503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa3d43dc3b63ee21d59604b9899ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e4eb240e09997d70da2cd205b438505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1aad677c866947d9c5f27f87f1c98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057248a6bf91a138535f603120041300507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516f9ccb900d2e16bb267093117859508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597055b0476a638132a12fab58646a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8551d9a26b3981831d6d31753e66d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e688b57a1fd306709aa3a7fbb088d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff21cbb82d6e41f142d2b364a0c40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f3df0aca927f651fd978654a7277513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08380b6f1cf956e11d9c64cdc6508514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006cb17156e2d7a88441f1978ac81d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b479f7fa8972b37cf73a14da15bbb16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9807177cdfef277378075fdc7226517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864529eeb80bcd1707791dfb2127b3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd741853448d9b9dc7f27b4f2f7909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1484765f9e66d64e219a1375b9f65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbaebf90ef28f6bdddc11995fa6d9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed22e63ecb598d6ef02a0a880cf12b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd669c85082f1a53da2c08ab0e9a87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb8d96301e4607b71771da94215c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05f34b943b9bcba08fed1f54061314525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf2bb2a45272e4498ee15cbe6b1cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66508a0712ede6a7979a273999ced09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba400e34a22960178a7c36801416010528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ee74cda56a5e324bb1dafc918cabd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e272bd7c065d4c20aa3b9d36a36b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05718ffd7f4a0d8ec9ae4361956e4a8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796ddd012dee1c7175ff31e77bb6427532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d06a1afcaf5145a075dc3064a139533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e74f0279181c7f808d886e374c91b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6964f28c8ffe04e17033e633a442a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2f7c001e3281fbd53ed8a6cf91453536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d3e61de42098755a6b08cdc60b7ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccb23811a9db6cd7291186571ac3bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b0d36d12d86713602429345e4521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a57968f5f1318f2e7038bf722879d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07818f517aacbee1056184a8d5e1141f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06858c4007b264fda63a29eada1f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6fb5f8dc52114de268aac0bdb81b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9443fefdbc32c3c1a6732cca52a91be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668b8216b7337fb2b15c1ea98cfbbfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e50e621e5dc7ead2860d64665f7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828fde070def61deb2a7ddee525e046547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d7421c100104e8faba6422cce319548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79d3cc8e2961b887b4feab4c1602c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e43d8ea90d5a87b20e0db393c0463b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f041db1ecc362855115695b09276e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45661f4c35f461a0d35ffe95f7c88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a37d590d02714818a3f7ca3a2d03cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64a887a17aba4108ce456015e1cb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adc96fd76a6a3fd720a38ac7e1afd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac313b64198f5f67ed7dc86a37b62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47a1b4dca6b55a97adb22eb5e68a64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16272ae40db08658dac05c825aa8e58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776195c336ec8d6907e244892582786559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0490ecd3d9d6032c171ec2f4fe2a40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993bc82bf761603fbdeb85bea8bf5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e9b8e4679bb73420240a1a2711268562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a1b307df0812aa4aea446e5a1b9a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e2b221a492861209590155a064a95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991741f02c1b2ca471f76f0cc519cf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522883ce1da1c3fb7cf256647f5b7d59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a444bc2f74ccacb3cb7e6973ce33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e0252d56d535d410608e6e4721de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dca9b91591cdce7374283a8353ed70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52470e9b5f218e9ff993dc7b66d4c47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9119d2ca9a89f01fceea34800434db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c527f6e4cc0c5d1dadcca8afd2e32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c46a13c9473b0b146b086faac503c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ae67b3b474450f81fca9bdd43426574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74e2f5db7492a2f992d99fe614d28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15ba9a9dc4517ed9a0aaf0bbda0c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab1f72ce0ab7da9ace325e94dd52e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f08794d3574b323433d4fc5de0726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0003a2119b55d353c663f21df1912b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af0a9ddca25c1748357f3db8fb919580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada905aca227d6bc929bec9fe9a79895581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00acfe377d9f5b2d8b1581919a772a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f36a81ddb100dca851b8168fa22e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f321b32b28f7f369c6393553c0a61b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85083ceb96c95aa658a6e346fcbc9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0bad5f917054ac0f71298d094ac14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219721d6699bc99b43e91f18cd26adf7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a5ba0cb7bb4b8e72aa40597cdabe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0c4c1af58bd3f45dd6674ec43c52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550661183c8a55a218a53d63aeb89df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331782d88b5507b21431d1aedf2e4910591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c892863b78e4e79f5744c223a699a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d540f55a1c6967dc92176aac7863f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb058a48c60be561e39d42851fa5ae0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa1469e6ae2110b9cae81d36607d4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94a3bc0c42d8d7f0e641b55def67f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39704118b55f3b70459142d0368b162f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809e47fa6e5733fa480ecdf6f04ef6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797b55e9347033b5268b72d6bb4889599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ae221e535183e1142e689fa7127c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f952d8399a10a1eddcba0b7eb34e85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb4fb949f318e87a2e2fe3d7da8b78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b569d65b5c68795e5b93fa869a7d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229478270e6adff9b85ed5bc14b197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d694dcecefd2767ce1fd98ec4fc16e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9cc78744826b3c320c2815a1c399f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739910c04d7f0acf7faaafcfdcedd873607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9436847dc6e714062371b8e3354e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671cba0ee028e6cb6dc44843d69ceea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2715a78ead869b6e265ef40a5208ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b6e457a6432ea37f8e64680b4a82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02d0b32255801d9a14a977cc8902fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e570b302b3864142145a9734eab277e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3883b9dc1f9b23a2393604e4003c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a0468c581a2b188b9f9f886be4cd5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8c2061de99fea667e5b1ee9868f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c5d333499705895b6178ee0ed5be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232193f211487466b8bd4b5ff228335a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505bd3b9e8f5cc117f68290dfdbc29f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c844fa845d5d6f21a1d8264aad6ea44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318c53fdacf9ea20ac5e56ab191581621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638615851abb46b71198f3371df89e56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685515ceeb066c5eaad9209495e0d94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48cb2ea6589cb2cb1b6ae55a2d3626624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30ca5d68fa29f7e9ad452959e3733625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb30b354c46fa59985fce315b89da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9453414dfed7dd53075af860b3bf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3803bacceb03efce887562d95373761628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02520dd60e2861af0f81d052ae31cc05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f4e618b478b4815d27edd455133e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c01b2326ac93ec8105db9ea22a990631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edb3c1206fe01938c9517517f73f86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf06ad94516f7e3f72d5fcc9e149e54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c44cb74c9ecc04d6ed2cb349acec45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab18b34d1835fee50b7afc0995d7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ea8034c04db362780fe595ccc9958636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a6c8190c345e706633228c0b6bf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec5f3a8a4c233fbe0c19981948d19d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8493c4e5b4e3efd440f7868548769d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d712c023735f1e39da9b669a8df846640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedb2710f1aa6e36c02bc7dbf809440641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5b167d3769bba7359c25ff04b533642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0b915dbca373ee0fa7ee4ab900c8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f21cfeafda4cde475a46e240a81127644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719999b912eb117fb57796b21e047ab4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46834aa55adb71736afa0c88f88d495e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cef6f39750c758866393f824fc10ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159220fb60ea6c84e55e967d9ae9ffed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ca95b29ff779a667ff66aadb60e61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54519ea37d7f5d91e49e3880271c60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18ad0a4c9ce097d7fb25d93179444651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c78f45a855d98ade4b8fb4d92984b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f602bc4ea943af0ce367fb998f32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048ed50569211658181a287b938fc7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d0545095fa44626496e14f021032655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2344421fa54737fd6c8569d2f9b25a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61282b30a4a78d58ae4098d1e94b8a47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59a17e974e8200efbe6ed55175f21f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ecb61ce8004cfdf500d58e6c08ef0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a604000602cbaf104100ad0a223e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd266b376d16666015b23d38c07b0f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4634d604fdfcc1fcf8c63a5ef0153c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c35d8548772b2acf263c0b74c76c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903b691e62f05f732e3a12d0a6ea2ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ad8d1f1318c2c2fe9e2e16276205665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790150356c1126486db3ba27bf400913666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d51ae9c98e7fbb4aa2537a781d303667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf239a51e5ed9636086543dfb129328668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e60f1465e6c2a3a10962813f6b95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2e183850bf28d983427de81c2c15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072536ca9525f97e86718d2bea32bc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28bbb1ca6e1a2239c2c7e591ec7ebf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619d358e824a803554e0d60cd846056673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30417ce16c174632746bd0dd3088800674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72067a59c6f1275cc84b2d0fc70142e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78373adc22515b8b55e66a8d639ce1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b972da54c614496e0f5642cf4d5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce257886d95918eb9e7af4e7560b50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb5db1746795cbe915c132eefcdc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e3e71e5a9ad37f96cfa7435d1f2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20c54a8cd0842a0699d4ea64e1d7b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb92d11c6b6ebd6b366ddc46d1db57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c355953e88227659cf62969395502d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d565eb2d80da26b4984f41d5f785684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7aaa36c84015b04c32330ee753be5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41562c9273729a405cb26badf30b991686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5d1aa3335bd8db3c5bc0dbb8f3c6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4bf18a0eb500c269da129633f4893688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d9380f4558e791ba0830a98c6924689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f65289bfe12db458c57b6b2bcc57d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de71787d950f8389fa9b3ada4c15c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399e9e94486d9edbc0a88da66b2f54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c28175d83ff914b6d3a13bb5d0c51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d641c81f539c0f8474a9597f73cac03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644db2da2bcf9b136a5e800ab197a4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b74ed6338593e1a61c72f11484753696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad270e90f5b2ef774cd3feeb0bfd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558220341ceaa922da83d2a7fd86823698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455befb67e35d8c88ffdb6351ae0eba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc55e8ffaf41d1229cd6819fbb1f377700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad785d22ee55ecd42a99058e26af3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf6a1aab9fc31c4366657a585b1229702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd950498a0c4d4ecdadd8b11f2563703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6138f549da31c80a3046dfd5bc7b8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486507b5082b0855508e6653ba7c7353705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162dea3e9fc3e53abd0c75bd57dff8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e1bc2ad00f01c53d12c8b7fea7a6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e35827b48d7453ed5c8c4681673be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a773d2d5676b811615f9ae947f13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c1a1c7d163a4acd54c73a1141a00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f762068b0e39d0fb022e4dd193542711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54105c91fd38c54f45f4592f236ede712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafbfdcca0ef0001858cafab5efea7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d93924298bbda4850f04113a5606f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae52a4e98dba38b27e122829f4aa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b33e8de6039aa827a9076457d02a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab15b7f0c595161687ec326300eb6f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7eb642fa7de46a8a002956285fb10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f214c3a79a1297ed31b28dbbe7f15b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb6e12a045c4f277439ce9c2d3bdfb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d325e7128ebcb80c629204de9d74d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132838a1e76c27bd419fa86691d7de8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09765e6e7010a6da6130cde32f65e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b8d694355e9f2baab4f88ac9caf0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0ea00c7af34bcc6c59f6f84922b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5db5def5eb73c68134826e80b744c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e592c425d1534c5c4285af2d28aee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc2c5d5bb4eef200dc84d6061437b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc10c6146692ca28060a7482b536d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea007808471e2fb2ab29ac1bab258ecf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f560557b3191ba9b9425ac2d45bf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c2518760e3acd90cbb8ce997386de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6d889efb2157dcfc25ca4e2db8fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf9d4f3b9b927e0111d2ef6761c42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3947e57cf16858a41ea5c8d248851d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe29e2e6cdde432b92ebc1f93d9c1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35238e184d9034c67ac5e1a2daf6348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9508b84a3613e2dc42e4cc6912b476738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d541548cea60140f9ec5cf351a4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dde786609b5757150c9d1870b091c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5839f4f659db6ed376553b1814a03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8930153f39cb158e529f16c07c48d93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95d54babda5a20b6cbd3afd3afc3ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e4c2e1c330e1a10427aaa4846c8d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db15f9007e882eab2c97915999c4e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df2474643a40522c86321ca2170b20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbecff253e85cf4ced73d4eec47713747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495e5dff0fd464c5506256e14eb229748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f75a3ff678fcdec7521d38562c944749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c69eba7fd9ede62da9f9e026bb0826750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce503980071d21c179bbae346c44f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d80066426b9de0883f4579bf8c52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d82eaf0146ccb0513dfb1c7f22838753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2b180222b5f89e054589887574c6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002adb5ee0bf943b0c1ed4d8b80a6aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4da2ad7702c6a4a539d2e31376221756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a306665323f6e0484ed1681ca8111757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ed38891cd18a6a954ff5253f8a037758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce091bd3bb6e88e51f6738cafdf99d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0758f59fbc0ba409bf47b46d018c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ccce3d46196874f11b447cc6250052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc612d0a571c9a503a302e948fb92ebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e93bcfb58e039c6a1be4d65dc6f854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de90db3c64fe4157b29ac8324af37e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a8ea95bc7fbccdc3d17352ff676576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa1f7324422de9bef8923ff60e4e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef33725f265d1d619c8df37f28bbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc331eaf5d753b7e22f3741b3c7aa6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acf1fb51672c1b44cbafe70467795710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22897bc38b240cae431d4d7e67517f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820eac6f9f05413fd65744bf135ea2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee60479503d8ae3a01201894a434eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a758be1dffd19d23dc2fe846b713314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d47e8a39aa9a33bff53478dc361b3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02c0464db35a71f4c6a89ce89c91416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4096e3c9f8213708700fce0fef8eeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892a615d5dcddf9fcdfbd4d7aaffc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf92ee1dc0f5feac11af11c2ae084b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375481bcfe97ae935b94fec34a45d9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b480f4b56a7c8734fd4879547e2f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875d5e5344297821e91cb094fa8d8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3171ad45e52badafa55d9fadb069b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332b9f5353e62f3473d0659c3cf46224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0354139f6b85d9115a150ae71afa4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095faab549fa470cf34f258b6878ca0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b5221ed2a8424ee3aba6efa21a8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817a98d83f269caaf09da48a8d8392428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1d589093267e0b5a02816d25ffa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e269257066ad6d93b0276f0f4cd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77153d7658c7c637deaeba9c5636a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f962a1248bf07551c8ef6b1aaa93332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d953fb480227eb176e73af334369a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcf5ad07a75cf81453f2ca64658f5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5127596e6434257259df604586e6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7533d54b0addf0e8885151208cebbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655360f48e48ccb21208bdf902e87337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f372611702e20265b52fb81ae42bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae31c78292cf245a3bde10271f2b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f004dd81201d2a42078602b1e01840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e348d817c603d83f895a2d17a46bd1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea172a7a5178f3b632057e807fca67a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1a649382464bfecdd68540d3bd5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa10f066a49e15015ff4205df66ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f11c860d23fa7f5718bdd9e55d1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a0e34cf58ac0f47f9cc26d469d7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f36ee0b2961c4b569f3416315d4c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f4cff4aec6f75bb2ba87992df77f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cd4aa6650db7cfe81b9905792d2b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8293dd06577beffe9e4b597aa3b4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c0c72e37c3791a0b6c5d3b1afc95e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a381f93b5b6cdef37961057c212f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee70a65343f99e1be40810442918a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b92144c76de8ab11c96ff88c4ea1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d494d531c0c099b7c875129144f5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b672349f19b5cf9f4be32e9da350ceb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728f8f53bdc1e07cb969fed83a578f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8032eb22be015e0c7e75abc0111aae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaf8ea7a5bfda06b460451f4fd398459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d86f71eca37b201244940e259b1b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b0fc86715c10d08580b53cee58a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d9dfb9a686633cef6c135a7eab92062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832800019f175fcba514f79758ec83963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f056bb6f0ae4549bc0a27279bb7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e7615d23f2882bddc81aee2a198c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337f88ce72847cf34a5d0d1c8b87e6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f22699f464dbfb7ac02f6994aefe8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238f3b0228c1d796db66cdbc3821a8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e747123eb016ee36d4066b3b4e0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb216cc1c7d1e924b62a7ac3c04f6f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a239e9e7d04cf0aecb9f065e7bb164571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f3b927b9e7cf3ab484d988dcfa6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0297e8983c7fdd4c4e2e1361c1b2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1be4cb58fffcc96121632f9a10f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6553df6c613f68c94167a49ea6b09275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458be5f46afde936a20282c275d783c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca687f7f216b49aa3c9c3397ed28ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94aec9894378874f9c6e620f0784ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32cef6e893640df4d5927c923b8d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571bfd96642bb165690418029610d5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9aae6c9fc765420ac07b5243f38a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943d7e7e9d558577bdf3321d47ba69a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00cd410422cbcd040ff7baf37b7d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad50920abbd2d977ba0eda5d49b546a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6b8867458be9adff410a0c63c8e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cee70b1b23060031b4a3b2f1e5db486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37e3e5e098761edcfde3766df3c9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aaeb28e4743be9b36493cfdbce41d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d30226db230a75d65919f24dd61989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d7897e389256011889f69edbea77e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f1cb67e8f75fe99b9cd5fdaa46eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f284a6d54e27cf78e63e1406b0dbe5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cf5752572eeee089b04ed8c195ca593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5b5e923ecf2960939e34f721a3f3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8b99adfdeb2eb567a0eff0397d0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823b0dbd8562fd0af430ebb91e775ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24061590bcc071e6f73075a1fa0ab9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6707b5b248b7d6eb7a0e340a9ccd13898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582a3b226af9035a2c6dd4c3f44401f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cfc2ed2c4dedfefeb5be2bbca07b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa41f669a5344c133a168e01841a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb857d1a0597b7f07908338c4f80f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217f5fbec919333829dec28e0030bc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1bc7ac4f2a284a10bb20451ee3fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdaf22a994498416f138c71776de4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6380fc6b8b664b99ad723e58c37ed5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909792b3ac6f7ec1f5bea1b83a6d034107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d2bf847daaad8606135aa34d198f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4947c47c972f128aad47ec8c43301aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850c62e63b07a6e194a0a9a5252b8a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3979fd724070790ba285f97cde0d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b175c3ffbf84c751d74b699f9a505112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f228c2a546321d20fc176eca94d91e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d51527a172fed23bc6cc27937467114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5836a47169a694a25d1d9b04d50d78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0b9c8b4e288303bb54836e4144ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2413a454b4961669f5836980ffcac3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70418c65b38c027f75a29d124debf16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf1d1d22d8ab03d674b549d794205119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412017751f801d056234eb2368563fd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38087a81a4e00ccb2408f0322cc7e4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734d4c22ade683c719a1f8dfca2bd27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac2662021e0e6ee9a183f737567a26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787f5e1a6b9eee815b6ef3e5678450124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd97add017fa327d883b3e63161d131125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7719652cec3a61ee48aa379bbe8b50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8eb9ba7c24e3735dc2e2f26e896b84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c0cbf758f1afad67d8ae36a4cb974128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbee438c15f748fbd5aba3d725e94bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a82fe42bc8e826897639be3f05079130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102b9f6ea3e60550f2a73eae78e64f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b62ca70e7c45e345e5aaaf3bcf021132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48471f5816de0e8aea6cceb81e00f3e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ec5308def063ea2da51a4bbf88c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546799dd170dc2828ed90ed314f12a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7aa619cbc6d2c69f7db24171a7d2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861996c06efc9df2486dd3a652783d8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160eacd0914c25e89e54c9487b59b582138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cae65c38a82201062f9ba0cbe5d79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b506052700c82db3f537908eac640140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd1b361a6c5f68f50a0fc693c6666141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd525fb395214d40ff6a39d518fd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a871e2566368a613befa89abf143ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d362787e2f2ab6583ce6504cac5cec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544fa61d68a8c9a0c2a5c985dd3ddce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd73922e34f4113e9c60e735e77d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74b441ccaa1f2f9ee07e43fc5f21fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb1505392c01829ced084518130b7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ffdce5c0fc3d5c1f3eb3a16a400ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b186e19f90b72c028f3790111fad006150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e15853607b0e3f4970552758abdde6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ba5661186817b675d67e8a4cfce46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d66c193428f5a20891e44e4ff4de6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4822d663b4843ecd171147a08efab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee5679e71f0f7bdc602b36b875adf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ae43759caf1ee63b679400179d618156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb03d3640ca52c482aa7f2eb20c942157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca9790f43f67aab8a9896ce5952e46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435863e89faad306c600f603fa190244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bcdf19f93d5ea967696455b6564f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f7a0e0a1df100d9534287f00355f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e703b7cba80be7a7bff956cf950a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5c5755183ac91e69feb4c027176b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b4f878244e32aa80256f1cac36bcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05507e0320210efb034c4e62d5cd19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9557be6d50ab0561774a5bbc05da9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15715800d315ad20edcb678a1838a3c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba399daba2ca7a6a0f261b009b15541168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59750674b10efae0ccbc0e5ad697bcaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ea508396b97ad0572714c68c118e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efb8691343f8e4f11a6aad40d4a691171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9043e0ea6c0eb6480818b4418148d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c64a1f1dbb4af6792dcb0bd6084ac1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca84cc730e26bac9d93d59157587dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e0ed3bd861a718293a0c019c9f4c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c548b7a56b46ed5eb2880137e6933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950233b895655bc696db8bb1270b5d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf0c7d745dcc900c5d07a6291660a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476fc2ca9c24ad3a3d403c735885139179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fbfe0453719b4595ae6e13057a5c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872336f6955d5a502c50c9c02a356df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327017968c69487f45a0e36201b7667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99950f1ee495246fcf04bda8ec4ebf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bac6b6c1d36d2355a95d17a20a76c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9345e9eb23d436ecb793493ba7de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc629c6305e40ed3252cb62e448f13b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b8ac6568fcf3a010102ecaefb25ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7156ed00eb65ed898ca5c42f0c94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900302baa21cc64bc483d115ff286f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca99e347afe39b1d4740740f569a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853361456686e925413a61a20f982197191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a068a9a00b77b656cce7f4cc3d8e39f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a591c067854ce2a53ecbe01dd798193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127d03255ddad994db7c9d791f149a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d7b5b6b1512d1c58dae62c5f5b54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2b7e575b5de142d451c5cb640f976196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48ceef90417f6dc25312172b52efd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e06cef8d1fa79bdac22a9bfe3afb7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daecf2cb15c42dbe64aff17997df4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb40b9510851c041793f1cbff3f1252200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81d40b3d5b0843bed3b7b7c404aec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92b4cdd9c3c5b33b90d5e70d2d36f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743161ae8b3dbc350a222c7cee4e251203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08369f86699cbda029f3bc213b67960e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0beaf101021c55a474bf91ff7804c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea010e8897d998176ed714f3e13c784206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b120ab3989fe0aa808e3396a88c90e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f88bb791721fdc6d52ac00831217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4bff4cb1064c8a9a3b7a4efa3edd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a694f9cab9d05823a3515b35882d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6911407d953b7ecd438cf711f30a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0013266b1379b74f3068c971544c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8dec3f8bdd22589415e11aa896e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14a4d910e65570f22c0252726a97f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf5e808205f539aedf8d1cd7e13961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b90b982f2583e1e26d67f0e6c83b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db6b12a7700163a6ac28e5bd6a777217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da277b1d13396fb469aeb6f11d44d956218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656049f499a114054d8eb42b850a68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c31c62617b970e7492f73391f25bdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050acbbfee1c17f58837409e0f93de8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d75810ca1807ee95f90b8789dfebe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7dd622c07346383489881d19e3d15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17831de920c378cba6621382dcefb91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289520f6cd21a045c020955f2d14f21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c05c0774ed6267b4f829f545032fb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006334b51cb9de9936789c7baadda4bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082edfd5835a4901c2d638639196c91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d503d35240662d8c7f3344c44daa05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eb7b1f9a1afea481477144fa96300230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5988c1bcdf967a87153014cc7bccc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8a7e510049f07c61ee303a23c3df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bcdaf21bc9d0d207f2be59ebe6b99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa451eecc4796c7ec5714a00cd5ecb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a0fa07d4db5c480322c405569563235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7d24c970273736cbfe9426152738a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1647c0526ab754e6bdda4cfdf28dc0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd6d2bb8b0f113db623b50eefd153b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22b71067e59e793366a6464e79192f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3c52b10595bc7729878b002ecb74240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b60f603e5489541260d9d2d2d304f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae3cac9626ec6c8ab1d392a47b735242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72fef31820e4ca9412e2748bebef7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaeb26b50d05388d4d4e0d9b4aa765244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfff3e88b83b9c6318dc287573f058b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe462e511933634da845c0e38fe0b2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c734a31af1b264568926bf855c9cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4010775766c5ed65fa8ac677232904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5fe0f6208bfd68d16c44e59f6a20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc96921743a8243fbb948774b5bdb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eaf115cf2f4a18ddbf20fa853c395251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf01da62e4765c67a4e3008dcdeda01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284312807f9135ddffbc535b0220d760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3858d539aaaea9c3f1646ebf9b95c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58087c13afc81d18198c0a73f815c9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f14439838bad2b667317582390e23f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dfcf0fe34ae2e3d3f8235c93b40c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb7249143da681a5d414abb0558fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ba9ed28c12c6e11a18cd4e1f330e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc207658db4e4e562efd7c1e3bbdfe7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bad3f2c7fdd4a0d94bdb4df00c7a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6c506650ecaccb8ec9ede865a689e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a3de2d0dbb86ceb1b1730ca11eb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c4690e78cbaa2ec6d31e1654d96f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f681ab1e8f6291587aa9147e8c5747265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b511e9ccc341b44480c9dfc36d1bfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bc4e565bcafe6225f8f79d4a1c1e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fc5ee2f6bf0f309306b2998a853dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eab54a0a8b744d6aa58024d06aa624269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f995796dadb879af1e1355e8defda4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e11928e3e79668c14ee3166ce1fb88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc984ee36d351541dc2f6317128796272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc7a0302e3950e42462099def41bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e661f0a80f0a6389f9502c0639cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f57975a4a9a7fe9887b02d6e209200275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b39d73a622f00715018f984933721276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf319ffad1bccffbb86d98a17d593277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba5e2d7c7f2f02017ed20397baa37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae5bb0bced75152dd1cce9ceb22d20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3321d0e29b1952d88d903a908d023c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6edcb320abdb4c20555931c3626d77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb35138bd3707643a2aae61f016695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab79a97fa28e2ce60777ee5d2fcb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ac1f18f53e9db165ad808a4bc8c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c78615989f73af756e211e364a9abe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0068272e1fb6d9f98c3f06a76c2e82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2455034b48826b62cc57effb3763d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7a9bf61418ff4289c1033a0ad156288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec04a5b50cdedc9796ca26abcbb370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae91b1e2e26fcc6f4c06bd11c29a98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4c5d2c67c33d8c5c6055da2cf716291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754f74b30d01fa56d3bb1e976bdb959292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe49a7cad2a3d4a58a44f3094b11d4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc28d19df624d308a3843c1e627484294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f89396ff5cb7d31ca009197d5eeaae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c58465f6b4f4f108e64d4470a56d9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d857ce92842abe1d67d6912d67c6737297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1496d01aa1dd6448e05514ca25316298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680630da143a778b0b6c46b44c2f1c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7626e5aacf3ba8ae9b54c4434d65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bb68e366d655fda8134c94bd3bdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0bbdfe4dbad8fe402c4c9f1f1c394302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4cc1c15d52b1dc4a70eef511bc25e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a12f2d1eac07ef09cb3f84e07824304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13526a96e7122ca610d51af47fcaaad3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17da00fbc7853b573212bbd99b475306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c12b610d9031b5fb5269bc9f314c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead59adde9fdabecbf3b8ecdf270fe9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ffb24de4e5fa9c34f0ad205add40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9ed8f66d646e7edc364e8d7f243a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee47f005b7375a242f92991b5e363c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580d31c7754aafcb1c7a06446432af2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb8cdf17f0b9e144e5e68ccb1a47e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd83819c21409cc03aad5fc0224603314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75f65b716eb12cc337a71aa704d1c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131ee568a78c60b4d55c11eff95e044316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b537bc48f1f0ea55af0c3e5bbc773e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53967e8f30a04875def4aa7c9b04e4c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e94e8677545bb00527ee30c05d4e06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab41062c33465bd8c4d076e5b0834320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45200c182293c8a6a70796d1ffe954d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67dfb008bec5120f644cbf1fdbb218322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31864a29bc166055c3dc478d00531b7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55de11612893a49b4db7300feaad2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7974a7ba016a7dfce5daabb0f78d81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6c8dabefbc44c170dbe41c4c29b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc6242e665f1459d1191954c5126e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e57ff7a86c0a45a14c7af5326f1cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fa8fe505b8a0ac34b0897ec33a20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420cd79e3a286a29eb7fc98747e58dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72187bcab8e722f5e58669d4b9d1bbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431463cb5f458d3c3f6b412c50593ab6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da77426be76dc7fbe47654e02ce4d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba65b1b25b56571a770fed05ef59592334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f161588303dcb65b7490d34302476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b27f1d61eec7d255bcffdeff68d29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fecb7a515a51c30557af8c4a7e9c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c794d27c5717a3baddf4343c1eafae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1cdd0f253a48b72ad30f7437fa23f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f648361cb2845fe817957d41bebb79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cf332fb8058c6bb6adf21e21fdd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188bcb88e93e0f4c22012898b5b784c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153955e0a12d297724043e9ad84efc15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b852d7008ed65aec39ebf3be8756344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404891fc54e8cb8be21934b296e3047345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c646280775802efea5798bb314d83b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad97c7e5e9ecd814a6fb21a1725755347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99942a5c458bcef9ae2b00025341a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da628dbec16e984d5d33c0e83c9373b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a9ce3b7ceda209ea3ce49eabccb3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b70ae40cedadacb376d0649c9dd6c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b29e4f7026a5e501b68e9f461fd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8c0f29a75ac074aff9fc8a7e2a03a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490a0934f723e15901e4ba715388846354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ed36d5825c1b193cb863d1ab7cc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49459962b88bdc78c7e2d754cc85f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0de263e385593c5eae84323d20342357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2de014f7cf806595972e382db179d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be840ce1223f86ff47c5c7223ca8fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290883ca58e9654f146742312cf7b49b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141abdbddb7c3a196790e8450abd57b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07858ee6324d2c70cc3954d024e620362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b392992f1cd8520d208ee4035d45cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b0d2a673b325159c90199c60a696c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf73ef5359376499ef043a2f2e205b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6731621be44e0e2ddfd7725d03e1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356664487334dedb836b033e092d126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e25d7ac6a581d8c5e83c4a4ad76d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488dc79da3db3bb5021f608b97c1514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3118123771f2ca324185e4edf84592370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92be1c95fce4ab648f453f166369faa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0aa652a162e845412c9323519e2b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f59e6b3ce8dd2bf9bd4c7e0486e92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a21c565c843a349102abd19fc54af5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c9e7fa99805639e929bea56d65e12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c31f490d4d138c66c1cce6fab809376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f54d3a8abc2a38e25a5038e9c90b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3441391ca7eaf83e6519656090b5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca02f97c146aca1e8b5b862b162199379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc8a4eec08fa6a3472da90614f674380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba18047a350c56aae68737dd57334381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4018be7c5099fc5ded2291e3520e7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf06d1936ed3bb1b3ab9242a7e6df8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6615a9aaf362bf112a7f6f73bfbc8af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c6afca02188d969f50c6be7608e67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18884d2cddf31a012b64cbad02fa9e32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a48a7f8dae4b416c4c090b469ade4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d0ae377de611bc61b98bc8575b2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b415e471e439c8eb4eca7d201ad2353389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8bfc877d3f436bcb6a88c792e972390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6711c8b4f8a9e1d6393f5bd8082c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da041a892d4e91b78288020dbc212d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baafbe98437f4b019da6ee189db598b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4d1aa579d80da111cb13a59001f63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c8d702467d2053bf45a1d96e5917395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93557526e4188d813efe9e3849d903396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f277437734997a7b29a107221b8dcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8425b24e8ebc992984035da127224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c2bdfa157338d03314ac232c46da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe90a8f9b702d65d1c29f17465e893400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891d21bb88c81ac17a693686d61e95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e235625ea8ff369488ba99b63af9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b3a14ea18e377e553cc7f2eedb8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c03efd370089b4379144fcedc0029a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64001f70a0940c5a093d3b89eb9cf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948fa09e401d96df468af60a3f6e7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00c7870e89de8878889e2289bba647407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c9bdf0363b4c909284fa2d27619d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e42bbeba0758104a8863eb07d80c1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2fcb11d6cc613802cdc749c705128410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ee65b9107da0a0f951757cd85e44c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0c7cd99cc5054f824057487cef59a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128663a82c8c1d2650dd60ce1171c45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914469edd7336dd7f1e167e75e464599414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc465b8351fd7834275a0f411abfda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff320743e02479cff5f395afa0eda95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d294159ab47f7680a32777e7ecea06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77d60b3502cead6ca5ca25146e98d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b267048ef61144dbcaf0ce848249e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d2f8b6b933b6f0e42049871665e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755d1fe900d31d79d09576b1869f14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be9dfa8f139bc60ad3e087f00ad9f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef0befaba7e8b893d981091c361ecf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf0ddf0843e5c862518f4d461a162424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baa5c38223fc8179f4a230180768b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87145c760c0dc4b7010e163e4cba7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522ce7f9f9a48b39efd6465116d27bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08f59903538531ee0c74796cf4496428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380d55723b6621ca35788a10ac662e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2055d27984a5bc23be439495fa307fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceafe9000130038c5b34f01d4a485a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc52cc5c73bf2b8151d5edd241dd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea625a6684720e4ac45af79b3ee35eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf01b6b4d20060e69dee84a6720916434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a783e5100b98e0dfcaa8db0dbe0c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada385c67af9671a397dfed45aea6ff1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f91195cba5c02f080256b925be4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b89b3dc9481d778dfba892c6506ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0808dfc9da2e9028afeab1bbd16a06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe37fca5b0c0c9edba6120b07c11f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3e795e56a91268df43f0d1009a178441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf47eb95e4db43923cea07eda138ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c303b1ba6b837ce87eba5d22709c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfaf8bac43b53698f73b7a6a1d8bc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327ffe97a48877f7eff0cc83f9939b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de4adb43e72b2dbfde8e57c88a1ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e4c397e1c6bd8a191693a6688b22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691988461420a85e13ee3f312936cf3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd150e163f9c2a64fabc508168681449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc124daa88728b8e2d3a3484db0ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15ab1da935106ec5d7b2114e350b5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ada59d36c798fbecd7073c6126b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949827a140cd2b3de77f12bd90556f6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b0019cc3bff972af7117c0c6561d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659f297d80988eb5966f571fc9050c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f6264796e2cb3cd2d6e19a2aedf8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566afe20433ba9c4ca0a007b5367a520457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa24745e0d44be788e207f76c2655458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a23163f6abf3f5cb17d74c3e8f345d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2794baab527f23295800bc4d658ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358834319e5cf0e27574091e988a7c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167166f18c551b298a2a7434d0750d0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400483adc926703fc9d8c527c0dfac48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769003a4126aa4f670146590671d84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ac267547eef17ba2c3900a6c3cfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23277ce7d87cb905104367422713b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f90e1820074f00ce124fb915c1bb70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717ddada898ee246b3fe7ce22fc6d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ec831d81c085103baeadbacc7af0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553e1e88c5674e087a6e8cf8912131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e07d182f616988667da5485446d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123aaa42d28d3f77cf06efc04a3d13b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8f1fc18b729c1fbe2e53112eb5c0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9dfaf25b1d0f5a73694b7a134246474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cc228e66b969aadd4bb4570b2fe5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ecc618a3b729e8566a676bee8fca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d80995fc39f4c026ec04f98b17b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119d27524817535827b2d597fccb29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b8f4b222781840bd5eee48678aac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364258c5e21ad8591c5e9799620e574480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5df233e4ea4916d339189452a17f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da8ad32b01aeb949f8fa26f1754f45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dbcf689371036aa007bc619cd4c9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605a20bb850504903ed9ea97549d9ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e20a8459e65e53194741ae89f41e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a196cca353f7f98f1a0c93d59df87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9bf4989eca4639bc2810a0d9593d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dae7283f94dcc5e3630d6cd162f5c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf51ee08ceaa5d435f255fe884e3baf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615c3aef23b3ed868e56b8d86c2d26f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb9a79d8a4ff339d57b0086470e64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e343b3bcfd6f41ad4781aab17189432492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b194e223a885d17cb6473841ad2b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4874c3055c0866a094f05e6a226c1f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e045e2620e46c47d7f30738caad8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef936e47631d1fa42e9d16730d17eb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572fa49503068f6a169daeb6d75537497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f504a23aafe566c54599cc50ebc45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72134bcacb9552a00436ec5a4bb3593499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cacaeb6d3acd3f9d7c4e2705b95ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b186ccafb7f35d3303648956900dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaac5278b9d15f78147525604d55d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfd99b3527f85393b2ecf9078ed5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48229d9ca6810e81251fc4c5b9a591ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4fa2c8db13958850633c58166f011505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b493662c02b89ee105d72791e4521506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9ddb8aa4f161cb3004ecc55f0aae3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55d513ce56801ad5313fe72f723a2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a55bca8058c1b8b91e2aa5f38be57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91614adce20725f66465e9e306dddd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501731e0be7ed5d582ff5a42af1111511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8327ed34ac8ddbdc98123830bff579512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a09eeab085e1a5941e6d44d75ede8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702089308ca33fbfff0a13daac4236514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12686bb4afff7c3a38655831e3e54d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726aa36eadc7ad3c538457f9d9db24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4973038e3d56823224f511b0ffe0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b094e321379d795010a3e6ef47258b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7578d0c1844c9ee87dad36a096250f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7473c5eebe2ae62f07f5b4657b42d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702355a98595d9fa8565504896162335521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5067b388bf0a1dfd5de8ccbe67832522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9d5208d0d9e5f50eaffee3dbb2a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e722c9ef21af9af7811d3cc6b8acbf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f445a2437056c995f1a8eed6cb4986525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85c0ca8d5a9f77be437c0fbeb30a92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c7697447bf2325cebc6d48005c812527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450c61fdb5efd9274ab60c3e34dceb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26002f48a80cc6bab0319518f6889ed3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b89d425c22bb107b473f15bbcdc7e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd70b8b6f2cf62ea6d6accd0479e95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d7c00ffe353092e559a1fe3f3db9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cf4fd41b44b178e1a28e13588b77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a409fc09815fbf2440867fba7ae4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2758947df6e2165f88cad05928b68b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14da72e96a80e3e57e0865a2235c97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fb0800d7f194b5d7b22f54bb27b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7eda48fcdd7713b4d2a84aec809e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664330719a8b1e474ab4fccc80f7c626539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc3e57340ffa2ae814fcb9cc7dcab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418bfeee6d3073e6b119a42d168c662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150dc91a435de119333d55047a5cab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3546720399dece98e56d3af8f5468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f2ce6b4d692a8146ee21bed5ad727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275cc055376496327166cabaa4b4fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a54fe3d0718c9cace01fa65c19ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd78258502f203d37fd3c4aa16fc6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34de167d378a86ff8b1d22de4b31b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674b373605de20dde4dbe6fa84f401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55497747a84cf032dffd60b93bf174d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc40912013f7ac0f14ab80f39f280551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd510f058948574f2b59e5de0fb62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6865f18d9398fcabe0aa4c15b45941553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2420ae3cc9f679c6dc160ff8e11e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ef209c53a1d74518d8d73aaf5bba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484463a6c9289e46f810d50e775a03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f414ae182bca76a6cbe384d42b81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db05080b59811419bb1a8f8dddbccc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab117cc81745bb2190c66a25dd9c86f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8b8b80fd01f0a0efc86b7324d8987560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea847745d63681c6e3a70eac6b31cc00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0303cdae13bd0c5061d5ea70e3ed96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f0d7e1fe42305eaabd51f55c5f36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7276632204b596c9344c2407745c557564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3c2436d8906fd31309741d10138f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f481ae009aee9d1724a6088bcf7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d670de2b0b78079d707e5763480ee3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609737eadffe195ad08675634c73428a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e04bc6594c484f55db943a13f326569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa3ce947fef768ab5fa66165fc9513570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a70b47617f8bb700e67cb703bf6d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5640d139fce243604753a3b6a7e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db040639920b118bb2c15fc11b94464573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88a88211765080ebee1ada0fe7bcda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4ff52e2718f5f21b7e82f8954d33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d338cd5b613f1e25bc1b45c4ff6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b29905dfb20e1b7678d3e7b765bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff591b594991eca7a9a31149395dfee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20cd9a6a67cdac66e1233cc3ba6555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc999c1bb42f13f3a9820580a797a93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d0107c1e0461823c5c7a11f343180581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca642c2e2a030f661c6df1a439e18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a7d8fb538cead3c5ec19e2fffd2d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89d8e49b9e9e9732549dca1039308a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee266c42275bfc9dada5c5b63b3d111585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1461f6ff3012f0a7a1605b545b4e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e2b60a9f69fa83b19038ae63321c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a9bfa3156eab7807bb4c95728519588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5affff9955fd6190b7fb89bdd016589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a780f60727657e8bff33e9d677400f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0595b410f44e6cc9df663c78c62056591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5fbf5a8d9351f2bdd27a6b1477fdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14aa5eb1fe3464738fc216df2b3c1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4643eb421768fa3418bf4833ce4d2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318d80b94356d4cbefd9a768b266cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595dc6702cb5dcdae32b429d2a8fd59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a1f228dc9dce3f70945153161e33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fae29fb144e617271d7c87b0f537b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fddb250f57c7948d57bf7cc716a88d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9c0830db00379ed4808f58b7b5ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3a80fbf50edd42934a11aa8e130b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dc6efd53b30896f55c561fe8a9d91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af00cae67917da1c1219c626a240eb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73f5f186f2ab21cc4119eb5456637604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568fd017ee885284ef3185e0f87673605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b6c534dde632892d1fa90b4f2b31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5517dfa1d65abde9c1e72c4d78b9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c223801c93f1cfd6b8ca266623694608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444de88a89499f6d3ce82e97a94aae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38664dc908c55ec23903f93c2365fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f8bf38b1df53b577453c7ed808bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26346ff2804e5a61d21ef1b53d2fbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d2f3c26de50f30cbed0ffc4ac5ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190391bc6b91f6772e2020ded2d1345614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3e75f6f28974a4aef90a222df9f39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c6efe950575f68c4e3ef01c632c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c151ebe009e45cc0c5f90b5c71bec9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a9d6aed677a782f4c7f0f5102187618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1912a456cf875f159b8030d172aa8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593974f0b105e91f108157df1bc745a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137b4ef3898e8aa728ab2d3c2248e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74e34b5e3fb0e43e834072a83867d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c40ab962dcfa5246ea3440bafda7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d0bdda06588d2e8f49279b64e2c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d4c92d5df012b8c8a086ed2dd685625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbccaec72f0a1c03c4a06d892759ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f36f05d387977db2072ea54a482f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c783e330816af80638c9f5763f500628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f7ab47ed3f1f3eaf8c336298bf87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae7085c205c9ada9079cbfcada5849630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad0d580acd23c2613b4117463ef91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b38762e80ab372be3edb1ef41a0b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff33c352b3e24d4713aa6317bb51217633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6994d1640b546588cd2df8c1f0c1d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d15cd51c58928d4f1bef0969ab792635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e42e4c9626f8f211d142b2f72fca3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a771fb03e1f74ec3441f5482c590fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00fb8776e056aae351470115ed79fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de068562c7815d4811cedfee276f96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981efe637c0d2542aefec6761e2b75e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb62e9b8454c239596c4f12cd8e645641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105323c0f7e23507994195878e1688eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1a6fd8133958d7d85d243766c14ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066247778f76427a9c2de7f907e3c01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec56b9d9990da391b5513339fe5ec0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddecf95a0ce379dd3cd8a1e79d44d7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58152bd0919e40c7971d85c89ee96a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215abfe4c266933a257cb1fb0cabe2b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7c8c02aff1516757959a130cadce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd36b1d522644dbba3605a863f5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f862d27b4cd2171b3cf60c4a7f90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e48f4c546173b0343e64065dce41b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21dacdbc1e0de56f239cdbb57b0fac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c25fd75e2976d10ee0eda04a0440654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d1f1813e8896c03182bede3aef21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a003f3eac1491276bfbab43cf4ba4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7584cfec91559aaa215c58a1d7f64eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5dfca09b44b949e50871efc423b26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da358618d3e17f11e5c9c8e3757ad1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc151f50da683b9016cfc9d1d83026e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070cee234c7dd6ec92c3bf002a28baf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfb3b2b6adc9cfef4d9cd909fa66ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c564bc36c3a6c5b757889bf7f198a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d6c5da6a2b44f4e06a68a26d42ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cfdfa1987293fff753b0dd1987184665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018a1820913e06f646e8c1ad05f535d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83192e62e0788d30f6c9a1c91f6c9f14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bade2c9e17498650f0dcbd7127874f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a40259c29b7db3c6a900c8ca6cb3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660fc1bc246c93b4b076d828efa5bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd2f892c8dc003ec28c8d8e8929894671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617df67b07ddc1172d1730ae52e1d69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bf398bdbb2e21465d40e15a3ee28d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34630ce13e52bd2ffd63782181becf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e709fc38ee5fb875140c318d1943f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf60005bd79af353a88489b35746c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef084aad93ad6acfe36b2599285fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442286e534ccf9a064b41594c816b73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fc671a3885e0ca4b7377c6eaeda4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14211d6bae25458729a658eb569636d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a2e239c0d3d6d33ca876e37a8a37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00c65211680f0428152127847c8792682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecc0c0b4f6045d469b18e72528c359683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a86afeec3b7fe04ba33e8f9d97de2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f515444e96ffd2e78a2c3e5c04dff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe9828ae4f26f96d8a2170514e511686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e17dd8e996643045360bee198081687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d2d5c754cbe1b13de70ee97ef268f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c008a27772987cc7909f54fd13fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeba528864a2d4da6042a11f34125e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b778365f7523718a3778f57d837de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96c148d640b4a96ffc3035709c9d8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba7309d8f3bcc56a0f118256d35e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ee1ffcee54473d7913e8a3a50a40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd6a740a660bce99005957e92842f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a2951d11e74edbe0d92ad8e015b71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd6bfd2c883241ea48457117c6be3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510edf350082c4c373240ce3e404d72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908806b17826c6234114ff769a69cb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a799881a91f42eb191c8687f0d54acb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ae0b040dead77ce5c534606aba55e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e542337a9dd92164ed4716318e4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d51e51757f0b9a207335aa3091654703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c8ab0b64b5049cecf93ddbe889bd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05f00770fe147cbf33daf59ba2d95c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c8d351ccad7a9338ab35c4da4c797706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc8b9a2608248b7684db079bf8f3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fff9d92968f3583e5046bbc1860ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce95f2771bf0a2d7f0f353c5cb4820709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a85cac29e49cb2a82f1b8e9f056c62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95901ee356d7b8d92c4626acb39bbc7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25d67aa0ac8320e391c557ab4e4304712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b46c1d66d307e6e945f1e3d8d942713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2e1e6f93d198e47e688fa636cb96a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b370d658e3787328b00e02ce8a208715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18a7449fb15c21941e54bae107e08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277fcae144e2002f0603561cb1e4c58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cb5c892513259c96a58eae3bff541718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f8193b00aa5fd4f649e4fba2a2962719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647f6a70b748ffd2e757e15a8416bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c82798f456a255d2f381424d58522721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ebfee59b3946045ca475936e64831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b54a02e24e2037fb8a11d3c71bb427723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd3e531be56c53645d80549c58b9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f95add93fe05dd5131ad0aac92305e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bbf9c5334ad2612c7c1405c13bff2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78594bc8b229ed513e0a07f23a7f3c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09b5888625092eb60e591bdf07447728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e6f36ff0b3617ae725fd95662ed73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64504be928c4aa45054bae5c3334dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebdef94866e80390ab57627e0c6b9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f683d8009b9921820c2790268bfe27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a814a074e0f7440b9684b697e740733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a69d1d436aba23d663b871fb3d3257734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54881a8f4466add297fe1dd8b5b8326f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef4b97271baa560d396c0fe4f70262736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cbed47415f474c683c0b6a10e4e99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc27ddcda9d1718b3b47f32a20b5293738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7bc35ee7747444f392abea7b73d39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5106ef647c1d1f5594d502305d74740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551801d2fb5d178de964da6f0ea61c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcad81a2bf647a138454993e8a9e9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ebffee43da1f23099c710f2dfb76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539c2608b60042c3c8346e027fb47d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3ebad81d1d130ade5db6b0023850745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20bd6accf1f1d9333f7318212f2e04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c0ed2d41f744eaa384d5121cf6ba9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d528e5814448c21b2574004ec051c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11fe52752df05ffe4b86e2487911f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc791bf5006fdd7d39d16ea91355880c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf38c02c7fa1adce47151b0b227734f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfe4e3190955388074bc72dcfe749752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50638eae9abe2a628413c6b63bf1d6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ce723061cca8f3d776835edd878e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22094f708fe465174f3cf7711e61f33e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa56a19689f6c82bfba68a367f7049756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d775d4eaafa3f6bb8861f0a37b6e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ecf50e13e384f957517c0edd4bd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238212c8bed3072e0775fa0f08d4a98759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>