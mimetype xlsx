--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737a96ee4636fdb2389d0942fc23bf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529b123f0ea83d3f2be97d565ea0ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f871408c5a758ff54ddc58968b4c373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b3fc90b693e4910569d63ee9d86c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702fc922a98405a8d86c1c9288bab15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d168fa9f2f713cc9c7f22121c8964c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576865d394ca88e098eb67402fc28f4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c890b0f6fef7a125323b91074d228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c80fe3b9483d259fbbdcf98f5e9ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bebf5b8255ac947ede77d05ba304f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b99698c61b75743cc14b4bb7bca1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836b46e218ee69610ea46350a72f0d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef61aa6e7b8e68fc38da965f114444013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39844f3f018d8ee07dc0feb8bc441b3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c10c3329c99b1b398c3ee7d98fc8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb4a27d83c60a43c5c7a204bcddab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901510e267d80fbe4a7b4205b3053cdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39b8d2f45c3e8d5a5a8c1c7773b64518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4b701b1b4b1ed00e0defc7a55bdcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7091e1f84c6c30139176d7ea6836fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f4b4b560e6bff235f5309aabc98421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0bba440e2005e02d2619d0a1e175722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c92c4455f830fa45c55998675be023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bffeb8f9a8c1358f8b3f1984bce9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fdc530a5287046d730c47132f56b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3404f7906ccaf6881a72b588f854126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c1e5ae2c2085c56576dd6d52bea727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27091927242fa5a4d8b27720ab950bcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0b21665bf876470f6fb24e00a89929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5792331c6e621e0de8b5d974924630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415719acd13220d1a6ab8f71bea0babf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d31c213910acd1b2aa3de11ac6478b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce09ac1b315d3bda1bd646a622e1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5d363302a75cf9943ec163104f9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec965f4eb029adc9fab09444913b01f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a91775a33daaa1971bfab537b8a0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ad60dc3a685a51fcf8a92188e6fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942487690962276d3dcc93f938295938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89bde94badd078bf41d522196a0d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20fca1fd165331930d9512ab8b1a2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb2315f98a39906c7575da4ba2e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06539de4b4e86142ad9814ebe1e1696b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efba415561f88c9850705aea07007343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed7cf2548aafbfa9241036086a91344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec343dd6bd323906758164c1e333245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca37242d51373c0e391035bec2ee1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93bbb7156daacc1cdc333d499dad1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11cec613899197fb9d5efbc71cd19448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ff4113cea735aafe825e62fe8b03549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d29370b9a121495d36a5fa415cb65950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a37ef4a737358c0105686c538acffd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ccb8a48443c162f261f5fa5841bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e27c02fc3c2e347732ebfd21a45cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980da41c058067b2b128baf23d6398954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee94ded0133358df999635eedecf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929b1f148fd4c2d922974485bceb6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbbe9ff7a9e956b26543bb3bafb59357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2484236035bd5caed6a4d3d9bef0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955185f06e13ab0a8c6c2c8e300a5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e85b4dc4e65cd179f4cc731cb3a76160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5694ab1860c07fb679153a2a0385261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9bd602256254b86ce17283b32cf6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d621c40c2ac37acc1c58d18e06e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79fb4d037d24e1862f834823d54a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea177f075373f96af930eb299f031665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ef7f8ff56ffd4f1f739990e0247566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee394637ecef9891e5cde384f9bc0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae5a7c8ca181f7598ad6b32422f1a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9626fe2abaeb5765a9a1186b746c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58afceb84e4f66057719f97f6f08cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f4bcd1e54cf36252720971dc4f7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772e395f2de8a5821d8d050d894f55c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fcaa727f2494e506adfc05b568acd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b5f378f4a52319290d522a3dd6e0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f52fffb18d15101c71792c5ca954e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61f9ddd0e2b137ac991e74bcd7440776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33e0610c1d09d6a2d1d34f1740fbb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1323bb7838f51b35874fb82247a1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757280a4908c72eff6d50cb1d638d8ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83408263991b17d54ed21db3cc3629c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f49569fec2a330c2dafc97718027d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a1537b3e10049df11f00d8be665082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923acc1db4cc42a473ac7fe4a24b47383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda586ee2c698cb4056a70b2b5ca799784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69cf58354f705abcefea0e839af77885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7834cb3b3728ce5aa7e05ab641271386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c48ed58e01087646be506ab1615687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3140f991cdb276f174f4fb868e93c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206a5c777f7044ee16e04083cbdf9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58cff1cb420b442ef056af5f7678bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30476f45a18df276190dc2e576f55d3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c06922f0e184b1436ef7a7576296e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c75878a9025fc0f5d9d651a32a413193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e356d152e5abd3ece856fb4d1c2889194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a26ee824b1a96986307173bafabc2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad99fddabe3ee0d36acd27d0f40b8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c01a1a0c433f3145389a01b71e88397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8acbcc1eae9a1c9d11b297dad495998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15a7505b09cd23e28effceea5ca51599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979602127805b33f43eb45f6c83b842100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299d504ed0544f7fca10dda83803c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec466a680abb9f6961912b8951347b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c90fb3ba57cbb027479f64eed10a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc922fb19bc904938f2958d4fe77c0a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aa0bb01168582bc299c89e40d5642105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8eac7b0f1e508826f231ee4851c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b25eca2c4c0a690370f450fec584d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946ce3709a4551530ece7303bf20d2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f34773901c608e4931a5525876acf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1e2c3ea2e55641eef97da11bc16c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e40cc317c651cdf46ee69675a57a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f00a07ba1005a450a555958d885bd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bdce5eb1815034f316db7d23a9c4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37f29aec5cc75caf7152011626c8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f914a6dc33d7a57ce785dff98ec928115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e330d27fe6e1f479aa0cd6b6e4e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e84c4d81e853aa9fed3d71bd19bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf97433a51f37b8e8249d3304567e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bebf999ec564ad10868ec5203a289119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fe2bc857dd3fe0bfc3ef6d15900cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595aec404864edcdb7b9fa443cdd5c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f9acf02599ee57a8e7160bef58872122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688e426235b97bf3b26406ca0235c28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d8dc5ca95024e98604d1a9708267e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817722155e6da024271b5261a3b2f04a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cd19f7a31c36d8cc77799957aa736126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c6bd6717999e52ab526f9da0d258127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da639f58bb8424cb9d675058031041128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2df7782fd31b6cd4f4f77866a42a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a66e7f23f01558fcbc026b1a2b4b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dacd037b63eeb0c90643a16141dec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdcb9eaa1eed9f3be25bf684548863132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3565d48a34ec643f80c57a80f19c2a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de223b24c31aac3e82dd0f28bd904134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b81b51a8fc2c894b4554808d71c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef755bbca2b170581e4285bd64c7652c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705edc8535ce43f01d3926db5c36dfef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378968f4f171631f371b37f30474af2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e8f89d24d54e5f71d75a1213abdb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fe255f808c8cb168a3c53ad1c91e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005129d50f1c9622be4369b756f8df8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3de2e3f91b17e478f63d0d291064142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9d54c1c23979fe348df01c9364c1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eca044d8607e7d8b32f02845a4f9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7fd130158be3de61a0580e5365e06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188d40f4d7192fc6bc6dd17db5c202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597e50d39aa41c6f9f2a73c4ce00c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097137d192e153c1bd668cb8c3aa307148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b545dae6d6c6eb9b8e0be27db6b3b89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1132454e5ce47bff57d9f3f44e49b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b068b6a539a9ad7aae40de204df000151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92032f8510d9a8686d35406fc46b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b7db9afe84b51f0a30f91b1672368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe5bd2b025aba1e69d69362ef5d8f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109661cd83cdee32d0e9ab17e4d9880155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc984c7959d52dd9c9a4b3d71fa9c1e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2d4eaf9a271315747c95a8891f0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e762c2226ef81345bcb4e1aec3be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df78a2c63d915b30ec2b835ef068b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b38e7b13052273b7205d4fd5bc79b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1000c567d5f38a2580d49b5c3d65de6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70038e140de52e28cbc8014c9cc3f765162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc145f0485ebc4beb9cb845059bfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc525389a14ed0e3c2652c476df2b7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86d2589a97bf987c681deb49fff330165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a85c0f287446b3f9643614f30faf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e25ce76604bb2ee9ed9dbe887a18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0dea77583edd1ce2a7a8b45fd643168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba319d0843fdb5e16fe14ac96285899169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a0567096dea13f67d654a77e9ca0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8296bcc939aa7a11fb40e233458fa03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d0eb0640b8b88e3b69e5fbff6602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d70e2e68246225b4954aeb28c091a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def99edc24bb5e3d3f97bd793137e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33b3ee074cd3871de0f1492fe5911175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2136c457cede20cb9e6d7d17af51d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970092b46b19ea2e95104c971708b2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe98cdc980beeb02a01bbf461a261d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83f8164f89830bf10f9a9b452bf60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8aec93037fc85a295bce27465ab49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def98847abff9277f16f0c47b1ad0f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5b930b66c9d26b10f11db4cc4e76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c99b40755b5fa80a23ba0c2156d5dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5865c90a9b8af62e12ac932760b0b7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee6a342da1a7468c2cf27803262cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58011cb4124cb690fbb876e3475da87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6f858d768de331ef690cca28e2bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f63919ff2bee37cbd4a1f17c5ca18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101a5a3dedcf07806ed4a0b1802d2a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3870f4516e9cdbd2c17660d70dbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53e4437bcb85198b550cdf7ca244e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d8779bedeb0ee4ad0f6e70c2b7d77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94f05b88f32b679d37b2440e77c869193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5ed19028e914adc6368964dc0c4c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2d931afa1de2293ad62662b9c5a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120070e56e449c8c17d175eb11ab19c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c543355de5221092184f22d5d78064197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b96b51a3d2455adc0f1ef00b29fb34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ede9291ab05c64927b504ddd6fd30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1576b9e95e2512d5d00f887935cd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576666a2b05f17c421b9d50108824e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37362737e20c1b12503eb9e2ee46319c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b4467a9812195174feaeb9bdef49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b38d56650751d8f80604de5ee3208b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714c8bac6ac33049b4774f0c34245d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b639c17d6c5f69fce39ccda65f00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5abd1ebfda315d85c3716d0ba54300207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bd0f36c92522a5d86f288b27de50c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c839d18198a322739103ca7b94387209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300e0240d996e07e7ffb910c81201d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2915972fda20c0315ff56369f2966211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f196374d54196426a251ffb39c0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8360fd1bc5284552e84ad4e53d136d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de358362b374efd7bc88feb2cce01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219b29b0fcfa21a53f48d8687674ebb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e52985db6db2f90b92e8621f6f813216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb651a15ca827388ad213b2fbb2990f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac31d70530d5a8039fc9dd890a4f7d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a31740ea8bb72367ba8d7de027cc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c573be7adb993a198fd8547886beb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02458bf2356a3e4b5c55b9549a045221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ddbd3428cc576f1151f4e35cea339222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57cc0f460f59ec1cb3a8b32f92a878223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc417d1498c4e04bf7a6731315e94bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce2ff73340ca13a0dedfdf46e138f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482eaa192b0fc7bbbad862bc55042b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4757d734678621c421854b3618d81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57a168a0ac57230d1db2cfbad3f6f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d536fb322eaea2f239995842b5bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65acffb3ab787b0347f8084bf5098230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138598b5bff7b59490a9fbfff15b4a9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644048ea75d4a9f7350a3200653129b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779812d24903540f7901449f3e9e534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd9e520d22d9fb714d475647ffb841234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161265a3b83a3333c2f38a17022efc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9085ae32cbf4636d20a44267a42e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4994937b56d01c3eb2ae5fd5190383237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c95774cffc26eedfb1d3771bf458c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b52ea805db79e35e327b4e983b5fe9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294276a2903467f02558dd8a4698d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcc2796461d96419830d2fcab8eed2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd120178760adeaa9648d9ab2de4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bb1196480f141fa208807ad8ef257243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316b11420677705e157729daef7c3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789d4e8d37fac5c6f675b0f331ba8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202dbdec0ab9b20543516be7e29c8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ca554d34059e5a752c9f6e16e21b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a52eaae558f25a5dfb4410b99f6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c707c86f9e9305e0ca5efa37f14ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832045a3854a078633c4e77bf071725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6935c6f1fd23567d9f06c36fbfcc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49735e98ea3f918f80bd781b00fc546252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858aa99a567b8c308045d00cb357868253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f32aec50cc0ce368f3d2b3f5a46db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce815cf2602ce0c2c1320b9c98cac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c90ad6bdd11d2506ec46180a4b9d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8e8390f423b37a948245c58945c8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3546e85686f53df1cfbc696b91f88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075898f69ff15d38a952bfa21479f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bb253f479e28d7f277c090ef6402e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ee4c7fca251ebdec430332a9619e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c101272992bf29042f314d629df24a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89acd079ea3c6557d1b07a618e3c968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214fe1e39b6413d95cd4749b56d567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e30c4604e2ffda6df5db76149cee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fdeb2e7d606af9040d91c3d9165dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c1da12833db5cc95f3c9b746555e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704bb6fab546d1f0a8744e3b3b929a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428a1f7ac2f3db446f36fcc4e655c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08689719322de4b06a5971302804a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec627f1661726541df7edde8e3903271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825f8d562de0a46b8e5908688e3eb6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb1788f9c684a616f163ffc6f990f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acef04e9cdaaaf1a481a838173b619274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb506f79549ec0c4b9b39d72c263dc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d86eaf6e736387fcd6e794923aa2ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890256ce8b76007380943ac3fc68bac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e4c58ff8ab1c48658355d49a2765278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46512c2dfcf4964b9a6b3471465d72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5646320092f9c131878a6cddaa1cf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25794de93034222d4083580b568143281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59433942de5a4b616029300131007d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29254fdd4181d2b9d89e5a090354164283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbed7ee837760cddbdcdb574193b24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18f84240e3a2d4fc9b668bf88a0ec5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2e1f47a110493767d4b1141065920286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218ca2d715e1b83623a12839fd93c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb19404d57504d5ed2cbfe0d25d88a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da776b33a6d317ec52150ca2d0cfa6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c975818de2c8add3f58c99ad9934290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bccfb6071006cafba181c69bb2134291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f72a8387e171d17c91888f0e22ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee31284457cf3fac9ddb58b313ee76b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081373a4365bb9de2e42378b6d7b87db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2cb73af5a43ea7ddf2bb3d3e402fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd15d3e01da4a4e88237f49cd537ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5798317715b4763c0c1f468e151a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ce1ef0ab3a378adf69fba5d889da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1296036f6cb6ba656267ffb65070800299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3b2dcbca25f9ca71e5edf94e39ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff81adeb2afc933ef325d1239ed12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21611b85e15bbc770f6640fad0739c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d56e921b5da1f3e77cf581292514f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6b83d2be0d351435383cc91d2766304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e933bb37ccc77370340b6393d1a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b22723d25c4d11e4b0e1b4f84e1c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153268330d2e4d5db8d955ae9ce79679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3aa10909bd87b13ac997d11e92550308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9108a836297ffe78b1bad46ce8c7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafdf1852ad88949377d9dda8a320a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd12e655eacc61830c7370a7fdcf182311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeccc1dc9d124bcc6c70000520d1fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00227826025b7e6bc4324a5e92f38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a9e48f57aa590ac2eb8800c52a034314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017f2eab8ffc295074f8ac6113a1b5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ab4afcdd49b966d0777c59a3d8e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e43f42d4392255084bd66492bdaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce49d99c6230678e3a5eb2923567173318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e54dec6dd3696e92239c1118e34f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210935f410bca9ff28fc9228df5b339a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87292ee70fa05db91a9c9e474aed3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a901cf45c7e6a4ca715807c4e4c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d52e1f9701be4aee6820dd509ba87a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b6f71732e594d7d510816ccab20a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4155c5d280185b1b1983f9f25692b8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8164a44f64b514d96c414397427c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc5ae3b77861b3ee652490041c8bef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65701b36a780003d9e4189d2998957328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c02d8b6d2ff5082775a4deb3a42a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca080369a8fc116d8e10a76a47dcee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220d28793cbc2ea9f57a41e4d03077331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c237142a26503e0dbda850a259159332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2346d39f0c35db62cacfc3407a401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafcc3a509c6b54ceac4565bd277404334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54677327670b826c99bd4e640fa2c4b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38189bac1774b81d5bec59ed2f61637336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814a85d709922cf0010f91da14cd30b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a14a65c94c9f62eac0d528ed48bde0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3212d9b61ae9a4f1d23b21b69cae6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085aeb89e79460f07833943d8000445340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ccf70f21b6216e31228b56788a4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4232e3a7927b6caa6ff65a365c74af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce1080aee8776ead128c6188bb94c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5aad1f645104b445a0fc6e641899344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159f41d935a6d6052a3633fff8243e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f77b477fc8811ebf1cb11028c633a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b904bdc2aba683099522f978f53a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288022186bf449871623d9bfbcefb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843234208020befdf32c55db6d367819349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df6de899950a5e0cdc5a076ce121fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa3e57db2d3e65601273dda9ffd5df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f64e26218dc237d6d7ac3e5a6f13b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b948274a6084be575906708d94c102353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f566af5aa6516c3bcceb30e820875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8613736dfe9b403973baebc251b8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f33824ebf299408257204d88d901356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fcbacbdbe72e12b807fea9ef1e5fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b649af07fe721d30c764f9a4ed65d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076689dd19fcc616be47d9d6f99b7f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c51afa1d9becc7e94459495cb6a0f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381adb3d7089cd0b4a0c548bff910db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebedf81fe3525fe26407c1206f1b17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef0643ecfb82cede04c4e8997e959363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d9043cf9da2db3bbe4b961edeab1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2c3ff179495cc8f3d02da10f59060365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efe3f72d1c06ad4535b2da9b1517ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc43a52660b28949bee6e7f17f67ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf10f7abb0e905d75fa1196aaf89ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ef9ad354f2de89f25fc1ea6fec3d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bff656729bb3ce4917eaa72b8526a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1381b7f8abc1eba64a22bfa1d76f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781bf659a48105c8a8cef1e0f7c6657372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37eef074b33ffa8060d6397ddf59f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d431154205f5ad4517dcbaac5f3506374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339eeaf8f77c8dcead7a22c248db69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b00e7e54998d2bfa3b5ed269faa50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6775761f1f10d13a95f527f14ae13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece28f7db7309f933e158f05542c0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918643000495f45145b5957bcc1013379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440b8c6aa8fc845958b027b959f6b74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af03c9a30c3fd86f6b28a876f63b2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbecac10b39966cd1d20aedff426798382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8536bc3143ef3f7daf3042dd09ab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e2b4a63c985b428806e6edeb3548384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc6d39caa7455b1faa1f8df003175e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0be314c8bafcca9a0f4a1efb87d451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c73f23e1940de2973dd137914dcf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327c94c6ff4454fd010ec41028cee08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276276f23760209699a35fe787aaae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8083806f154c0fad34577a3d8b0fc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cf146a583459713979789a6107a04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31999d06f526bb45d80c3f1102328f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c46566b0632f2e9d7b377f8b1c2b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649d3f521e8fd1e41d5ebdcd71e06b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a263380cf4c34fe7510220c1463e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f82b3c678dee9569514002e06ba7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b44b69b8639f90745c217c8da54bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b6dd68aca74e93a0c44358f92a9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec718675c94c081b09ab794946f00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2bfde9cfa902c62faf471b17d714e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33f49e0f32be517d9c1007708c2f52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08bc32569a3a5742b425d580a393c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233d3364a986cd73dca1e19a0667d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86821064c0cda0ff4d95c70e5f386f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbea931b435a189527f7f83cf7db59c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a64d6c3dbddf533f11cbd768e21a8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885120f0216bd634199522371926fb4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf004eeee7f1ff2c618c4c890c6be8a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf6f9ec399dbacee365b0a0f4f3fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea01572469481eca0edc41af7ffde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85353f190bcfb5167fb584893e18870411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64a3333c54fc58b38c805c33419a07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f7371d16748b1961e6649ef0a839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0e338e268ed3ca126b241b26d1943414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6b7c6e01c5f5b6d0813ffe525d16a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5867b6c5439b91a234789fa4a47144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698a42daf88dce63529e184596f1ab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79ab363c0fce9bed6b4b8e5a9aefc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954e8cefb857e0368906c5b148d4a6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb73472f0c5af72e582c8d25414b67e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc757440c208c2363cb051eda2234c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c2f815e4e8826a6ea8cd4a28d6695422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833888beb195b9f3e51e35faefac7624423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5d230be95377b906b75563b7aace2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297ccd782a737a873b433c65b2a29b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53206a7445c9abef338fd9417604f101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe383ed9571338c2b83a7a0d914d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2861f65735e774597b018cf6f691e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26857cebae9c6f800aa93ae516301429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039cdc02ad9bb81baf6d6744264b670430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcb98d8e40ab2861d2a1895cb5ea44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe16f3b5d1cbd89b3d1efe45c6260432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b2f5815396bc17f30586715dfb50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917a4deacc67672994640074942808434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc9c2fffbdd9b144dd690bfd0999b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb9fc4f21e100bb8471d9ce733332436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc53afead2260e5a75b60944238575437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467742bc5550d028540f9970aea7ebe3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206faa58ca2aa269700fabe510dc4ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06258f56a8d2275d7a9aaf6435ab9cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78bf6ceb6956f7e986334ef348d6f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8aa1f24b79cb4eb7894a3d0fb2b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f858971c733e4e61b55ef93af79d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6976d268f3a1f0210c27ebee49b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee85240d7738ca98b38b1d02fce3172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c956d0779a9990146029f4c94adf68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e7c607f7df0c0524f98c10561834f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ba653ce69b0076c5419b14431f81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b72277a87f8a0fccd26432af3e2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0daa01d9a9d8920c75ee6d2e4a47c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544998724435a0371363f2f9d44d8e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d86a0895306107c8b14120c16193452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0c6c629b827446c6c24e6f1e779d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5129acc108af7ac39ad839894aebc0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ae571a33dd175abdd3b383690dd49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf96b2686fc23e4bda55d21506b07af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1727c934d89f2e7cae9e406abfc406457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e36c6123c792daf34c2e356739598d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa11002d389182168efcfcaa987498459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcb055c7bc153e5845b6714a799b98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b929a6bc1e96fb4917c239b439c900461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d122a831c338d714d9f374647238e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a6051a009ea6719106d1b0fbb911463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bab16d47f05956dded8d0398a82d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae521d9db71909d8a10e75e590a62b7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd0516175a6372eef2750c7a6ece09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba3ce285a434003c9a1d69ef177992467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a8f1fc29ca20cef2f7ee26c0d802a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b276cab38134f58203f4f9b7387bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d66bf8ace251839641b934d087a72d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440e038f151bd87414e7f4d4a20e16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346baf1e53e4bb7a49b919a7d91f2a0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12d864e1031d8edbda8ca0310bbc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ab0b2913e9e02fa4e18c204b2d855474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cd26a6106d19ba4757046811e7348475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36184eb9fcccc8b32644717cbe1388476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533dd88911d32780a6684224f705061477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b6d005435cc83a9dc8b37bd1c305d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c3473be23d364de031b1447fa866479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83b65cba7d44e26e8fb7f0afe2582b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814c2e7dfb8c5a0b90c66141cdba9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaba2efe600b1b065833cae0e9a25e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d3540b7f43b3f75c42b0a17dbf15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d329a6307b2831827d9945ecf6d295484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f07e7e8f7efb6f479031697a77cd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9d07b71ccf63cf18e348f9be98fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeccc5ecc2fbae5cb2d1e91ae02a31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b40acc276eb0761a3b081ac65f46a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b55987809aeff3b1fabe1d0d94ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fec3ee3c8a114d437e6b890fbe77e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06f10f6eb1dfa3f569b2034d617bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b725105beb608dcabc4ed29923f06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0bb89e95028b1bfce66bd7816ee04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79e7d6a3bfa3af9e853bc03852b40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdc246f0e90c2647689d93b42cca18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acfa95dfcfaa535c4a79edc736736f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60374d8c3074e73517d99af5570516497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65158ff8fa361e767207d65b693c25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5dbd75e936341a42658d3d4673ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97222ddcf103adaae44dd306a0c065f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b1edadfd67591f42f851a9980efb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9b36e380c467c60c469d84324c7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c94d8f4bc82be80d0acb234e98e7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbfaf48e314fe03d3d25fb1e662a6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e5bec1bf2b74df66eb71265dfe67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f7fb78320920115843269f3893177506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c25a08c3321b467ef6686eaf2feda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb3475b2d920105a05d8aab35a561508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ab4fd2af10d08fbf520bf3a4e892a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f371a262c9cab17c32be721251f6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae180e4925efe2598f07164b3dc3d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d68297649d0ec21d5b825ca6ffbfd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd518ca864af0ed8db37fd5eb7d771513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6489f0fecbe55d31caee6bbe5f5798e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ad9713f5bdcfa07ac1301f46ebc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6b73fd85597224fb74ffcf21f797a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c58975455e12c93b3a44ee506a85b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e3d6ffff816be73f3fca36d22305518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c70411d6262354915fcf62f42f2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb335e593878ee37fe896e496af01515520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ccc2b2621869126959bdd4f2bb9c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc58e47e54dd3654307176dc56d177522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76d775884341922317a570d295dd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54e5e571102064cd87343e3d887896524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e055e51409a60e088e79c9bf15d16fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e450fb8b4060cd885c2f5089303546b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172fc6fe717125e1fa3edd1ff73ff9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86a2caaea2112dfae2f7f7f44ab2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a6886fe0032f66393dbd99d1a3ce0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619741f98725838e5763737ab21e5df8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759bba112f814e2001e413053f48b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b087db5493ab2fdcd9e96a2acb8cdc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687a043e1a0a388b44dc81cc7f0001b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7e1db51622684aa1b7cbe307bcd6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22008e2f9def97e43f0f4bcc25445d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaaec424432653456a6647044b593d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5391048f8bf07cbdbb3846f31b491537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c27eba2d19facc69159e19685127538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d8a5cf91b3dcea10720c0ee6f026539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eecdfbee4002856947888e811cffe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a34eafdbc114e58ee61f11049fa08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9dd0ae3be5cb750867ab6985fde86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc172cb68872a4c4a0c2a081991f4dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4a246aa1437d814914e7fe716b574544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10af711aa66e86080f795298feaa44f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687320ba7ca63e2b1628763e4b85e3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c335df8592dbc32acd7c3985f63ccc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b700bdd81efd261473339b4d969ae4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d5f783857f7a6b2d185b9b37c7cf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ebeae162ce8f4b96205bb0c9ec92d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dc73f2957c96e70b3ad13de753f6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504adab8e1e89f1c9c33ccdacbeea2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec479b058ce24241473fc9f739f4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84aa397642a8af27ec9a87e40f91900554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b26df48ea5e1e00d36bd697d20f9ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfbc1452978af491453b68b6ab22fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ebfcd0064a534fd1bedbc3aeff59d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d2db2e1371f133480629fd92fb089558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd54800908fa6c4f80aeeb5ec8e88dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b43490ac2fdc443581845329b2d0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6227cbfd5d16d0c42c9b600affda3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609722da4d7068fb774ea3afcb09b083562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dea977a4e64b26e9cfb79c606ac23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562c478cb099778094438c5ae58d75a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a5d9b96959051f3c5e925de6fd7b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719fe272db6cf405ef2810a3dadfe4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77251772b506ffe9cc4c64c086197ebd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed6c3d3ec2d55e51be35b778eecb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd84d80f4219a747e4caba3142d6d13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17930e81ae865761852a23a3d9f34da1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78c537b11fa29c9645fa63c6ce2768571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4dee6d3c2fe23fef6f822ce78ff5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfb9920ab75ba558ec5fcbc70ed0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39d6b7df8148b157852f7c724a483574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b6d2abb308eb6b558feb6b27c1b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4c76edfe8b18734f3e31d62dbdb9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a016bd4ff47660bfd665656c52ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ad109cc8364bd987d9d4cf925387f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52510b4c6fec037e76aaffc3ccc9865e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf3a72d6a64dca61ee34732ca518b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120587757227b3756c6c8e82ffe6f5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b689a5c7934e80e13591510c0abbfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976f4f02b5ce22307cda73eeee02828583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c1d90c8643f80f2f2b8be98fb13b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213994f3bd9c9a59b0e30adc59c3cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8939389cfd9f140076cac56c7f251586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef63945e1ad67a53b303f009bc7f9ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d20d17c50d4ca911be677cab7683e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c335f4a08975764861363f95d7cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205cdced6ea836e167442d6b5a984b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9bffade6b56e886e538e311512545591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650422732e074078bc0e97f85ef22daa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d2a097d7d48226d2e609ea74d1cde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900657ca7f3d20f6672eaf2a944a882594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc08f88738e38a33402204e72cd81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017000cbfc7c5775a2e6275e23490b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70072e46bb5b05ffccb9cb223c67d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2232ea8b2135e6797d955225e857598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7806a0d69604f93220d87b516eb0bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c785c778a62b8731497299f9e04b6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155acbda8165badd1f5acef4aa87b79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4cfde70049f8f8511ae9ec4d56a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148935b6b8e75b73dbe27dd0db62316603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2359d1316ce09e8ca231ce5ca5e25c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e255d02df511491c1a27814d033dc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382e5a6f8c78112d522617e861bcf2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ae0c204e9dfba173b5b651716c61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb1438acf0f23f8655ca6ea7af22a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbe38dbc0074ffdc420561df8bbb21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ae0f8dc1935ed29a5c5bd00f857e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46429fc3a0ef5a266dc0670596a67e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c8a008edb54309813b19d0f72cfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94fb29141d527deae2474b53bf9b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c1f39da4ba819af7368cfa93abf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ad65a802c821f5c86612d79d36d64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aa1de1f14970feaaeca350c9fd074616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f7985a6dc4e87e46257f5b262c8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2361a972ec068894e090179660df01e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aee99952be279b6ff478d9e5565daf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221cab0e2f3cfecc36f7b5fc72f6b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c671dce5be63a6dd2f87998b173bc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be504aeaf62fa4f58edff4f4c3ba16df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d6504d41e844a8b9cc8c096b1c1a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf44a68be1e73e5d3fdd71e8048345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde1f414f651d97e5224bbcdb48bac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32ad23b3f2562f38f995ef8c62ba01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98703d7df0c9f17c288d45addb9ea62d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea99dc65f159464909546e723cce7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8af2145f715a536210024a872a517629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa00c04459bca84aebc8c3d5dccfcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464140cd773ca35bb5c10dbdb12c613631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd04754c7df850f9f89bafd0d12e367632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b690124a76a73bfa19edeab1d658633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c553902ed798a03f80132d759b83d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45a363c654814f0b7c029111161e97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff139ede47ceb64801d7c54354540529636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b1aa5effa1254e5b309bf81d55ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900f9bc3a54d0489752734c7c54ae4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5dc50d32a465ca420d361b601dee1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e43dc325364a335efa499aa22573640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaae101edebe4b25b58112dbfa5713d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53063f1852284bd8078ec5269c2a7826642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b49deed55f93afb29271ab84cd51d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55749e10c82fa90b46801cfe34add46f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ad2acb6e3eba3667e0f50347f09c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9343fd7c1364a13eff477aa6e2c6fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7225ed6024e5915c97a97851bb47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbb6e87494b3a08f64c95c6216a769648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d028325f00a793bf7c82531591a6cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5722a3d39ffbbc17bfc866fe1ff4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4471ec024bb9fa04ba7d8e85199549651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3885debea0826ad53af849f5cb0791652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54db5bda51096daeee55ff526ed760653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16239ee893ac40de08a877f1830ad351654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec95b4c192e3557df5e01b8049e5781655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f479dc2af452af5cbc394e8d55d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf632f0dc98d9e986a735632a3324657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9388df14cba57d25f9fc8ec7c24ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a144d28b6920d80353de0a234a1e58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adfb59bc3c199397145364a62e025e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d288f1314f354a3957b563b6c1ce3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e774a281d864b0044fd181f72040337662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564896d6a7c2fd85c5a6a98dd066debe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857d20e61154e6f11839bac104265e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab890d6e7a10f8453407e6067e3c6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0ff2664b8d3e87307e9d9ed3cb00b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715a75cb86643a07982f1091f977e8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0225de70b245373890a04d2c6b1e9ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28287dc797e7eced667b6d839837c29a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f0c2a06b07b13acdf8afc0df39d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853e86aa61401aac956b8d17b94a0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e69d2c57fcb307db0cece512142fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e925daa0bf6fb0534c4573d0e2fc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4807e629a6339cb0daa8e40a00b95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984240551b9689d50b1f28f6cc473144675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774bc982225c4d9611bb31a57bbe80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61108ec698926de52f0e7ceb016d8e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545ca04bd9eca272c1286824efef2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2112e4732215685e140e9e1b1882679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789424b4233d17e28a992f71d9058c82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0794e500d984e147ae9d11e83c5fc0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0263187a1876916365e59d6cd084e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57743e5172ad5adb874a824c9a49b8fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81405ed23cdce8bc75d90309e6030684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab838732ea12d71bd7726ac89dc9bd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da0ab5fd962f51820c3fbefb287482686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f39913bcba24c9bfe84785a6a523687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908bb51902248a92d50d2113985eaa6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1cf769fa2136d95d901a9590e392b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc3bce157179d85c13211a4aedf355690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3fd293e5f9a1d3f35cdcb2edc64e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48c80a48bb7dc61fd97c54cdc316a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22f56846fdbd43cdb44296a0ded680693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042d1a5f2870ed63cf70e39ca349b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69082b1dc344d004b521c8eeba4986695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827aa09dbc3e91d7e4e554dcf29b249696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5ef0c046ea62f40daa7ec584d1759697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71651cf8d41527f63dc648fcd30af5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d2c03259c94b7e07b4cf702f2631699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f2a8d1f6eb1cbe416eba6d16e007700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7391cf5cf437efeedb877035570609701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dee504635cfccc595b65a06822822702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe640e5fc51e77bd5c9c4c6d811276b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2f233ce917c7bee30ee0175bc3176704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c6e93f78aad8f52fe271ecf045261705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee211a873472df56b83a183d742dfba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940969b934fc716f1f54681cc33825e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a2407c0ec629ef0b8ae3617f77c2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef5d88025e1d86c5d69928a75e39a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9985a628418835c67cb673449b7ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a36f3b7f177c45866f62f7e1c0ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e076452fdeca43677787179a48f3c03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125103c4fbb610dfbbddee1118eeef3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf58347d3e2a1861c0b99d51c22dd1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea1cb7c0962b6d155318b28b46cf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176ccd0aa2517ad05c6cde55d6f1af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535f6489c4e549c9ba2b2e303f286f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe3b97a75d1bea6e45d05bce04ee6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3faceec92501f455b67e081378b5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4eea258a71bcf83b12f51ab1630e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2546aab1be0ec5ff395047153fb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7503175100175678be47221f4206e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d838cd61f712a3e1d295a5bf4fe5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5342bbbf583b989f8406c8a0eeb27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112871ca01f1aff1a37c6cede829d213725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3374a79cc01c9561d107843212f8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dc3aa94ad571c3da1d0a0992b27eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50263fd66979b051708bb0ac1df4d03d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d6b0b5d6504ef951d896e970bfd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa2a8f88f51a385b13b231736f7f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b244b617cfc0957ba9eb6e2cada6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4afdc4cec36bd83ed46d869383ae98732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276b49e68bc18768920935f96daed02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd8b5a14c63b67cab2d10dc2c4e247734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fce9dcaca3cf79815162010eea2f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b36efbd4806301c5e3815c4639c63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7beab2aab926267d059a0a50820c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664106d4427f6f38dd720f6a3a74f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5cce3d28c566c303a319f5f04cc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b96719b6e65e733efc6e99faf5e03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bc6b1b41c426d72ea9edf1641af3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c6916227279891ccc456f35f7bdad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22f4bc86a90757efeb66cac2c044f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9e34f15b896731e214b80e5d3c9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b31703b7a2a8285a570787ac577b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a9e32fbae339eb68853e31bcde32f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8228cbae166332d356f215beb36b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9d5df819e998c9c3445b750583ffe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe6f85f8a4d85e989d347fa613fdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c93911e814ed2f1816d91de9becc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcda74ee215085c7b7b5c36e620033751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75290512366354e0c7fe2bb7e1cbf6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40243c1f0d978bb9e3b7bc29f4b21af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e51f69f4e1483b7ff49bc284977056754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090c27e56b6c5bf5017bfe8531e0b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7049a46b6f9bff2ab1e6d706db69d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc41704ae42f3c3e623f39fbea40c757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b83da3d500a9f75f4ad98e2e69bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500495c9dba70039c382137792acd9f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023835eb84145980db92afef66912c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde9ef8f196f0bf337dc53d7d593064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5f52c9168cd739878adb9267a9af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ca19f31e126b128d983615118c086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119d6cac786353d9c8e1df632e65257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585177945dd04f78f14f0ae49065ea58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae07bcb24d1afd24f7d02cbeef247289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ced6b05e27576d87344e6468fa684110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888e57bbd9b522c713e6b400058f8f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ccc006a211e59fb600c8d765a116012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe61fdcf48379e9a69d9584d0d42ffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64dd208396ad7536b35743f4f793c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547479c2d2800a2738a2e9af052a44215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf508f7342c11683527171da6ed3c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413845639538ee7d6441c510b3c40217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9b485378bb378bb14f3cec6f4cce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573cd17a9824dbb3ab18e5e540acfbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163bb0602b017681c87d8eb4dcf22b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec407ab01da984b3431a61c151d2aee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f68f842e2251acaa7b591c13d2b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1f54d6562b552b10e0a506d4124ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91491678c9c217fb7788124347860824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b6a24cc9bd84aff5306a9f3006a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83714110fc335cab2743c9c5611b45a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949e0aa5fe263a8b36a783dea66e4a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d10fbdc4bbde7be0466ac1ea4e99028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a9c43f807ffb7a97fc9546e596e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e28b6fe5b0714871145735e2ccdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78a85d48db0ab9b7549325e28f1f7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc357501d52ddd1a63dfc995f4a466f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b11e84978cf3542268ac3f8d15f0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e847888c529419da2ce0e7992eeeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244a64eff1f9bb1c562e9b2e4a1f3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650077e2d932bdd178c3d6f13959c41236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cecbad203de9f2af6beb5f7c6bea2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26d06eeab7153c33dcc150a8fe1ddb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b21c3a823505c20348d9d593364f1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692db2c6a3f47856b1364b54cf7eff140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3db182462dda68fd33f9de10dd63941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcaa665b3d76b153ae085fa6809d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0250997d055a4881e6796ff23ed843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8025f56010ac8f1cf5fe4a7ca6510544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73259a7f53eec0f58e078c5932229f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e80ff3c26d6b94037f0e58438d321a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760faab6f795d547a44731f46bfa31e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa42a7389cfe852e0e8cf93326d59648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef43fd19bd17212260b031f56b4a46449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e83dbd840d551a007fb4c1053ddee850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25708a01f660d3d91c77fa29c2183d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056f34f20ba34c611fff0c9f1f8dc2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fd94e0ca7b8e975d119073a3064d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fdcc4e3ee41cc9a116470b9f158d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146d6e7878fd6dd7219f35670a2dd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad86e170e2a2c6ece24bf25e05a85056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db6727df4c7644ece47f24848e066a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d613085f9d6a0bd26d737529705f0a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef406260da277a188e17384ce27322f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ac2c02ca6d768fbf0d4eb19bd38a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d124b5e6520bdd1a0d7b949637b9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bce3f533874fdec578ee19978caa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c575cc701cc89201726c83748b9cc7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26bb3ac4a70e77131efbbac7076e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d29363bd6e2c43cfb2584330976a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b566c41e6de5a9d7e566c8dd1c4ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38666e9594b342a77d728d74929a6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d624be456bd20e3e04b14325b23e8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b71c0a46a3f0ad654d125ed031fa3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317566142c57367ed8ef1fb2130c860670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5cd0c3be521d1ca262e2c89bac48271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5228c12e08d2f3c2aacc40bc7e08072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c061f4defa93b13ea064957034c4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23e6d41b27652516204359586276574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a67b585508f91d04bd70f21fc6eda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adce14e505b6c08992ad66cdb29d4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc72dabfe13782775739e92779c3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945a0dc9ec625cf2acf9d6802e69da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310cb187715651606baa8774e9106b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafb9a2d76ecab412495ca440a7f4fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08487d4f4d35ce88f0435a19c4763d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ac74d0de874e1148d3d2052d0c3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd768fc4597a591864c1b686a5c4d5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e160e059bac51d75ccf8c3829260a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e34ba46487997736525fcc24c084285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee46b362f3a801e815d0e93c2ccd80186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7fef52f8e99621fc5c447a0c3545987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8a811e01927dac4a60202b1833c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29c7d26f8e5fca7e39c02c950f144789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7c7ae0e0e226978275debe3699db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a56524b200185e17677fddf1cf9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cef5ad4151e83fc83acf9fcd265fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b007d3e1fc5e90da9b095d31d72993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec873996c62483cadda6ad58542ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b90b6a016de523aa91dae223f1d6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d924da1b4988836795eac39462cb08a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ee430db7230c9e3c735675bc779cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ac38da77b47f5fb1d63ffad2ce1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb89e9c7dd7731810900f9767fac9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247ee2e95b0e49f065de89335884a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fddaf2e1dc09fa7a816a4ebda479f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432bd34db37b9e2b325b3b7844ca6da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c19568dcab9686a08a6d0515011f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a3548a5fb0821e569a4ac443505e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e353a4f1984b3ec687e26136f6ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21202c71e6423983c580a3b69ba69cbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ebb5765589bee0048edd8aeb2035107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6de4662d1c11a6de1ad1867a57d95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1ba43b954427d9274da66a9a2169109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3c2f8ded554a222c87afa66e52bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890ee8f0e6cb89697722f2b8ad9c729111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8dc544a10a82d8cac00ebd7fe6ddf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509a140e42f4754f732fdaf3d72db6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0781ffa2aae1d9af11bf3061c456bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb965c2d096109193355c88dfe2c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6aaf4f83a5b5be8ccc01527c9697a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9617ae139fbda39ffb2b3a577c17b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afd4cb752feb4b5ce1dcca048acd07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d512a6f54f38178f22a9280cffabe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a887ee1df20eb2b5ab06e59f10ff09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00686ea6d06971ad9713385a32d84095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811cc0e54b9b7ec806133705850be4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed82fdd9e838d98c9c4e2f90dc02e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef729f65521073409234da8d2916c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9bbb80f51d4e274163c94004d4c01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a7a785b26849cc3a854b1cb7dfac2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dff0af0b96a3c0399758200011280127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a7203cbfa4b5bb9ff760770f04238128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe31d15af32c2c92e5ad6e5edd07e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137c2c1ca1172adaa499cd38fc87e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404fd3b4edf820be6288c8333d722a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf026e6b212d9e01e1dcf58587824132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f007f2e544e820dff831fa8084523e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45366fd7f577ce495ff55e16ad46303e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2554e76e10744a236eac4bcd0e496e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb459af0be06eb02c6cdbc47d60121d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc109fec0c7a31f8ff31a9f4bef94c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cede12cbcc45d2939661de1d20f29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2d41efcfb57245fd7a2228903d91d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6b510b278d8b9a418d259eb24c20b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812dcea38bfaeb8b7280d0396d79b7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd226b5681d328a6b3df970870d9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1dce73d30607f7c455ecc8d8c3334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd5cefdcea7cb45900ff7a8a9ddad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acb1a69bbd88fca63329e8dcd6bd6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e9769deed539dfc3caefc73b90c2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48871718f0c6339ed6d5d86501850c05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d44ad2594e98b18f84ab6fe32127e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f000f1c00b0744c198124a7f7885149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb8d12607fd0526b6e9154060a7634150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2b86b7c0890c3a5310484f57bd6de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab103f91f0518aa2505dd0708f55e865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27adf671aaa83f6f9cbf5c376aa58e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716359da0e5d7786c8532a21e788adee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d66fed2717c94f55a6e8597efa3f3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998b7d7760837ea54876761b42bc8af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89fd20311084d0cb38bbea248830d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e6b2a4a1460e1dd5db0142fdf5232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e567676f38c8a721fc114ab742a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505579567f28819b91116592ef9da7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04f57571a747e64eff8155f59f7062161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576d6feefc7849d51fdda43b2d0dfe6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b08ce1905ece7478d0595c10e99d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1aa635322230cf03cb20da7db8f41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3046236d6f6bef981febbaa72e173f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248e34fa62bc353c519c9b8599ff5cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dfc891d5fd48dc06b851ae18bfb02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15b6e916c1b7a25c78cbac21b7a60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104a172a7907409c48710b03482a24b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1525dbdcf6e99cf1f7217592d02e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2256cdb374b171e48ce41197cce9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0142bd2a9c669fd738be4987916ae9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb5f12a434ac7cf42fc4f60930f7c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95097db77227b9dd8f26135c591515174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b182a3f5fba3e4140c67d77876708175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f0584c53202b184f7bc5fcb4683d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae67e49f7257a702c63a35bfad776177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c475ddb518b3b02a62196fc55dc100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f95f424231071b9f71a996910a0b6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d85e59e92f8104090d582b1ee52f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27400009c4f576ffed13d3cdc87f18d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb0af0cc291c4d42259f6b49c719cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376d956c290cb8db115627645682861183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b7f32fade83508992e248f26f561e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c9b53f6835463af4eae8520c4e6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1eb1976a35d8524e20208a632e905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636a31658b4c5ed320ecb587351aca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80e87d03bb504b7984eb3c57c724b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe473278c02bf90b1ac12b699297a56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc383bc516551993078a54362e8b47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e705ee82b31b59784a9426ac99bad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816de3ce16668eb21873a74917b6e06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281d1f31fa6f97d6a7afdea40ccb41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b036a4e43d57ced8ecccb153a32b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774218d5f4e1dcba365ee0c00e2e670195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb314bf18edce13a6499f630989948196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0841f4d57980bf64691e4bcc87cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c8566b502c4460c37691c57acdb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d578ec207213d524a00b21c5062f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae40307b8cf1fc297f1c0500f45fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf53374bc92de3bda1615b8dc34e28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078692b825005e826e77a98e4450879d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dce844717d0e3c7fa97bae259c5f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546ea22a1ebe49113a8bce19691685e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ecd28c17d855d35f581ee65f64f8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a4d8300c251b7f39975515994373206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211484736f7f914a3e3b01419af78d20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c62fbccf70eb9366c70274680afc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a7a89cac7bec399da876688297af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02ab4201e0241ef501d63e1a46d5a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e8710baeb811bfbcbf0cb7d86be6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0541fb503cc40ed181ecad9e5662bfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af638ab78b0d654a4018746448ec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078eebea91454dad7e304485aac5296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ad7d190872aeb0fbdfcbb46a703f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab1fcd21924ada133d9e3447c154e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf33ca0a97b3fe8b3aec04aea56bc05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b03bce3de11d1fc7c10104658356218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825307f482eaf622d2ceced871b7f53a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52084ca836edc63333b5f2ed92103c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8d07315b63d4086e54896264e5891221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f8310f7c315ad561fe87b55525a72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6650abdad4b8f0801c32cd6bbf333c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0143002592679f54a6c7d5c682feb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a31022da14f4ec3e53ae11e5ebaf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba399217bfc7d406663d7c42320ad1cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c58150ac551045410e3d469ed34b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63f7895617668ebacba7ae01b8b28d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fee4495b67b528915697d6ecf15bc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149f8b42d3a30ab5b8b5272047806d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b22432a781fe9694494e00cd0825e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8e8567c8f6a09de113c61ec1e7fcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe75d570aaecf67c41e819f048ca0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeb5331d369f4b610b32b61f5c8d80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db581dd92f21f08f0e0889e83f3bc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d0363d64ba91bfb48c7ce7c496c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9af2a713bb7ead42aed5e2503ae3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bceb9b4d2b636913dd0f550c8328f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedada644c7dd3815afe6c705c1dc69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f29f753ddf00759e2ae219428068aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6dafd8d3e106bb72b9ebcdaaba28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915656250a6405f59847f928e1b33e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720503a986660f5f8341ea192ea49f7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a51e367d5a8baa99ff9e9acf6a21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedc6bfe4fab19e994e5ecbc3abd122245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472ed40138d2d4429962bc948579506246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fa73f61d38e9e87596022c35ab796247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704efa8958a8d42f128810d7d8a6df2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144edadf0666a04d734800907530872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141fe23c4873a70bb4d6407ad4902e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1e44ed2a664307cbc0b73e32dae7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7371271bf6e2a95f55e1bd3752bdd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46365ccdb781668e37a3cc044e1563fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e322f3b9e911ac1c711522169f08e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2168d42b3492772289c4470ea306255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc22563a29d31ad4bab95cc39a73a83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f14b5395d96b4a850cf67160a50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace61cef313162b8dc54088b77533e46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d239854015f3c8deca000202f3d28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1bbef7035bc23bb73d5e44ea7f1fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b398ae9689afadf6676a54f7382d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb504413b373f985cd56e319a96b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769783fb55abfc502e6a8537c734809263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11665ca1dfc7e6a97abb69aa8cad48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45563308769b2d7a0d682ba0cc63c887265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25d9bb6e23311aff169235bb4a016a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a1248472939b9483c0cc0336b840b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b6a922723854095bd5ec2b451839268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b547b014ad6b38432d0ee11bc5b02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cda13453d0d8466788d934e6597bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e348844912146b2b622c75d727a2b1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6564f5d5ee9621fc1b359c45aaf56d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614020d036d4fe3063c3a29e59968dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0032cafe8bf18e92b81c783a9b872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96fed040b478c0a43fc71471e82682275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993438d41206ae6c4e33840fd158857276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982c034d430fa1fcecb3896301622d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292e30f51b9f271be16a9fe5d871c62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8952478bc7bb3f7c4d5d03d806e26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b47b9909a59cd13f400376c9cb5db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040ce8bed8d3f356648787d15af096281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6b06bfe97a479b6ca1b0dc0273e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf431100b9308fffe8ef3da4dcd825283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5cd4aa3eafb0e871fd063c612fcf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376feefe97ed9cf062d25d38ac7c8756285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b9522d5d3e9ffd10e810d07258dbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd294508d915e3a931ed3ff090551b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0e58b2b3facb365f44b04387f526c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23561bf30f1cc0f15a778dec89f7264289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228a5752fb15998450b7bfd8cd20f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2949ed46cbb863f01c2864ae5a9bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb560beabce679b22243de561a7f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1372cbae9f287461688c3fac7716b91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db30cd470fca94a877705b5775a344294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5473a39e88b2929751a48d5eecaf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a81f0e54f462642b7e9eb6962c3d7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96851c97178c2f20ef41b0e51389a9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b81725f6f42d02b0de2268329a519f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b43dbfec891560e6cf0d369bced9ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341981c5c235aede79a28afe3750ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc284774d846b0a2ef139c24759cbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a10121a944d5d067d2075fec91ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032402fc1dc2533cf840d50a5b861861303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd5feb44382c2416e3a6f1d24c77e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bebde51ae6c2d6f6a4edb385011b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbcc2db1af9f7550c9dcb8abf14d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcbf36662861c86bd2ccf04271f492307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd481b622b15d886c737f404b3419ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67586fba55e07ecf465584d15b0bf7c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0c56f0b20c192d6cd23c5d0411ad1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03f26c5fb03cce7bafcc351fa77589311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406be6295759083bc714110b2e2d3dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ca51d7e157456b816afc9229a081a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6c3dfc2f92e40455d511a1585f51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d003e8ea6a4fc80ba13f08edf3696315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586b63993fc271c1183f561f26a2a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe7d04dabbc6236651b72d7b98a3dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c6b8ceeba8bbe640a1c3224ecccb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3369b1f188e94213e73677ec3ae425319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0a13b1ffc08ea5ec2c0b903c64a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a6ef298c20aec65ec39fd36eb6f3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10521c676f063c92d38d72a6fa0d4371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7fc641e4e0360d05e84d5143b01ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6789c0c0d5c7b8e7b24ffb5387959324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b42f800921ccd620eecdc24bf8a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8437a0a56056fe815bd853a3c3d80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e907e1ec579308070439aba18fa3e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee937878c1e024f4a00e2d9f138e4bb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f47b71b9cf24f421022be50ba510329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c82b2aaf8559968a394c672106831330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec91a447489865bd6e21ec82d8fd53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b7be4b65b4d005370d13ab95fdcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1dbe635886c6820308fa48b5c57bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f699a17d2c1a3f66f837f1f6b871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594af334ec98489e86de01f728f25e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d4b920ae2e7a1431318f4a5c9fc2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c4f0303769ff3dd8a014026c9ffd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827933598c93281567a79ccb4ab7808e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c13848e8589d3de9c7376cee07ff0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68457fa0de3e7d1c06a8be71d87e13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9475b4bb19ecfe403b671d04e4874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc68ba8327b4640e80d51b4d6869d90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724347f92ae369f5faf3b5586d6c7146343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b31d8d166b29d56792061b46705e29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6aaadb9f676d6e35661962c533df6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29eba9885e3204342fad910632146346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb243037a15dd1dd77dafcf932667ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277efd710b63d4944aea05f66f1dce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd624293ac5cdde344055cc4652c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17920697ddfd107c9de2f59b43037350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c23486d9852a59819468a97d0918a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770edc4c124df41cbb778b23c5cda03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fd0fe5af445334119702265f8f554353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d063246a77cefcd0b7f05e2c1c13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc39b4b228b5cf98baa3bef9062b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87446389a5bbf9056f3401d67774e3cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e619ac672eb04c90e7a0427bbdd58c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1294878e53e5855351244b25a190ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56538d6c6ef96ada78e6d0f0c0e9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c87d17a4dbef9d4e8cca4ae04c589360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc96b526d34c888dc6dd40a40337c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51755eac77a3b39511d56c4ced31aa6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add7e4604a938a5f220a760c08a0798363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569daccc355ea3587b2be29acfc19ed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b867791feba517a3a377b7e2ac420365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8508578e3375c5be7a459712fc5ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e25c8276a7243095b9ee394e8be16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9216d0ffd44a2399093c8ba6959cd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d7636e59b3825a973c814545817f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc404954ed74e57f0e021ab803ccd79c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b61e3b94bcaf0775be70f9915fe675371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42db1b81da2aac1eb2e831f967edab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b650e5e359f83222ed85c7b4da8622c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a41f8ccf678ea4f4e127a196ed81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441fbfae3e48bc0d8002c98636ed945375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02293ab211ad83692d86c9f57339b1bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe91c51c6c91ed5c2b1bacbc4a115377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7e0e111bbe016aad0b8bc7c55395d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170d48c0ad29f57ce450a514709fd66379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b8a460f8fc70878a7ad5eac6abf5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a14cb21b71edbb2dfe8b2fdb9756b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac72b106dd1dd50b7cb24345d5943382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27691880805b27931f645ce9397f6cab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b38298f032a3d92c52a1d2df8e0f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c426cb3a1f7669c08be22fa203a6d97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55194f801fea1f100219c932287e856386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f120c3f0c0e83c3bbd819d94f757387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2db9d90caf5228992080b7abb4908388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6cac939315e0a1f9e63349a74d6bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e41fb7fac01a356bddfca7ac15475390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85759d025d16dfba0f4c487f37b0605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6abd4bbed4c3c446e2e3f87786b00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679220e36c5d2f61a759d1d20cee811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d543ebd38cd5ad1d58fcfddb9650a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf2668d7f0c55237638a3e1af17c2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89b354ff146cf14a0b46067f812417396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e5431454b5242d08c5938eaf7f0f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e511f6d5ef5a28958e746ee020bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc29838fd8dc73c6c7a837ca68264399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad213d832476a770df65fc7db8371400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723700d1d233f0d1e9be37973f811782401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea12bf95f6be421f77c47684ca7968402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa917f1e885500039351e512a206f5fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e700e6ef0ffd7748b5bb216e8ed286404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242290f868ad2cef860d45e724607b65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03751b7b0fd1d5b71351793e63b648d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9cb17c29efe6384b91b93f918f1a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6b8382e1730c41a5acca0eb51060408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091141475e61af95fac3974935f093c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8cd62d5e129b4adb5d0813ff01184410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1466946336c460222203123fd7497411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36c4fea4ee7fba827eb0537555162412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035db432acfd341f0ef46e87b1fd9fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef376f57ecd1134a450020b1b2fd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a125a4fab26b9af6f4d995e47919c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b99f755b284fcd031bfe693df2dff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5dcb7e832868639c5214d80da96d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e23ae96302202e2e5e83393788f437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7790df8715ae7b7f872332adec38034419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7803068c01902ae4bdd9313e9b20a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ffa229ac297ed746c2ce72f63964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9d5c9c46869f0eed6532b11a2b7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a84a8d89c8b0c26d9b7beffe0850423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a574674f4086507cbc9d98b1703fb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495830a1cadb31956db029950fb2d76b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09efbac1a44d624d14974aac64efe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07023fbe94311878a382abedc154b8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097da51101a0aa17cb00f68ff9e6df2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354efc3a6cd43000bbdbe33a0b86d46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57d27cbcef433c45b41335471e775e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f07a8efadae718de56403470cb7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b187a8bb47cd60b4dbf94d59bed586c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b77760bb21f4d99dab770009f9c8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ad0db4224f71910223e521228010d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50b392a1eb2fff97acf91533d300af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a688e00bfa636adacd15ac6f9a91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab162769faae9c0dc44fcbc3bf2e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5bb949860bd0997f15a96f6985d2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f9d43200b88d24772948d06bd4c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bb032572ef58bd1bf0b11bf57a5d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeb6fc69a4abb3e4a75e0f882c4da4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16982ffc94b02c9f1e271940991c6c0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485ec7fb5d7dc74532c64ebc51143a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f790d53c9e29331ddf11a89e2a56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97b2af704fddb09d49fcc8081973c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8db3e056021d45902763f94169f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f13c618ae1705b40dd0ec2353f1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7acbfca0b869766c807d32279f23a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c85e4dabf765fdd67e7065e7ae5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462737f4bc0283074a79447ea96a6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa042e9085ebadd1d03e90866c1302451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57341a82e5b87637abfe2611260ad67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ed9d609b0c716a8f0d27cd147c87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141feb04141c34984403511a1ad4dea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1fdbdd2f457b9a974529611f9ab9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee49a0b5235df107018046db2e615456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e47b9e71dccdfe42628b9877373a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bda21989b9883589669b1b688e3ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e032578d0444630d9b5285fcdfa2b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc30c41d425e7fabf04f9c141e90db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff8d5e2fe21a865e4edd9039f98510461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4252b3d063909ec99f27194dd5664462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954fdc03a21220f491a6a22217b9e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf7c946df351fa70e20a93c7cf8282464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b7511c122d8142b9308685a06dcf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252abae4b56c0ec304677ea4a513ea4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec95d412b7e45c6b0b0d4c38a09430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f239024b9a90959290708301cb51a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273eb7e7f422392a4963acf51935d72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3028cc6b3f2687e01d833fdad3e69ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d7234fd8d30d4fb753c95b010026471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f667214872bd4f01d5419b1ab9e42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86098e21d5ca93b701dcc41b2a688aa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91b7ee892c171e947fa1a96bada37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39004c4dfc854fc151873c86747a30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e1dd92f37cf6de47ab5a869dfb73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e149fed370d917dab96f9bd13edc6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c28551d43f6262d65d73f2b1e664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e8ea87b392c5120f0f92414098839479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53895f5f30cfb9ee609d868946e4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b9415b28c4c3f2b8ca2f9d09f3fc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78244b158afad743b50164a8c474289d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61911522527cc7c2e86a2f5a323b65f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4725bfee22be2ffcb1eff84928e9c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a80094e3180d29da583c2a5564d8a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545134a6559d0a57046953d808317d00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eaee0e46952fb4bac004232a35f10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605aa42c866b1dc65f0f8a9c4d7338e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95250739e8515e2571f4c67f5629d4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd1edce545f92c894f226001e5e13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835325c6e61f347f2c4fa9a07c1ef7e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bbd9ff930751538b32d39a09ee11b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ac441296b5b579cd2bc84d35e314493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b6424963dab6be994c3b757c0b34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477990dd2f86c41144c20889be2adfe4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d239293a79b8a29048e4635e75064496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf13ed5c16ea3d55933d2934454881497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0aa6eb2d65c35373ef81201941415498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf18ebd72c4ce9977c95a4feb8cb62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48581c4eceeac63ebb6aa9fd4fb21171500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8df74e05b7171806a7a03ed20e40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3adcb8f51bda5f627eb78c8e82c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a382369ac7c6d2fb3c2d300328d8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35bbbeac4b605adf22aef0bf7e6db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0de601f20c0509a2255259a245758505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37934f4e7a93e67677a290e15cb5f36e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26dec8cd3a738324f6927978fd9c27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea5ffc6428e9557b2dcc70d31e855c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e0d32453c19b9df03502e79219de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c09dd6eab9aa337b945ba6a7febb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eea3ea90b6a50668d9b5d62a4cf28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cb30ab28954542feac138dbe19d75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24ec05cb6b3d3c8e3c9c11f4b638a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa8b105336de133f7bc04b784b4231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e1befe5cf38b6bf5fa8d1655d6ae2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7758c21d6003e1e23a9b1cd65ae911516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2326b55aec5278720bc15fe09928f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8fa0cd3e1b1616bf3317b310aa696518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77823fcbe0f72ea105c6c84635ec4ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255be228d1d7d0cc5dccdc4357ed44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ba5f14ba68b252b34a6249e66847521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d013dfc88fdb73422d1701e5ec527522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f110e085a4b336a9292fbe25c62aa0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa812f950fb945cecd125020090a7cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186fbf002b1de0e1bd226fa0927f97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f64c720bebac5289e0224ba39c383526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2dfa686ff02c0a0a68679caecd886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060476716ca1a408d7262074817613528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c67b100d10212c477a0e3a06e5b04a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904eb57359fce6286ac137bc4f77d2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827223c7626c34b12b07f7838129ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31913c5f302a024b0ca192ecdc20f05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff5f9aab699d1791e310e11a240565533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8dcf99206a57015386509bb8bba9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a8d97e679deb327ae12eeb82f925535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa44933667d2311439e6e3062e195536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4634461b1de651223f96fd33a41bfcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33b36c03330966b7a0e966fa4386f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc728ec1c5365ac66875c9d3545eea8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2368df016bbd2c9ed32f8a39150d232540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e18e8d488bbb7b5537a79dd3945fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367240bb2f26226f45e5654813d8ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a5aea47d020fc410db8ecb5e553c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4cbf1ff65ca75a97e19acdbf13b25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c0a521f69c6c549c5e10d2bdf6bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93465ba790e57ece44a56a55b5265546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c705f0f9b330aafbeaae6c8ead9694547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db47122fab1f2f3b70626915719f220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773aa486f1c2c7dacd285182aa69060549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d964c9e7c72400e8912c21c5b08d7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd338e97fcd5b422ddfa138dbedd07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6e24b5383f0eb0cfa8076ce4fe746552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59f410b75752b4b57a87036ed681d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2d9d90870743011f71c226325f877554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba30af9074cf92052abfc8a05c9d48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed30e428163e2ea47213e6ab7aeaa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af1bd97d2e5ac39b687a0ee398d0c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d37e4c5c7f96b9d01d85cb5153c81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801f1324391a644acf7bcdfbd75f5cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198fd1a4a1d3d4e953403b7d7d2b8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e96f0cd9bcaed61cb476b6c9b6b04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c716bad81b65f2ce651687314d8d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba45ac141309829d429e527ff237ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740f60511855708a428661fb509de0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a524a5342b536534792f64779140d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed82ddd5f695226554adf6d4e8040af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4557e544ea57ccb28bb7782cf3c775b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c05a481ba145f646e2e0929e01899e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f7b88a0e039b88a7eb2ea2b6c1ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9e373c6125a561c6e10569c63624d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc58e73b90b470385baa061d30f6ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39de3660bb7d0bb5d97970cf6c9988572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467325c5b8bcf6aafebd96b2f735ea43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8df884a90b0dca403b12cdf93eb31b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686ed03384433eb6ede888c605a3ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde4bbf31963cdbec5e8365cb2f34fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5c05bfc903576660d9b240f4352f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d32996b22230fc39ebfb526af70f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb07e5c8d6b50c3d7df660649f4747579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b872ea0008785cd95795b3d4e27228580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0e20ba88170a91a5ea99a01acffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5181b6e2450691276dba391c2ee5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76e579e118180c53b54a441c29d91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7042534762b71d93c49c78a18658cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854de41ce45ff5c6c13683e440ac09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9daf76a28d5eff76f5b08ff97baab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a189123f7b2d73b3bb4b9057215d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9fda262c87d71cf6cd091d0c33131588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4afb87c38ab5bf9335ac9429d3d11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc61222ca4d80086d64833c9c3accf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816636ed4775c9bafc7d226e5ec98f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cdd87c5f7bbde2eb733e4e5aff9a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf3b32db332d05c7fbf8a96d99c91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1febeaca84af3520eb0a758de37e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd49bbb343eccc4740beba29fd3d1c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611f93a879f174b9d61b8daa3c5172596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d1bf0521e2b2d9fa897af9457a87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec05b178192794191ba036b8900562a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700e49eee80d3e4580763ce17252f96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afadf5eadce545d850b202a80e40bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebf13ce66efe28d25fabf158afa8ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672956bd464a3078f8f7f4f5c37ef7b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2b4b1b7c28c4e4e521743d865ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7db3a14faa9252ec919b746750243604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775210bf0075e57fd0becb9be950361605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267ef8ad7c825147b169593a216c62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9248df0e7f377715d3ead2a42461f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c401ac1ee67cbf2b861220fb1228bef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204bbaad3a9d42393912478d3e42b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187d42aa57d5adf3893dbca7bb7702a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65325d2f68ac62039497d4cc407ab55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548499f40a17fb39e7863d87ea1b5fce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4747481fab2363edc65ed315a61582f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c19578214e4b3246c14e40e0f6ec64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b04a7151411086dad9a1934c6e4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa376efd44bcf2f4bf5fcc8a01ec4e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fa667d0e1f9e3021ea4df2ca0d97f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352b2fd750512e089ff4bf9be72b591618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a330cff42ca2b9e132393c805625b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3770734580a2c4a6b46437e2bc318f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8391a74dbea5d48138fb8b3ce640b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebeede03f9fa5350537ad693bd16d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7b9f1f2cb0758bb201fcdb2cc858623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907efe88d5f6571162c669d7108fa30f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e164617d40d0f11d12447fb95c17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba006f961eded137f45e306c844e2f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74652aef4090941c10ea89e17065c5a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ffe05a1f061c48ca012b53189b66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2487ba18aaad2d106a8592bd5653d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b9ff17bc5227311d3a81677f2ec4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264b21978574c9d58014a07c6a9854a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed38e34ead73db02c969c43d3dbb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242db5d987785a05a06ccb04906f7ea9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8885bd2902b2b3ead3c8f9a18a841634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88b5ed19d316bc30624b6212c6279635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a13f8c6c969f0ed032bbd86b0201636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f09978164cb0dc4fb784383b415e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0e1c4b113420d6cf74e5231068bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac863d1c7ebf5983341edaf94e43dbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e2077007e53fa35cc47c5dcf402c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411d5974221cbae3275ca2f512f5636641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b32811d932442c4b16fe39b68b937642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f4584bb1f3ea572419c9754e7f277643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb64f674c44878bfb89b1c0eeb31b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9b9466a130eaf1e79bf2638e4dac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d10ea636616e4fe314d6f13664e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569c0f54fbd1cc0c90ad5b372f7417647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5552cae611ddc68bc4f11dacdd95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e1d084cc956c6f50c8bb32824fea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8609c5871959a1d15cdb0b5b1fae8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bd1c5f7d39b8edbddf0448afa87b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde5bfa80857bf90d024dae5b54bea6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb87c8f3ac08b2da4e761a28b28336653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc0badcdd9fd4108c17bcccbfe308654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b636262c3cdfeedf7ec78d023397655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6dec7022b8fe610aabdfdf6ba2f65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d039a5cbd4f9cb873ee16eb392a8c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de445a31dc131ba9f731cd51d4b17f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc4c30279798b789fa12666d320cfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9c2baf8f3629ddc82839a55854a1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512e60441d2560e07503452f128537661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2af890d6e2407fff2c65d5f9a1912662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea82bec4da8e5a9d8194bfe41a6c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d71e007fa72bbce39408ba1aa45421664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42aad21ad7efcdfc7c63f5a4d2991e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfe82e6583fdaecaedac3aab9c3cfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4f01418456a12cd7f6b87307bbee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c59270bddbc8597416d369ded4e13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60016549c9cae46b240219e3656f8d89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90061de084f359450e0f47a54b1ff047670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d93453a6395c52621c6bda442483f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1296793972dd0b66504de34cc796f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247566e49d212f272315500a6ac5f4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c55a79510fdbff517f903cd0eeb64c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947653800a86e7407a33a511bf6d82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccc4d9df8366abcae0cb6fcda07f1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162e4e481cc829f6c246f62357ebfac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a938a731d7311f1abaee429e70f1057678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a13833507c2c380042a291b1ce92b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406dcc3f7a6556f9b4d155fd1ff5d0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca214a97e3c75dab010a3f0f5fb488aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc104009478a3881851e27688ad64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c51acf0ceaa1c3f23f3dc4cca1e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b3dc32ec3efb5e76ec688ef077a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0605e533c6974fe8bde9dbc12bc24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c95c38a258e0e104d851496fe42ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d2b6a9d2541f24dc848c04cba4b59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dda314a3ac8b315b4f8d123350060688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a7a422d14b5638a4f98bb21833b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64a4b3a8accb01cfc07414abbf819690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277238967d70ccf35e0e3d70d11f80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9577aa336061d68ae5dc723b6f37c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bec205538f927af25943d9078ad47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84da6c81ba62ed5ba8307ea4385090694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610cf011821c2a5aea30fad502f109695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa195f641c1ddffafd797a2b0d93a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e852b6916a067ad21e898327dc3331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b908e7300a1ecf72124a1e3b9bc69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebecfeb30bf297fc65153dd1a9f286699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5e9c68ec05d5eb4ef0ebd5f8349c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b775853cb645f6d2afb2c0b7032d1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c56117baa0ee1cb1feea97bb48471702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934733232dc5fe8592412ed7206a0c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da7b268d7ed07c2daf60be79d49ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8d2fff63ecc41c4df340d49cf5212705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0715aea7f05737dcadde16c75112f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf31bdd24db910cd642d630da788ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0730f32ad30a521358100ca05237d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce8d5695bbad204153a2ed16a4d1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f569ffd1b9cb41186dcc3dd5e783710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9e0f01481fb4bf723a26b3f1c9b63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6064bb5943f6d21cc119b32c009b5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922878353dd5c0c6d6db75497a1a714713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663690afd004bdc13669fd182f4e345714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c32f76867dad090bef7efc18d9a5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3371ed6bb2a36a251ca31a05cec0921716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1979a7182e1f5aab36a39de82814b3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e336afe3f8d32f67a8bb20051a7883718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a860d37f79692d9126afd0ab2388b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99c64e121fe7bb2595eac604d0b1e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15574bedea274fa770a77a59340501721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10bc036bd9f8689ab68b2eb4dd949d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0ddf7aac1c8217cd4ecbaaccbe9e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d02a69eb718390d53f153b63a7d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05b66abae2ac2cc9a93a601aec5bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6c1bee5153a87254ae32fa45860b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8647fcc968c8dd6b1130efa547b5e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12f6e2aba02ebc2947846bf1ef738728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b60304689ba2b0302beb4fb812faa3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4e3abebc6f61aabd5d48f484d7bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbdd531a0de4cba9a1d63a05a4226731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709bf53d81b31481878bfc134cce243732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4520d8798fcbfd4aa822dd70b74d6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d12373d4a7bed0be3622f3c1dc360734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01774ff471f82cfa9bc41a4f646da8b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a3abad27afe69fcd43ecf73b1f7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99929e640b8d5f355e6c90061af9201e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a67a9e5ec95e2889540b6610f7e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671e45a2e0a1d487e3ab4b56df50b0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8bf7c533b8a2dc83a2ff5705a0e39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfca7611b0f886fcb15a73a9dd26a34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa139de7bd0201ab7cc7f14741c3e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ad0ff2cec988c6682530d9978cba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f335fbf90038116183e9226b11e47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d45685d3a134ae4334f8776d212bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d39f4d5be066e8a689e74ae14d8c23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6daffb90c40b04377966fcf7c016747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d58071c036432cf6b2561aa9f2fbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6b4f1c5bd4804cd277b4ae1606939749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ddceadfbd77f60e0785562293fbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa917d8b91cb29c417732b6fb0d68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc47c72fbf87249c6c1d2df8239bf82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ceb38397c615a02c4c95aaceb137d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>