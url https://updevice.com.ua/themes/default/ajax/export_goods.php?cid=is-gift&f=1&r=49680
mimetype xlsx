--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11662ada8cc6e9f20b4111f651964771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e2a617bfe817ccce3a338ffb16f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a126634f31d41ac408981d6e8566b1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb883c8563d7a816ed87decae031d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcdf52d2aeaca06b8c83a0b3de37d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95922423cf51966e3d891b36d7a1318a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90151d6b25a45b28d64eff2b08353ace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1162108dcbd59411f9e1e1f1777e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b1a16184f33fb8c9399d2a77cb0f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb99573f2184c2f6128f636837294710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe0a5b2c1836c7f79300f9567ce0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ad92d70a2ddcb30b7a89955cc27512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cee6be3730d8748f81a16c3680c4f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841a40409a592f43eacd602252c8a0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee753033275760d3b4347092813b2a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27d00ea235f44091bc4c4831314b3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994b005ac029c9b5e4eb942e0cb3c0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363a18a827d9d36d497cdc912f994a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a84dc1e8c578477039e9b1fc930bb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ba7962fc4469d285c636c2ec7627620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f09b31c8bb19f993baf9a344ded6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e1e91956874bea3a48f7c96e5f2d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f696ebb417b10ab1be22d430143ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225f8b505f7780bf9a9d8508fbd366224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f04554a040dea0ce310e99a50dca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193318eccbcb7372c945b0425efa578d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8d5a717aaecc97ef189ebc7d3470427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6b1419042fa5bf80a140645ca43328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f8b0457d0dfd89e9867536b341d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e25a917654b4e70477552a4a56a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dbba516d7821cd667ef1781e2a08831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3767215a6b6a3e9dddd6dde9ddaf932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ac2f68ff9a4d93d67f470a39273d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e178cb629aeeafc55b6d8f7fcf6bed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f4bee9a719d5155212a51623e02235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f51bbf2bb0610fb6082036209b90bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166017e3a1ccf1b16fb6f6574b0490237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5322c576fcbf8af540f4c1c6b08f5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fae7e08e3637b4dba1b2928c2b41039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e268a4926f4b04d8aa781eb35eee67140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7775ebf72c60acfc0645771fb8eed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94981494fb3213e6cd78feadfe48cf5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9999d5652750941e7839d5795cd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c70ce4ecd6518012123efa135ad244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f67564bc6389ec2d32160dfda690a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcb1e36a3abe05c409ace47ddadff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67067eaa94e5eb6bd75bdb263a7e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61624bc3ed6c794086e18294a67c10548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a730269cbf35eac42359422e29d6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77426d1557990282180b16955f14697a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d1c5f2ae6a11013f136bf29bf3ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f2d91ee92393a2c64c3d364f8f0da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dfe54356f019aa8a14df6ee40740f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57908d73496d75ed3dcdfef265fa8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394876b204d8db2b7dce9edb025fee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71794c5305ce29ec748802a14e746256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f01010df0aae4317da5b04f24fb0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356bdcff6bf8c45650251527be0019358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4ce4d03a11c63331519a7e0ccffe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cba93e4c39851f6f68584d85d374160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584e3094c2230e3c786bcf6f222b8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6eebc773d31333dd2499d665217762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bcd38dc759a29da842931695610f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4468933ced798e9e6a4074b2d4e58164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f3809a63996bcb5a282596a95c9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d60e325e7c156988ab504eebce344166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab003d952f527d40068564642b119267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce17655613908ef813124e76e3d0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7c0715898e5bf4f0e98631562dd9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384d210b27c095f7a2a8c0b60f2462770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed4d34776642de77a339f4343a0bf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920f538fab1f4c1213b54c95bc419a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04f0a37644f160f516cc1aa4fc0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1cfb6fb00dd51eb150315bbc405474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b90cf6fac3662dd18eade37d25e37175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d95a688ce24594e43fe6dbf028f3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3215d7f455e5bf936019a5a028e4b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457eee6287c1757b964fe9d0f12c9c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb972d269144bf96337317084f30f2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e132e22006d31f4ac5ffdcd35407980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24b1f86829090dce03ec8249b3dc8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dfca1982768b5237631daebbf9d8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebf5b90eb7f2b8486154cbb5eba7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b4d2b325cea3471ed44ec5f9393ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a360611cae4f187192d23a378b73785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833dc366b6aefb80fbf564c7e53555b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c6a0d40e31c3ebd03f03dfcab7c1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4046af942a59b166e491ca6f9e0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a75f899d83fe9a3d3957caa26232689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232a2d0788f90d169c88eb7c06ecd090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b29050ccec723261535b6a8f4086991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c262fcc9aec66736d7f84ca9bb613d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b509d93eccea9e5578d3b863d7f9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977f866a83f3e40061e78fa069da63994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52cd7af2b9c75b07bce7d99c9de3e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced3b73d464db2ce2f8c88ca90b65a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660b2f415fdd7c193c2f50c07d7c6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185dbbb2cbe61a66adc0d007bd9d5e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83eeac308aa49f783241796a04c72999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b63d41340a83bd559cb65036c6d97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052406407c5ea3d6bb61e13a91f6d7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160217f38b3f396083fe26c6f9ace6a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606c0e1add1bf59cd413f44de99da92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d3f00c2254ba3cba554662cc23ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745fd899df790feac3633ddac106ada105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52f4c621f46f3d09e61306c7d6a173106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58273f05dd713b460fc0944775b43c54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b790663d92ffd8d58376b59e80e4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523be2212f35794b6265869952aa152109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804030a37c63f81507193377fff8e426110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f512091fc5c996f690b99caf9dca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d2458a704c693494220f83de1959112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f82daa50c239bc59e4d6527e96ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c474f972a33e8d217ba2c09f5bc9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00afefe92700ebe1c9fb2b1ec435f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b8c1cc74fc6369d241d38a8366e93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb36de935810cf0e476160ae06b557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b37ece41746d1b23537824bfc5d39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73df50db308f3fef561c1589753595119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53fa4bb283b7d6bf696bea15e8b639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f15e07fbf637ccc1cf8c696f1ebc25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24211d1823a9f4c3bc5d05d6d0b5f140122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249feef6a7fd672e053085eda499b8df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949f663636d3e80390d17250ee3326124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709127fe08f2d03eb4e462846c2c8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d1efe5b3379da4e330ad2e462d97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c1c0383e238723b1786f094d5ea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e083554252e763a5f2969841af90ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367399e3164c310d5c315af2b4661bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb66dc729e469050eb2fefffc715b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0036b6b507bf6399663ae14d6478a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278b427d7c19767b467e4fc6834ca54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cd16cbd501e8888d1b8617297eba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeb6ac360c918fc4d4db6ccc64ab63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd4c59e8a5f6efe3bb6b0f1d067b8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422482b3325c983953556ce79aff6857136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a727d5da3a29cc9d0623fc59a4b0a88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c42f520cb6d8798f4d9b257b925098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd52ee4fb8d245436d074abf92b017c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eec90feb9d8087ddf3a964521e394140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdcfa8baf5f837213608f84cd9cc73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a56d28b0c430fb0d73997760596dcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac8c2b0b930b3e59633701a7c723f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de72f51145bb566b9ad06aae83afa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d36de4e9c3d4f16a5c50d4f03d219145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae968d9f5347211c5c0ebe0a6dcd66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8377df0ea1242baba81857163a4cb91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddd7282d9e41ed5dfbf5a83d3c0ff1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8a8b6000a77261be01551477484a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d467360322f9943be7f76c47f27c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d191416a24a26f2f2ca8bebe66a2d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7c9f59140931aab2dbf1ffff995e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b91c4fba9a939e2002d995d5a786a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9b0c3c2895b96b81bcd08fd73259154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee0a4358346444bb27b3be084d08a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb0d07ba44871b41c93be1353271b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949437e89682253f8cee9477b41e80d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eae8573dd2a7d8e197801c1025ba2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8125af1a1af84e3232b2885e72d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5c302aa6ec958618a09ebc4a104ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311664baf6c15d1c6e13e8a1a7225f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d15695e3217b0e915b5b8907fd07a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de632c91ccb71feb24f75479a91ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5c90b6444a1ea274d8fcf8a54ee4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9661d6dd1b10ff66f5946356016a99a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df60b5f2855edbb863ce62d876afb5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ad7f34b12aed8e4c979e2e8d1a16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da16723201021d258cf8c767a03ed5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc8db7889329f3b65ed4a607f78aff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b0a934ab53825862c0bfc9f4ef43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f357f18419ffe43e35c9b9ea85cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eb924809aeb6fc1d77bbe4250a0f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7047c83433873d61dbb628c043f1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17936a7802c11021e5d8cb807a7caf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3b4b244ef0dc109e2602e47a2e42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab39829e055122048dada7e581b5216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887e5c4567e1e5d2a61050a28994c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207beddc12bcd7ba67df9ca81921c5a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e0a38a94889d253406a4b95537f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54231dcc009c5d887aaf4dfefa710ab5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1cd1463f6c18ad0307b7495d2b9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df722fc23d329d8882eecb637baa07b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315d685d6d86cc975e7f033e2c7a35f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9018291fef4d97f488ed5189b442f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdea55ce01fbc7e6ff5272d29a5be1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee584469957833b6911ec653fd723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993996c5ac1bc31fd865430ad7c904c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c82a47a3a0cde3158fdae9ca37b977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d5dfb10b04fcde56029be1b1f90e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607e9c20fd30f8ae1a23ad3f3d44cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c851b4479cb81c7dc2ae35301fc37d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e484e5f3b7140b86c7249aba7cf0917192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34911436b023e4cf810cd39a1774a72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9677b1de810f10300083080ff1e86e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc91c599d604d401ee7ceca9699afe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09b743f566cf420e85e3e94db2343a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad0da51b6fceeb6181a9e2f3d15ddb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c97b9f901d2815f1799c01774bb9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf08d0472089f8c1da42da7784679199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727f8349bace579da96e6d15a18ae1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f7d03708f508d9330f34c94deca76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf37b44dbfd1b5a5e582b7f904892202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848951f327d7e60107bc11ee9caecc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50683e87bdd0697f3ae1c679f1f53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9939debcc10d7a99d2b70e8ae11b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e57625b954074c5cf92fd2f8d32f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df586d50325fd50b896943456a4ee100207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8860cceeeac1c49728f68c12afe0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6154e594cf19d1f7b7d881db7afe0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408dbf2602e143e49df7bef6c572ce3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a1697c5618df88421b9699109a5e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea62e4b90df0af05fe54583e9376f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3a8d03ed4820146315f7f0813bfe1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504608ec62831b4490b95c0a0ecb62c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b56af41e212fd2f3071467eb8ae5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c83b1f36372152ed87d9f4b912ebdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889baecd2a0a144fbc646810fe06f3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ec08ab79086a5f257284c03089965218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278eefdfffadbc7086585f4d107986e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dcee579876e4b6630228756df0631220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276078c217ef3e2f93a0d72fbbb569221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8761c185ce169703aea3024a8aacdb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0b91815f496366a53f34473aacfb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56056f25a472464e507c6b47e3fc2103224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07d5534681766e6d3f3acc07ff45d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca3bd69fca08950d185debb76879f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99f5492acaf4888f099ae815ee24be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4101de9d5a7ae356cdf4f237fcc35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3a2056810ab890c442b62cf56c364229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4901b28a37aac51767500260cd2df0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e338132bbf3042dccf1b647dca2bffa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc710a433613f276417eb4e086073232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150a1f8255673cdc51d67c00ab48b01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac762b593a321180199af92d03f4ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b9be562b2df43c44e0d8daeb02668235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96022494f58705a7f69c80857ee786236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa506415c07879500b0304cb14cbbe9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3160be49f673cdbd860736cef03234238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66445e1079e5f978cf34e4642f089d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fa2d46bec83a82331ea8246e81c71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adccb4590edd2fee21179faa47933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46951460d8c9698ec38746854745610242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f707d86c09d829b370573121032ad0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445aafc841538438b1b72288b5f520fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a7c8711a0ce2ea2f604216bfba2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0336cc12ee1acadf35c9f403a326858246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae45f372cea503363e8585cc1e31c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95587e4e7a2f691bf1958ac4b1822b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef9e989c44bd857db13176a955326d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd1efde283dbc75a89dae90e5bae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f6cc540f2da1edd8ad69ee5e51ee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3edafb9e391e2e598e13ebf25e463f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e5eb29b3d5de9ce67b5547159d8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290827f6d415a56e7d9ea50069129f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8357b719aad6db1a46d51741f95d0a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50bf1bbe36cc362102e59d68a9bdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d10fb6a15f495d47b1c1bf43bf36b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0d5e20ca945613c091509a53346e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1e548e46a681b0d91a8e2fd0f0e80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c07e05fd1ac5886e963aaa156e014260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd94bedabb76db49212cb26ca8a335261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00057f2a08ed56680d1f64d04ea274c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ed3a67c174fa3881465df6baa76c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0919eb601df55461c2a984eab67c15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8053bb4d340700470c54ca21457397d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772134b6bd63423826bf3630a10dd5c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04233380311128d92083dcdc0fefc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85feadec6e4171020425db7286113ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40601369aca6df9802f0651e6a4627269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5739ee92f8439557e1ab63bd93ef97e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e153016cf17b66434d05e3e73871271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9e9af60ceef46d14f2d788af0f546272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ea83fa02e5b70798f0f8f13272d5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c29716cefe26ddc2df84963ed1923274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cafdfd0ae0fdf1a505f5d80e71a696275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75867e428a8ae53ad837242089a7161a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70bc4c6cbb8086e55ea739e0c466fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e65676dfdf57a2f30fb3d0def4dbc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3136fe2b8819c7aa25e292294ea3045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92137c7b102aad2692490dcbb2426c5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72444ca9f40ee96d4576b6a076050bf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04577d9a85bcb033313063ef4d44d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22029423f802c3003578b0fb689ae7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea2398eea25151b83427efd31d9a77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb151d871f3f2598db7243a599e7dc11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97468f37af86249587508686994db8cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35d3742bbfa0313b3ca0abe436e96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e64770cb88a2e5281a80a3e16092bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873af30308bd32b66cba3343e804c7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff8758b2189324ccf0571400520782290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7fc969d9f66a6db1955d2c4c8076291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a98832e190ea6a6ae6f926e61bb9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f060918010e9c00cc0a8309c0adc6a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec3b4c43b672dccf3ebcdc5ad4d262294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbaac3774d44ccb74298a7f18b0925295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783a045a6bf2560f6a658fc84b5fdcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d221d1157610eddd95bd93cb211a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60443f825af585527146d8eabbcc0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b79c3c0c3d14a77a19d5fff1b69dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c4ff6f273d3fb63f3ce36496f174d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fde1dacfd0cad2eefbd3710aa66e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d598e27824540a09ab3622bb43a09d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a1fd04336d22c4ef5dbd7598f134303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018ae32647824a54e9e783caf5cb36b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2bb16744bc0ea321d6e8bd261f43d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe5f3e483eaba52f760909135b80a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49c55eeeecca160cae2e1bef0ff99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ba14b3097bfcc12ab1828c94b867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5376c65e9876ac93b6d1812220f11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2f436310962ad925eca3a3e1ce771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1df9d32f2114f8adac7d70bc2ef58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c455db55cdacee85e5e4bedf5491312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed946f0843508e7ea74d65a9341045c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7a668a30f2115f5a8be685029e53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d0048a8fd63591421447936ae255a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe52d06ac976867385a1942de45b019316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6790c2bbf736073d31e4497724144317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525299bc81e9746ee6ef6aead14de54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2669449789f5c3c0e768e5275a1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e5a13a643f19db629a31738f1913320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce576f57745d2c9e2bf935596e7e9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04941eb50f5e425c9b8035ac53aa9f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cfc21565624e2a1616887ca38e7c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdfeb464157c2943dde0e5a079e74a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f1cf3e8b71e0685df207b3c1588cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db5bcca9e8acec3d482cdcb5a64cd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308310d9ed823a45734b53eb6cedcd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f90dd1accf16973d895c9ca4c1b1fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b07c1633ee129c95af1643d493072329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ed59b4582bf8913023a6c8222156330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c659ab52efe97465c232d8ae65285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc29cb55cb806f9bb638254f031d7ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bed553496f9feb301f96bd2fc3e05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39158f1a09b4902cdb29fadff1c79ccb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47537dc0df99efb61f339bc750d23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd1ee6b4f5177324a6ab7b79acbdbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faa5ec3e62ea3c2de2aba279dd1d8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab92c8572caf143bb8fa3933867d8b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d3a51d256fd6d6c78347b75519cb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986d2fb9d666cda4f29bd48f51dc38b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083042d2be8fbb5bbc9704ff894f6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b98308b604f8992ef8842cb71861342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306e1593b8e8e657546b1e822f860f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b44ec72357ee888765959e16a3e407344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ecee2fbe72f1208d3bf98326e4084345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3651d1b9f07e95802ecc3b8a16340d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da80ba7e9300d458bb4310cf96b47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126b2c21a25dc43e56bba094802247348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17a35e4b3710bb95f89578e08e7ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ffcd4b45ada05e674d344b38e00ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7474576299706e6ff4b3e1f0fa96a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437a233e5265ac359161fa2209947f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283795867a4418a5bddc642c2c1161c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4b8709f302c3da57e43cdb13bdee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e1c3bfa09391025bb260a60d0caf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19ab2cc78ffb62ee0553460e24cde356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af5ad7253cfbf42f46bc479b4d55a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc42897276e6be06540e15cda3f541358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c96e233a6b7c402844a25ba4c0a27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ba1b01719a6e285532dd518d63300360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb243d2ae5e3fd43c365537f40610c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7d7b4a7e9fb72e96c505ca2784dc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab89442c86b1dcf88a121beab68dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4126a5cf84949172b1f9db30762ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718054f44f7b6c38f4bd3a32758783f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be674ea1000a1a982e16abe551ecdd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452cfe41005c47cdd868c4d7f414842367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5eaf5023b2642fdeb7b6e6774eaca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f212662b2fe76bdae686d8af1c96ad2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d268ffd960dcf0cd21a84612711b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234ec69db203cf0da6a4022fc220c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010e96e37bf3991ebf6ccc0c4d1b6ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0edef9f038e8b9bc90458668d1bdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5589b601dd05c7f98a906d5bdd5955e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db590f31a1b4a09cd30dee0749747511375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27aca4e972bfc26f2243d1435b70fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e8c71e4fa36b95ff6797a7167c03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef655143bbd4183237b772bfc2be32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da995701a4b8d9f5fce8cab55e7c90ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6dfdd36c4b22cceb6a41bca14c569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c122ce0fad2cedaf1db494f9776840381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601f6fd979690085c260095fa159b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525f4967fce175aa6852357b66bee7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663144adf8dd9d286a22147aa5f014384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c09380f57d64436a6796538ea9311385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b6b964f63b95aab50a6a484c38a17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7daee1081662a5e744ad389bf81b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f05939ea3dc9a8b4242ef9b1ab5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898ac675f9c0938197cd23f176d9e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68169aa0008f5342efb88137ecae4582390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74bdc467e1fd7d4e414d66429650d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5050fcb15045ec1a4921465990bbf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c6e7f4d5cb4e34e0bd17ba849bedf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f69caf0cfcba283316e26f0a537d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0608da890a89ba4134488c176132395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152c59225858d75ad2389b68a3c4a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e766804e6fcddb27751917dc31bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b4096c92b9d619ee176ce457e13b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b2ed72345d3fbe33891996451e1b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379518f5052f4d0e2601da23890dc72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d7767d3d49f666390edf3caa8d17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04594c4265e34a698bd4daeb24df76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b12254147b6e8523d445de793fc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d0355b8d8c284d31da750b21f156404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032097ae760cb33383981f8e687a5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21af3df9323d492caa4150bc611fff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ede50acaa128bc5c5bd84c01c66c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f924e9d2a4551c3fe2d565d8b873c5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523a91e5c81ebca29332d8a8104bd13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd51dca3c5195c637698103c9dc2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7551f3b8df76fe8fb252e734ccc5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fa109372766092fefc2f94a593805412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c938dcd483b447c2667446d3fe101f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2626a19ff833f334c53f0f05908c3d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c1e63cf10bcc99d50063d0fb52eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a376dbf6c87687d3c14c35f62a8b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f861b470c2284013636c9bfbf54a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09f8e4ab3a1086255437b7172ecda7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f56a76515ae49470630eb4fd39182419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed3aacc4a5628e0eb10b8cdded7fab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3132c47df8515bd3735f6078b371627421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892f878bd17c3bd46ed004e03cf3bdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291cb5c3962babf0e95ed71629b2b8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7ec28919d1093792245f1f0b94ec0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e86ac45f090842025a66051f7db7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086dee945809ef6afd14b612aedb9af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00052bf865856e2410f6c0a1472d95427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427d7a88af9969b9d64006e81657f4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b144cb1df6254f233a5f4d07606565429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727c80f453d2619b9e06e893f135421430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5eadaae6972c029e139056d97cd22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d0f5a99518891c4f919b8c979733432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a193256783ebbdaddb81c0e5cc4cca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67200a5a248b427a3bb7cc2e33627d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e0f2b50389026b4ba992fb947cf50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640a4c3cb14a5f3ef23984b96a9899436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425074a71b582e199e9997ad20d102437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a3c4ff5f9a79d46a0aa7f64fc97a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb317f6938e18f87329475fae06f20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6472ceecddad3e6a56293ae418d3706440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1299d7da22578714d0a048914e8bb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46badb361425ff0df8f0d09f0d7155bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643bff5eb3ed172b702bf875af639e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55167d466631dc42b88b98638ac052444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa493c05acbe8a22eb76cc5e4b37d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa84a07eb3cdb74409c03df0bf78dd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbdac3d6447ef8219b8ce1b36cd5c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e42da0ba54b78789c08cc864dd831448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e895528bac8906ed527c0ee05b1063449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9236a72da025238c7386f2f881f8d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a232faa708ddfa7eb3a7998e552c8fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060069ac83ff910ab9399862d789f35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2156decf35e2e613a7391f4fe8f838f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c6f68505ced092fcc11b846dff5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76a9554e343c3ebb6db5b8b8c27d1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02076ff96fee00b770cc55e963f6d8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bdb455b130a709eebee18a8b41754457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af9e5ddd335a10a4ebb7f82c56811b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ff1379e8cc23c8dbf9d1820a2d43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46dffcad0b88fef43474800a182c91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d8ce50db6c5aff9de4edecd7cf823461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c783c8011d7b5f65dbf6eb92d9a7a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d09a59bf15003d4246ed65213d13d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feabadcab79572df81fe7b6d091f1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e32191ed8130e83e0bc4603dc27a08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016498b2bd024418f51fb83d8f49d73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c00d5c895bc594d0d7310b3e0fb47c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8033ac42b240a02251bffaf159c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f76327c40eaa338c81469c2a017bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822e85e133c69c777a027c16a81f73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3bd87fc4e68c5722a378f09fcf28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e114a2962cd965adc6b361a3b4dcdc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a4c17f5c890a1fb7a25682127eae2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e049fcb16c1979d4f6e0abacf4319b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32700fd88220769fece49f9732108e28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b28bc5b3ef19250f1686de1a43461476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9446d5ef347c213f5eb23b486eabd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566abecc558d123a8954f739686249d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed9503fc762d0293821283b632346e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bb1cabcf59521652f2f4cd9d9816c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda117103868deb548dfae9ffb7812481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba10b59a497bd386ddb7ae1c28fa2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717cad0b920b15ac614a373ca4d4212483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8db18d42e0a895229e5c7229a03ef6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b4060a31906e1679e776d7cfbeecb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a26d8f5d6daa55116281ff4aa6b4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a27605ad31d283e1749a09920ed2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46440e39dc8fbcc2b58e21207b72848b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0433f6ce2666f5b93a6eefce0f55f5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a5569a320afcdd74327a572ca5b36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28eca51cb0891ed37026ebc0e9a7ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94161b459d5ad0e13a49ed9251e3dcf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997a2abe40922f5b69512664990863493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad04e158bda2dd2bf1ac3d63443729494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be43df4d17b4006904bad137dc471dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac10fd43ba3173b002dd83a8b123f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62ada7dbe06bbce9279cd32691160497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0c81cef76b3837630b793a99012e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e0b98cd560af79d8faf3058a68628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d87e447de742bd2bff9093c9be10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0f3eb6ff76abb7c5d42e76971ff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70abfaa3fec4fd2878f9eec1b5ed00c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a584c0a87acf69e18a1cc169d21b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb93ed066f5be5b33bbbc0ab76522ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70824a284503e54caf0648df58c833505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568624b80f75d1896780c38597efa8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e27eeeb71a4b595838efc5b882081d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0258132a6a3ad88b21044115e6e68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724037e0f1d10bf6f0d2ec6b2996f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6702b8f7028f532a11428a805a57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec383fd7c5bf740d28c1631ba3b942511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3845bdb62c9f9ae217cc47df39232e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd58e0e8d45f8cd97fa1be8082cd6ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e061c0effd088a138901fb9f88c664e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bedb3d17f84b72a5cd4b30eb147de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddaffb4e7fb501f80ee60074ffd1fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93e6ac47a7b03944cb438e8bf87b8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d76b0c0d3b07ff1187db34328d52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefee14695df705dcc0ff996eb9441b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3660a1daddeb0ba535c165569afff0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1968179155a4e2bb8e6d3e1a0e727521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e0c8c3ca1bdff9ffa6a663369890522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2d58399acbbd5b199a8431bc5fb40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf34bdfa3faf90246134c8e2ed205cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2ad9fa71a280a2a14ef54877f239525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dc041f194f094d5bbcb1b57adfb81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9e3c005fb0480751a5f1aeef7397e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d037ec7d2ea89738dc37328505a49f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f17be21b86f3af7688cc671057a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308125b991bbabc7a152787647152818530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf465f766e3ea6371d51955c72d467d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5a306281bfa3e52e370524ed2804532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56e0b1a34077aadd925d0c1fcbf80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5646a9d9cc624879e0e92e9b767ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e803b28d2f7e40149eda639d5cafeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880ef78826ce17fa8813aa31654f51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef03264ae41e12610c875ddb4a4961537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745e84e274880626da56fc22201fb44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da24d3604cd36a542976b70caf43be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2fd8e47fed7dd5e2a3eaaa2ca8a2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666accbe131515fd3984134024170e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e3a969cdf40cdb979951f51f52998542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73bcfd1089d2041cc9d6edc4b6c2b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25847dc2376b949d80fb79fea9bc29f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ca3e3626dc9e2b067fcb22accef3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281b37df4f6fe6a924b7421822f6cb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7124888d93753b29a5feff0d17c48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae925089a99799858f7665bb254829548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56f306dd01a533ca9d6c51babb056549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db471f79a46944891f1b20fc5e031fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858c50084eab45ec4190e6723fc773551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6abb1b8ff237688f922884e24d1de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669493b4f8d9ac5a34e3b040a741124e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63535bec13cae70833f4e9a1d72c72b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ed736b3cb045efbdcc1e37eb03eb0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892971656fcc17c0e83419bc21250cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeade42cd36c782cdbcb3a258ffa65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a43a8ef2e849938651ac8b518b32c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dca9da6aa888ef2429d2d6106e6ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f1ff58d4074309e2785db700cf2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d0afe49d39cf460f3a6f245c2c2f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44c82be63df16759f1482e5e670ffb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d8f21f889741591ac1177a09b679563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a71b23b46377e5c79efd210a695e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411456c0ae2b9b97ffa9d7d1e5a7c29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9ec0c59c448d388b1652580589be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548422dfbf4af3a8e608275d9be8248567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0901c14e9875d35a1cfc6b708a6fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740c667ab3f1afaed25f59b2f2af769569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf0d994e1cd15bc2fbecc049b56b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e183761799a1e34dbf43d87f0a37b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729056b133707fa669909beb6d2df95c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98f10c47234e5f439fdfbd94b49842573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41cb50422f90c412b653abf9e0a1ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a244203c75888a86e429cbb15bce35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33b37aa68679fa4524fd8951671703576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d3f04deb2b9a91c3560f6c805be5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebbf26738e77c79cb3572b4e46bf28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e28e0686f39604c636038ef933381579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7e3c78592792e6561d6351e0742e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f1d559c24324ecadf52cd310677b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff768e372734eeaf80b5bd6842924e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ab4a59e4ac2ffd53e3091ea992a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce282edbf381a7b6b576db94117cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a1854b31f3b22c926c8c5f2243ac2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe91a712182d1f3fb5df86685209a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811269743888e943cf15bf377ed8b83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb92645d8ad774fbab777d45c920d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596872a659e507340cd2824610aa7f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10406c8f9b17a38289f14dc20e58e20b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde51248e0755a2aa12fc5f45daf318591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd31500d08df491fa25242a1339960592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265b1df2c7fc5f208b6b7e26503ee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f634bdad7dd21a8998ee5f3dfd360c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871f779ef264b0f8c130e71a6041357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf505cc13e34c79e4a0d6b66336227c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df51b04c02321e1af4c2070b5a6082597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eff22f06374faa3ff82e8ff286fe7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc351fa9635d213a40a1f2143e7fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662981ac10a4df245155678838259da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ced1cc615fda5ad6c855382bb4bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216aabfab43385cecbb7b2e11dc575c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a203fe3b36e885e052f23cff3e703603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f41e6638df5d12755dcb567b134028604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752401d68a72c1419b04e22f93e1e374605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd38015a9c9c5d324ac3804b581df9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff5821fb513ac167458a1f30bf0739607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614354dc2a5ea41f30c1d81fc27a5dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0049036ea18350ae9bbacd71f0254d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d139740cf8120ad50a4eac4c9c63316610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453b99b2bc36848f4f93ceeed615644611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f77d5c0c73e950466b523a86b2c52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb4c3323bf61711a76f6f9d358e50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266f4ac219712c15748b7b865cf45f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99f1a34248ef7796492c777309290b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd73f39178b954f9a5bc6bf6e44371d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba16d92c9b9a1cdbbe597fdee83555617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118e3d30d2b88fc9081086857b7bfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97134803c55e668cc3cb956dd82a86aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9d01ae8393059b2c2b8540142dc96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c58b823da5268041607627f5c7ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b918eb15833407492b187d83034f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f53a8ce73dda5d33c805fce7aeb61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0fe0fd80ae134ef83580c0cc6444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e251827577e83e5d852a8bd1ad0903625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a34bd1633bc97a0b8abd7ada7b9b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822361a0fd2825400264084222f82716627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228d6ad80f25b764b1f868c3604e3d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00d3716264f1fc9b9317c155ec0e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a62a8d87b8e52943f96236a360144630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588cd5f1596a7aee239ea08ec1765a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b96e2b9198661ef86f0f3332973bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da77479e068c7384a2c43a5ac5df98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13fa081f859d0e7d0a39141e97e98b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb309984e832f70650d317d4151efe32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd3711ab474566623f1032beefdd3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b87a57d82f5bd18f4bc15fce83ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020990c1240a65717caeb8436d27f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8429e68bceac9feaf324e1ccc2b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfa6334b1114d09834a11acb1410bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60715fa4197d4b921d2138b1b84cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b3fd4ba89898d020d144227fb362642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec82206cc4a121401d5c7d0839de08c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca41d9757407a234c6d63fb0f393df3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed215be398d2bc7286fa2838dfe7e73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef6e2ae175530f9d28e2698da07541646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed50fefa56bc394eaca61626f9dfb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd23a326499be2b86e9466586e3bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008b2277abb06d5f3d0684ff078209649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058848789dcc35360687cbe88e3fa6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5773e613509fd02ca61008caafe7c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc007652c56ce46bacc5ae9d6aa563652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649bdb73929e9d2c65c46e7a91af95f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cefc7374c1be37a9a7ba0f34882e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db60f5bf0317b12b4b281017bf4f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3617c4b91db1627fec1235ccb958ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f94e979270f86574d0da3ad8b8f93a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eee01f7d3f890c1ad93f5c071cf86a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3c42747443a4cee25db3d52bd905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a56eff22dac557a3e0d056a69c536f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d70d9e473e7d027403be6232642d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a69b48a5a6e2b91296109491f990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5938876a0858a3c7f4ff883ce2403663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c9a46aad1c9032f890f6ab250150664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f123abad46f9783920afc026b507d38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b6d92591c33e7e470650eb5f5cad1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a16d2b2f3d34c99b3cbe59690433d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897d04a89136f5330dcbd7191a0fe74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e62ac9a4f5ee253ddf69576f103d12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73999873aa7427d676808f60f3dcce67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad25c2f707f5e9fe82306045ca0159671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5240ccdcb152e3d2af95cd13767fb75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6bae1c88d329e8af806af9b2faf99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4f2b1f372a84b54c10f3ad8ba674b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f288d8e76e5a008950ddbd3e568d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccf0bfba7ecbc1856cbf0a398d3a6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f345bbdf4d5e02c37558ab5182f40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e276d2a98254a9c7c63a61e4bad8112678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542c3abf4ea11130a079fb5522a99f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3269df491fadb5f9d656a4cbaee3730680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445b78a5181ab17549b556b47dc9dd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3206cc3703ae39f2b2f2e075be850682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f4f2f47e74186fe12bdd35a597ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1957d99c6f1f2a1833be61ac1c92f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf504066180823f6fe783443e248ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f559366592054ea782444b9cc141686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e4ec754576e3b7b382253b690437d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de527c2e64f1c46bf9e9e508d9bfdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a2310e1feb2379393369e5fb19b1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460338ed31f9544d901de8267dd1547a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaeec4d8c6eb2cd6e24251d9b0593a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845e169b335989dded7917e63812980692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b40b705ffd0d8fd7a808b36418894693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973203cf503b5fed71fc9d8d076e661694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7087f10759e0b9b1ef6a6e507e94d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555d5e302140105ed8b6987d9ec9726696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd06f8a9c5850d170cf3a4b07ae849697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f89e40ced555c17132b9dd36f1fd23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73cbf8809087652923859dcf8dafe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad5918cbc377f93f594058ec330ee0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888bb8b3b6d5cdbb4249c810f733338701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18bf7bb813cb1afc6091319dd29a32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff552149ff96c355618a05ba7f3ff6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d0129b766fc3bee2d6ba0a99cb5c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6aad15ad9186d41a207a3090af66d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d155ffa5f7204e45c2c4988dbf57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1aa2f55e76b8ebd97fea181be6fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2950fd7fcfd3ae8260da292eeed4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364eb32c2a743115b8900fce549f93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c55771bdce59c723d31b9a51cc77b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3dab2701422373855ec324f78753c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2384fe392ab414ab4f7fcf5a759f37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a52a01010222703988eeb11ec68642713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7c624e0dcb650eb6072b735e942d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f87f6d6310bec06bfc351e6ad569715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132d7ae673c4d73d36645d364e1b6d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750725cef3a2aa2909baf24a05464de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25bae996dc14b6ef8920b55692ac3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50521f1181f4a78b337fcd7c4bb53b17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aeb34745c0222643406cec3da9fa6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c8073558e8d7608ebf901bbfcf277721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616f2b89039af93523e96ceb7d687f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4673e8406d5c105f34fbfd82a2941c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79530ff21eba6bfd04fec9c4c0ea504a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348450a7e11c5ad66959a7e6ba849ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb9f0e945245549549aed3e3c1015d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2328c025fb8fbf9f1942a93860389c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0b74ae5e722d2067f21194f7bb3e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223eef98b377dc109179f70596566ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062888f52091ec1ad6e8edf0f1ba977730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fa64f4153d6fa281d2568b6c84554731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772861198de9ecd6cab55548245695732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090d06e52e0208adcbcf30ecb6cfe23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9810abd7a650422ab9cbbf852460b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7d906861bde766e7d77f37d104bfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9961e54a07260665d726bb7ac21066736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282764b7192a44a70b542ce95e115d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040664d77b3ae61b1131c86388d8779f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc51043ac1259acca180882be3810739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443794cf90e7db9bb782b9927576001740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db56b7d00ee2d3d1f245c3d8457a7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a7b837577dac71a294f391ac88f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934882fe664a8edc8bda873ecdabd975743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01585efc5975c8d909bfb78de6db9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69afbd42b77b43a1303bb9066484d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1619cc86137b07ba208ff653189ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8534c06d10f5794e44ef9a7fc56452747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2553840e4d546f0a222b7ef65f8c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b212ac3b22505e2f172b015059cdf4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f0c11a0f7edcab1296d56b0250e94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13c5901333ba0f3d080f7343b6379751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe41388f6824751324939870cff8769752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f8853559c705bc7a33fcc82fb19e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00640bb0afa7ca3e756c4aeae1d0e8a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f155afe954ef87ac0bd86e4768d9bc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9361474e3b4f5c33e9e8457573819756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e0e51ab24bde96afe8e62b6429e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747c175543bb08961fdc91fe991a41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dce388e7b500d31c1f5fc667b37ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de6e43af6665e680a518f041f4a2831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc12029dbf2366d35ce24817bbb84712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae69ea27d0ae5bb0d1c2d034e6b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97fd61b4c2ccfa422a869c39d66ab04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60a7cbea482028c0b024db74669575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00894eb134414167daada0f2949f96c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ddf28b478b0fe7a10512eb6b6dd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c51fee42afdedb79dde5545a71e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d8f9adb491f1a88d041c3e80d361b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a08c7d0494f0c6af31bb683d62308810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94286fa3618ecb2ce3caabef0b5d58d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d91684f5b0d62ead2ec32e5d3b5b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba2c87f7c06370461576d4af6bce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dadfc89181f7e22b181bfc861a23014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53565b7b18b4e42ba0cb4adb02969c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd62985f08a518db4761f6755b10c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bac59f06703bde0791b9453967a1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd0c7dee299282139a8bc895130c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c738a71b02a7742f60dde23a2722ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3739d628e4160b0c68a7ec41cd0e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c15ebee5b07e30b2920f2c2984e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c003feeb66c23f9b15cd2ed59a7e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d6d99167d2144f4357d10c64043b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d42e5398c5d3bd80fb57d8700786c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c63bc175eb88aa4a317360e235b5c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626338f957b04ec5632b328c3470d5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cfc53d0a4c152fe8224292f92f7af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754a9c04b8f45ba9e433a637a76a7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abacca05d5548175bcc66a0374f5e1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49939822fb7a0f1d6e2c0f0d6ccf9b1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc952dd5a68f406f548d7c90d350c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445bd303df2b2c95e999caa3843d67732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea2826e821d56bef45da665618e2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea3492166cf36d5b5b8ab662e798834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a7cbd90b5db9a6b4a789487cbee4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b07b3cecf9ca29e63911251f1773b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1341a37c00f84cbfb186728713c889537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d9eaf4f758e094a88bb153c3c8bf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e621d68486e0e917d5332c4cddfdfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eea5dcf6c4c8fe7af7501761aa84440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae3d8365929227258ee8e7e0c7243e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ec9be546c148e566ee031d3694ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a4685b33fc936fbe54e6c24c670e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e83558bb55e59e827b6574449ef9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680dab1e1159013e84081ba4b127ad645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f123c6b3aefaf6eea7b2ec43bca5feb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa115f50be01d338b40facb61e151d0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e8221814802bbb0ec442cd521b2fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe92a8de56ae4e7e0ddee22f9b282d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a968be8cc43dc418ef477d118b88c5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72187e7cb47e4fbb7782f8683f5f705b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86866607480f76af714e78642c6b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6b89ccebba3093dda3188684e4ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c4cd335831f460bf43da6a25497654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d075d4f39ffa6900f00a47352f61855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8c3b3016a53490ad41b00f34d1de856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecabc454217f91258d60558015f234857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28e7e900d0604b37f7c4da9c8767ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70795cf0ec7f505caa0eef71ba91fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c42696aa1ce5497e045fe0eaea06f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e58c0cd3076c04b7c273f74df2e7c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f9ec5d38c5148ec19efa4e3b68b3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e6205d6aa3cff9e1bae1cc67d84163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643218d487435799dadafdce5c7224264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cc6e045fb4e76a259fd0d95e694865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97e3a9b4cb55fdb1ec8ee59d7f48866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab131ce25b4a2f2fcdf2d0c5285d792667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5cce4e7f487d563cf8876ce98395868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77676a9ae1f6f0c0f192647a24bc326b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7256bb9c80301207a9eff3fee7ce8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8045ea27fd7a26d49b8e1098ebe48ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a28886add109dd731152d37eadab172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe94aa8c36e10dec5d1a92a76dc9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2dd5e37da77b56bf2ffa453dd4fed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983657f7ee29acd6bee3ff77dfa47b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6934502087ab40b82e577bd3ee96a4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1bdd173934ac74e2068090d58f9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fae153c36bf509c48e7647ad1a41678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99481436497ca3dd38c3c32284898be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a74880e36d9db17d0722f7140b8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877bd911dd1dd040661345c0fd0645d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd6320c476dd0caa38977d8058666682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867774799e4e52a653b41c6bb36664883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e5ebd882f22acdf81297a604bd7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3eb33b4684ff049e150ae358049c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824ca5acd0dd10efc2dcca906e1259886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8506cbf508358d02c2049500a9e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e6f8cf7aaab3c671e943dce905e4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b994290fc797852b72766ac1a64be689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f717e5f7a2307688d435be5524c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d571e6e08c7d079887c5c54e3ad2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9a2460b44850984cbf861056d29e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d824e5c551f6e5ba00bf28c4d1b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3ce626816aec70ccc1404e9af47594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962755c85bf1b3dc916b4089edf120f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90983be93700160b7426ff71779aa4a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd9b172ebcc868720c7627089444497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117d8e926d890c4b65ec413015a230298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff47f442b438fb7f30836e88ada4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a35006d82c460e2d101487eb0712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d2890860ee15713cf727a7f458340101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2607bac01753ec6a8430a82b409119102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d84d6d7451457bef055499ac40bc19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4b3403f2a523839b7ad6ebf336957104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838640db6aed8e9f7d547b98362ff32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348443b25e93eec3469668c0ece2cec0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab4d3be47315dcbdc6a3a8415928c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c5fdbffe7fd1486324e31be34a020108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e9d2f9143312229ef7fb94c083c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c988391ce5e15480b226c9236be83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba89e62bd90ba6eae3783a7004ff377111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b392255a38128121104435cc3fcf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c816096bbbc272d7218cdd658ebbe6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcaee4bf644b24b9ba12291ce5e786114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e14b57e3efe18345c65731ae7342f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bec532d9a6bed9d2d72c1f691c2daa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4b651413d2903a897f4e356f1e17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee57ea41b1cef65379219b2fd9d51b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2791a4fd4ad18c3594caae607a97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47532b2ddab4c2eb5172203dcb6bd17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388a700497e77ccbebeb0ecc8c2281121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db83caef0ee63d390d848aabc311b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e7fb42dca13b5d1381d696c30e8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9624260eb8aea85c2bf20c882b846ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339a65dfd73ea064bb4cb807ff6b211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e508c719931e2d99aada8d0cb6d176126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7f36746251cfbfdfc37ec52b3fdf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be46bcebe0e3733d58b89b1f744c64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7531408272c6209b44161a0cec556c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f064bd23dcb1cef0ed1fdbf2cc9b63b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf76ff0c9fcfb18951bdf16590294131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec83f640114def32aa09f288a7c75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a7518e295bd1ea29e117cef1c4fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daecb02eed4f0e8986d8b5419b81b7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39040e7663a4ef7851bc731201ee44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ec9100d476007be0c305c5144085136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679d13c0ba39ef8a518c9bd16bd227137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc5e636f7c1b7b7bddb03ed012927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b048e673bab9842f9fcbdf6fda093139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec59d595ddb06bdfdda3adce0ca6ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9266731f5b82b47d4515e1071d455141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03fef57ca988c5857ca7b41cbba8f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310ff1ab13c864889192086e780a4cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c748b6fcb7582563550863779199f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da89bd84342a6608e86ae686e3c80f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3dbba2a7248e3d3ad6379edf78dde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501a76656c910c173e9b13447519ba9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf8a26f70394fc2e8957df52a6a7d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a307bd5c97bb604a112992d2d61e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e71f9a2976c5fba926243700510e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda7aac0d6bb0c95e951a46ef503b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035f5ccb5f844d1fa324dd554d9e13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b041cea43d04aa892cb1d89d3c213e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c79c3a3d70166634fa92b887b93e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a4e5e3686acc6779783cf0cbb8787155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa79e3a8b75e08f9475a2a1ca6a09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcc5a7d29560e0d76b27e6f13acac6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94418496599c978503510245da2c89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddc5bb2e1cebc2afa16d85e9b9b4e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8062d4cf1bc4301aa373a308542f0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a890fb6907960a4fc0e95f63432b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01b72bea6718beaf58d8eca5d768c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca313b037869155789e545f928ebf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a394b4c9b270a70d07a3b5adadd13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1c9f5121cfe7726a19b824ad7469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a966ba446326dd78b8793b55c1bb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe798ff411f4bea00b29c0043f1b5e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e167066ac20c32f284da9cf9f9b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88fb764988a0036c5a1c3271438c09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102c644d0f414c9af3bf3f61b56a53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779fa75c5c8f158364ba8e5f5d82e95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2fd81c6657b30f36b85c9e94ea8ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0403dab1c26e24d49cd2f021f9b53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be3885782cbd63fca1eb403900afa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d650bb98d8dcf9359942984d6bd4f14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f14573d4e35be2fd2bdc8091f17399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae66e7059ad640061f691fbc0b81ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecaed1c12bae86044ca8d29de222ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc381a9b9f4d345348af3ad5bfbd8311179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed0f1080a4b4f30216cb5ef60b1161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fddf4c992ae03b441c1eb17a949ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809738d4fc0a60c00fd0f1ae0417669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce8ecf6095a3a00d5f35b82f8cd70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe692054b5db85f0ffb28ce7b64ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa26c1324c402758d087e0d9c697d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760caaaef98aeda8b00b6ad698b9d1ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34cbad03ca8f0b2c177c2becfa173187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ab59c9f48ab254c9ee8fbd2746afb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67baa4c40546e784edf963104ae8c89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea30490f02710e95a48551148949d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25b6198e1712389e08606c99c5e3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab556065e3ea1a3c3a0d103fbc98286192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29788196607ad923051489f5b9a88b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d8cba9c5fa66c0456928f238da0f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a67b3ddf0b02b9001df89b382c93c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eebe78aa2944c017fbdf65cf494e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0ba419a02ea81da0b8f7a4619367197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365b0b9d69a978815fc6868fb0aeba2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c49a91cd6494955a25e34d014ae2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c4e4f1f929180698e59448dbec5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4783c57b9a6657f77b0771aa335264201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc90af84ff782a70c458bf8abfcbec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa9a8fef9267a58a2df9831da0370203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c2b94bac41a3296ef05ad60a496af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae1e0824b133087abd53b3909b5ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78315d6f9fa9b1ca59f5071811db7a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825c1aaed439a43c5bdf409aa2ae9c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695e609dd62a6a2ad5d4811dd1f393208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a755ddba4a060b4f71ffcfe2c3d7b8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c5a1c16124eb48d693cef3e817296210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825e25f7bb1aef250956dd52208d570211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dc06ee337239b3d8b11a4597ab3b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286814fb05ffb9b3c92ede1b859bd4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e30a1fcaae53e32b92d4d7a39b76a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809dd8bd1b647cf7c1431890bdd1da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc71ad7ea1ad2a29119290c9298e59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7890f9ba92c69b4cdad0bed8e4805217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ad7809507d70fcdec8b76cae765a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff6f7d2d479522319f7df0158c9089219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88874bd753e4120e8682f283d74db8ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31e1ead1535ae147023607a9af0811221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b48f00088a80cf223a93c9feb6dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b2dcf8a1c4f5765c100f0e0b9160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529d47af173cfc507ebacdc241b7b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f35d1dac6d9deaf344594899c59bcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc07e8995113983f554fe48efd21b4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef1a8a4826c25af12bba0081fe6a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dd1b2a40a4399f789a8b95a7c3c8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb08bed64651ced10e6506142ce3aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8564421182faa4c91ea87c9eda9a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a12164da996e08c740dd4e134503231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32e3f4c8ed871ac1f88757db23c73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7821c871b1b6f38f1c1355fbe90133233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488c03edf198e88b930ce61e769fb83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7357662e326003070c708aca9f671235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a97da16cc60a86a80879fafce4b74d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c320a6f3f4417174e69a929f25242237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93146f9a0db9500b07b656ca4ba88ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755fe32d5b000ff6175f479280405f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5599e299bebf9f626b0ff015dd6c2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9930bfbbd1eb8dc81a187218f6a9f8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e522d6b514b323166463b0d6d2d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a8145998c55929b60cfe4d9f278f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b247026f73a5ebb44202b5896e461244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19511e4d92ce24dbbc47f1d7a7a1839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bea5a2f02e35b57018a0b0a04e75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dcd87595eda8dc9439d9148395c8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041215eb299bba6b06a5ac369adfd6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d0e3327ac4f478d55dd21bd41fee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797863578af474d857e0893f23716942250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc0328305c93a5dcafac58ffa26aa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931743547d3b47e6c322b14b7f82260e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab865bc0aa632f0405a7d56abfa5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80a5115fa08a7f76fd19b18b2c4dfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03023611283bcc4c7987c93d02e71e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cede23e19c1bccfe59ec36e185076c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b19a9c9acbb4e7d580e80a4eb17622257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb7ac369f68a470bee0745f815fc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe638fa84fd0d5a345bf2c51a01f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379f2f21f97be28acd5ef1f91cec5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b3b5dcacd8b4da4b44ab5ae460d13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1bd1a21e8e5e4fd87fe63c6c7dada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc8c655e4b4db77199139d4e02c55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e69d9dc2552f721a3d3094ab7552264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a2fd9af6aee9f662100d903e198d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45b5077200c98c8c442eeebace7aa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294a1ee2de22d0072e23821d06f3fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b36be91bf9eab9867c5c8cf97cdaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4bc044a8787187f74159001c3052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f9ff5e80b7cdddc0a24e9a46b71d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2be7e5fb3d1f9d9f6ab735a7c999271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5439a6875798bc9ef20def28700f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000455bbacf2fcfe6a17b1e8f15aaf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad17a8bc34f71e7fb7d4b19ecca515b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c95a63bf37dd61ebdf9a151569e0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca167dac32f153aa153c03bc0503b818276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85da6e08bc76ff214df65c1a00f7e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb87341432768a2062e6dd96c680bb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca71798f7a3ade8b2cab29db0199fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e84381c7576bbd2ae45a7dfd941c88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e458d3362d7e46fd4b14fab4975e3e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241b7d167c91972f3d11105ea7bcee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf6f0389fdac6fd6e3b9fccfe2c90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb66af795ffcdf0f13a52cbdd7b28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6455e71e379ea249e9b1f5f1f8456d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ae1a5c8466cf35c8040de2622374286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40509c8a9d151979d29c7948ff7bfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0203b89e82c77b90f710414acc25f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d98e6be2fb8b15e48ea2f68291232289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbfa1335bd43741e00600e5cfcb417290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54145eb6cd333c7dcc8b0f083f8293b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569049f41ecd82090f5d64a24d11316b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a42471889d01f39ff03cf94447bdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff7dead418978703b2a37dc721329c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0192e5b5621e79a90cbf073855f31a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb1c2bf86e9fad697b3dd78d9f4ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21be2251c19d101c24c500d3c32d876297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e55ef2c6cc95aeaae5a3bd84907960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805857bbafe2b1296f84da0dd8f0fd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce317964add0045a7cf14c89bf847f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7740144e4db9ffe5299fa5dc7a64d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2407e187ec60309b85705e436334ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed45268dfb3c9a2a18471663c353a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bde0b760149d91a782c9bf731a161304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ecf43e24ea1fed648d71c9e65c63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4487cb94708b7c4a6b30514f2f3b178306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dd63a7289846602226a6170920f9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbbe67baa2d0c8713388388f31a669308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a297897cacda514e45f81ce9b038636309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c61e00c44e54058c4d4a11fa04d18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0e4adebfa6b57e994ad2074cad5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0c774c871fc9197faffe1c67bb31f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f143fd41426a5ee456bf5dccde76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ec27f49168803e45ef236f70de14c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73883851f498925e73bf4a75055f831f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae2669bbca4059604c05be1b519754316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662b3d2f13278c8aa62a6de5d2adf9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b4773252e545831e167dc18f7f1aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c160680a1619308d3b0c640d5fafeb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af30cae5559168bb8884cab850505a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23552a6eb8c043819a4e245e50e43fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c11c37ac3d67a297a62719e50f16eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced36aa495f8060a96f9e312bd3f96fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78006f6691f4bee53b574fa83ea84e1a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686b95fe005063866a3d66567a4f9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd7fd14820b66784e2c7f2d1257642326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183e26ff00ea242d66f4a91f4d7258327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee934451861b27f9def9a173ca5dc2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87734673fd8a874f6672100b9e452986329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e66da62ee13ee397ad3ca3b6d225330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484859d27e89249947e29d68867f498331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809b7a207d8dd3bff92b75f227ebaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc739fc82da24a36f3da9f07446c288a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c4fc273c8b897871597ffb06c24a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac57942bd0be18f7647ab2437ce9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ece240730ff71a609880aecea1f9fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315701b61b670450c631416dbf98d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0347cc76a7670beedc76c0ba286e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d13d46b6094ba9434b0d957a145c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a00c15cdf3c9d68e4453449cd82b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669aba5e90576f785e82f9bdc081e14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a7c982ebfa57a197813dae2210f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0774eb8562f88f4beda2927a4ad047343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60341bfdee2fd13790c58b3011a4a9b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b3fc4e126a6bf410aac2133a6b0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951dbf2ef3cbe30cfa5e3d80ae4e4a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529aa6f8cc20352c99d116b0b7d3ad6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffff3274c6c174082987f0e154035c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fc563a43302d7edc95afb1c5ed566349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aa9f201ff02c04cb4f48ee1492d1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd60669e6855292a8cbe85ea15634d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27cd8244a1d6b5117db29076b8a85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ce6b9e3a936c7ad297ba05951918353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966cb7fc7eefd6604875eb8f975f87e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d478e219d8edbc4c5f225653a3fd7d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42e469bea83acdf79f26d34cf9511c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a189ac5cf2a8fb49212c98fcb251a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ede32515b42c1efc3a54b36c6d605358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df6672a4a8a7a118a89b4faf3c6213359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c084c529586a46c719716d2432e2153360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb95cd19dc144d55190ae5892e6f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c815a9cb3b556f60a0ef52232999b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa56a061ffa5fe6da38c21af9621d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ace5f91e971a0d67fc2f50d927ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a94beaa49dcb5d4cffac4afa80639365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e1c6317c2ea2350cfd7df5e915bef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e2ec9767b1d3657d6e9b1d35d0f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e09fbb6a9ac090b8501e9ba8aa6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e09f5ff42d12edb8ceac85b7188f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afdd4f06d4a0d3648331020bfeac50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a334180da8c00a5756f66308f19bd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bcd88441bcaca0155bbf631b04439372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44592bdd3d1b19dd2a9212526e3e181f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6ed80caa77ed49c8e551ca88b87c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19e1c24bc100cca06feb2e7022796c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103043db896616aea321b18fba490d56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311523dc1881b02a37032a67c4551e79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5c42b432dd57fd087eab8ada3a95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4dcb589fc9a849bcbf4f7c10b9967379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0e9a84b3aafc3bc3c7e07e70fbb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac810ec4dad39ffdf52941b5e08d3a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740419db147a6ebdf61a83d4ea30fd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a1821bc58a881f45de806b970500c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97e7fed3dac63d398829e067b30d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297085511ec0b03d97d7223a7fd0605385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88f8318fbb6f45cfc8e684258cc14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110fb558e4befac705f9229a181ac96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f047263769dcfbc9c6bad687f926f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2123e650a47875032ff743c80718e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed9954bed42ea420bc5af310cd263a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e61c707957977c0e18acc698e0e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d4212ab4b444b5491b9466e1925ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8097eecbea82a4b517ebf9c4285898393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d53e5e056d9d2d9089a2d6019cac0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5f4f00c8538b6dcd3ea7ff6739250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520e7d4066ed4d83b0a00d886d1195396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda50b97fa7dbb39a9e7d2b9c3847b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bb273aa24941295cb1e80e6da5f9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc90835ccb6c01928b14f34f5dcd91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb787373a61aa28fdb83a8d19c4c595d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e524ccfde61165e9e61ffa72f05e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83ba64da25ec786cbbcf1309a279b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ed2e032301a528b658831d6f8f4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f63fc634e460ba839cf12a5ac0732404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377caf8e51daa2c8546e86ba7ec99f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a072b2e2fe9822b0c794ee8375c9261406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0135de5c161a5a00bf1980c1a02a1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d35fa35deb3e3bf296760f6b3b663408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dfe648b2a6bd436316e05dea63e13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ead79354e7a6dc5ced90cd912cdf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953b32279609d8b573646186db386a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972ece880da33fb2d82de04cbcc598412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8d74919bd90f78837dfb3cd2ce47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412409747a15cae9f6beaffc032959bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a36cd06b48586c9580138d929dbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b96bb086a168759ac47155d6f88f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07babbedd4ec633cc466b1a2b3fd6f30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ccf5e2a07fd4a7aa594801bdccc24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174828c10d74bfa2a3e43f747dc63a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac3bcb19f54ca536435a379e210f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e492d350968fd4a46ad201f849079421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21def0ce38cd5dbf34762e85b9f9b31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a6babba4420ee24cca64ad631afb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac049f83c4e8faab8c589e0911846a4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2551c40e99e9441fe1cd31b1cdf12b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e413566cc6a9cfc90457b33d45d73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a506e78090500afaf0e0f83863dcfac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007b1055d0711295ea310beccf22b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9cc8842e79df4838a7daeb0c5187429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7647440c362f5bb71116ce8f57490430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6926df2ef476ad6cee43204083f89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e90d2700026bc7cf56f58b66dc037432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f55a51b6e0492b339d6eb268aa5e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fd464fbb974627609dd4aee35649e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca939e5e0b4943a4808a2b3768d43aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a2caa0d1a4945f13646651a98d403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4fbe2d55a427db17cb6f92dea586c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b973705d4d2780cefa05e6c0023c93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb2c1be600e73f8e6ae1b339ad0204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac20afbacfe206bdf07cde16c890e12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e71ff5ca4430c13a2834fdb822d11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953f1902e1603a018ea25f88d73139a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8bd80ab09c23fa6bbfae86902b873443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55457c4b85084ffb1eeccc1b55a447444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6425b71121579d59b71fefd597002445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173b1eeaf45cc37dffd7b3c1063ad7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22718a197249e78bc7583067b6a9788b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b425c01ae683428fd53b35b18e5cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff1ea10771f30c93f3a36d73bc233449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9afc968cc669938a12f6ed84f7fdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce041f9d4c5ca39d58abf85616749451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e32fb33dd122b638d017a1dbd86c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b545ad4ef5e603adb0feae89e7ea238453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fc031c8f31ac1a9180c4ebd028f8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339ee1061f59cda7cb5111151530484455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c80aba10fcf251fc454669ac04bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e19990cb74a8130fa3945a2e589c91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7dd845eb5f4f3705e123640ed2fb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3b2a935d8e1f6046d706152c763a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29506dca8e55e38d4284eaaaa850ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2769fea7305cc563fbc99661a44d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b64f22ce88d7177b3f78626c131ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d455962ea8c81388a1f8b20212b8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d3b9db11c3f51531e483367369c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7e0390bd2e3bdf184950509cfe4c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3aaa61c3198d5cd0ad8d2445a6864466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259edaf8b97408e0a8549cc603aac74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f12d38f00741009b90e52e01567623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96bcb997662adf33219590ab97918469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb1ae6fcbdc0cc3720c2cea975759b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a544cfc133144cfd846f0c3ea584471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d499f4665b276077c0d02e1431948472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022fe8ec43df7fec6409d6db3fcfa2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be87ca414b7f24f1b1ba94148dde47a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fccc7890d250a471a4f71d29685fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43154cb5a4ba414fde8275ac6c69b825476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086853f729a9cfa72593d1bfb58d5c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e19b2e8257cef627124242007ef0c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfd3df7370c2924e3eb7d6b3250a36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9ecb43a27bc46852cf1fcfe5e35b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454d666f4916622ec109c549785f8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201d6bb46c772b68372bb5ca1a6492482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ede15878abb7980d10a94de075d32f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1b3f6d376e9a1bab7a7433790ae18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d5e65bcb92a813bb3be17e4a95e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008a792b965471fc80e68a7b4948c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd1ec5772ae7f0e4275c5227289367487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5880801f489d74eeeb2920c0dfd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970378f5afeb1e6e8f7f2c184219ce0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0bb5eaceb58152e5baa933fc785ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79944fd4a70d5d5d792dc82d320b71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a894f8b317e75bbc519fae624e0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac597520db2b52d5a1a0fe41c5dc9e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8bca588b6c3686513f6113196f300494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08552acc375b68899e232c39d6bf83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b63a28f248b5e32c92ff921f24ea26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c4905c889504379357b17ad7921fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ff11b71ad967e9df2cd98b2bf10e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1162b5926a369555c6ea413e98c337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee8bc938bda20f4d2fa2f89c46306500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612429d6230e31bb91d737aecfb70fb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d010971b274551ac3856f4fd8ebbd0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b3214494d3c11a526fab97ee6c06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e78651e3cc6d28df193bf8dbd1eb35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e849c4da365737e5f9bf7ebfc7d73cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b03e338df79d327d46f55d91ee7ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b876b1b07cd822d2693eea597d60c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74635a8053395bf4df99043008a0476508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239a4fcbdc48ffc80f06a4baad08cc5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90fec4751d67d2a063da9602f2976a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fdb247429e6ef8bccb2a155933a72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ffe12dc425023878e66b2b89c1b65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdc102139c6c8b4566909bb1838d6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819c1f7f870bb41715bf9665c2b0499514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f3acea84eaafc30ca219d0264f23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355f6a6a916e10d31d1362f297e3180516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e2cd0dde2f9225592011536e668e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e644e1306b36223ddd567b03d525518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4354ffba1abbb1106beb6242260184d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a46b665717e60fd88814d86e0bcc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b5cff1b78da3040514d5208e25d4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ca2b6b16309c0af66b87cbfce5bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c67a3cf5147087f75b3be22fa2ff72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb01996f233b8d2acd027c4f83789fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e56e0556f1bc316927366a03377960525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb11bb8c1e964452281689eaaf6a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53152e69af820f0d3c386e718c1177c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfed6a535d3ddac50be872d95acc50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6417ac70877e982d71c9c84eac0e3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608dac1ccdca218048c7806d8b2df0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fd8a4917e073cb892af75248250b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc55e80a720a085241cc393f52a4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075bed35c39dc039e344d8e97da8799533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7254b7e8d6bef1caa77ad7bc914ace534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7708a38c5f1fdfe5c81d920645c2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4baa58797f4267b975e73691f99e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf308b136680dba7ccc6464e31bfb46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a5df4d15128279af3a7442a6634b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405512f259870bff4bb36eb1ec6c52b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8b125d80a2a05977a609680f3ed8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b071fb017bb2ab056cac14c71ce9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0545e37888bdbdd574faa341ef14f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c66196524ee68ccd51a1381f298a49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e5c86de244c98c8d8e75712b86a26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754fe0c2c051d5206852fdb9ec4ba6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc99189b0c08a0ba5279c09dd395e00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabfc39a961eccc8dd8eaee53f03b05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e728782a0da86b798ef1663640928548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d322d9e6bf8f96ce7d2ee62cc2eb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3a951a98891c80f0722285fed926a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e565aa61e3ad0307a4077b8c1b604c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67852a20bbddd9020d17a6404c6d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2531c015387b5d572fdf13f06b7f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60473e04c28f7c60ef69d68725cb7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcbd9d71283699910481bd94e09d38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ecae3c9c4c86857759fe41f3658f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0aa9a96f0aa921a00c14dc731eae4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1b7d1312fae400413698415c04eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0330ccba7ff8e1e0f333563e2f5fce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc42ba7e4bdfd53afb3f467af10ceac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5a4fa8c67792d153a08c8af2be02c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623362b0bcd2a0749355d816be181fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58285f371e4d864134cb98d2a8d6b2a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b5012e1c53c6c6c85e3b32f90326564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee25a2c8c37513ce9b6b31dcadbd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa81b1cdcd1cc4c1b2a9e063eab8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e04ec172548e8e58ab9f13c2d1e12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358b4cd2d4e436a81e3b26e05ab425a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f5c2ee469e0a7352deec6991c7e5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3606b8033c0579b4e5867c14b944f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ba065a81c1606d7212b899b93888571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e884299cbc5c542fe35e681388d9d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073012d65995586636d3762f65f429a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd22880cc3b375226b11408433a8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92e6fb657868277433370cfc04425575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d0a03c92abdfd1b787118360c9d89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0c756bbc09f0fd2a37ab4a91688d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8336805a0fe6da38945181eadaa73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026074cc40007e2bf980561c1757b65b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f5e98b750c785ba41cbce5ce7b3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400dfa31b6bd917309fe406ef1839ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bae42f2fe5dded42fb571718a4d467582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7a1ab8d54b3478cfcaa57a3bf0f8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a8c9cab18acf17ceb7a74f8cfc6aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1df5d23729a63dfc125dc2962edb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207be27db8ed42dbd14d7e655cef4fe3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c7974fe94ed0e2cda3dc33335991587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204eea7bad381ac23ed93570b00aca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7c9f867ababacdd20a9a900168bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d57e972f7177b1739da354c5a9108a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44ec62469f4cb3b3fb172cee49549a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17604f28836030eea57c377f3c4186e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3019ee33c23fd6bd717fd2e6eda7979593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d673fce918e68375da2e2df58c2358594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261f30d59072c989cc268d9c637b72d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34750d1a999bc856f809d9224fc745fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875d9e9869d53252cd07f09eb22891a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a595b5d96ea62a0027dbcc75e19f0bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d9378b03a271724b266553aa575d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424958f554f915abba2ec014431035c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b3ecb2d970b4e093ddeaad60dc99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f26cac76d5c4ac6346055cf7d299a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bea69029545c712bc86f752141bd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7d1b6867a433bd2540ca2d4b7fe8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b454b88cb8d469fbb7b96a7ce9c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc876e1147e1317774f43f7d4879cb1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf02b17f598f0ef6eec205d45dc623c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce2ab3ec226b33764c4ecbf8b39ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5828be7874e44e69a2992c4ca0c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dc955d9b0358eeb85b6235d65f5e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61f70bcd00385e999d3adabee69f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5118f6a34e992501bcbe705437f288f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96b98ecb5baabebc98da940870a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752462987772f27f125dc6effc40fc29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd2f2770fe9e41221c8e912d8b641615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd214f231664963949cf35d252b4fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b84760f62b819cc5db6d81950c16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9674c78a94a8e3cc9a7adac5897654618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27de684372e56dde3b4d77b47d80cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a31988d65ccd7c04367a2e3a14c557620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26f5a8f9ecd4b588712e49a53eec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b931ad11d81f8f25bb999ee1d757dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b7cd33a8e034503b0cb1ee667a5a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0815f10aae1f8e93af30b867a256c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21291d00d51f0b25d18dff8802543a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9269ec52912741bca70911a649df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea0770b26f626c1211fc697e2ed39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddea0df457c27eff39c4c40fd09685628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96dcbf5eda962a03d59b5074b5b65b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7821490cf92d3fe280725f64da943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900079350971095c02e25fe32bb7bbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b9d71ec0851c2487e17bafdb9b4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd107ede7da66a8bceaf635368251049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f0759306ae418206fdaee7652971634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3db20506561e428b1be2052ebb40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed24c28177e9599202d323edc58c42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee24262e650bdb7b2c1934c35ce04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eff969eeae9e7c4c8057b2cfd4d262638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c046f02778e90689b5265d7bbb0e1ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715b748ca3174fc6de5ed559f276ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bee867adf8c44a41550d32d83dbad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2af9804c9af8eec131282eda3d838642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d612f79377c6817088f3b8e3da631643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d92c23aa2443d254fc78ae481f21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78859351c50bf5b35558a98c1c2fb7ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce30e61aba467780cc5c2066c3af09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191268e090be28b50ebb1b87a3a791e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6261f1a597ae3d41ee24be8ad12f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360826e094714c7a28d6cca3c94f420d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d709ea1c2bbb3cac511e84dbe0a03f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66400ccd7d89ba46a8672805495ff6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6341c55c0bfd1a4527f90ba7a6f78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4828be465e5cee9aff1c8eb6dc9d8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91820c2d2be588faef25e65c13becff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bdc26c11780b39360d91ba9d6caf2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d182f4a4932339993e4c0a9c9af1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8814c898ddace96eb42b5f208058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc08e61c87beb736c1392e88196f7ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dcda7ad0daf4d32b08013f6c32355659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f38f4e59e5588b027a296b59fb9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b0dcb5ad2de82f7ead1099503e01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13acdf45424259b1dcb3ddf16f74cdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fe05f85a30ada87d2d694ed0a6f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855d07cebf4a8efae83961fff9d771664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a40aae4f232d88299c4acfb2d3a22e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b676ab9e051cbfba0d4ac01faf3ae8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740af3e09393b2a086044156a9db783667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222352c26b9570feee9d694087b8154c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157de43e112653ba579d060068d4ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8e9d9836da7bb276ca4a3cd87dd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4538d94ec698841cde8ac6f3aef2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f9d06150b3e435c32a37982dacf5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a5478afb9064de794e3c987f300d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa596025950ec24c084c5433bd49d29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ddbc28726f548ce5da230df746bd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8164638a2bbd03904165ae2b8d299f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bab2696684b73798bd191012fdfb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39d999ef49edd5e3362a6aaec7e7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c7a858048cea962ebb3dcb0834ecb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625236e065c510b71d0ec84e771c17d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b61fffb6cb293993ef83894aaf998f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780a7ccb0ec99a2009c817ae6143b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f312ea685ce92a1759b6ee3e4125f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4edb951895a7ac53bffe74c84bb138684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd46d3e8ad3a2c211885f83366650f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04645cbf5b6576a4494f493c84ac84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c69a91464e5cb6be645c2afcbd0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da61df9533d2ad0b0d216ffec0b83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f5c768dcccab0eb1970bdaee2c74689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e8b3fd779f65f1ee872cfb2089220690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111db329aa8b46c20933f6929dff86e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01820e49983b949bc75614d22e1cfbc6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7518b8973e77ce6afd7ced112957693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af7ce841788cb3fbaa1ca9865e2e7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773745b824075212dcf33ec502293a80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c0e8a11a23a190c8639a1f2c818a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b04d124f0a7eadb45e929ab635f12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef7fb8121759b130265092a88b2655698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0baaf2e0422f607c6d0137c4d8eea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7cc1f629d0b0edcea5a3ad8d5d15a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756ee9347ca208a2666610a851f399701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbe73db198dcab164dd53a3c067fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c509478d89e487644cd9e9c3cbc8ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d92ed0f0e4908a6ab8db6235ba2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02aafacec5a2f137a180a628ba0926705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eeba1299476a5219ce870d63b37f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28329198f53215ebced3498dfe76e15a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0768a78a7c4bc3af26ad900b24609e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c743b3fe4b5898821524d31ac531f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa7e8fa8b880cf2725b26cd9318a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b658e0c3773cee738a9a05d26197f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aedf2416931c157a709a24a21d384712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093149737ed5a9335d1df92ba882d491713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3734efc479a091eb9453a4cdbf13ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0e85d621180c6af3cbe323e98d72a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabdc766d78a94d15cbf65249adad06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b8786f10f9a1b65047d5487e31787717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0095247d0ca3c7fe75b372eef3c84e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7138e8287664554299ad9a51412592f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44120645b59a66d1f5dd8a465c4708e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7aa220c1d794a3a1e7e0c3a93a7d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d138d7271381df4a12020ce1d6d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ebc3d4c02ee5bdef944e709c3b272723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258663ef1abe6ca83746fc781b72861b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2fc3fe23c00608f703878224b9ba4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed247c5f8b263fbfad6942b51a60e908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26223048f2da28da758157a918a4f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675ef491e75a4207df7b3340f31ba3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99443ce7775d41b5cf1ecf422da0608a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7a6ca7d6d28d0169e234d7b7198e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda1990c26698134c10d30d76479451731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd97e128f69116e15b113141bde43b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9788bf87d360089453b3237e6b994733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b39f1d647c1135655016ad5dce2f77734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2567de55c06bea0e1ebb55d47012ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a354225eb2c92b905a3258bba8bf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454809b0ab6a962b2f390616902429ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a765341080ee258c0dcbf854ec1106738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92add1e1444a6a7bdfaea51204e18762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4d986d53978717a566ff2b6aec02a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df3cc8931ed632ae8b4e203be4278d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df5c47727c937b56a990fce7f5b01d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125225b3590392cd3ab26f6e8b28ca0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab740594fe9e73dd0f6ac7de943b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a56f610788210e7ee88e15a6397f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33ec177efcb6d21ad5d91d3243601f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54046fd34f6e6572fba2eab64e122bbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf171c849968d244658e3f3aca0b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1319ac20451e9e01aeadd77310fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379a5f75e855abf2df0fc58636f8ba3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8c4e3e2d04be1287a1f904353730751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90c64dfe447470e37e899d0d319757752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459b6fe63dcd5041f0479630312eac3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae04071304ca141d5eb51b8fb20f01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358638021b4229cd61ee26d826b2067b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3525817bb37e0385e373b407e067ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1b7a8b1d0ae5fcc718e9ca9ccbd59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0742a1200f85d1bd50a280234f47ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb1f75a298133bccced5648d18a83759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>