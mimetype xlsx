--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35924b92128f6a8bd092331779754f791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1887363bc048baffaffc66ecc43712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa233a9363f41f25e0bcc84e4f1941d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15a77bf6aff8b9ec0d788ce59b99d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3951860931782a7ef14f93152f011b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709269004dfab3015c68bf31c052a3486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c772cc93d142e121fbaf0d1207c347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971383746456d1cde064893dd8307b628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d52794bbf1062485f677c3e41b4bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462b8e6b15d21c652b846e1ef0742410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81b76bc951a0f4fd86da16b3e8fd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ada276bf055f567d7ae190a04722b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70914b3faadc1dfe37d53b5ac37b785813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4fa8e848a7ed8e5413dc6d27aef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52d313f4a21088bd6d7bd486a516515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e138b747639fc9f2b04ed2071fae3bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b5f5c6c2cf3aacf28a1883bc577917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3cc21d39b8ba2aef3983b5ea23bdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b922adb137d13f35ad3a4124f89b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b65c5bca80e6fbd2a12b9f02f544520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8deab6ec214566829256fa8c2fe221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5516a86b575f9f4b7e0e8da722a6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9ea237ca05e75434fb01fed7839023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a003c8b7bc60d2a4136dc61b1c151a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba55ea55fdf2d4c0c1a2f380f0856425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb373516761189ba37aa08f257552b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e85703047dc5c06f81b5b3057bfa6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175bceb54dbf23ac1634d9c623941e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f106180c5f1a370ffb81320ef90ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929b29b22c3b924037c6b4cecb4670430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a905512354e837b65e8809bd49d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968535a6152d6186d493a5d8a9497032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3edc051c7415cd880f58b02203a2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bfadab887b3437c756bde0fa6f73c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f355fec7e54f40aaddc4676a672535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b01982a95c5ef98b27f71282d1d32636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36b8c9704511f0ee689e070a01d2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12f950d815a3ec2a21ced9b212ecf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ebc05cbcf9fcac6b0dce861a6852a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb6e1749f0998ada3e3d0343e986b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4c5cd0ee661fc378026d060ce824d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139178227fd16f962547b2f2ce782c8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db03edd7e86fc43b7ff70df42f93ef843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ea39e72bd68473497daace4d6a2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fde621a1bca0f5f7fc3395072416d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3506bd6c7f41779ef206291a8576d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc724ca55c984caec64a79097f34d6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1cb3a73c5c7e8d6f1c997fe48929748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a1098b709397361d942232d7c9c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba1b3ff12b98f4a16d544604134f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e179c2624364c87a5ae6ffa0064ac451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dffb0fe5b16494cd789a4ba31a65d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e052dd1dde4af989793f9bb2745253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e6ce70bfb615e8ab9b64aff6fb87a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaced04f9640a8ea11e74fc477dbfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357bc780237d3aedf3b11fd51c99ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762ea50f15fc2ff0556aaf5258b49257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f2236b0e454784b0f80fb5ae5ad4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba21ed2575bc069e0b3f54260099f6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58efbfc8fa9902f810eccf3acbef6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de4fbbd13302fd693fd62827c9f5fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb710bdc46be6d8c00f6ece37c5fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67786bc7a836a75db387637e334aa6da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c365636790442d4312f685ad704e44464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104be838489423b84ba3a218a44091965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6af8f95bf5032aafb3f3d2e68c713266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544a8ece2a1f77e6a1d1c499058f7b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea88f727eeb2b8d794552aa542b9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdd008d53bcd721392229ab717ddd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a54f7ac61cebcae6ddf01cff1d2a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b49f49f75e8a802a341c7f73e165271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6878065af38721aa52fa6473b3b7ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06293ee177e16eae901bbd326b52d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eaa9fa41f820b1f4168596f736f1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339e77a3c33f8ac6a48430ccc49dac675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d49469c380cad0265d36f7f9dba5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a1521e1ff8d4872c74c0df261e48b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d61e19e12b4429576d69372c7cb0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896b52e4728ff6bdbee539b95ef6f2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8454754fb541be4fd427e40d228680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a407f676b7dcd465f13ff5d1919807281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076874f1ab98da518b7ce6f3242407c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf0e2cc5f5ce702b7d5d7f695814e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728917b724db58096e1168639cfbf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be999bba031292bbc81a93fce1ad43285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de355354ae441e6d162203394f30ef7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea259144f9d43b1e29432c11f8708d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac26e9e65345c3e3d434d29d9bd375188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a39d9bc44532aa4fdf2853ad20e41289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827055830f25d5c7e943da1c452200690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54baf5754a61a363b05310dcd50ad991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7437a6b82f085aecf40cb63a9382892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021ecc3d9363132e6e2e9c33054e41c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d77830fd8d5541769f679c3ab69ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea2a20bb28bb06c5db6c1e411263995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7d641223b803e157476197f2e03c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162554acd2f803056b27df4470e17b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e266df9b7945d34834df563f63d6a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01447af297f2325034f199e775b3d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93fdf35b1644b7a4a36a7389f4d350100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d26d5d834551d527a38a2a499af3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b6ce7d7f34a796f705c2d59d9d59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fde87b4d063e8ad164992d7e591745103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d6231b873615e7e90a1e8b02867e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c241b96c991ce5469e2d48a5e8af5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdac11a9579129e1fcd7fe3d224fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a52acce72647219df462e92d75b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddf1ca527a7e58be0ddd72693d5793108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913b3a2dd2dcba9398956e24f994527109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf5168bb1a7900324d1f5956a634c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a03cfc51970315750e9c423a87bcfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc542962d6a98fd7b58741688cdce2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a0814b3d0e798e5bf68341064d03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598450dcc57bd276010b8bb0c3f55d62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc5a58cac77ff5aef06c272f007ed4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f590c97be982247261747c7b38c1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97996ca86ed5076013bf59d4874829117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f05c8a7f5d2a504a485169673453118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde12ec2f599a555d117bcc49d0c74f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc08d573a443ad3c7a9e5e18ed0634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2828351e1fb0af9ba7fb84089fbbce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d4b87e07929b58eb6e8ecbe8f168122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367e7f48a14f690e7d3e1ec8bf9783123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df30491ae594a4ae87a4464cb7094124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1224450d04f9c0ae13ea3629fa107125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7faf3139383678d55c4c1cfa2a8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479aa8a4383db5fe05e56c77c996af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e887ba93f292affd68279e463963a00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b7522c42a5837005966bcea9e006129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac481998e00acf77a6578fd507d11d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43e64abc671d753a0cd99fc6f759b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ada9221e3147ba8384edf5e42c25c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b16543a46d6e95869d39d71c8e7947133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c54f7aff48f4640ab66b89397736134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373127867adc671269f6cc7f055a0cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d938bb113098292ad43c93697dea1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d23bc571dd7bb3d5c8f6c97375b9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ef9904d6f1e0b062304003614e40b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce3570394c4b1e907391a29c48f66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197ff7aca0ca4ae342a07ef76e496fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f73c31555e6c1d1a9fae8b300d62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b35365ef21cc877bab6095a9032d18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb1b946228f45408189a46d3a78bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1d83bc63d6cec8926903f9086aad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ff4e95cfb5a96664460a3f3f8dec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e993e732036eae790f2be76e5cd5a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab229fe71986b38ca81a95808c41af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234177016aab6267bedc6c8e6de7619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811396d24c53c981d807b1ba0ee33fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c508702e415f036937e5eca3bda7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf41cf926ecd4df32ca44ad19b29f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8752b8989be1a8eabbf8deb650128d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffde2f762564bde017380c193a0dfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf016302817e1f3a48818af9031782a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e186870c1a2d2534c6f5316509a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c91f6f506c4112d3f1d7b19592cdb9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817c97fd665a9867c2c4bb006d70194157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939aab72e551665c3f8fd70664c29ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f364437d44b135d3fce670353d32d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec59677a7927575a75c7ffc2dd40a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abf0882de9bab5e3b8ac5b1e73679a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a1bb43b0bc10fcb888bcb21cd7186162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d78e2beac7029706769c366b814b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488813356527e31d3e0649ce884d254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880aa3e3f8efc915d58103a57c3b93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af2d1676ca66cec66090b2b868fdca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b5bc5ddb5526e9555053e07b3de3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa01343fd14026944dd51b25b2093a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aac2e8aa533f545a76dc7ea11ddde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b2873cf544e09556501cc37cf24f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85512cef805c7528a94a9095331e856171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5944885dce22cf37134a3eb1d7ada06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347bc0dbd7902b633136188a6d9d0d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0678738df05355c1854c8fcd6748c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b6730be4cf2c204c2bbed1aa2953175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301ec926cc35fdfad170134dbacca54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aa7d06ee8f3e372abf0b07bca9f1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6fd1e1464904e42e173351bec83e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f803b964c071cfc1472327d8ebaad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353b68a47d3c81a1292e21e246fb62e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509e3229b64be47c0c9d7b3c74a3945181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b805981669a9afd1fd6bb71f3b1b9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7646be0e10e59e0e4ffe132b1bb3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13bcadd1a00563ac75ca172e34901184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa88e83bcb6f0785a28b8e7230a2e2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deeee63ec5887f1a06a7538527b833186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d31b7a32d4b1e7c0e1c656fbff6ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204c7b0896715796c45fd93cd99bb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac662befd80d2e1b68368df155dc96f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f4f67fd93c2bfc3f74ebb55b14ed2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527bdb5a91b7a5378ae1d6488e25ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e47807115207d6226b2ef22c3fd3a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99fb95ad0d377c0ae4443e44b4bdd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57c87965e4d5cd9f9e502d2c04c3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472455c8d8e725d429ad9db1f3b1b93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac5f6114db336b4dfe479817275b53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7404ca9a883e90c41cb24d098f5605e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a9cee95b02b33753693c50a12f4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660883aa31bea987ddd44b3b48d9d8c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21264222bedeb39106403c3a3d65d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f4929f926b56a8bbef15aa04c6e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2459f87282e021acd482bec797e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799e4370f362a55903e2337e8a4bfc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1362cbbd5c2ae945dc173c3316dea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542630273fd07f23ca4b0e86ba48724b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585e1a953297b17a43cd20176eaeb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184b9cbdf0ff3d14d76f87cc2dcd3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12ce0fe33b6304c942544525eef109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54e2ac40f9817d2bf962b5c2ec24ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cee4faad5a507f738365139b8348ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf50e30cef78a6fc9e2efb04ba139a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21fb3046337a6748d7f5b6cdd729cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8767b0aa342e375745065469480ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4a1f5654784ec22377492794c9528214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2989e54200ae76f37aabf98feab03c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79d0723c8f55bd2bf857b11cd1aa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c624975175d14663634f814b8377e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd155ccab93e68a1b78ce8110503676218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5c0c987a11185d31ec562b5a8380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf02752c76cba4747bb7cd2ff056c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec689307c8723a2522bfcfb4364c6b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b4d76f1630ceb85495303ba5d1a63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cc7d7e3a229e5b0405c4f19cd3d10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c96e9747c277a4b344bd2e819c3f22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c65f9571b8692dbb60717de3d76f8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d16d0e540d0f54b87f5e5fb1b890f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847532ff17c3c73788a77710f4ed203d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664b59e1142d6dcb2356fa316aa331228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a6fd107a6f48ffc031cd4ed15ed6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f63c6aaed2c23a34e1ca0e77090326230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31118d905a008350d2992d7c339e434c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6840ddcf257241c78efcca897c74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81250c75a84d96d4b43305e343dd0917233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6080d16e53620d35363a86f629eaf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f0690c71fe4035a04af265a249fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6700c6ed20853f47da7c46d68a0e91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38a1439e3dc60a30459ffb8865732e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf087430ea23db98f955a8068bc2b8ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3594b1587d5e13e1be257c1d5f65b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babbf46937f5ba131571f3fd0726486240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c53dbc4e5144b08a8d30c33b9a9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc293267d9aa399bf065b747cc91ada242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fb6195ebc5494f402288ab4130585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b2a09d83f2619605a092655e8c84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a228a150783ba280cf1ac0b1390d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b332be8275e0b2e7c39706021dda09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b402333d7bff0dedf6776a2d9f1bd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc9e0363d1bf03fc729f1368a4e959248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f85f8f1e171b7104f842adc382f0f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202ed84aae33cc29c88ed544eb50390250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7580662cd2c3cb0121ea8f6217708251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0715b11b2c1bfccad2d329e20a35a04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c87e2cabe5ec0b985f0d52f2a52c98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69151939182f1efaeabbb234e855c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad8dd32752fa3b4d2bff0e570bb3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3570b378b17aa4e68755a23ed6207c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944e90708d472767f9aa6ac5753a8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f7c314ebaa82f341cdd745e384564258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba93e8e16b91639c2e806d6d04e15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efcbcefd0ad32ad5914f2d0a519f56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb24dac12662ff301f04311d70c4bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777edee2ab11b345b9d1bd32a7137fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4f43f6409731d3a68b34b3bb8d354263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8da8550ca6556cbd3461fba3905b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2eb5bd90e98e4f8fe6da011978944265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0c10dcd2345a0e86b694589ce031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788316f618125fd19be59b238920863b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2383af8ac0343e6d667bd82ff61d18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ac5f0f7592ed4e2fa4f74905aab3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ca281b91f413c8cb659c1085da71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ea379936ce8bc929efce6206ef8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a540fd260f576d2ee488b7b7a5d211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47925a764577538be3aae4f224368f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56e79f1b801e172426bbc4365b75c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595159366562506f461a5ffbbedd16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf967a838e56429ce3209e155d7fa92d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca12bd5e3a766a760ed42e7e45fbe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e791fba741ad45688a2d099ed9cbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf93496cd53b9dbb7c82cc4cdd3522279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9bfe40dd4fc59531b3e944e300c0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421167be33c1c475ad0690fc7630228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899afe8afd11fb0cacdc62cacbcd062c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4da18393b3b5e6012cb4b03dd349283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76810ff713f8a6f056e59bbe11d0a397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77df41f450a8fab79d802440d8335285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a4ad20a615ebd18bd0bc6a6d3c013286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094436fcd520840c5f20bdc7a0723bd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f270ae95af15904d2d456ce6a80938288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644548460700d1b9632ae437b93b3aa8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aba65ec00d73d17319d49bc4e3056c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e6bdb5e1bb648f9ff391e81d7f20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479833c4c7f910fddb2d2f437645725292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def90953863f675105080ac65719e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29107393dba932cdeb754c73c8d3ca47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a3c2a9a7dd898c70d73a7e4a8070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02fbdeaec3516bb310e64c146aa87e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0de2bdc6aea62d937ec8cd7664341297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c8120c4b6c7a49afba52a7f9910ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204977b00492cb31a7db8432294cd01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941176589bf410a3ae202bbac4c0ebc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bc3cc1d8ab5fe3304146692b8499301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d200052435f0a0aa5f445e315a9f95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb3e0c7338277869346f4cef156d10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265c41188594f7e82ae3ebfd12157c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7702610a2f754a1954d6daf5ecd4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cfa4643041b49d54fb40f2ff599b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa5620660b9252cd62e352a2a5e13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270a491b5ec1a0ba824e7dc083adf85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6f34b5ad88f601bed97513f155f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef636f59651dade8b85a22658b4b49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891213143b58ab6a4d3c10f529d534a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a0f7dcaec8dcd8ca3f08e1b1bed4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f9d1ed74660f5cb9c79bfdaedff67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235bb5e8b8d42c8dc0981da0ec47987314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f88c0a4fc52b29b6f0cae2ed718bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e3307a7b861bd058f86fb002b45ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5ce5a0637510523e76e0b6cde5040317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31268e2f6f33d3b251f5c727a3bcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a78cbad9cf81e6377c6d847ee6b03f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a6adef5f01287258fd206e36ec4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462245889cf3696395241f91be23607321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887023492dd7a69d810750e1e16cb96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c463193e8942898dbc4d608b9b1c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f178ce15d52b8f10c603d2881e37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cef5246c5460cd798dd208b98cd32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff536e915afd03b5aa28247bb31973326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a0e8346d1fd93d3941b43805a7b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca6f710cb1f87712d3a38e3abe55c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b5ca7a7060856cf4bcab14d00987b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a4f805bbaca2a31350331d0b55fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253801d3437dcb32fa23eb2cdd480a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd53d5cfae5d224fb592a3c1abaefb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111ccb126f24844230ba47a56209178333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d7892ef18de384d2d3067b19ad34d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f78eb1691db40d2c6f8857f42321c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c6a4e398a76928a1b8afe8d252d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef90b206f29cfe1559f3a8356579fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d9dbf79a00e53ee812fba4be0080338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73dfc58e73b02582dfffbceded158b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b534b05e3423ce249920f51c806e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ebf1160a30a76b5722351e062291f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5868cd86fd983111bfccebe8691a7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a1c7101db99b0f0cf74643a21aae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a1a886b1eba2d51a7008b93132f14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6492e806ef546054c356cdc45a002345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e706e9e4eb27ae9b9039332bac798346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7703b6564aae099d32639b8fd216347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3065fd1bc3cba7cc41a13fefeefce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5d6cd730e66abe81ce648b2f67ea7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f150f17ab9a88c824c9bc76b295e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81810d1d9b096bb35a9e8ca6221f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd72860dcc4f35bfb18de196084c73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05145ded27f3db0d306aa68a0cf5322353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b065e5f7424c808dc5d8642bd8f96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff70017fd95b78a7597d6ba327c4cb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf67d1e34f40ef8a8209e381fbfc87e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ca4461709760079c43b2aced6446357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcffd65f4bb9f1c934c06731414a7a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0913e7ab8ad205566f97d6eaf7450359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1367087fa6856bfebbb1f33b5b202360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee0e5c8b4456a54e10dd73e0a6785361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624a09cc032b6039ff0910ef8a32d64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ea2500065646969bae1cb182d934c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e7242b7271db6d10a4fca7bdc2a85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fba184f4683350727265ee7ac6376365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc05ca443f80e093aa690516a0454d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbade545e7f354b47a14e826840d85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd0317111f3a990bfda926332d7910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1856a819b9f323c43447e4576ef8ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013217994744d2d23b334be1c7d129d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d98ceabd9643ba892d908127bc52a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0960478ff32d8e8865fadbbbe6c42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5640c1740a3b1d0039f7f991d111ba8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a75ba4bc563085dd7bbea6fdcf5ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc388f16afba3c2b946d745503252c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79612abcd367516d062a899f38696344376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb345452aedbe3c98ef2a6378eb86d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd1e0ca96d50307f5df13e43438b0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f701c9edfbab15c730498630888e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e86bffe3818650621b7cb6b450519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3b7b1c8f2a5c669ac5f11902582ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bc66aabd273542e28491f720488af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f51b5010ef3750651c216fc2a40b22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e1739b7b7feec76d392c63608e7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe8681f7e3b8986af35e568adbd5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e34920138e83fddcbcee1840afee2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd0d3a0d0134fe41ad23d7c6ae1aaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506388ead3a2ada2ed39c344204ff318388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed4f22701bd890a33d74cf6b7aafd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4e5f4d51055bc1751a748c9fce693390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3105519c7df8c6a314b8797d14ad1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb0c036b0af30fa49f11d532ad6b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5999f4ca09a5660c74b86027525383f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7593de42c0007671625a0aac973be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca04e2628e1f7a8cad7820a6584dfc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265568be6f0050593d951d92339abf2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde1915f0f30a012eb389bf6f1e348d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733952d2ca1f9f99c797dc983b9ab7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7f5177e78f7faa72bf08237047a6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882d1fd7fe2accb1fa792ce854e0f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca463fc3ebae876fa0acc9d30a0165aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa866b2dbc829a7c7c34569a89a5752402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5960a2a63987595f0c5329ff83c7f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daed6b1a9f4e78faa66e4a046014fe8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f654616410ae00115bea700b20d61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7faee0487aa2b8170d90ed9f10d30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886b980bfd03fd189919f490691b47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099abfaa3725e856091636a713d06e56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b78e125fc28c10e6622076aa40e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022be016bff9b7e8ace0d3a6cbd4bb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d9c85c27ce22c61abe2d35e49e58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756a08492c3ee3796fa9971d9d48d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12670cb1fcca95c2600c40f3731c3477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a5225dadc0e2de047868e4a9873c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff9619b7437b6ddded12712ecf2983415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82ea10bf7385ac6ec629cd23c67271416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec816735c0a80d093c7d0ba990484b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d13f6fa1c635d86ff8d9927eb30bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85dbfc41fe1db1117a760da665464a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77142317b8c58a397e844c715bea95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5838b2b9e0e839302f6f375096d91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3380fa6ded702cb9411d7f33812f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfe6fce16a03bf8a8eb06bfa84a30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25b89fd9ac1a35c23fb4d96f738447424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ad695fb0bfeff0ef2f0191f30ac4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686141cce28f55e98c847981730fe40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b456be3d2bc92710d5a8313f6a41491427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a7b560948dfa83d93a1274b5db11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f845995780dec8436b8bc0d537fba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f01ce52598bf18a15b9e4cd40f58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72356af07512b392e5836a24a2311dc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671e3021adbc96baeb610402fbbd59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca30d58e1617ed13fd3aa8d70ec4d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee606556562be8281e1d8781a262a95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce723a6914a305c427fb0012959d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f6159d33914734eac09e217bd49f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfbb941b274eadcf71d4e204d8b3cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de48b08b71e56294c84c796ac3e4110438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db6a379ada047e3334dd3beb4bdb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa870a67e6c2fa22e7e351ba7b3b8098440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debffbb68e47d63bf7a958a5b95d9d1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f13046be55b7b85e6daa1fccf202fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a21d2dfb061dbb531b827d5978778443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257871629922dc3b1260362cd01afce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fccdb3de355fb3b9d12dda85846e36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d8a4301ed9d818b711d836c0315c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b488442fe821b43644fdf9885e48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2ea5e95daa08e0f2c8a1914b82d1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e28b672d4d57b1ca75a43c90f59b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09577d255f619695ea39c5088b700b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f03ebd4efdcd888e2bb9da13cbff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e4ac6c929fb5beb59caeda5d9225452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f467d8c4878cd859e51a6b3147ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33825c6a79921221c967a40ff76a97c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415782f8e7d8a8ba3aa097e4cb4266455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3af7e4ea211eb1197469c77585619d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21280d6ecaa9f62b53c4211214bd417c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893d559217c601c224afe3c28b5763c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a4f368ddf58e49fe2288e92642a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402dbdfa341e9adf27e8ac28b1043c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae2f435ce057078d44191c5c8b0d80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043c81640d6bb44ca8720a0a2cd76cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b56408d082b7c033561d2f6a8bca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3299504cf638d72c07e1a3915ca8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe64508ef3c755a48cc70028f53c9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d755a646e6d7637c25eed7912fdf066466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4d03d280f6645794abd6518e0a2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa6e6dd59ef4ba721b56270c35561468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92348a9ba6093ebc2e4606cf03f86c9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e21fea1a7b3d40584c1cca9feeeb4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56173b6666b151793e149e984c756d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b4bbc2ae29c6253481a8c02739ec9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1232079da85218e6479ab127ea23b00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1027461a917a0b777d7d9a0c9303f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb7b267a1185deff5a131d26bf907475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc66fee704d6413053d789b0c8dc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cec975454613a0bafc87a9c2c7c789477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ce6ae2b35eab025c8fb70674be5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed328c73c60fcd64c8406f7f7dcf9ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f538bbbb89873dc6e37e443146167e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d04ac4a053dbef4646435bfb892b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33879d98aae5338017d3287bc953588482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcb43d543e9600ad72faab80c2c1fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863eb3016db4ae5c5781b217b1e476484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c715f3fe29cbdfc3d712f5d55518fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd7777ea79b64462b9f48b4de3517486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65189e76ae6aef413f14ba449b829487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca734f210959b57aca0027b24fc5ee0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49a2fb030a20a24567fdd6ab4bd9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3a106cd091eddff4b3ddc7ca65e0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074eee38506788c05d44f76449fb8c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702fda1fa6981e542f016adbd59eb54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb258aae74d6307d83060bad4e2f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be4939a4260bd88880d567cd319882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f76321245e4d4ae8deda3df85e83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea8a8bbf50324aa6a1f8966a9a086496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562493377c50717f3bd67223638884497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c001fa0ee07150565f17ee23d2dc87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7249ec19d3331199c6f8feb6dbb79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af546b28a484dded621d1fe1d298b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd19ec864657e912b81af0384179d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce679294396920abf61c4f823ac57b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882115001781694a59d458c81531a23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ca210b5dbaaafeebb211203d4a3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd5fc82e0312af2809baed4953bc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee9c5ec28b4ac7d8f3ae410ce1656a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da38e291105161d0bd39e452bd4a6cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbe08b47b7985f57d7e1032d7b8af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b09bcd844297192f1a6ad8ce3d66f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10d7dac3cb5f1f46acfc0fd8b1bc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df79c49f77dbcca6570b170f9ba5f64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a937a404a26425b9dfb142b577ad964512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f2db2fe7f1cb1dae87494486021fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0b753dc3039390d3d605f26c0e477514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94babc17dc66fe9f4bbc34e2c5c670515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053bbe403d86f07f2a9bfb27b9e34d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2573cc8fb78fc585c721ab9cc5d6c8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab727c5f0cbecc515ea3517169bfb48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fc7af1a12b0075342fb3754e81ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c60b9398552e17633397271a992d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a36c7986ea231a48cd1a88f8d9aa1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a54139da23ee6aaff7675035fe962522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c621462e5cf2bffcd7b11b986fccd48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cccaf00e3d59e60fda2987d23b395e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764bfb707c283c3b14aa1c21e3a4b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40616539889ed7a6f5ea6c7dbeacf76e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e1d964c16b71d8c4cc29380b94b53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f268aa0d7bf10bea5ca29a5c09c1e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce2363140850e503d760035d7e896e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1437caace9536b5cb95ad9323dad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee10133621b64c95ce032d52ea55f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00047872b914379d03acac282ba5922b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e261744a9e19102e8757cf57825e1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357ac00785f2316c5ad920981a023c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0f1f857f5bcba76a07a6d1808821535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe52d9cf7e99d489eaed0a7a74afea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4f334927ba8cd0915d6cb48afe589537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473797e499a96bd87e5019fc636c7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e33a8d74608fe4e3cf3eebd8233851539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70282c038336d3bae467857616e022540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227a0af0c55fd08d9844b5afc274135541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0b5b47572b877dd8b2f1a4ea5107542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cedd4d35075a359e12ea7fe111894543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe936bea354058a482944b9c665c03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a42c7e4bf57cea0e90c7c25895f864545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd44fd5abb7a5d24c9b6ca154f331546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303c1e3bcb3b2dae0c60b8b797750d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47948a040162526ebd6229a27500f352548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea8011d77f931cb5f8a921c978111549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b9c8f23a6b9d7f890ddde683dce5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975f9eda188aa854d624a4a094e569551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc35375b71b983b0ab583bb457fdf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53b700eff53ef42e01be251c662515553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be7d4d380a019f97fb796d14f3fc1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a11f300f992ee25374988e78d85c87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51399266d6475637159f953fa8e0892a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d92329d2342cb159120c7f648b53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a8737b8ce5cc1a461fa9cc73b390558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e3ca8f01dd5b3017c37c68b864be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4de795974e7f2e4c0ff1df6d5f3275560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1267b801bbd3016d2a9e9f993978561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437e7df406cced5367480b7c0b2ddcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217657cb0200839491342333cd22aad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01147dca416fb4aff68c8792c48beb19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414321093b99aa9b1253cc815f237df6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3db9f34446fc9f7b7138d11418023566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e845dc19208e532d6e4c398f46eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc970acd90bea38135f74beb9fa7ba3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c38b2f9f45c6940c3d09b0ddd103569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d36adc2a16fd8420e42824917494570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483598e5ab5f73b86d6e8802191194571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752b95e3dd7dd184b03d2ab9f54b6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fb89aca3742e7cbc7d4803a3f84d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020a63670542c03f8677bc8203f3674574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99443335b7668675b17b2376dc4d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9b80a393338e08e0420b5d80ce31f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57c89ff86bbbad5d6c1ed9af84466577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308d91ce503e7f818e093e0a4ee397578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b2fb728ced577910fbb887154f03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf755d17aa4ae50744d5e2b100c415b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86290e9d0a908fb9bcf81f88903447a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffd64574b0e05ce9012e1a8738c7eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87dad529d6c1065c0dd008928fdeb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469b966ee74cf67094fcb1da8373e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5f2b146d429bfc24d0949b275e196585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ecbe1e864da66824bc198dde44ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe5d9800f48f454b771ddb90e3b8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255189feeae48bd4f031deeeafc50e8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2650fcd74838dbf99590dba206ebfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c7beffc4f6325fe52dad0cca42e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21685c1a9eeecae323755ee32f7eaef1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a1672bf578bd63fec5b4ef462189b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc40786d1b6748ea0f24a03b1d6557593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71b7e9ccf9c94d063e34b3ee876a0e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a6829dd79816674da9c08bd7ba78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b53103191f40c9e9d3003d7f4741596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb1e1aa2061757380944a3deb77d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2684c6e543632827a3bc5c8f024354598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c5ee1d29984692ae23b312be4ae93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05babaca6251e07dd21f3bdc47b4b03e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2d76d2f71682ecb5cb34da11ecc36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223dac547bbd63bdcc2b16337646ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0cb5e3f84cd4d1f395279452b970603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a0f30593e34131fa6eb693a1eab9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada158602fe801079282fa273ae0713605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cf2225e9362156f7df3c02516af4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984ce37fa83b03567e833510daf550607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a73c6e6c5fd4cf42f41afc03c5803608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591160c144991bed423b3172fa3d9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598caac997d518168892f8906da7c29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee58bcfeadbc6a95a9e0ba8267053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf63d9b7491c4d278d830c7df5739612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee22aaea4369dc0af1dba813003f86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ed3cd2fbb56788b7a165321cd32d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023c21a00874345b8b980ada737fbba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e9fbc33872c8e48ab90a2b0a8cac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc01c36643b45887d275fd362122b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da2a6f63183c2e120c162f86e455f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce53266b1b73219934fe0aca18b3eb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8e7e473a4bba147c5b7d8c1b2bcd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f5eff850da760cd604039d8e5d139621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909843f06af646cbc147806fcd6c4ec2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae74a6ba09eedae0e309cef9b12cba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f5907b0322981fbc48033feec010d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dca9a4ae0c31a9aba3ee9311d4b68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03faa97911c45baadc14dbc707bedfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1a07523fbe3e1ca21a7f6f780758627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f97802f049812c989fc6336599998628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d6268076e0b680dcc3bf37a74b251629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb760495482fdd4802e23b5253c630e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b05efa01172d0bf7f962add4b7b2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea30361af251809465db2f3775775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860477853d8154eb2a1eb5755440c9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b6aa5282351fbd3c1a68925694a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0e85971214916e74cb32acf6a315635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e57a41d48e3176b79f39c8339e00d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a413abe99d67554b2599b6043005c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93899f9128449f9468eeb483323540638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b8ae9398dd0e0e3f181c0e6bd127639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d68e8d633ef7da69c40be294f3921640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93572fd31c4b22790062a4b67e369885641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728e7c14c3161bb4463ded6899d973c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceefcc4d55f8da7a94a531638e5f1b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f55e0d30b60d0e35c6b3adbf5505d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75dfc69eb30925a4902a791b697ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd87ebcc099f78f18d7df8496105d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054786849385d93facac48a17f5b420647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364fff510ac922735103e9c8cd21954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33931ce8cb854d26892d60d94ef0a0c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9ffb250b8def6aec85a88a6c7b71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69701d025615b17def35cdb4b0487d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ff25bd5a59f3a26be293e51ed117652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330df7ef7d81a9669e76ed4968971ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ae05acad067187cd7913fba7b68d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed994ab153aef15518a6420a813686655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457bf26f5966ce77ad52d103f9b655656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb984203de31c3d57e8d222ebf5b91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c36bfe924f774dd6da61ca59e9d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4cd9c5eb3a93a4eaac5ce654c9e20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4eb55265aef76947da49a062c6a81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade40b8604498cd8f69e6b8193ed32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617682626f574a53dddb1effaf084ca6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1a23b793c879328c68751b61fd951663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d8836e4be99bc60f59f52cc789de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a11563fbf676df3fff457d3d202af6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b40cb07a2374162dd276d665c566aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477abd5f0d0358e8c2c742d3b4b78a45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d81c4c34fefcad4e00a6955849078668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b68000b7e2fca7755a68e946f77e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dff591ee40f7a797a2ac8288178e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded7c5b5e826a8411f6a49221e44036671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6278891d1fb22270e6e175c40eabb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f7a3f3d1569d71c969bc8e9c80b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f247f8013f5efbb03876c7563af9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249082f3a05d265a846a787cb41b371675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ef3cf5f5a03a9280c904c8307cf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9f8eec020e0a9ee5a4f0409c4037677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac7bafc7c7a58bf5962948a44541ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24e0bd8702a8f4326104fe51540d11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093616b489f31e1e2575c2c294ab0c05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2fb77efb48ec85ab3385c8709b4fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088037588bcfa8600d63494c3873194682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4decb5fdadc11f5f8267718d7ccd879683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4d290c13439c29889d33521f88535684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c508fa4899fc0e686534e90b6af7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36c5224607d3398e462339cd6f652b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d32182a09ce0a81817da28900ccf9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a703e2257e4d3856ea893fce99bca7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9e8d673868a0a427f5555ba9a331689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b465dde19ad261fa275726c2e7c064690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291707b8fea2c25136d669a0116ba46a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52649894aac51646401e78fd7ab81cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65c0a6ce0b78c5e1f8b16f7b11bdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8a932d494985036d0d8dc9e60d97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd08a59960e7ca9320598b7b1bee688695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669d712dd8af1a2066a5a501ffd811696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc6606136e9ab34e0b62a6370369fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19c2bb4e0becfd866ffba715053c51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ec23e521b0590cafc87dcff83a87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad321a6a3faf3b96a9dd986e759cab05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8d7ccf22c9c8d293fec857cfd7952701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d80f0dda84f137c313246ae9501da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d5dfa8c73e02d511b94e5b5f036b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223a25dc4f1256732761f2c884ea582704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becd1022c04ac7c07707bb3d45b88e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d51c96552fc65bbeb213de46757f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448855b8e2f52321e6f18d0f835e235b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e99cfae51b04045408d0053de97b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87492024796300ef98153c1812412ac5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469a5c4c81a0d0e88f5a966bec262c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa062035038623aec8188789891b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238c42585f1575f40704f8be77146f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1315d010c57a7e7d37b16eb41d3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171e180f8e5b5921470a079d23be5db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5ac77cf53507c6d4691ee50bf3e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13fddbe608e2363300cf5a8bdee390716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671348df52db20772e488cb738e98399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510d4ade390c2a6af31bf9ca50f389718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff9b6f7c5372990fcf4c38282775e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13fe75c69be81ee8f437c31a6e2042720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007232851f0c33be80dbeec2c22ec2d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c02d353628d4d3d6dd01ae6b176535722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d5a95101663dc2e1af140632cc21a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7027f58324d4d338aa6e4cb41a876724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432d7aa58846cdfd21f88c4258313a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8bbf75345873788096485243e0a90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b0a2facc16b4cfa5aad81b44d8833727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab45ef112fd3413043535c950e49272728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289ac67fa9a205d69244ecb212c296d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf41f83120eb4020792f412d1ff58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee01b71a356c92f6c044ea5b69dd2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab566cc5dae853d62f6dfc5c1b3a328732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fee01361d3ee3b6f6947fc41e282c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa461946398eb993ee6c586405eb1c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397303e343f8a48d9618899a075043c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c13c3c84abcf11998ea86213caca7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86457a9d20187ec0754fbe1936088737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8757658ec4c63b9b014d2d44047080738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7a7baee1891e693a25570fdf531a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071994ea25c0b282256eeeb6d100b8e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318014e5559a0f7c66ef9a09ee04cef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da0e849bf764e6813fa91d2a88666742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9616c725544018b0ed7db49b33007743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d30920a968bdc04609b832b4880b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd90c2e0634984adbcd08b740b699745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2168ffdf477eff767300e1d8c182fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d023bbc1e6a4afb446f4de9067621747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf73e4ce491f073a9a3e432d2a64ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393bdfb42ed36704a7d64ec88da6fae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6db7bcb85d038a05cb8ecba81d304750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c5e753df4e6ac5e68cbec50e1c786751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9cb3bc7fed04448e7c24262c72d93752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8714ab410f14f5abf11afc88dcbd1a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248916a796d34c170f78e273df93f67c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30b83303b4b54a0fd66887fbba6ab92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcd8d6d62c7a4c20fecf7c35daac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa4193fe233540cf635193d30da0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd5c14ebc0dc3321a35d475eab9c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d34104a8ba73401ac012f3b0e29f146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787348142deb5dc6dcebf545e5b3cbf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecaec9b05520f1298dff6f3502aa1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f69fd41cfd29ff19175babba03919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5653773d566f014641c8ec06d4f6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77805ad22af5d7360976ea5228ab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45563579320d3272c60d9cc15feb1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ac3ffcea9236121125dbf580284113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d0abf60538e88297ae690c94ee4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a445e7b928cb512eea45ca54adc9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0ff0139dbc3b92532d9fb8d29493316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129083586e08024a100b2444e57a18717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d8bdc0740d2de72f7a2d657d8347018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72383892c81d73892f30abf03a9962b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e2ccdbe47e176ee943b694df8ce7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4332534f26af85ed3a91da65d2f3a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e7a5b4c963284bd534590c4de2e5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f31a423474a71e60a04eabc48acff823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa214d8da60108e079cf18ef30429bed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6b0274d898ee1de0929421aa697a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948353590807fb92330ff828c256da626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714856858bc3b0e5eb0631ee90920b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1500461f1e043aa911e2709ac4bd128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e88d16109a44b276ed1e3fe85ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b4a32a80242ff413fd4b7ea6a8e0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c2a620249881b73cff6dd59720c8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093288e0020fd7b6553dd31bc6ee5f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6121e8e4517cea424bc517251c6023633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6be52861776497cf6a8a911642c8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473c5456dab47604bd36aba837f53fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6bbb475d2a8222d44a34da079f8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e943d16e55b23f7fbaf492ff9ca6c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa477679f1887b213990d7ed6fc6905138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa3a889b906a80cd58627670ed653c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7423197dbfbf03defbcc16fbbe53340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc596b981dd5759cd25c23f8eef3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc7e10e1283b2502fc9ef6476718e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dc0f3fb2adef7d77fa0d3ac89250843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc63313a26b20c2f4522c353231c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dee80063cd453ae149b800636757345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43584fc4cc9e2065c024ab09d5f87a0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed173169f0d7715e3ada79dba8c09147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83ca93a1b0e49dff4af961fe3317b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266bf86d2a075c664f82ddd412d2bdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65410564b188794068fd5f167843450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211965e66227216e7d5c523248fb0eaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f163aa3fe026848d1716e6af38ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c76ed2c04b93bb176ee618fe331b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dee83537978b0216fcec9f3fa771ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb0f98e92703ce28d7019572d6b4ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ab429d22a99553479c6cafb2ba3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914badbbd5f5f7a76b4758b91c6639f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e734dd5bb79010b4e4a68247286f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de5eaa5ce47219ae0dac4eae8e496359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb21402df5e9af1b370b6085dcaa76860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d22d2748f411f0912d5b9aa3e02061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c114cd272a0c6f1f8bf2aa1f395a5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280f850e5ec34225f8a47ae46c0f2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8680a0670fb99c44f7862a34dcaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdacbc4bb1a780ff7fc5b5154219f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabdf71fed599dcb41b379187d942a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9439d5071feb23adee799e0565aceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638a107a859fe5e91561647b35fd95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417628412563e343c4ccaf0c2346bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5296975418ce45cabb00cebbb2da2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb273504d863e21a132f96ac8010b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d89d9d3a763032182768eca2f1eead72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a77764788c7ccf03c5a4230fb7380773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f814922b5ab9324b07042435737274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01d1c39c1573d246eb7fd78a4da2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7f46e441414647f0c166a4ceb466b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a869be796aad45d67bdf0ac17ab0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeade9ca18aa7f4ff83d4e8f308f8a4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df61b46b9ecddec3aa4a25cddfd313379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c698e649022025758c8ab03dcf26dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ca836111223d8563c753c4aa768f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402112baf48a4313969f5b5c2e1893882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae767d70f7a2f1601951cf6838078e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462f5a97554ea08638535ff0f86533f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd890211cb89efcbb88aaf996001630285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42586b2186f178fcabbfc588ab4f3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555a14d846dce1120a25c9d7df748a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f80ed0cea8cfcd31cf2a56d27137688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a1bf6121db5f980747f9d74fbf6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fca534f4d4a93949f984acc451e48890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17578d96bfee7363770fd48ee3e7209791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3990da8ba9f16996e16a28f705cad892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e3b21261f35627454cbc252744c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc847119000ceddd656d98f2d6d4e41294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d0104ad3f2b2025ee8543ab860cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02599a455e045cfabaeeff245f1a5dd896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d82f93ac6c118e7606876287f3e50797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36709114d3c6129b821837e7e4b65df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f9cf5553571dabfd77b97469403399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f88eae9aa68fdc38650d4f2f93119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ca15d8a317a7a698a8d126ec46c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89934717a759bcb509564d099f4625a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5de16d0693ce4505ec1a83d56adcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bcdbbe3d55302899881a24cae55b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81e85a5577c2cd2758b1bb689e275a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a47639375a0d7efd90bd45575dab81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6db7304a50c95eb56f7626a60af25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c13508b5b31f19e184d6bbac812d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c6e13f1b3f415013ae152ecc75806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca846db89febb7d6314f10ff755ee65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb31f06b09fd5898835e1bb2de384f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce94bc9aed4ee38dc0e16bd0b3bec4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7484cd9382530403728a004c5c2d392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa34e202512804f1394a145f34ef2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c86d5398ade7982b79b8953ff1c23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5046f5d8d9aae8b3093c5a4066b1e07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64faa044bb68a6e0d5a1506073b9b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb5425df7c6fad688dfad7057fa59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550579a15f6fd96bd3f27c6a2eb53978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec03d53ff8762d821729e215f4484f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90cf6ca5f34fe33023cd96af7e2c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc90539e28e1a0c1b3853e8cd431f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfce1a5bc6425e03569d2d35e9e2ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb925245150ff7ec614a09f2a3d0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43530ec4363ad4e6dc9b27488859be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19207599a4f28d9d888d927552ef3a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66695ceafc62684fb16d1e09e30531127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983e803b827770b19e5281e8fb2c26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be51ed855554ebb004f5e6d14ea3f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22798e14d5181d6d6a04708cbfed83e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114232b0686f13a8919e5ff8b78957f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193b99cb46353c07c1c3d28d4164f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e2af44a0d990ee0117e87a888c2c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066df460d4a09b54e9688359c5d861c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f1608c77f66c4569e36aa67309dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202dbb94b12e893711d6623e0cc492e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087a68c778b5a38b33bd8246c21a24a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1beb692664f2387893508e5e3ea560138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7350539ea13c3769c7b6ef79f5bbe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae5375106427397e2510e145ab8e60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af252ab4d4e11f33a6e89a3101be43b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46035204127bf277c2e3c4ad6f3264142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec1221c1dd886988fc8652d03d2ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e28a960a192794c92afc028ee115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821baa2a21f4d8c345a3e36a3f33f3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3166fc1301259f3c44380719a5e9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123e9f7861d7fdeba2f0800fd5880d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21afb40157de0290707fba9e3ffacd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f4f14a3208e903ae0fec06b9b99b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a4a7acaa1fbbf228b804bee6f3180150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9aae67f2a85928388a65eeac0011a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef960cab686635df53a736ed812fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6706c231458e0072acc7f7e849a511153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc5ced641abf431acee7ca1f0dc08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072bbdffe217bf8f20d2382fcf8f29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79f984a01cf30522b33ab7676197b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed3e30506eeb6422c5921e73ed3670157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef2f301cfa555ecc59a3fbe8a1aba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b59c3c646cd8b3fe2f6bd34b411575159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc72366fdee3395ba90b8c9528c69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299983ca8dc22fdd3211f4458ab4e473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f37960639bd962f586aa7d30af74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265a20127c681d94b3b098078c20062163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048491641b6293022d2a3d77a7dac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a6bdd41850131cb897e230939351165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba40b8357791b67c8d366e19a38657166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07298b265fa6a65a6af0d78f94dbd40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182cbf1a22759d2e7b8a2bb11b6f3a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d5f756437adbb7f8dbae63bbe73d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c8845226812fbca6d5962d82b322170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f949c4628ba8c8a2fb4383223f45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5277f0c69224208fdba3c7d22cc2bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b978e63e0c18acbe51bbb6859a48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c9570568b9f5b2b987e8edd9e6b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57bfb22bded9db560dbb063935f39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9ef021550a82cfe9c1df98e47030f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a0b532ab4ae15671c16e34c6dbd3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2045d211bef2e0d31645121a849b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e054e799f854cd84f83767bafd3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1db90434f4a9e60255c098b4f740e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6818a2a130e0e11a049a9b609425b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be928b70f6f8682804ba8bdb7822752182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed405d0fee406f537693c3cb2eced906183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027cbd906fb184ea42e49f21a7cea93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9d49f72e59746b918d7131767b8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9e716ea3e32cfe45dd3137c8bf8f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac18a11e075fc4dec413ca10efd6f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c4c48b342f6779590d27cb76a13e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfbb2a1ee4d055e11d50f06b1988e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d65ed17d357ac243213a82968f92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b62e574d11130ad4f447201b070c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f12373ac12adafb49eb89e055e33e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7f088bb84d1c2ae49d37a39a2bc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e537f61a0e3f10ce7c5d515391bb3d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455d0ff69ebc7346bfc1a58b80d6c9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fbe7b0efb77ddead8732eec357358196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e288494ecc45996bd1d1c16dc806197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b2be4d5707377f73c6074045dfa3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d3d99fc438319629dfd4dbb11337c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c650c4abab8331fcc054bd8210d0d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05087ea29f21687227f72c3154563e4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771b635ccafd38b507656413210260202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981d655ae890eb3ad8f07e1ee8f4207203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e1433c46ed3fde355b04be00c835204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa78bdcdee4f0a22f8be54f9ab23455205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c022bf11bc9c4873fa35c44541ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b465dde779742b2898fa60a535ed0b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69436b787b36353c48a38f52734924208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df4a1853b35b522b23ccbd50296ab2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8d5ee5dc8634e53e98b6f2d9d5e84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08ced483343971a06105d3aee6aa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdf75ce35119e756e5fa29c8684a54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22516f739534a3fb2790b679340c31b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5ec54ea1bd629fc9f3cba512e27e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ab62189d24c0801959d17476d653215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ed0923390b5dac8ccdbd277b1e89d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5837ea0a81e7182eaa039d1a77835217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ba4eec2549894ada20bad8a36efa9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637ace940d9382dfad189dfe8277a40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9874b65d97ba659f6bba870f1657220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc578bdc80679322e2f01b98c0b0d41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3aa69e7707ac49b934a9869cfceaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb39f509e8cfb7b2b934765d68f08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da129a57f4b4980e44a4df0c5941e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3829e7c5733ee654c3e512c1f8abb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7dd2d5b868617bdca035819c382e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52df157638aa519273737af4376493227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871751abee333c9e33c0cbe2f8515423228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360afc994f638e9f3c9ae8957a6b2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e3eb1fc411c09ccd6d7a3670919c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d05ee954e2de2d5f083eccaef768a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a211cbb0b0b50cea68f57e5737e956e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32226c2bf91984cd3d35457e7722c68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8fe0eacad053e4b681229080fa035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c115bf12f8a2a19daf7f1acf054e42f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1569a5f8698e9ca11fa40446744eda0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a2b1117d3d52555149ce28cacc9c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1a0251e3b51ff7c39df94d3edbc7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe4977ee55ce1abedd12807129ce8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4fd472213027530f4c612295a125240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7badd57802d506a63f6e45d0f37d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38945cff9a8ff1f9836e3653cb1167242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee138098ac3421244a7cfa5a685224243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755381ad7c1464b30b8b759770331b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40097af5b0cf0680a2b11f13cab435245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907fbe2bdd0a8451c5a8126f22ca2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372a5846861693349000df952b9da1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6da9396e0a124ff95b5eeaa9658dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886b9e976a1fb34d33482c291029312249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff98184ea4f971a4fbf4f4ed24dbe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7755726181b757d11ea74ee2fdd57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a096856f0088021215da3d5be90fcdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006224fb3be1ad65b635e87a6f085881253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02798090d7e72794b344da08619d82b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4ba7621a8b24b125b60463766c9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827373c1937280ade9014c2339c6674256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d7a5fba027e83bfe3913178700c55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a025cee738144fdbfc77a0a3d8e50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a644c9e353fdea7c51ac8258012e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc4d83ca923ce0ca9304cdb9d9aae9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5dfaf9cdcc0cc563fc58569f74b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556081d6ba6e0c8eda527185d828ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa692d750456e495b09fbcc8e21939bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9248878336adbc97c171824c46c83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29536642ca7b65aa7e2e8a07f8cb4426265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73becb6ca878d21d6e52044cb4079907266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25fd9941a029966b0b0d6c774d8dc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9f37258b6eb96735fb07ddc94ef9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a7283e13f8963d3bba2488ca1db67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13d6795c68ba7031b09f994f7151f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead38111c53026499436d5d7d424321271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8d098479481aaa791d4596b6b9093272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217024937712e50ed8912be0a588f0ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ba51f817cd01e2279de8d63b81b40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f33012250d46ce9831d400a596be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24500013aa987203a0861b623900fd27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416209a33a8ae5f0371e6d8b6c9716aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bd71f493061caafff532520384cd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f5433050964e8da2dcdb17ac6c1f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d427b784476372740c7a62fc6fc6772280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17931294099d668588d458511941044a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad628ee71823701ae3c37acbba736b13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd3e2081302a7bcaabbd6f10c53725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c91aa48644c78e17b18ed1bffab32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effa909792a4494c4686e9418ceab8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2f646a529793513848b5722d74dbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b6f110e1843ba906dd4ccfa9dd06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ef87fd4e89efa351d8e4f7ca09ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1524cd27c79ee957f5576bd96344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433943b63aa630979b640148fa0d3d8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64073f36f30efccc286c054130826a03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50611bc9e060d779c438b1b768288aab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3e4f3e3c261e572f9bd0363b0233293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779995f7e45fb8b5cd19ab76c74f90d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3fe75526eb51c5c845917ce899c04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d7dec033fc85e81781cfc03954b6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cfa14f88f03e836856120f4a19075297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f8b5f46c7db30d849df11b7681c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c7b582915876da24f0fb6751c0e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c0d20c3e005bb2ce2bfb278f21e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4d0678fab556c10fca3d39ea764f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b76fab82d4ffce8bc21b7dafa2c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd69eeaa93444af6710081a8fbc690303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc180c1c23c22896a894035ea3673b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54494adcad3b62e66dbc7dbc8554c3c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f699dc0d1e731876ddf775fe604b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c057971a8951318b0679c9f7ee06d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf8dfca25eacd3e24f8837259771d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b37e3afa9b7930ad503df7212b89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395918ee564abc2d9c8545f6503f3107310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0abacf16d4d5ebec35d3ee189299e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf18aca78f2ade5ea3e72f65ffffab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99bfda509f79ac8210f263df5cdef2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f155daacf070049fc586b5c7481e25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9801e486e1f6a61200823fe42f3951315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a582d486a69efbd4284bc2691a11f30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7aabc4907cf13c2a1be8d2b387383317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e1e65df6b9c828ca307cd508b5ac7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32821ee4f09e8e2cc0172e1f6a37d7fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be584078fec8ac76783b6c1d7f1c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2571a44d7fb38bf9877fc6738453508321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b6c3908cbdcfee9f987ae9ae6c8e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5c82de41156add728bc5d76b6b69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad3e0c26e91816bca36709ffca0451324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba82d19c8a6da3ca5d241e33959e3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c10ab76ac2e15b599cbd9ede7a9bc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06a38bc168ee673c4a086ec9205107327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ad80f9605d73f92d1661f1aa853dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd768bdfc2e9e26e596af090907b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5835c0da1fd10d3341e1d1f3af51e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38800c6d0ba038a90ab314272ae10369331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fa9b41368427ef69adf5adca3095332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab5ac6850bbf6df61045823f4ab15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ddbbf141d6ddafd3ed6e0828e6978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595c206cadebb48925995e9de4e08d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5111cb657705208e5598d1e73426cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7da23375c40035a7db487521389b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0599e9b263169a93c2980777742a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d422dfb758951a8fe65634d8e5c35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1940fcec975979862f6324351be6684340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833869b0fa20379196be371f41355a79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911c5648788893aa15fa3c3891b887342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb703b5b3a13c380179e84e15aca581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0129bd2590894fe40ab48e0505751344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28b143fe84fe1ff1f9f1a996ff9302345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7230c5bfb6c36fd2fb9567c079d34b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf810dce87d399735a5d4bac6f154d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42380df1ce46313c057a9095dc44e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2b6256542311b052c44d7be101668349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620233a31209d77f53ebe7f912fd4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25177586277321cf91e93adc30852e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bb528c01f5a6787603cb026f9ee7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f591453f9d3300ddeea03efa00316353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f73ced0a2bae8d4afd2f83e03ede354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c3fee12d70c7d3b428e2e1fca0e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301cd8d95afd7647f19ecf102c6a4ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e909d92848590149d6bc9b962e2c1de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a0e554c679dc1ce4d3c86070ee1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18a37aae26b2d7e0f1f4c1177c3d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc86b2191dc3e6e8bf698410f42d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685da11f013cb4f81dbce59caea5d48c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e70edb6216653edffb7ca8a0f5c42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dd5a791143ce16cbdf6de686ebd4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6422f99fb98f144966af7ef3617576364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b949f7c7995e89617ea81272ef2526365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3deb847e9b2f8aadd287383779840b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f438849094fd29e8d2a462edc4aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca01e41a6c99cdfe2f69618f6d7c87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e3f70551336c49581776de68c8f24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d9cb9d4ddafe7e50a11ab9890692f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d000c1bc39bf3786321e689e6bc28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c682df8ea450b27ef2df975f6ca09f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7f8cf77bf170a31c6de023ad9194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d2ebbb17d1a24c45be4a5fca873a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75d9831a0cff03eb3e407daa5e8cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa241b7bb6ac6116940f77f9c82f35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23463f71a4d0c65593e1903234c9fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb52e61eb6f2305568cad15a011e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59a68af550869d00fd3bea140f7ce8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030dc951ad01c99459672fbb22decc2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378521c5400a97310ce196abe67c87f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58fe911dff64a2f993a6c295429dde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03d996206c0a4dc105b68049b5ada1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3cba1f3df0fe8c44a3e5990689673384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3676f97cc656196b2b4e2ebc09983a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b1834510d6d87ed2a75fcd49e84a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b38ec3daca5b9a617296475a80914387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3736d012d064aded01a67a07a57ce0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bedf33c42b926fb025424fefe7a5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd30771fe2b3282e8f25298b542755390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af005cda7960c601d1c15fd5d943aed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79db1f084d3c02f9a2ebb5b2641ad54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f83bc2d01eb1a466b58f4aa68614393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abb90d4dacb41cf8a314d8c37965a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5062e74601eaa552da1c6f10be09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041df7dbf9133359e9e10160501a65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb0251dc220144581ea6a3f6ea4f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1efa821e5148d471ead2efb8f5de9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2c6055ee981ad75868dc690ac7cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1db70d27d86bb7019efc75a94c831400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ebaa6ba356b01ef7e70ec82a3293401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5720d16524a2da961b181c5a7a152402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1d55c0a340d058bd19dd3693a0f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f828f326e5eb16de7bbca7288741f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392afa729cdfc8cf950b5cb2c6bfe57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4646b7861e0c65c1d91e1dc405ffdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739d77bd931227eafea50059a36b9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcadd40dd9aeb12d2d01c51b3d47d3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0241175aa610bfd2bc91789197d0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa0f97c069fc9bd96bca86059af6fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff98438bdcf8a9e9b799bb98ecb03a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865ac2fa56d14a7445c64d2f00bd6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565250433baa58c2d1f5fb052bd3d69d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163406eeebe6cd2ed9a63dc331e8dcb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43ce3d41ecd8cb8295773789b80fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a1d7b03b83d98e7798c98c3c407d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d8b69db17995489aa8fbb31e7b6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca316bb81d4918f37693b0b6177bf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a605bbdc24051f7ce0d3597aed072d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf893d3a545245d65ee3a77de32444420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a9f6a7bd5a4ce09dbf97512fb7b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5f078ca7a7641ed3836f4ca98a493422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eece6bd1917113b1851544606a10503423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cbce374f451b62a8a4c1bead3aaac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb7538340f5ff476fd6684342d69ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e17ed59851943b050b30b17d63712426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff0d530a058f668b8824680e8a71f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c3ee75878a4bcf914d7bf49b21847428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d991918e85753c07ddeab9eb0036e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10714a3fd594c10f572e76a825d4964430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35507068397411c7bafb8a48b40d053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97a35f4864782fcdcaea0abd45c2f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a21f5ce4fd606b6d4f995e51864d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cce801fb3165671219659bacf7e7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe33c5af1112e5ed70f2958d17a84c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c2ba19375980d68c75cfedff1598c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f29cc43f8a70ddf2192b0f549b848437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc0450d71a8185f31b6349d7cfeafe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fee3ef104f4401bcae5d2c2d44d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ca20d05870f9e8d0c01036a1b1b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a13abb4ef955073fc2ee85315141db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1d69027ecea4b4b5caa452776d33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892feb48a10bec0ab07b9d860dbee878443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cd15c523fd69b343c647186388b7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c83b0bb940a01b9366f28d226177445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a516bca4cf79f568eda44a9e8b766eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3921563a65c569503e8c809048d5fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf38f57354e65cdf57a1364d2180be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9811bcc9e3ac51bb5edf1366860519449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f2c7fd49c2898f1ff763e8006da0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35aa37372f997d676f6ae0b68d8f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b7d4b15554f4e3cca58a32a9256d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6547c129a1d2db6d4a3e092a459716453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f0db28e3c9d659e9cc1a1f2d6c5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5121025a3ede78c2dec367343253a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae13a69b51aa174ad38381097c5dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291033e1e6aad2f172ccd4d65d5ef5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418598c0b668b186e510922c0a00098458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7d1e25ef4d77dd2aa3f36d6b36958459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a25891e8ac7a5480f4ace8388bc88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3f8e543e6e650333c938ff1009b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d65e15a0327cadd645839faf87fc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4441f3b84dbd6b2e21303b466b54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea457c6be49177d279581e5d4867c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4c797c1a6f36d049c0b315660205f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebf08d9e98399c9099e964cf3dd072466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a100817f6385cd8b6404d31707b39a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73fcde9b9579a24bab68f1dad4fcb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8328ecd268d4a2017a1018ea4096d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beba6930756a21363331943ff8bd17d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2037843068cac42cb5ce7d7d45f98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e1b65d03415b9c4df3621b789cad3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ac6ed045c925312174813f602c4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3ed2b7d4d93628e21d29a2d7799b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5e5e4a848745dbc334281045a922475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4a8028f3ec887d139e3f8ea216d54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24702552dcce761228b2a7390b8e7a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccbb076aab2d5ea017f818a9e512a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891bb9dda12f1cbc048e68a82068237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696517eb412b2719ddf8b6ae50c45dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff50febf99b7382d8c2d901c1d7e503481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e47583019ef2814ea4a31c0caadc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af774ddc1b8b1aca769b7a18781c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822683f88bd5399720078dbccb64374e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df9cfe477057cab9533c164c57e22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec6b8495a298d7d6718c1ded0d9a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18049d219b50f968f1c074dcbfbfa7fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f1df2b6123ddcc66ed8bb61a93e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49983a1756522032d7a37743f0b3c753489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7aca5c4a4e4730769cc6f4837ffb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1e27592dbc546f53fe0a40ac5317491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6379fc8e0473b7bcb5d614eb2288492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b84ad9adb5dbc09375c4072ce6f6d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485a61948603c790875ad90e8a6461e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118b7e327e407e877d17b4209f342c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a470864bcf334fa51f92620ced446496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3283021355cac7b2c9539bbc80cf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1a8c840919248e8e8df045e8d72d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465312ae93a7da7e2d3d7e660308638e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a2e3bc18b2f5d0fc8dce7fcfde4ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51014665d17527973d0c1cc3d99a3c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b00d1f9c10951e71f9494176b19da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b09875f01b070c8726567321221a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678af92b2e8a4ec8d9ee3432cc2bbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df08609d1fce1e0656033f14b4b16b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce431ce9984b561496c7aaddb5b14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180096ba38df26a25991f7f8ce24f6e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3efd0aa55728050934d45c6581990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98927b562caacff496ef0effe1587c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeae138d78db9e3b17886066a184d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b47800437e44a675c5e85d602b833511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b2e58b477b94ee82552f7a3a06574512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf07072715bde6539e20fe4346033513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1c5038dda98086a7888c51d2591d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf06cd9805cd004c02cbb85a5b79b44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57030746cd4ef7a2372e6050f50708516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a1f883968b1b7c70bf49d39f878f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d9ba10f967f76f1aa883c60dd384518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d783dd5ba497e74576d7b68c1073e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63623eda9c050bf99b9592b06f6e644e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724924196c258822dc1621223089ea3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360ef181dce61fe061841efb4bfc1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214d3cb0d5ae5133572c5ceb854c340523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d016c516b98ecccf067c088fbcfc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232ead4223e2c2c7f89c9a5b7f15e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318732c90b16a5b4d79cb553c5c9f9bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4f3c7ccbd2532d24865732ac5d34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81378c698e41ae943aa221d60fb649f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd49cb58514d9f2c3c69dc289464224529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98c8950fc727c7b568066f7fa28d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ee819ec639db5196c07c50d4bc01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b4a63a2ea4ef1f27e49877a0bec4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1f5c4e50f8a78a3606a797f01fbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab528742ca6800e1f8f2f0b28c23f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1407b6862c145b7e54090d7f04b0c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9332d165c65641644970c0b74a952536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04188e829d813f3a3f6c7d93956d032537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a436430f6525d937b1b224136dc536538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef2af2f8aaa158b51b1002f489f08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ac53eb1b4d3b2c3abdf35c79924d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d54c9e9df486a86fdf304ef8f6afe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548796e09c0d342aaed5f27f73f8b00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911cd1c0d2d768041ccfc55cfdb6fc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470c5aa41b52504e76bf796b8be524544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6187b96703ac0a148784af151a26cbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b4de279c821fdd952b48e2fd23b76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84450680b1b03350f29dc71f16dd72bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acea5c083541af5692603026904b220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997cd7a91dbd7b70461005f95052415549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8abe4b4d5be2b00029e456dd484e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c1907338a7c0e9d8dc3b4538ada14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe83cffc70bcd9e032c960fb30c4fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c76622ec4cfcfcb9c2a89d1770734553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11718ec53f5b81bd81c66a3b56ebe73d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6bd60d85a2770ab0bf9a97317e94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a0e2d8c413fcda45cb972568a40b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6aa53757683c07ad2b9df1b24767e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda3d2e7b8506136cfb6be99907a39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c6b0a74cd0a2c81e512ed541a3811559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331a3721f4bbb14ebed8ed224aee82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf50527361f4d36f05f7fbd138f4c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d416b78a3edea4a5a15dc0bbd621a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71edb6215cb780d79b8411c49ac58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27832972774d8fa8a3b4f06f477fcd41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8bd73afc1ca2957317e15184404c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0d70b2e961559382f51ba40509b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff6b37346fa1de382503bfbdf7c5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b8ac2e7ba98e2db53ab75f585370568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e2f295eb2e56d04b6b190f5a12b13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cec9b22a9ea0a2bda891c68f41da7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f3797d28b17b4267e77aaf20c605571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2fa219e19bf7995df19e77400cd41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12c02344914e37123b6150368c6ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b83e3172f5dc7c57bab043eca6e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bef1c89ae3dabeb52d663e5f80089c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed21d1bb6efe28efddb2d559c6b1ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ccc4beaab4c9f55bb7d281075e76b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e9ac88d2869f04fef17a29a3fc73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7349d23ae1ab823d38aa8ccbfefd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e6bbd6ae532b810e079f549e670a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db01a7bada720816e72a2c4b27b88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c501f06f5100563d50e6231dfbc5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b118b8e9f540509557fcf8bc29c7979583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a637e8909c4d65316deac8da847610a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde1438c8cab1ecdbbedd033ffff73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc6c9b88c4a21514d86e413b25cc03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5614718e05f0de70f1c8c1c536b6c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b50728e8f3ed028df7a09b1419a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73a3821c83e0f0fd5a411ca8a9e397589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda772689add088c7c933544fa5027e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66d222dc8d2759b5a3b4291707e3c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d571bc52481d22d3c3054e47d8cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d0638ea4b2a0dd2f3bb5a97142f96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364e8fae119fb5767014ff48a945723594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf0d7ce69f96cfb6087e4077e44116595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b046ee0575c405c981594d53de535596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c184c5cc878094b1e5c303c14401597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919182635df87e46e590897132a5d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e584b1d4fd5d2a3c26628692ce219b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61583f7333d474d03760264eb451de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acdeb6e2f8797105b80906ecd58f38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332444d263b45904a2b739490476ea1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5376235893b054fbc245d28a89cfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dcf2a8c1df5660f4b9df7fd1f9c28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92fd7e12db860fb0f77bfb5d19c06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cedd6b6674001cfa84898f9ac92ff9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b21205ff1aea66f57d551d815d1912607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e32b1188548b80862c1d043cc5e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb89cd8cea6ecba7814db7b4d36e2ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b176186415a77308b54faea783292610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d4159cff2b2c5c317b20d29cb7a63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f842ac53af3fa2879a4266f377f93f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c7a7fb605d0aeb64c36e165aee72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1e46eb575094c7ecda5890492e68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856c8ed573c1ef93569f697cb2fca8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946e89f5c94cec9c48ded8e8dee3f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519252d2dc6113817016beadab65fe4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ce22b9b466a8ac92cde12aa6654a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d155b9fb0bd720270f4da21058e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949d570f61d6c851ddbf4e76f928e17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8bb72a7393852143e7ff221b064f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c557b9b6ab25dfee7f91a22bfb6eec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b2813b23290a06a40244abc600be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901f314d178eb7d8c96ac5e8055931624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003a7367b6762df892cd78ab56db85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d4ffec203cbb56770501eac2bd7f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52603560005dc5664514411ccf2ea812627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2b30bba831cf2abb086feead75cdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d1d2a78425e6c21ae56ccb39a51f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41926bf1996b9c0143936369ebc9fd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d6456a77eaa2676aba2dff78da619631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b270cc0319cb723d2c33d1f5a454b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fc0f65e21daa73f58de4f49a1412b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746bfc39cbc3a2924fe257d078d7e3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac1e8307db467e3f1b6ccbbae13c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee87d2cdafe88f8917536f0dbeadd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94961deddaa8d02f8fefcfd032e9ba00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499d8c12bf6b5efc96b5e734a7030b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb239fa0b9e1099eb4dd486b580a11fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2241a9ac3f5f6a06a2ca510f8bf4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c20d502ab7ece47c9a532d5363fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa5cc6a3366e3aa421e6fa3f64b7a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515422a27d2c682ebb548560f99c22bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da28d0bf0d4d83352d71c9b30653234644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233f95b44b91d9085189b0ba52bdc55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384bfe7708d05578cbc988220d8c0cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84f906c05eb6acec49309dd7f2b62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ee7a2e2e75b01a45880deb57cfe43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d077a86bb3cf48239b045901a4f979649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcb7197a578d7c39b455de2fc0494d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758720c34adc68d79c1fa6e6a8d7c58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e33a8089b2b6a2868c7ce5634f8a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c7eb0f5651eb7f488f7acbbbcfcb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f548207a00e9478b660ee0c022cf15c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4fee5caa3ea30bd8a31352388e6bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8064b6508e15ee63122a68e61e3174656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a3d1703d51fe705ae4105cb6bbb2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882f0471bdd41923cddca506675deb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc774e56049cd9c1f55742ba4bd61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb304a61354df408a1efb73aab9c4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea8a32d4eb240625348e6b01b69aea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b2d113e6e1d065c034169886f390f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90975d66a6b36f62064b6a1885b32c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455474af81f313b94a3f88e6ce61d2cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1984bb6fa4285866649654bb1e51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9e4fac90c4a21ed25d808782c11bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89fc8a4862a27dd5cf9b047ae8fca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f1fa5818c44cdb7d1065cef0fdbf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae79af0b6b8d5dd4fa09c3e00b09ca5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6665828db392e665c6ae6bd8b04b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fba19d39e43f0e022a57f486dcb1da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e811620500073608e584161ef2ef2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b3215b31235ba769b004e4ae4ce3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c159d0ce63ecfd9ce031d3c09e28e68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a09e0947ba82c135ed9a8006d053d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74193cfd4c06cd5c4d96652d9794384d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ca2b2b68ff51d88a17823a4fc38a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aef431fe4a0e3788d4007e6670cd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b893c7eb13f25f0c769931979b4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df705c60da90b79421ac31b6fdbe9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3b1847b423e5b3f3889527f2eb84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411432987808b9cd7e68fc9e316f7b06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aeb3eb75b04dd052444d69587fc96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b1f2b9a759c86100a51805d24f92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1ad4048ae6dda7013fb7c916ccf28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a08801e4045a08b8ea34a8479496686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2ef869a57cd54bef77ad946d409a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fdd6074ffc28e1c04284a791b3396688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7717aed56c0ab7f2d0ef316c533066689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc6435e361335f674a445f8b5b625690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfdad6ee88ddc627481ee9b13399c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00224e5dfde3f563ae817df1d36e8d0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35304dfb095a890aef0f4d92661eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc381750380d230114872af4357e621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd1a5daafce96e18630b018c8ed3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e9935079bcb40ef48994a274e450d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ea2676331805d48969c3300675fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e538ec5d0565ec3646e45015007b06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf4c89aa986acb26c034cdc3edc958699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca65cad20a2c0cf3a5dbfe2db3a098700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee976ce35b563f84a5f02ad254c852701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5517ac20f21ccd1830735077e3c8f71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a75959c0a13c255f2f8593a27a2689703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b41065af2d8f2345d98848c2749455704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbabd4aa33a56643162b194faa67c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82641934b04390a578079c70764644706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7565443e2e3b49e8dd4444cb640602707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecb5c24d34edbf636e9ea75ce69630708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ed6ff1835ccec316948dddf35783709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c0a1c68a11faf5db64c12ff44f4cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64cdf235412362b558437c648116b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f050bcd7d3d8ba6fbc1a8db2b16b5a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bea49470b81a0664d5284c249a20d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e0d89cefff4e008a88d49d534decd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b1e7eeed28c71934e86e8037516d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea8b8cfc33000d58117b3c0e53a2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089a040a26d03d405e767f11a721442717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ba2363f3efccd6f3a63f767978ea1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519f7c9cb60361b7b404a49f18bf155719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def4a3bd414f438cc0712bb99ee478720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d73a800cd06913e16a534d87a0980721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22441e83e88e2db0628876f5a69ec46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f204ef8d2acdabd9c842cb7aa3090c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bac220a0b54c0315d399914c2e002724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b568fa5edfdff29da09a2a7d7418d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2cabad1b1f905af975ed10fde3a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78509f5e4f46677ba9d9205d13264c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b53189da0bd022fc430efcd814d0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a669960773835eb63b25306a9f66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d69998aeff936561f622677e625c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027303ca5385d7b55cc2455ab2ad7972731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e010f1d6642e2de55346bc04abb25a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f491be89d41c2508594be7ed9e799a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f957214841dea3a51193c515e61a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a99f4d73548ae3dd68a54ffc65bae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa484b39e30a1f8f6a9ad8fb013e45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b083dfc00b563ccbdbebf36e6a1fca1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f48d05c9f8f78440a5d7bc1b6674e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564794b99e94a914555da4b80d366d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4988f8409e5cfdbcbf517865a8168740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e0aa363e16bd4fc0fd37f8c6015e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b74ba53fac77e54bf9336af251f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53acd96509fbc49ac2bc0492497a0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3589ed0605c173189e4b58346d44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f383b943dc82b45b17ee9d8ea319a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38b69a28ec7ed6b5d7e187e8fb414746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4372937ecf2d2826014077f9e482e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a553fdcdbb3a3d9007dd80cc7518a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9943f29504bfa4fc035d0ffc48c81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8f87e7d2d3c36543cbf7027790a7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fd060f21b795f60165a3e9cb84fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54585d2262d5a70e97ddd1be3e9725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd50490b3c5cf6980006e8046f439753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>