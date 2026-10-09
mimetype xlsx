--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487cbac31d8fb99357e71ecfb3e0ae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4cfc2f49deca33b95f07754b5c602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb88d6fcec34af975c768c814868a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d62c7010fc42d836780d680af6c4194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e439c956e79ff06f1ea69e97141a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c3c546f4fa862051f583ab78cf7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b960a2012e2eccb717079ede270b187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71f7c40ad580aad549e42cc8cfc1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7c5b60bdc8cb88c66f925fb4630949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93ae1c2c38005cecd8ca7a130f27a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e2376d2a8f61bfe93428261ef1c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a83f4b8741a9de6991fab7d9192f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b43f8da014d57e47bd2c81a597a84e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d555266dd04e1b4d9232a993a93ec414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30612fe981e1040abfbdea51ee89edc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d40f8f82ed5007515f380f7da0ef016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a250f9cb687c2835f9902bc88ebb8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54facd14344f03c4e49691c4803087a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd2b0d89828becd41caf3c9ae32b2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c90d76c94b4047e38c38dc21e02820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6023d899a7e10021a914312f2480121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f754deae0a269ed1bcec1df2d91222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9b38ced258ed375163f3c11ca7f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8564366287ee55be80f277da34aa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4352fbee0689a2676838bea0de8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cefbbe5b34242f01faf4b679088db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ae4ed8df47ab2ba255e2477a48e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a74dd15ee0a644721dfbf4a36bde0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c5c651d2427430ffb580c805d30929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aca176cf37786ff3dc9196a06239a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a39a39256b0daa5e137421a7054f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff6f2d2cc300ab98034198ba61df8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321a8db86535089b3bfef15e93fe5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e189d046b1ae682b0835890133db41334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c07b8798bb8f3c73f3880a445532a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb5605fdf27c8f87fe48981f33b6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebefe10686c3f59241c4a7f5a838237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d9c6c995a2355ec355ef5fdf210c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be722d394976998b7ecf17be15450139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305d6da55a8142aa7c8cc7fc594a08a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2bbe4a256d76cd109931101bef7df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ef42db6f6e79b895800557120e0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d8044c656cf7b5557587a6f7512a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88505830a6a15aa22ff065af0dc426144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e63544d93c8c723c67b63e792b60fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2968b9b950a5b5681532dbe4d93d5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a257717b70f7194e528e8d1dc87b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee638f1c9c1206b404f0c845ef241b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa3659007d82c1e919c1939ac1cf7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95b4c75bc0f150aa4041996a34fa6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e86994f229b48cf90364d2bfbda3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71aced248b5013e47ba352cf17df952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3fadeb73476ce78ce574a11beb7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780421b37bce740b620f20dab644522154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b145b89db6b19b7403e001dec53c2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbf52c61365f254aeaaab80654f21e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c4ac26155ee00c4e4df45467e59657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372ae0406956ecd00cb4143ea780f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8520f925ce0ced68b366a402265fe5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d98ba085bbee5f72c60ff80f57e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6570f144b1091c023e58649cbb99e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f917bbb3daf1053a136860d9338be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d3366f7ba59f1e73982f661db3eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91280201bd465f046c9532918df71d5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3490405fad3a3d94899afd6fb4e6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7657d3494e8012ac4f9f54dc00e38566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94500b4d0ad7e74de482a2c8a8b3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1553659f6e3ffafd6aee8f31db5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe069dfb12ab564fa0212dc9d290f8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4729d21b4a60b8f4e7a15762a50470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf3e303cc79d5f1af0c92591187bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aa97509bbf46c88ecf381211c2b3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022ad9caa33e69f1872fed57e062a9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639498904d734b4a1d5644659adbce174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec113a3d0d1ce0787c054f1b0f33f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c74e8f4256130a762128d09df4a1876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91048a843e67aa8f297b2fa579ec6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9530abdb290a7bda336de66a0812f1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d73ecfa1339b7f89a5232e37e182679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae21da733a4a8d65a4216dc43e2f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77db15392109cc0883704789188c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf5d1e07ef992cfa7fbf0085eab5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab93f2386ec817b127955f509b0c1fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d1cf4f4c6052d3bb05d35754ecb0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dad370fbca875612dd743e0f3b27f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246f19769f332cee1cc1c5494b436386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2120fe6c7040170857002793cf0f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace254c4aa303550fcbabf721beacc7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1acd3a52633e07ed177dab4da317a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d261e835e93ee82f5d5a0c4d198d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a253e5a7d617cbc557033badeff83891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84682f10fdc2bf86457fb3a632c24e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafafef7ff25a844ebba9eea295aa993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d85b408b4282863afca4780141cfce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfb591485e23c51e25bd5237b0d5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7910a04e685e5afcbbd35c22cef4c7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d89ba47391846a0e56fe0257b412097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d909e435302b01918d5bd219966d26498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93424362b087da8b633c4e7d10c07399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963442a6d478203d2c49a5b3b7fba67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39ace1bc6e1f106ad1140df2ffd971101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ca03d0e3a1b17b414cbca9f60b5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f0cc900fae05f932cbcc6c89715cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf0ddffd295e41302155296b5ad511104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c27813162104736ee910f7657624a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599224442622283d41d766778529dc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dc627ca58c2cc8d0536ee3e39af36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa508019821cff94364b363bc0bc2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710155a3545ffeba14345f0c5d5f71d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f758121439e5bb79502f19b1938f01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee3c559b35cc9204088a50e81fccec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c07d27bb214dfdac05eda92e7b885112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51ec428f20d0bb4a5a6da15ba601d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e60605ae5f22abf86cf54111ce1ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae848c4fec166baba5ea53a0249eeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cccff20940eeebfeb3aa447cd85fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7310d2fd4d257a5d9f7871fbd66fd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12fd474d049c24e68a9071cd6127a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3aefa4570ed6ea9991c44d432edf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9c2dfa3b0458ed6823d480325edde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef456c7d84d92350ed0fe7eec91f614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a883586206331d56c0cfed55c34c510122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec34373a98f0df98c9ebe0c71be14e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a18d5c03def81daec1485d6500d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aaf75afd953253b6a7ac194b4a506125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d5e061b53ae00869d72b7d93fd6c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43831b801f4e0d659b0dc35cd6e6be0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cbdf6b0b4a76c019eec92af5a2c52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07978adc94175173863105433c1582129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5755c6729d7259504915e9c150504130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d201f89049602584979acc03cb1734131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc25a0a200438be9a937732e276a2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f21e812fc3975fdfe70d1fbe92dec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa9d34df9aa2a4a67ccaddf6e53288134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b87290cc408452e9e10e1573452523135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588568a84de7500dbb72e625fd4efd0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf5049ecac3e5f73efd5f17c47c69d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf2612219ecc17f28c938b4791aabe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eead4a7b898c466fffc275c1df9ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10118426b40d70583a1b97fef2dc6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11170fec964f11fb724ffe89c09a6b54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c03a9a8bd03ff9fd0d6d2c600d64e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670aba3ed14d5b9fffa25a3fcb2836d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deed40f39599c2e5d79e3752ab8663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b847e72cbbfcf3b0215f243898bbe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56764e26dcfac32b356b0c775ee489c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d07c07888dfaf2a08f1fe9bea2494147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc949bdf02770467230be5f2dbc1cad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc3e2a1ffa1d25222cc5ba1e9fc0b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c4888f97338d03e7d56fc7e789b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd198369e3898e0f1b6b4adaf41cae1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9fddb18630ce38d61d203bf3ad057152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef1914e1e9fcf0f069fb6b6545ed4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382890078b7915db0e40270025b14ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18053a6a0ce407dcae7183ef740be33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e0328706e8fda8443d35003d364d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec25808a20a34cd01a2e0e710f3f97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3e8f80522ed7262edca34e8933f71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f3f156bd217a9401b55a6476f2e45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f5e57bb7a1587276e13a8c0677e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d9addbe9631b7b84e76732d71b94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035824622e90c4594d5345080344e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f31f28fe84241d4e1f2049a9c14d30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559650b0a6ce5877b1de40cfb4b79d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860490c6e1a0df89223b7f27f7fbde5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ff472c75193c08b6f220f5b8c944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0aa415f5a4a18e57a89bb45243a9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e88ce0d624e3717c889f12a313fc57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe311c5084f4b9291c61ee532aad9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0ca0314a79731a3ed51688e1317a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a31d298354cfa53924aa76ee883a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b424d85c3f75e7c7c61365215376741172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f8786a2118859e0620d5cee4b0be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e7f20bc9836b50e56a89877706491174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fb2f95e18cd6d0a220ad696ea9539175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74003c7f53660e259de4ee50d5daf451176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073b55d3a24ef6666b74352e05afccc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10367f2dc219bd95b8775d6e0b24c579178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f1b277f6b2ac001b7cc236c54af6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416f135d3821d1fe02ca2d35e43987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99e5eb8825d1b00d060acbf747a9c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794311d56cd68b874ee04ad7b60e05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e552b31b5f70414c3712a7bf54b8f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fde3deb3cedf75ad1c47bd2dafb21f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5e1a911ac818ef1e8817080cd207185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe305ab4efd5e67523730add92ecca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266de0396a012203eb7f52e03724047f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13adfab832b02cfd3c7930aaef9e31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ef36eb6cf21879aa05158a9d7c35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87b4009474cf6703df454ebe56d09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280aeee22be97938730bb4a450eeaf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d616b4b8fb00d4a7180bf75c84694192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25dc6c77e91d72ce16d7c4c9c8e9bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b455c4902858c56b40199a0e355c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72f9a7c792baf178e9b87488c2442195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfabb4cf73c4d5debe45be25affea2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de34f6f231fe0f158b9787d86b14e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6ec925252f346dbf364204d2834d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d307a2472fbff837f92adc7ef4ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96b19d22e6b2567ac4f7a78bc96121200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4b202486d3c7cf89d81cee2fab716201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1601d93acd0ee02bec34bbf0fa1011202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7699008e3bae64ec4966915f25f96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3372fcb7f1f7a72c314449845500204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935319587a218a99896faa12bf374a84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0544b58f1f159759173a22f8ac86035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2c31dbad8357aee7a1140ddf9219a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fbea7d82c64d548955808b83a0e7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8273a3eff5aa0c4305f00f135e244209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99c28953832e9318897d0231f2330c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2495f48d10de0fb08ceca1db64580211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc97a5282830d854ee5bfca5bc7e981212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c248239569a2c5e6da15c79cde0e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80856cab5fca662a7cd8513d7e38c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a73d398f38c82288e9c53b87102c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f90b4fc100a914fe0f68958de0cbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1906fdd585ade467af36d1e3c812d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc10dc824ec9ea8220fde186456a23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff12915d98b0dfa38d4d5abb277fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1ed81a0c596f9d47dd8133274ad4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a57f71bbdafd7ceafcfa7141fca3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129d55ac96263a7c47a09114107f0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be24cdd4b757eaf19dedd201ac7789d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a0cfc0ae92836950d304b56523f40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98646c7b0dfc2bff02386c941e35cde5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e70e56e63a4a5d45f1fed7661f773226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68790ec803543a939d9f17af98e68f15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622f426c566edb6ec0c964dbb150fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cf7845be4123df66b58c7635a113229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167663f795691c3fda4c92e18473c6ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed68842f0c091ea932c7ccd8987789231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232c6e9cb796e95fb459819b108b0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcfc8ea8062673d357d10d0476f9c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35665b2a2443a3ca18d73f85bf989234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516a87981a8db304a882f0d7e48412235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acee78d8a604508dcc1b804435895ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fa6db669eb583ed1e9c58a9be368a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c4fccacb38de61dd0e16bc3eea38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc0fe61bfe236b90d9737c1383fd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eee64a2e23639e3eaff80bae2596f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de4e934952b6029dce85cf1c0e525241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721e822377ac8ae7e991d452d7097a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b81234188f8da5c88b97d753d9370243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9694b308ffb027a683b32758af126244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83452da298c1522605369556d9c429b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fed4309f9068bbdbf2983bf1d0f1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4322db4790e2de7dc7cbf7140b4e83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd72ff6eec95dee6cd38821db3cf70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe019577630310d7879f2d6e111ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4395a26e44e1e34d084ad5d34cf6e36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fefb74006d7c1b7e295efa618aed18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09eac10cce5846afe464e220f8cf07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1417fae42418c830356aa72271f7f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8748ca8caf83090ee126039d3799d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a02164b655b62066f0137bd3dd06f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97f0f053bfb8f6653d5e4700ec80fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fef23c9ef597749d99e6f939b77a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df34b2127ef52644ad89ca64372acd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f95b623844d57f5cc75e2d1a08b81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3df8e47fbd602417b46826fca89e0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f2cd05a0c3d30a7fe627ad772e52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b089dd4c2a4a42877ea888cef21c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01bcd2f02218edca1934c935c58ec7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a8dfb8977dd103215c3d07e56173264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3c9083e1250f5db66bd2e2339ba29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c943923b30f28d08171eeacac9fe4e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070d4281abd219b618e0d6a25dbe1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b999153166528211119dfcbb518321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c44f57546412acd3099a235765f34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5977d7f5bb6c7c529923a39a4e59114270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f612e8c7ed85778045b45935fa9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b014cef234a3a83e98b0dd88aa5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f923808bbac95d9225c3955a10d5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b61bc16c6ece8f914a7dbeba3cdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0686a5f704bcba1e80cc55f373dad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c72de890c40dd7cdfbcdbf59be1c8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64554fdde6153839a21a4c974344f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc10f343fa350e48fe15b61dc5a8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c0a250e20bf297c83f03136b2c3a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f786374eb3b6ae7f47ddd0d54f9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd984c56c62607c4544734e87c52aba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de4240bb170a92fa076ac97869a76f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5709627dc45e8554d0c704e1186e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66de3a47f3e8a2a63323179df56fd61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc960b62c05a6a52a975f0d5ce4c90b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0a7617f791085f60660d23e28749286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812842e3b3b2b1e16b3000d1e23f303287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a92a5df173530a1bda0d287979ab3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378529f45ee9f7e6207d81b1e775b85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f546df18ac585190298567ea736ef0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90059efe48b5cf717f3c4dc9d6ddec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c7d445407887cb80a0f100f43707292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448470edb7f3bda9988505c5ef789aa4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7863e71a5ce93c101a863fadfba736294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb525021952d6c1158a4da5897939c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0056493194b72bc388f169b2f4535f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d06dd3e8d13b2bd829f42ae63ebf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591c9076faa1d32b06166305b1e6f03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6511cd8c82f8f91756f240c8c88a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25269b65626c4b39a31abcf7802ab6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12510ee2ce3d657956cf9e69611d2259301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8519db4dfba9975d8c78a122e9746302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fcc3c3d74bc8a1e7d23057a43f6cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482a43f01f3a422969f022a6043173c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94929f3ba11092f1485f72fbc73bff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dd4e9e4b170b6fe35c3199ca1659a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72847560bbf267a4327118edf1451e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168e4dd8818228103a1c2519e93790308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802111823a39231d0d6bd6a5036657cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1518002cd476408b38cd6d7b373da5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce29ee5f16879ddfbc85f9dafd70f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2467a3822d37daa8ee39d210f83b889312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ece27f73c60ced4547ab46a55199313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ae5fdb4276ba9a28b10b926d1b93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757dd110d34aded81913b1c4ca8df42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b96e9e7a2d484a5ee41341eb82cf1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb0bcb67e1900afa27340644a25c13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba330f8bfce2f829bdf82cd5d0fb97f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e95c04ff489ab40635b0a3a42737319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4a98bc85ddee23a55fc0cb3e904e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c9175f78a28de799b7aa53c05b3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e7a8855a4310e980d74d70c7aa22d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb4088e5b74cbb254b28fa98cd791f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb182bad48f407b3fd93dbc54b7d24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80c36963be4b94f1741543c7535f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf7dcbec515fb9ea203fce00c9d83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891fa239e660b2f5744e430423f3ad2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d606e9e7441dea9e222b8693438f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd7db2c2a9b2c232d02ed9c52cb57c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7933d4c2b0f96f6729d4fab2dcf259330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee7e61fc5c5aa93833cb166845a7a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea0d4b389df673bedb059327233f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aeda0d83a714f4e79a7e70b1e7d70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb880c2790f52f58d6a3364b2c137e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee415abd0358ad8917564defe2ccb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b13ebb57c9230b153e595c09db0a94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0307aa0fa1cd0cea13e1d0318f68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823865cc694e471aafc7a597e78cbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882339376cfe892928c2de531e95b9a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d1540a3482f96546ddd04b13f921340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedbb653ccf78af085d6d8aa29c1a34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da8fe6b6917d74329eefa2704b3839342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ad56ad7e31bd983e82176be02a0bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da049f8dee685abce3ba08ed83f4f234344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8517f0389b70865bbc0d841b3907a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe6a7a375493dd5e5454ec020541e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca33e671f0cc8034b5d23218ee13f97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13886bc6093d660992e76398a5c3272b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe75e158d4491e97064fe793682624349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77b070f535be9a6e600985c134baf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8664033f513dcdec760c4f9f46f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344d908fce99e111af2174fdb315b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5974ff842490bec1908bb1de78064353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f48c8875d3d4f7b7c040b400337bb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3b488d2bc44a482a70cc8628acfd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234511279a90094c575f5845ac6ebb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6dd74c65d66a6bbf20e4dc186e9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d9daffdb3d17db5aac33889dc044358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0405d1bcc49e7f4e43627d6460b48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa3446a1870fb2b48b09bd5c76d10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04063885480ca53c77e91bbeedad43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8381990de564fc58b8d600443012362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a735441b7efcc521d947df1e6063112363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10c397fd9818b5b4d935e94eaea4d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f59037f2cfa45477f03ca59b13a10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582bb075bd14b879d0a5a6196384e0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17f086acb89bbf7964b667b3c12e56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda62c1c04a80aad32aab08cbf9e11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9db5c387f2842510b9ea1fe3a212369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d5385c08c68e55d987e7e0e0a315370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d93f4e0b7ce0af25fa9d91ef35d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a586a3d99fc661821a6fdc4afa5d25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d1c6105f5ad57d04d29cd1b89eef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865af533ec6fd8656414e4d0903941374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d63677cd10b51a24f348221a9464375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476be3cde344fdc7cdbd90b316d17f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff57e5d3b454fecd81903ad5b034d4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf455419fdbb8aabff2ef387344c6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214978a7e300db50ca1f744428eca6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc82ce616bd8af8c8847fb1034be8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ae711eddeca3e5e4cface4243d874381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983379b1acd02ad517b84ed3f1a45c14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1ec44333b291232e39c1faf55d09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255de1595941eb152a006cbf0feec8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc92522f5d07b7a113c7f21149b004b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c997ea14ce3d55f6e0388820936f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee004fca680b74260ec9e9ccd1fab0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718020f2a375a27dbc74113913170d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b251c937c27b3ecd31b6901a1835989389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7db313b804340b64bb773c2f44c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139306043f17369c6937039d544831c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e291858da865f0b3a5a2e0cd0a36c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a9a06b9854dcceb4e0720a23920c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a051b902097de6773057760ac89ce7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3b94d18efc6c2c19de3e1b8edb9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6d16bd29262ce31424380fecfc96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a415017156e4327475140b45a0d8af1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7c2767c438c089fb8d9d7203e42e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255791ddbeab4f960b6a13747e22887399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee88d07d61cb080cbe5a2efff73b0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432b6232a082bc515e68441e8ec2a4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8c79d0e5c657c36e6f4eca5153008402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c29758604e5ff879df8737c977ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d88c642b819e89cbb5418e3d8daa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1beab8f402479d361625b6be5a10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee28942ac0623972870e73d61f6b4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9574c65abfddaaa4d1d01652f6ff4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781e4ac16996620f17fb1a2f557fdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fed2e2bd48ad8929217a043ce2df1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f188f6ec21a094b7798f19661488f5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c20498d9367689e65065e9638e496a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614876333e86928fd4569147faced8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0421fadb1e95fd1fd555c90d283bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277131ee1504b41241f191497986fc46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4e7ffcd527637c06508b887d17fdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c38842d2183d27fce040134cedb93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8a80ccce7ead4f4c7e4c9fc694c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e20c34df391233103f238ee6142f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0494d19e46aa3c83cab06306881ee2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e268884c0cbc4baf49b018f90255109420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f269dc9f64fd3bb4d86de3e521b00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d03e0aa3fc298cd74cb7614c6750c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971277e67a00f8fcd919e8a5788e1417423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760efc4423285d57003cfedf9014bd4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589bf36acc8d3e5ac08d8fb706bc1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e00b4d5d3c875de48d69a41b82bd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d811953aee26a7527d42e460eac042427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de2f416b99caeb438dc73c55610c35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2e0ddf10fb8ed85c5f297bc5b56b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395e9f9e360f07e6302c5a3133272ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb58ddb4a9e0cba686ab19eb66c7e86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4c76420275f9a6a414c1e54fa81d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b100f6eb55b34dc0dcbda61fee433433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc337c95ec3ea7d8a01bb606c00716434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e6b71f379592e1cc32876bd42119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c3502c0c2c7404047874b9ed87128436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b2e913f73dae830597dc32b6ec223437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b046fbe4aaa5254f50dcf356504ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e0e71229b37e7d842cf0ddc2055d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f33a716d7775151a58981a92f7ee03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb790ac5512270a769f7998bb3dbab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9326a0764106f97b0a66e603fed0dac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bf5dd655e600ae813667d40226bc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6b01aae6a6e1f2dab0de0b9fde7fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2356962b2ed12539ceedeb3597323445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7876b63445d990fd91ec4aa5dc80f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fa3323fd19ab2d4a6fbbd308c8250447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d37bd9cf9a72d373249d79f0feb9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939b67cea1bdc2f4d35697926aef56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c9438e3e2c8e0b7f69f230df52a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c3262ea93e6db36c7aeb730be6c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c06d8fff3ad755a433c78addddbfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77ab30ffb7554e2bd55954874e08d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05ac98b628c351d18b0a0e02b96ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f0b8a1435e21e77b80ebdee224be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d31c83f3bbff6bfa71d77a1a6a565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b068a531c1f2a8f1d07b991f9db66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d9d92980e455e59a02323f7fd54bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a8a9d1d8704d3149aa402fff6953459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525be70a0ac5205cd10446286b4c551f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2079488560d6f30c359bab684279461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4631b4210489e228539dfa34c858af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3822314e0ee7eff5f3e46c11453b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdfe55403d6c4b30687b29727405ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad791b885c19189b68172f3fb3e97a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4e1c274daa43498e81c2d1acb3e2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98ff4e75abd9b8bd630d00b78546b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b43b80d407ba5cfe84fa7c8256f93e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868e1fad4d904bbdbef09de76bd1e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2919ecfb2a360a9e1d84c0b69bb292470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df239d5d3c6bed5821571d58650b9892471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd09c9df2e556a2cfed1d7a94a94624472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b96b653553e302c410f4b41c680d4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1ced9eb4698c934f523b17004fa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a8a36be6e7a0939d09643bd19e63e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c935a3d7300547abea7f3410f6c1e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0a6aeee610566f9a02a642b1d0c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ce2f2e30a6ce7c3b09e7a48b13146478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4028fc9ccd054e3f3621c418224f162479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef184c67db49335744e33749ba62473c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87836fd156e6ea5a63369f31eece6996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c215df793d5e5280af10470d093a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbd31633b040c6c8211c47bf2e53b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528f85bd4d2b8f25b7970962c3f731c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f4f49374d35d9ae04425c12979d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f049254065eb38247506388f6332ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc273d5a9c515aeac11f3b3fb1ec98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135568c6211537d3fbf5a1065404caa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05fccf296809b06782a342b5afb209489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c0dd2a686691a14acff3f0ce7ed6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c603e87f7594eb46c611b5703e977491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daadb411bc433c81f4cfc783fd52df7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587cdc4f9bf8877760083718270324493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f82e6c3c2d1e8b8d21eecd3963c23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b3aa7f9b4e54421fb74ee18d2816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dc0dfa4985463cf545c3467e5c02f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5d46fd90298ca822a9ab9d7798c00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673388cbca58f8fe7508bf45afcb3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001761f7fda52c9d244b744642e92ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3387d3f7a6469e4d76102fa43cf0f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862964a113573ac5c0fbeb80067a47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c02f30b16d3aea8b1bfc642c479489502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b333684eec04319c11ba5e9cbcbcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b646ef4a2079a1b73c6cebb953d08f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3b8826d975edd8c1438a2b112182a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1726179bc872c7f7678fa8a7e7e1da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271d4075b1a863faf57cb37643816e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef3726947ac7b353b465354d02c912508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d186200ae9e108c59e45e30d6e6e1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645409bf5f7d93b30f78bafcd528f20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efddf1e0ba2af51dce8786c00f5c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b616845e59d990a5e3707eebfb0996512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed1c2a7728c1e92efd61cc3e5db6a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cf8e610d714693fd968a8a32236ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7686b9c71cfd1d912a7491a806e61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49676979d0bb966785b890fa7e68942b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fdd8f50b4c57d49383e397b63791b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a752032f7f12d5175391b9500b1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e51d6c7ee2b342d75c634a90719f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c941e9d23f1de61ec04b5fb882fd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7646f66ff66ae876c6b96af1abb6e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b529bdef3e09179dfaeece54475e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe1c774893db82b3d2cb77fb832e79523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c64137a8ac65bb7763a644106c8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a9aea5ba0d78c9174926f6ab47ef5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817395da81b21d2e3bc142c9ff3f996526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc01d0f42a08032355ef75c5ba3ee7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466f7ec517ae3c45491e5a16254de2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e7fa21b1eecf44ccf79004ad486f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fe3fe3208f1fc9375a43efa3395c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7642ea9910943f22c0b81fa628e6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad73fbfe6a194bfb8ccf3e0a97abade532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076cf7704f5a279e214e1fd9f9a557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809d534405c614e4c2985a6a7b4a1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054838edbe70f43e38ef3ecfcb27943535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f70d66711ee3e383cfe1d4e21b3eef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4bd22a80a5a84d3f06235d78fbd2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabba1a838ab90bc459080e2daa5f86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf1cfd37cb91855abaa62b46d77b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96393954f6176794e262120a7456e05b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c4fda7bfb9023ad7c0ac41b93bfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c68cdea80024b6e74dba7ed071ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a821195311cb1c087a932018b27729b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982bd5e93445b1d15880e79d9f3f585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9f0462505c3cc42a6c3cb9308605545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6293d2a28d1578ee4bfb489b33c8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ae3c441f5b4c1fda2e1af3a9562b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4aa1a9867631bb21989c7b1059016548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad63f5fcd786de175c430b16bb0f50a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63eb6714ba41f3d352e48e08e813be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01320720495a3934fbe469116a2de477551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7133c5b62d46d7a0827632110eed9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323611b9265c0b41ea43083e80499e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca081c27889ebb32ca1b0b12b5ee70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0dba18c3ef11d112a12278cb7488555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd618a26587d29b41f87f446265b69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5498e8b49fcda21d0540a285274cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6123a2f8c0232ff3ff373246c8ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4ce23da48a901195e59aee3bfc82c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c73e8815076a9d948640e38004d16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923b34a69d4d94ad9935fa99033483561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee048a7294435032898a952e6745274d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568388cef7b781b9376432d78c30287563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493f58e7d0bc43ce6c31c63f1531c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535cc34cf8e1e948648433a9a45e02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5975d652665b4dc01bddb4268e2e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085a1583df807d6f79ccb3cc0ab525567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7165fb818845dfcd45b9d5696dd8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35276ae2076db98064b0ff94fb0496569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016384fba94520ede47cbc9c3b3503570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d41e4d66317a45bb80dcb641327e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f75faf82a5c4bf741188e774794721572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b7b56a6d8d5a1c00a52784eec4f6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9946cb711c8dee4c25ae6e50c5b50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e90998de172e581f2ab9e96845ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fdfdee11fb383cb3c3898706eef2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2e24fa92a404ae83afeb5e38cbc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42aebc1caa461bd4f9b25dcbd2b536578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1addd00c01c231168fe44ecf8c36e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce7c7c058d0bd78e0e4626c3503ebe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc754a540c08230835b7a9e6f2c0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946d05896fb618f1b913ab4f4e4b362582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cc708476f9c77ae2dcc00a70c3205583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b041f91042ad3a00c5dee3c23ac2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e15785d4a2988e178a0cf4904e374f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c46d97c787254fa503eca503c4b03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9eae3b9ebab73f30ef435442aa11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0fcf27fe637780a7ac06446c054a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3117de26c152b2137ca7f2fffe690589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e15e1efb0827b7f2997c4277ad30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a8f33f6efaca7de5393aa3eb84d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19572d0bb4919f4989c7de6a5749ea9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8649d6530c1285b0661ac4eef4286d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe24db06f987fe1b54eb412b965f9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb379c9e7f0635e2d75f543ddc7569ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea93e5ca8dcc22e1a4da51707ace66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c4d4688d2c1c64b5415bee75384f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db552978568af649d941a433695409ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b3f339cada25b0ae1aa84561aada4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50094f5bf71263410149e745caa5f53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8fe9b00320101e5b41ba70b6de26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab00518058ba9533cbe88f5a6e493b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a978f41b43b9e6696db811ca6a8200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df72ba8078f3fba04958275bf7179b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820e125c1fe25e19954fc316a393b90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5de062582ff4142d2d6f3486abc28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d96ed131830e28359e02901c27ba6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62405d24a21b3b91c48bc682ab4e2f28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb191bef4a020a9b58567f7dd9d7b2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e84003ac2640f1653cc86d29b9f60a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34026674b9baf2d6263c2a585ca207c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205d68662e5933525edbc63529fb59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe200a97d9ba7d178475a9ea11c82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35046a8306c589265c92bb923260e17e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8e7dbdf8ea479fac77c3c995063c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada4d372211113f872dd43158155bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91237372b7810189e8ea30afbf6592617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc469cbbf0cbd29572d71ea7858cf7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4843bccf24df1c2e4914dab4f1f24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b531bac2b8a7dfb6316e3a6f6636ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a76038a0a8dccefdaee521b79a8d8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b3fe69165b8c409307c6da2b020a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6906ce428aa72ab0a9472d238ab38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a44ae2098a02eda6839c76deb463f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2a8adf9e36f86a4eb61e4074f9d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188f21042e56ad463b08d7d180d427626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef5272e00a8cfa1db12be9682f947627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014c9857f4722418b1e3df0038b764628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e0b504c2151ddec21aa9f43b7ff75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeffad7693e664ce8a99c09732c0c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814df44d1bc266340809c734682902631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbb5b922da3917aaafe09874ea51db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34985df8d6532fcd221a2e6cd66b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3c39d610b2b49cb390cfd7afc975634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4b4e9b75fb627ca27e283cd265ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f04c5df80d8d79a7cc2f6b3877e4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbad2e56625747546ea3dafa35d726637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeddf75d864373880532e94f80c9f8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701dc458db204657e1b6961bccc8404639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900761477237a69344d8fc9279b543e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a302afd42354a006646f2ba063d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18abd7247d9fc9b8e3b2fe74768f51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9709d460b885e2a95aaf45f177b11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d844e158f28085a3682050b99e38b70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ff19c58e587ebaa519d8bde73065b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48248910e4ba3e54c5a0495ac94046646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5b726b8a9766a73f162aa9ba4177647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a378a1ddeedfd6d4e1ef82f70333648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d060ec7c61bfc375862d90f952af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a193dd862cbefdc41f010f6a05763b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138918ebc5893305f0d3fd36adbaede651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d5ebcb18b1aa051f51c64ffc12333652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b10ebfc1d3435fbf0db53cc929b60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23eec24318856667daff372ddf88ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210170834fde37a0e23b94abdb89494f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c75274cad4ed9d73c0fbfd8302e8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05ade8cd38cef3aef09f421ed8dc6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b33b7f135c9af048c479f86cddce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff78d514f1f6d56579aeac03bef4dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa1f0cd442fc6998bfbb235d62a74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cdbf440420c961343da8ce568dbe5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e22aa45cf1a4f111d7d2b1d14366c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d92e68e8f645074e0dbab109f4bec2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9862cd1fbc4fe9c34db99dfddba71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51290a75e244f46933be43b826c7af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695767af52a41c0c6fde179aa3b253c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f1314ddf43de317f816280be3351667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139647fa05516617907be3d4af07f7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aed13ad672fc9ca4a1565fe0b9a4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d63afd567d3be38468ffc51898b9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147763677a17347ff01a816c1d1bf1fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd12d998c66253da80de5c0ceaaf9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795e6cd628b8be6d3cde2458461401673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeaac9d356db7817607312df686e1f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b107a3f179fd11b114269a31a44654675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827741947606170642d105ac8c126bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bef13d7b6557a3ed577ce5b2938223677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc11d87b78aa50941e96989f79c50e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c314bba9edc74a97fd4d54214f4902a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57bd6916a44b0c36865d2058a48713680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2490d65d7be0e268a6e85dc35e1b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caece3ff4788f5cf97528a11f90ad3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43febe46812c969cbcfe2ccdcbbe5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ae4872bb3f3318a7dc6ef9cbfffa8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26251c1aa95a3e0b6ba0cf800b3cda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6812b84766633d818450ff3bcc98ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b5b914acaf473ff8806b933b1f464687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61c21e60c73adac0ab993ea512aa65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150adbfc8ac661660c4ef22bbb8b31c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51331270da08a4bff2772b4929e412690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b479b973b6cc2455e6f5d5a8aa91413691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba73eedc639afa8142ece829fc5b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dfa5708eaccbaf21d4492b732d456693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ce5c6ed8236d6ba34f50d0d120556694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007965d54b7462ff53bc3ee31981f26d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5999f1820a58fc6615251212ad74f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca566bc3c44853e0ab5240e79461f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3215ae3c235a99fb57933a63647cf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668addb44c6aa4c7d4e30b9c4d7d3cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240dceedef87d8d1e25133f49eff41700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affcd7e61a74b0811fefeec4ea6dad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016132c2c45147f13c890d335eb0ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a2ad9c21e3d923a72bdbff4f2f11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2152788af79b046eb39d5287b46060704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba7408642eeda2ea73ea649c52b75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc731e52b05ea5c2e073c751804b3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2a8ecd52af5b233de0c8db36b4cf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a209da05f01b3e4dec5cc7e668c1388708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284c149db9e9297e33c5a20f1f72537709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2e84ba58b907ab00a1198c29efe04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2b1eb31f09fc164032a1da577a93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187277c8611ccb0ed147fe0dabdf4a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d0cdead82ad013e1fff3fe659e6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3a7bac118bca497b28bf548c97c19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f9dcc45b4b6c3d4342a9a7f934651715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64aa2dedd59ab9da64c64eb1a140f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667ac2551aca9bb5a9456091d166bb4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d8fcb3f815ba3fa2db530571ccd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a68199ed98381c65e18f9c0225132b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66deebb68fc8c28f7e1320e3cc37071720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a08cbd6fbb83fc89ba936cee1e857721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e74e34383251eec6c4252a7606d40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59e204d818b21c8b4cefb11876fc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad016f88ccad9df5c693711e39dc6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4695df12c66676227b74e766cd20e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7fb2af48b7a769a41568c8ae18b93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f8454223416c02e318cf95fed236727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844a495095c99392480504125709ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b5ebf0da7b4ff7a5ed70686ccff45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6598d4f78ec2dc64502628fdf489730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85388f365601c3c25990e97653f6b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e94dbde68504e89df1df50cc13d40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc8415c5d294bce3927ed4bc5537b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db6f6579998dd3ac46cf3c0fee6219734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfedc1ac03023c1193556fbe9c6e52f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee176b47e3997caab0c60481d83540d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63271b8c4d59e27c834c1c71c343c6da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560806379e4e1cc75b5debec498c5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20505625585e772b1993c95f6f4cc43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf767d9bf7c6975fb53c4eef292ad5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2583d7f20f98b1b4bdd568a94c8be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ce6ad81587466e35fb2f7e2ee1c4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebfa546464e1b0071cb8b2e66a7b66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765211c1bc1431a249dc6953ab7a0fd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b953a2952ae2d3a86a85ed5ca0b10a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3a812baa2600b02361d28da0b422746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dccd0f7410ea8d66a46a5a9645203a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9749bc0a5dcd7a1f7fdfa07cd53f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0d27a4d383dfb3ed5ec750b6419f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4406c8f6963e2b3e8d75e12bdd3fb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d383c84d0cd1265482933e6f45f95751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be011c92b1917aaa6f8da4c6b246d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ede17c645d0a428c634f4dadacef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7303fc6f43a8e3a62d987da9c865f85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c164e54b356986ee99917316d09de77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306038ff22bcaaa8b695a3a59e441a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc735e3dc423918e50ba187313a4ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98e84e2034b5e24bd04e484ce08265758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e725e1948350a308ea302475507d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa4a6a9686b5a1b0c34f308ecd2d8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3421a129948f6c1191f729c56d17a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e74a56cbcaf43e06b27167c4d85d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370a3fe16b5c33fc31ee4d89bd87694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef74df5ee4557d477292ac3bc91098c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfbd16c2d6b1c562c3580908c2981f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc448ccf28ca69a36ba230b13a2f317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe21fe2ef5c2cc1cf17d398ad25c798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318fc864eca9a7bfb72127993fe34829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902037246d4a361e38003617bbe1db210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6fd0e56daf340ce2f0bc2b68d8b1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef7f739b213e1d13fb8c9a0f27a0b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d870f7969419303edb880f0ae6c0e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8ffc8cf269061d0103533746dbba314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d6222b6f02fe97908cf44599ff7b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a283c92895886482bc49aeb76120416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b904c5afec44bf40d6a86225c71617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362805e0d3c4f2c56f7fbd0a0624adb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab0a64743257c4b02a6815f3dfd2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501a5eae1f212c75ec39f48cc1542220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c95033cd91b10ca0991e2363e8583321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d2b245c15e0e7cd3c492c4dd7524822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f112094d0ad9d1cbfbffb8f3a674e8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123766a0cc4ed25cfa71bc381ffbe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b09f3ed9b83521619408f78d642c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba91f5decc5e63a7dffc895b5b3d5ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a928815753625b442b9d09aeafed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3a4f22bce1133c05c1117b350c9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb2ff03adbf0c2b4469934fcb118b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e06f9d682150c3b74ff9f898ddc44830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302b7a586566e9731ff79fb124c1a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811847a99eefc7293a3ed604bb49bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8272d4a49951b22f1cfb6122efb1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccb88939e7b3b5209faa0865c56b2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88f0d78b68d43d6c9ec4d51c22ee6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b98d981c7bf8ab00b6e8e194f0a86f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b441bf11932d4b1ebc6cbc7546f71737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474ec49d6dcaaee5e1832bcca8db7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a07026dd97be4319ab0c3e5e6ea87f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d0b22bd8caa5e9fd942af8698aff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc084a0b3787e4d73d1591aa4532c65241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10294fcb0e113eb5cdf9e7b36efcdd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb986d79c0f8a2b02519907ccec9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6287caff84ce5100ea656cb8e88a8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521db885aa47a18b7eb7ddf4790e4b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f875a4e4b1bfa076b7c954550d2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa7b792034318c9b0f0cd3a463357547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e4d40ba92f8fb0b0b1d733d92e85b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c50df757519ec9d8f7778f6360f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6846563a974ac24d12a546dcf4486f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56043acf576efc7e9849a55a7a234ad951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a0474b2c40a1eb8236bf5ee24ad8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222cd33d3b7e1fbe0b7893b4305b3a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd808190d44d8ac5157063037f0a28754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f3637b531228fd7a153e6017dd1ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f315977ccb33121308cfb17e011256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498a46ba674b701ef19ee4d1d2409f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75dbd6358cb8247127c78ba3ec44c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664e4482f037d9fa75a47c7cf195b6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef15324da97c2447419571f4a3d9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982522629b5ab6a6abb2e5af84f0ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f30a58a49d8ccf9140da33d0643cee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88330259c896857ae40853b0e910a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7fb9f0c13edf6b2f8913ab187e7b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d236fe3dc1434587ce72ebb9413b87965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d98ca702325e755ae6ea27c977aee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22115f7e62fa1afc70cc183b77d1b15167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb817ce8d851abd94e790ce976c6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c5f503c8cd0583ceca9fbe255a32e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de5b2754d609bb3bccc641e812d05b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155f570381e1241c8a62f2906b1e18671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186bd4af8a2621d8639d582161fa0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05714f7c0c6214e25550eed64ba9f93b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e5b855c4e54f324c95feda00f2c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ead576c6f1c514fd2a8c6633239975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b310449a971333983238bc09d3a329176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1eacb8ad6d3ba34277124b04165f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab0a940e98d37c96a764a0a2d23c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980b0988a9fc3910f022e220d240af479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2844ea648c126fee7ac81cec799280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab3469fa07ef8d8dc8db1b62fe23981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477074004b1c11ccdcc7b5a49a0f3e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319131e5f8b980fab4163b885a72ec7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac246107b891e3d5d4e0b0dfd7a70a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607aa5088c63b9f33cee0d5e6c01a6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c3f0d15dbf3ce55290ec8d0310a5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dff6719b1282785b4551dce113b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bfd47537566344f01d4301d810fcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a81dda7d3edbc551cb6a6e95a138d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74650e279ac9bafce7cfb7cf6e7cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd6c1a617e42a93556777165d103391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914eb58fd7431cf77805d61581fa2d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3e1605740cac7df52136cc6ba17b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec8282d537c06d5e76ce51aa029f5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789442c87cd83e8ac38b9ce381d470695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269b406a16fddb77310ea4c2b1984d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38db2582686157d11313279b094217a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa052494f08a52bf65fa98654e6fa4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c348ab884c0a6fc5f998276b19e94b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607721480db72526abb69853b31bec40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482985aaf5a085454859a62cd65211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd94d5dce3ccb46c6044311eaea8d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cc057900e9a970a5efbb9df8af5dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819164bc6a23fc443fd916d6e7cc6f40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5954ab95e7013421983c973937613105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e567a475c0b3260abf807bd6d54c9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf83a3e37b07282f12b312c998ad1e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb8b154095ffb33a173ab83e72cb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428138d57700e7f37a0189957663f26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ad4356d059961b325ca8011d0d60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378295a92e530edb691327ac6a59d07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d2df9b2eb8ba0479d4a1254585f88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908461c52bc4515a09a2eb3f6d234ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a72b79adc279c8c35587707462261114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eee2aa149f9cb24f4b53e576b676d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3f8aa8acf50c228af300131afb96c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f48efbc5337a37d7dfe8d605f34b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850025e6477cf9adc8bbe41c634e5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c68437aa90c579d3ba09531c84f38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e899e3cfc8bc4349ed09f6ce43c604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81bc7b7d381b3857a7bb119a57d5a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd7c9c3a21f229deacdc27e91aeb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597c38c9b4d9e5c6c41dc1c58b40bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed6b09920fbb1296a4bcf7dab648e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216be3089156356b2bbd17163f8f8c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67495a68b678096ec2605b2f2c8c1dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066516c6daf462e30fe09dc02fe5f8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8477eaeede58aa97ae101f29df09933128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34253af65fbc1e6936fba456b6c149129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ff33332d68ab166679bd9ed9228f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c3f95ace644193fd0d243f4082eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cbacdb4899d0846c13d81d5f1f51f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864921123a7408aed7837be34002876133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198612c5a9f2eb9433644401d9c971134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc2b9dc61860720c48612ab2181643135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eff0447506679db0d84edab1a4008136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbad64043a22b38596b5429cd7fd48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7acbba94f9853061db9311ff58419d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564abf32ff85e2d3b485cfcaa115556139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8e6107edfd6863237ace440bbc9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba875211cb4fadea6e7e0b9a32ee7ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b86a3922e88f478415aebcb28a905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7227c26ee4f7f889e83ab414f1512143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91335f66e96bd2154f859e8537ce3f69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a81b66deab8649c1f01afac690bb13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c6a8feeb5414c76b40c09dd0309a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39e278fa3c3a93bfde11bf0771ebf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b06f6f73fc3f6194de994e849e64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303fa3c07938780d91fa3d7e6e16cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866cfb1adf98eaf1cb564b0212ddd6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd76190142f42a46156b22553a58a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58f4017110e92127d793e1738738e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454ee387e65c825fe9b2c03d1358213153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c6f2c80cea67b54aa6aced548e63a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b990d21af3d66a73c06ddd9df022ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc5a792be125844d50c6c121845134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3eda231d85acbbb95c5d6a178c87b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ce3e5e764ffaf753501bbf42a2182158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567ba26a6f892a39766579922117f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794854bea83b69455ba150201a2792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d55387446a408a11fe9132d89e6de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a50a469684ed04bc803f6f597041162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8312ac3b01edc8dfb5fd1f41ce0c4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f2508d02ed665a395ed07d57791c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4393a8f2aa77901ed8957d25878fc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30883c9011f577bb8983415668c46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c31cb5e48a857b190552780dddbc6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ecd59e784cd533c9d612856d794de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef410f9c67773e28d0c5152bba5b4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc984a95a277a1a4e2e9931d8706f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ba10e9feda4620ee9bcbda2ffb7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ab07f75142b4bfb0c957a9051a1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a2b2da315484d7e332fee6c10e581173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5aa2ab6b1c32110acb74b5ba5b637174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea96932c065efe877b3b4cf160589a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc95f76a85ae1a740dc242a1424e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d318c23103bab6e9d3a71aa377429177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2b1d7453309ca04056e73d410a5bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929fc152694e04f30c916486fb795fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182343942f198a837137d1d9604f3da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8600241d8b7871e28eca61906a4414181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19584cdae6708b16019f54b25a62d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dad19b7452c32a913a10c097aedd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac06d9e1bdb1154c3ae641e370215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07168c5dbd7e1fcc2c2555428a87149185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be4e6adab5d89fd8dab5d43b5ea23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a7a9e2e42c584d81dc4c57a49d6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432d686357da647357c21b08fcd0d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50837e339aa27b07f5499d3ac3c98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be54aaf35fec59334bfea4daed5f08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b19c2d73e0e2cad01ecfb9e7832b39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6d9953233797164b54aa964519b29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f53e0a090867743e9dd56aa42627b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16626d1ecd1fe54eed57ccf0314fe70a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a3cf9c1210d65e95e13774a9220ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf772d4e17960325e9944a3131ce54f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a7d7e1769a16d36ad8711e89411b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924beba4cc03e0129adf56e771ba4383198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd4295added19b6d9da08fee1ef897199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60929e82ea23ddd44f82197899a02a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524089fe73f4a70129c0ea4b2ff463d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91fad638b4775b2005a2dfd371a92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962638e297fccd1785d0c392981c89e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a80a886e80e686c5a1cda5f5d0087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c18940df5b3d19d7b251a4392f4b74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4575c7ff1e988990fed7ac0635c6fea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9041cb72f1f13b2842902634bed946f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de68dbff3a92f87e169e387e83a89ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b9f07396ba85ff8e859521b2ab661209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fa114208513813c7cdf7c684f3ab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7883f474da44320b62fbafe0624a82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4490e8247d1d893ac62859aaba15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675af14a4bfeaad54dc3fd5331818c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cdc15e10346fe6a63a2c78b5d7ab2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5597c076655a34432884d6a2482c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937462afc7d32c314367c3c4f8b3cf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c5f3f5043cabcb8ff42ac42b526d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeaa869ae8f7c5e8206bac17801655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1429cf6a8d4f0104233a43c6fc2cc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94364bd5dc31f0d2c8e91c4c8dc599220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ded7eac575d74114f5e3694cd96cf5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df23925fea59576d4c416dcc46854222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198aea2d20aee91c087c9f09fa00766223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd20248c683e12b6eb429946a1b908224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a1aa3bc7baf36b2d5fb0ececd9c2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d189e3af9a93787367846f237821226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48916a7bd871936f268f66a17de88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d319d58551566f2cf048ba32653e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57bd07d0e3b22bfcbdc92c7bb799ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaf86978dd324e6b3c9b9dc710d0c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf394348c5ae25e1df42dc5eced132fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7427c6af8d82918981a96870091de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2583857062c2a689c65c535c43c98a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a52312d67f3f898fb00e1261f721ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4be79cf122b5156e15657b42a744235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281396949b0158a2c1e135e0e7af16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ba76c3811317f85cac4b03b1507a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe73d3971b72d7c8e6227a4dd33607238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08989ee4f13fd9503ace920140ce78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e32197a368c28d5761dbab34efe0fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846c5642950e6f0a208c959953738a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091482dc1f78db17bb42a92839ca98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4291e95a992d62ff7247dc43707a083243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37942872431be93577941689e3d9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e28c33b44a6476639ef6729cca7f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e899a33f10dc474780094c6da142911246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4859a9ab60ca4327695051193720465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb089e66913e20d6033ab3c073eeea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2bcc8ab70f6879286bff8f9b27219249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff44433396c6301512148a1a9eda2cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b93104df30a3f83c0b76435f453a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d805c84c30e4c7d24bc1f0026f47d02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4595be722d4368170c1627f72baf56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee949108b03d67c6be5852224ceb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7719d91c36083c4d3db7257a9299b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3d23c1fb2239be978df30e3c21162256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a3c3ea246ee8c3968f82b646c35e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded902e64605c4d0eec4ed81ee025c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1dc8654fa3842a6f2566527968352259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548b2d26a3f21957eda9eead928780260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f73993cafda05ff162bf674404bb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4d8d981248b51c03aba88d5a2721262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db6bc493bdc9bdb20a047f24550df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273c0441be15445a92f6a8cb6527cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd92c2edaebe2a13567bc49ed9102265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34644a3a963988193c8b0b4382b0ee51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fba316e2d86847c79a30959c77085267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d1e72c832f681b275fbde7979628268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb791f0273abe650e49d3ff8ed278ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb57debcb7800564370aebb0239dc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1c8dd8bc030a0652925d360dab535271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14fffbde5b1d49a778ca81416576de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f784e29f223c9f6fba697980e2ddb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70682decfb934558d4cb800bff8af90c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b48fd5be813ab33a415cf2e4f7c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ac2f40f175166834d3da3a164ec60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1fc874152e7514b5ea8d40c3158f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81b757ef897bd0515568ae1097e3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cc2500779cef1d9653b110cdd1e4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70aeb7903eb04c0ac793b6540e0e31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84d3745efa5138e6e2f5654575305a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbee3bfb5e0a49f1cabf1caf70b079282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e4605b9e167507b8a90727c5fadd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e93b8e3e3da7622ffa62d8b84e990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb4e4dc7d13ea19f3a2602136d3d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148e9c4238d8988aee8ccdd40541e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a7bc3ea338f086a2c90fb050b9cb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f2d3749e18ecb7dab1ad8f1fbff84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26c667e29c6e8a6ffc3de0bbe8436e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7b98880465654c86521475a54416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca34b972fa7051f1e40c1dfa291e63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa60600f4bf4436031b6a0f5c498c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fdaa112c236b4039307f49b19092a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1435bf9b9c1de2b956aa5d0bdbbda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0ab91c9969aec362152259a6d9e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2da00fe35da27118b5e0dee2b45d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a91b31902a3733cb866eeb58b24c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b11a8222d1b50b3e86779e2113a9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb5b64b783772191d85796abd5163299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213db5d8526cd4be98505aee06643f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7b8380840f0558405b66d4571071301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602b4df593cf3332e2f27ccc907a5d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb279ef20e1af6ff05b7f38890a01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389aeff926c0b881d3244bc34bb93d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf07f4a5b099c4b65d0ae748bee636305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b8c8910ee212537ec1ec1dc320f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72c7961249db1ec2fdec11d82612e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79f5a8d55b5b14e98748de8786492c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a37b83e129f4c7917db5e9dfa7d81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889dbf4017e23722918bbfc2f046764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e295c367a5801a027ab405ee33b27fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5af29ff067f5546dbc4973ee4ddcd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcab8cde56c8112d16a1cb127cf1e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07df8d56db80e92f0f37326a55039e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472007b49802e0ec3201ff9d255f1749315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e296a79eedb9513761b79f10fb716316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd77e227d33961b563cb191bf16e3d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3816c9d06e4cf88731d9fd583d6d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a414622dd6e400e401c68ee3fd6acfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806486be34d8cddb0f848fa97da8a448320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef34075491d3b2324c367e6e80330a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd48a406ddfc8beddbf69075608c81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf90b5df26a6a241ba392a7d7ac8d23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51031f6b598cb5570cc98f0f26da385324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477893c687e117d0b1056ea52e2517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaee6e39ca2eb9292dafa74cdc2ee6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d842f9b779dab23bdef0f84e6b56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808cc0782254124f57af0bef89908e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8cabec282dc0ede83611938877510329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209424f1d289efcbd94c17b1ad0d6a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84322fb387033f76372caebd5132c495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae6547c413b2edc9509d0153371448332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d7e863bd398e1dca734cf9e42dfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec540c4fc6e26725efe4e0ab30a543334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aab2a8243ce1f088417695faa3737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b87abf133b860eb6687b571898322336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15471c74fee79f87d2add68db1170324337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab939ed8e8e186e72b69e608a4681a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab14c9ee2eba236f5f91360d28661a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deecee18afa7e0e87fd4574bb1f3ae5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e217ba5fc51aac3dd0846b81ae68805341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8ec0cab6da1a2954577842199a4a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6b0ee321927d0a39058afa10c95d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1b4f019d74c7236316d5bfe47003344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad477289d2762e150b896518ffaebb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e31623cf9ce70ce044a72299ec54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c5611d118d950f2ecefe5abcedffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a08cd63fc87f06f591da94f9e2890348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7410aed6305f784f863f2712f2d910349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f7634a064ee4b54ab41ea7e8426e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad2f7f6acb45ea42c4190a6098d393351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa43d000513604fc382d7e281ba64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4331620154d3da9329a77138c61404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10b6836cabe739706d678a3e603987354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe36fc77685cf1684841e92d0cb76b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c146781edfa8f2bc46aeeb15eaf36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103eb00c19520054af2139d0acbe57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2b0e0915d501ed692af02ec54594358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ce83fc2a474834026e322e8e09c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f895eab29fb76e68e286fc4f573775360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708989bd4cbdc799a09f8e591e289e5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487ac5cf3c8af21ea118b4502088def362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2337aa21c43fa611d3c650a2cd381363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db683b7427e214019aa8cea3daa37ac1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6de234c40d98433fe7659602c7d02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ff925304838953271e62f679647a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f7e05ddb39d25a7702ee8d405f6fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087015db3f8d5bfdc39cd27ad287fa32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c9aa27fcd3d303ea5f0030b4f491f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7d445fecf86f7111bcf4b1a1f679370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d5b79dc15f670cbd4a30db59f8e2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4666952a83f3ab529f5aead3c62a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafee6fde9880145ada3348bc54184373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d720b755aa1e3c7a669401b762052374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278288efdf49973fd5901e5a01d55e50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd867203160c20f077c1b69c4a17c04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128859364dd575b816f311850c20cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707a1ca9f920adc8148c79f0ffd21c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8862e74556c7ebdd0ff468941f00c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b2d64a3022de20ab11d1c4a1e6847380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be61a9bfbc098eaf71ebb8a00c4b70b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d885fbae24b880ddf2e0d4725532b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72034a1c1ec44563367a1a4e7519fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2ad66b0e2b529fc8b0ad82ecd8fb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ac02686d315743f1ee4b65f892082385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7ef7aa56d783263e7d01213224bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a959d9f019fce08ee24a49d4a840387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8965bf54b2ecceb021636c53a2b6e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e8e35be370db553eb45dd3710bc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc202d5b746da04626480a590fa40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b548f3297b65dcb9a676d39099f9231391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464186280aa1a8a00711f9454d10834392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6505499115cbec5595a202d2097fa8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f6fcce6c82138ef3eb374b14f395394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9d1bd89a6ebcf757e7766ff65e65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ce6d3555e5850f9ee18e96869a28b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a674f4006ba412e2232140bccefec4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13877711dcf55109121053ae8d819d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b4f2e5c08a55368928429e443c636399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836e1862841cfa20a4ac123de8ba2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83736cc90c3e3cb070dbbfb60f2970401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b771c4a13c54d8bd28b5a5029905fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f519c569121b431894428ab1c65c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8afcc14f0b954d5d281341130bdf4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620189150f50ce0b431f89da0ad3421d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f822e92aa347920a2a073f6ec258a08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9072c43c175e1126133001d043b7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c12b1cf028ff0e8f8464cc071eb540408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfe1606f5740b5b2aa48d5d0a902f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd9522d04b0ad1e375d6ed6e15bd06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5a429ed99d8346b91cf73940ee27e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60cc5a1aa5359f8df3f6923f0e9564412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645f3a7e4c336b1f7d220df116cbd59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c624568124655fbcd6f2375f0e36243414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34865357c01d7b73438684e990129446415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fde256b3821ec5c1de8211ec31cb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf274684107c3dfa2bd424aee523de6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d71cf8ff15c279d451ff000bba49f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad3c0478e4b49e2fb0eb0f0b00b7f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae46d202a953abaa4ce7735447cab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb134e54b0ecfd7da99e7fafb0805421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537e6e57f3e34e5980af39d02e2b60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db46371dd4570815830ebcfa87d6c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52603b697eac8a079af3a5babd3c93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc5a4322d82839da2b536ddc7153e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bfd4dff89f4621c771647e46f8eb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd117492c38ab78b1f6e8d91aed537427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d76ca638c110c73e84fa64d9cfb698428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3975a542d354f4e74d4a50b0bde39f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c43887579d34e48743df03a9ff161d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f16b64051f03b87b8fd91d70dd4c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a986cac3337787eded2dddd20d85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d629c3c83b77105e86020615e41c0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cb414b150a0bd8f011d086dfe6cd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f59bb2206c9abce5cec8fc9d94aab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac20489c125ac3bbbaea92a117920c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cbe4545357b822712f48a5f9068c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d59d33c13734ad453729c6c3abd5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b777784df1fef9f6ea2ce3f8ee44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23b6bd4ccf2ce5873830235721615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c201a82868b39c457bde064f330957f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b577da2da2f77dbfd206a8526d921442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e7cb0b193c295b16c57e1deacf185443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfb5e4e838976280321c0eecfdc86a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde61e9eb9cc1a2f3d28c8fedcbc6155445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5606dfc798f9b54499b8ff96b8474446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a72ae83fcbb8239506ddbe2ccab4d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9843b115a1aa01743b9d7f9485ca13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb1f2fecd0f73c9b8acef28f753006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8435bb5f5f76a2d3f42a2940002f8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529bff9343cc770b29239d56a9353a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeea82fdb61c476c46f1aac127cd79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a319877015cf23fad4c4c1667c9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07543a5015a87b18f38a538c5ec17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495097861f8aebfa6b2b293b64520259455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398903c81eb09a776fa30fc97d453126456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58118bedab7bc58d085c0bebb3e45ff4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854cecdb1de74f241bb6eadcfa7509458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb27499e979902f0bbeac39cba7b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1955f23a08ff0c6009764344b93f778460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dea2663873d059767d6343b3fd4fac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b94feef059997a5c8c4412b6eb6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9935a4983f9ae310b90bac7c298ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7b96cf31158635ed9bc19bc292eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78deba43ef5cc3a9baedc6e7c05cbb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fdffad7e298eddfca8c0ce2754680466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b7e625716f2c1e875213e01ec6f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc50c5b967e13dac746a742fa97de5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6003f474cc344a3b1d2037b86d3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae68ac426d5d749198671f6b5e348470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4121eef153a19f4f90301f7f0e17b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd2a9f78d1a81cc56de72d87ff3368472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691982013dc13a3b8048898e41f5b232473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c0fe1eaf1ce7fd50f5e1a5f241e36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2523cd3021dbb781b3547be844a8b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8c28c2705988e4c472ccfb960d74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ee493a640b2c59e108c0816b018d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629ae73a11749a5088e3c51d40d9fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522943c07857ada6145b292bfab61f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024dc3ab0245e087bb9dcf0d7be1ea5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f29b42ef815d18b17bdcb0586e86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542202a57ed8f1cb19c3b01a92e40fa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530f62a82506d11d99cedfae9d604c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef71104e8ae532df54f09e30b55a3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e63fed267df2078758a0006675e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff01b97dc8e88a9dd815bcd182ed2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80462158de222ae0b86393dce22b5619487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374e5173b8ff12224607004b74b0c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ca4eed4c662f931effaa2f8cda9e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c31ef5e000eebee2f6880ac6b518490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430877f1b4bc0c05368329397f210a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ae58e0db7e44a8080009c17a50a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f980babba43b600c838a1d2e0084493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e842d33410424a72aaa068ece9006a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d83d1bdb759e9c2592501a4233af9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8334fdc20c36d4b7185754f1af9d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d394529f25b3e7f1427ea266492aed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45daa7cf1f638dcb387b198b8d98bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ab5d9ab9994c8419e9b2c61b4f74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ee01138696d12ed5ffb265a62aa5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c65df5efb8d6847f1654ad03bdee23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e152f6841bbda122fdc4b0c0a1d411502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea819bd724ed4f1b5e323a80bc0a4d9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4c9f0aac985a9fb00d5b9b2c6554504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef761d2ef943c723a3670e941d617d89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b815c4b577968bae4812a9119e58f60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa398154edcfeb62b8660460b0ccb712507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50fa1dcac08959327c996277b9d6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea030368fbaa5aaa3f3b7345b6c16ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a80292970ce529fb06af1ae59026510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149723c9fbe0d502908456b99fb08558511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144142f46d2373633c46254ee2f45dd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11997ee98142054ed0b3514ff3ee9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b5d06143e9bb510ee24b8df491ba2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e650522c71b2ad9c49efabf1a920515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac82da202af5acf755c68dc817b947516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5dcb214fe50525228e6201be51515517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b93092ef286dd3566532cc3cac29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ee1bd551ffcd3b4960eadc61ee6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3fec7b711ae7cd89e38fde55543f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5e32035e625065e2112f0b14deaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b164018bacf38cb6fce949c16e3f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9bd7377e4fdda5c40900a3c4897b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff064ce1ade8f98daa270a875a39a307524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169757fee6310e91241fd7ce3f2fe812525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d46262f0d676dd5c08ec7b0c8502af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09470cf4cb9819c8ff6e2f12c6518527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597ff1fa4a7664c31a91b00daf7044528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b2390f0757b63634a5a3378586f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da003565782e0d49abcba65484912a46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523871e37303bf2ea4e6bfdfe9d6d2fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1291bac4ce003e1da68d9bb40dd616532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1814efb55fcb11a7afeca2c90fcc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f043bce84a981f980077c673140f68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a509c91434d458974710303ba8f160535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c339f34a200b05441883229828e383536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371402f795f74d3bb2ba4d3c01166d70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c162fee356b951e981777164d1fc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f1d7db2c2ec6a02f0965aded573e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0ce562b6695a9b838d0592499847540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d086e37f88ff7bd7fd0791c321aaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f341f4463c039a624fa6be9f06f8c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9483957a076bb4b85c9d4d16b31e55d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa0f36e94de2fde54c7cb612f15bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87412c992664d41748f9fd8af116fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578060807a19dad52e736823ea074a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3deb8ceab6bc02dc231742fec5714547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b4635197f90acdcea78f2566a2fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fcfb0824abb563441ca080f4475f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79135bc914e98579c6fbf22b1b4ade5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b844819f79f94f3a2fefb1c7d860032551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a3a1714bc39f9bb74739a86e4ab3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d7a1506f753dd338c7196a86dc97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b10c9f9c071f86e88c65ac0359799554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e1d868fcde12a1c5bc5aca952a0a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da2a360dfe1fe8b9f3d283b6a8202556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9e8e64e4c197e012352436448b280557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2dc65097067309ef7f9c5226a019c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de33d11e8950b5fe386247b002471e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f368dc2780b55374f7f5ec2b38ed2ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1d62231f16c2c6707a16836a87128561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cba0f9a352bcdb4c39e5ae5e41f777562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a044f93d04785b1d18a53b88cb70be2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdc6324a72bb632d29a5c39b015d3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60fc069807debcfe76229d478f8bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee797f7680e74f2c84b85593ea514566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb2284c600a2b0a0da1fdb7836d03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc9d05297788a4ff16fd0a35567a42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bf499310b9e440cee03466a31616b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d1f94a6ac78f62135720d234492b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b10782b1fc845f8e29bbbcbca4e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bece1cbb84bc80cb9b52405db5c74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf30cca8fb3907a9e58b673a5054d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f0ccce08e42c2f36cb668329b89b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fc1545f13350d0a703a9cc3aae421575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf66eb58853fd1f9a3e00306c98227576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9db23748091e348fb02876a4d207577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab1f18a903760e5d21e2fa19000dc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003048409aa447a5ea21df7225c67346579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde28cc07507e534d5ad21c5137c16e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ed5105be7453d78364d45f0d33ff6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5de5b19322b588dea34e34932d783582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25eb986eb72f287d89bd97acc5481583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ff76f8d3e8433a465ee47b0bda18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e7c97afd32447fb8a405c581e84a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251ddad11b3b56aadbc99f250566c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966a26b6fd7d3f2deb28e8b04819f0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e03ef50e3b182652e67f2aa9032b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df7ebf3c128ea8b5b500256aa6af6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4758f704ad0c2ba855f2c33076cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8d530030d0bcbf10dac64ff32a10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ac1cd2c944b3b4b5c66ededa1c03a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f93d485431ca9201a1aeb98d7108593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036cb638ed70b960d407ea33f23d78b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2bea4c58c1cda4d1d40c6aac8fee6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25385ac5d10d7c2e75fe264e33bed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461eb4b0f009ba53644d2d47bf66e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e2d36847d80bf7ec6da13bcedc976598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5dcc017873d54ec137c814dbf9eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11c816b7fccc9b1b60be747b77e72f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7aae6848d45be80f1764be2157a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280127ae9ad2c8f4e39356a0972bfec5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ffd63f7134f46c8783bd9f4872c4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bc565d5107976aa2a7ec6109f3667604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a32910373ba1314e1061a8f7f8200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcbcd47ef94b5c3cdc7a89ee476cb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514229a0a894c59609e94d6319315a63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35b5531121f9d8e1402d97c5153fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893fc03650ad26154b8ddc531f6f2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ac431113f531c995bee2be76942b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e6413d84e2c2a244db335f25ab8f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea6e751755f8ee7d835a76bb1ee8a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e3e82d35b2f2f1e513057df6b06e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1017317a723e2f3ec0e8f8cfe719e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34919e19570c4335997fe3e8b54a78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab584543d78438b894c814993c223616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245878fe178013c4064aa5bddb1231f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a3ca3e5fbb812d5a33ca9fc05292d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688f949aacae3b2231ca814a729f698619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83891eeea1719d04b2eadc70352fbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29297d1d1a420406e2125d19aceb214621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea2cd09c2461474886edd69fc07a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b49a4a06509dc71368c514e2994876623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa9f9f775ddafddb738042f239f2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990013c50551c42b5895f918c92becc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ff53d21fd618515e7d05d990d87c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca8d03a946710fbd5023422debd3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e45574fa59bc5495719a684b28397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba44bb52bfadca196676eed86879f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d595307cba447c0365f25766ea896630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e1607bc2724dc62b2447ccf31284631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e690a15981b9dff6519edb6d6452a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88310032cd455539870deb47b599f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4fc2a36d2d92e003c043218269cc5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219404b33326aff710ccbc27c02e9845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b330452dabc92200ff4716b574c6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83b60f3e7ee37688358c4825e1c74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc2956783666255d5c8d3fcdad947638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c444ac4e0d15c8cebe24be3c17021db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a806860cbbd7ab34bc051d089a37071640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c7cfba526960cc5f1e5c3637b4b55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ea5805d4cb6c09bf5d586fab50310642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e50011d045283332d52a9941973373643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb1ec2346d92ff777edcaf8ca48172644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e04e305b37e751eda8667c7ebc82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776876ecba89469330971885fbe86b46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecfbdffb64671894e1f8ea09a2211e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7d9e1ab68af043ed62dc0bd7479af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3247fbb5b9d13aa74328f3facaea828649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca2d53fb5db74d0d5171a1ea25f44e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb4b0667d75eb6d6c395c67966d672651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24363381cf692eae498199008653c2bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f64bde7062408de260921453676ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f0466ed89ae450b471cc5467bd8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6d4c66fa1dbc1ecea92962ed716a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32c5aca35ca6236e2769279c3a189656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f033fed8126915c04133420d93fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52191b8f066b4de32a3895e588ad23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103fa744296a495c43333dcb3d23869659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36a5ad3e87a9d0e0d68830c0dd3413660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bf287ce8d1acd3867731787fec66e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d437b47d142435305a25cf6a6dd4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a9466c78735cae4d8fda62873270e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0e38f4d0781dee28e84e12f7e515664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffd0f5815cc4cc9c3ef0f66fc5c106665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe52a4d52397685193c2e390d0ef4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ee537c2ee07e94c90752a812b3647667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b97d9b1271fcf14579d78258581fd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317a97c3644188f5f5e664b5f0d1d30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19914c00f65d4a27d6d22fae0294c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45a7a4ac2e54106fe1d87c9a575dd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc592f0b07f3427c9d45687ad6a2f2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85169bae339d71a4db84b97e00c890b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cde7e8dac263d25ce9ad185ff75696674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9f674b9e31afabe4339310263712675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd117ad209a7ccce25b641bd5c36ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5229ab4f699391dc9a5bb021d4045dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836825a8e490a675f4b4de7fe73bc02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956e121b23898152c7b2f37f2ce5dc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d86bd9a25775ec6e81f991dce0cb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db72d9b7702809b73be83732f1ba41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173c40f2dd2742eb5107b26fef41250682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48481fe36f86b863ac282522260983d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b048c91a22aca631d1542ae5c8f71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97b83cdad4ca918f17049cc31ff6fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18bfdebf0cf52e52465279e17c3cab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e8d1707379453e1d8f3d2af2ac8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e06593ad8d1b0dfb6a05f8bda643688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d163137c9c5716469616aa74e99238689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec948cb64b27feb7855417ff1eae3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef801e82b4202c7bf796fa00e8fa0d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a05870bf646e80be61ec0e87698c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f663db2477b5ac1d2b69e71e1dfc3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253da39e1969c3544df4d51434e4fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9505a0698a7ff3fb9d2efe9b2058e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac90dbba21ff3c81c2fbe12285c65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253969e6ea5d147566b349973278f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9794dd1aa93683150037e6c23eaa5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ae21d96cc7a97c52416026d87f6e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a2d298dd6f6acf24ec515d7bf187700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45bc1eb5af5bdb000fdb500434100701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a47a7740f9a5dea5e36635baeb12bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6451e35d71d8ceeba878f630ac92b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5657a7662b6f4f892dda5f5a36d42e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9c2e8128bf9bb9f38890715c6cadf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7715e4b0cbebeda0bb7c0806e1dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e00d8ad875d445db3c06ccc0cdb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0411d67592ad382e84b99cef83e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c3e4929f5797b48b02a9c5e7c3fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838fe5cca60050af5e7f9c386f97a88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3654d53ddd072051c4e1a9ef11f28ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c250117fd5aa862cdd88e49cc7fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72d216d4f03073e3e86085a542ece1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237097e04c8ce88c01e263a0f9c2c1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eee1948b88056693bee6c886d6189715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98bcbe0a3086fd97618de6b53d140f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c79f24067dbb63de0f2ef7550cb6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e453bae1f9301a2301687bbb25767cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fc1d27e31c45add3aa53de32ae8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449872c74d509d2d9704a7bbf96e7fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd31d36f92cc1d72d790ac92643a806721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d86eb9802d8353254033b48825884b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388dc2d2a8ece8e2331610271903569723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99056207ccda8ee58717e52d4efca0ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ab7dd1845f614b4179288323a7feb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245ee85d93e0f21038bf4a7706b6983726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18e7eb66a99aef5802ff686036d077727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ba066f0f0922de129b7c351a1d6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355295fe8ba638c106ff9be0c44926d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d514d31242e15c67a6b54f2a84452b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d40c6576bc5c9c635667d7165331731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f3b7b8f76aab87c1933631b8ed487732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff61d72dc3d5887683425d612aaaa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe04637d57b54bb1efe4886abb51729734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407d67f7a23fbf04d10772b3d301c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f833a1cd8ebc8bfba03d0cd0f8cb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7712a511df2436222cad0707869e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a49dea6683a0875e1ab9253739b38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97826999e5906900a242af8d05bde9f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204c9aa43a69df6d30b017ce608d07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8aa36c29356602e1cb7e11f4b1bc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af938b5457ad247f10dafd15b3a6b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee54ac088730ba0e032d3560838dc08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe3dfff5bfb192079b17d6b2ba5903744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae32f3a8262fe2e10c85073e8b9c48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079be97e96683aa917e6c1748136779746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023e399e9158684c30b55b1c2392855747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1207e43777b8ff9e1044ad139df47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db5a08ab2cba7c8d784e7229810260749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a708eb9bea9d5df2a9b89b459b48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b017cd345a779ac1de642ef8b4ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7a0aaaea38156ed5a5e5fa214d46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569565b69044171a91270194437714753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b3d341337d750913b7f220271f138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc0c407959234dad74e7af9a98fdc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547d1e6b5a127227e269717141e4a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216680848547bc0d7698a8cda7a7b01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d089b0fceaa45d8b0fe0c225e9d62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec1ca4d0b7195e95e4dfd5caa0d8c0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>