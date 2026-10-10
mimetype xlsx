--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7902c921bf2fcbb74ee25319f310581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3950c998dd37bf356b7ef666c47e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f8dd8ae87608b71ca3511e8e554a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8e1b4a58e9bbad9aa8a63b5368b8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565f01de0557929b6dc4a28244ab985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afda0fa4e06547346f13856b813f386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753b4bca404e49bf3d5c81ce326d757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b97d874dedc2ea1c47e0e16df7a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd4c4f4622bfd464a98b3f2260d989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df61e7eda06673796a2188db0f733b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05013159d5b87abf806bffd67a3bd3f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c9d08f7a946077eec6d4b9933a5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496165a7fcab377883f74aaee5b446213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b516b142e175039e03c61751c60fad414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e28d242179b427af3aef327fc06815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8de03fb8f2ec9716ff8e2f832c0dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b3c825b5ae72c547e5e139f4ebdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9b4114c741b21442feedcf703eb1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480c2e43ff50e4815eaaa7af5e6f87a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761648da9c2cff8bce1ea943036637120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ad0fc2e041ad44cc0b7e2c6c217e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10482fef14092964b8c00d95e59e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6cb450d2692e6bcf55c906c473ac323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec26fa85e94f40ef0df245dca4dea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae783601962deeeac8cdc65b9560225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18895a6c811c84b4819cad028b86d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1de4aab10aad4dc8580e73a8451f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08183bbf6f7773da1b39b81d1a912628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441152652e5aa51a5d274df80805b17429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d31a5e6520438afe08daf5b4649630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81d6c8d1a365b9f1f71c47527b59031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68176b55c587e321d838a0bc3e83304832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f055f47bac151fcefa7bab407a0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d33b9ee454a154852928cb1508026434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f6c5f285193950fd4a10804383a1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec45147250389249f2d3e1484198f8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf08283c7de75b458ea8df9aa2f511e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb692921253fd9e0deed1b46a7998338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43110a1c4be86d8b6de54509c60062d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc6aa44e7ad8f63d7454402d78e5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648815cf14aa33d7215efe2444fa79bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceee2438086b89ba1543ffc15ceb8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672a551cf49c92ddd250f15407b8ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed44286345ce8a3a54b691e18ca61e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c578b44fc31f6b96954563932858145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651efa047f4fe206c258de6ca7b266746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425112bbc541488d944024f96a6b87cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed42c4d143f77470fcf3f9655382248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa3333adc463eb32b875aa824f356049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388bbf5a9a318d1b2e895a4d1a4a6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf7f869b248231de95609b877347151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9849ed6531e4442a59df56db9e6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19bc743af6bdb63c63ea91655e45f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6789819d3742eb837c67967e37e71ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e69a072629cb1894509c3b5ba3ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac6e70d873c42f565ea3ac93b3727756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d448b03ebc9aa83c02adce182cd9d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3428fdf0f51c717c0b51b41f4d1e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054f4b68a72d9dbb3a1d16f1c74a99859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db70e64a3faf88760df8b20c7d986dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe1661a101af1d1bd80d118a3fba8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c5b7a9cbc92504ffdbefba82fec2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda13a19d660bbbaad8712d141a5d8c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c106aa107375b882d8f0671666b4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72637ff5076e56459949915c5354da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f530b79e6ba1cfa69b6b52e2195ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018362e8a4ff45f64c1f0ea813d14767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0abefea3283327d87e02230998d8d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d1caa7e907c70031aa5c1b5ecfdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc5901a4a9cb2cd86fa3d89ddf25370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeaf0b37c1817a689b714c27a93f7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c2f9039c0a7607db5b32635a06fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81703a28bd7eff39b72bf3f585caed0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49f526b23332380a91f295a9b104c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196aeb4129f5a34f2de3fd815ce41975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723567fe29751bc9312f3dab34a495576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f47d2f30a72a3d3dfc4d950a0da8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6da8dcb5a254ada37d61e5f5903a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4263c8ba452cf15b3540aa7f4497179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f59f3914ffa7938931051a1c4ed5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c03993103fef778756057b6bf4a6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d4188b0dd13f740050edfeda0b6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e4a3f3ca3e7c794fca74c43b87abf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeadb04d7f57a255b1e5a9173cd28784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e0c37e7ae8cd189e07ec24326f02485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93d48f809d78e8243e158c9ff2729a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed88a0ce91836e108b38b418babbd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20250c6211be86109d01f2e6c601888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5276111c6e4bc7c88c1e33423f491889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfd272e2ef2f2f4343bdf726f248690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d2d4e36bc57af10346e90ae5ef97091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a895486e80217ffa6fbafcc530f2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298897e7acf9c8b481b8631917e1be893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02703e74180f8098e8c1370e84027194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246230c2017320dd5cf7e1fefb8621dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd21c335ebb99b3b7b54db15d7e2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de9770b850ab7a8c4492b43afb71c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d7ee20e310cac495b8fbed24531698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960d26b819c460af0f683dd7fbdf7b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9353c4f68039fffa7e79e2bad73c31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775080e3f3235f580c377a02ba78680101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01dc1d9373cae36b0f383de89b838102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46499f00e1bb9eed337a60656e4950d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b149dcf6e1fa6e14badbe7d90e7f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05949f1abf8e6c246d5b1726c3abc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70af7b19f75cab291e2c32878f25f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad351e9e8e5e8e0e70c09662d739782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7d3583aa33547d8e0ebe8bb955715108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa10875f458d56d2c518aaf4a413b8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8017025ec841a113886b51d0ac4ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa66a43046ef8ada0b0b28357397b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb9d862f80015622663e0783c5f9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001637c4f1509912a7f0f631c5cba7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed9bbb4da0b352dfc66e33e30d0e6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0ad4c2c960e14bd2758775024bda9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a1c1c11b21e996bd3b5e5e10645b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4e4637b8756b95c4f3994d83d0cd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b29acbbba9e33766038d7c1779e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f540cb2e574be0b208a68d71249240d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df1f03c655dcef26ff270d420242c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce857521924495587b6f1d805cd5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c6e39012fc6757ae77ab19ebf02cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f3d051d9b2719fdd462a2e616f490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a96996a9c6292e3ec32c821d48b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f382827a25ea4202d33c7588afb682e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2563d8c9aa62a6d2738963b7692e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862072735ab4fad3a54757abe163889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a3ae5617a94d809a3d4e7d5d4f29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dc8860edbfa08fa7e3b8d546ac9c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325e1b4b6bff67087688da0e632a0e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729b4db04fec942eca8eef9ec35f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e78b8586f750c9806713fa92fb52b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c64c1bfc1227badd2541103dffae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee57fc96c82d8d194a9004c0a5145134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5edeed136ecb8890be00cfc4d6cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289d9bd57d1c7b21f98b46d8250358136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1f761f0fb4ccd36b70f73b8ce5936137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0448a02b0120f6f5d73356a600bd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df00c527ed4a72bffc70502bfe97fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a3895055dc1e152df4f35f310cc69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8ab2306d3455ca801b1fc1b2710e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e1d2527847eb0ba5a6de9ed556a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735e018e56fd74ca05aab573fd5ec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251353e1cb611df6cd65efa5ad63f964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563297099be5da31e708b50b3c84419145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76579550c4a92b054a7a6dea653faa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167a662e17135d6e479d53ad11f265147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c6ec76e986e1d8fd30043290afdd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ca023dbad0312a4820725cb0617fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55320a302ce6f0156452602c782b0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0405e74e9c78198a8729c337fc33815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e538ec961cf615701442b6eeb4f83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ee7966e75b9e190d5be321c586041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48408386e3d19e6bb31aec17ae66c074154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658a09b084ce9c208be3054cb0f14b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68b6c3ac802413e5aebe64a44e3e06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b00b2bc9650a57593eb69762ebc75a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05212ecfc02b78e8fe08ad251ba10076158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845bdd221a7d619a4c71d5fcd8d54e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f21b91fe36b19f220cc5818e0f867e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1455fc59b31959008b8cad4a1244db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b422787afdca33f2d4df797a031b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60392f024443159e62ba6600d9bea6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed4ee9770f2f56cff8a78b0b40ae99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db5c07d7760aa2b39c5a90c2218dac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbba12c3f1303cf55cccf22a31acbd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45e08ad451b27f214538b78a86e5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4f68c93734941217dc13fa6ab5e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bce6fc5ae3b8156381f7f810cac89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e46f7baced1d682de40a3ffb9a3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba5d03addb04b313a22193a532161171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a1998af1639858bd54d2d6bb66b15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5d2dfcc966d30d27b2f2f4fc89ea7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b94577440e41dd992cb23a527bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95803be4a3006a5fa5a24b07e1d82562175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c3ed0c56256e21643a6c85ba3daee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44a4f34e4e2f35404595d4a2e964b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec0953df33e88a1884374e2392b39b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3be17b24a00059c27ef97f608febe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade473559899da7ffa9359f289fbf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546d768fcfc75e5974d2880979be3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825d024389f9ccafb9b1522ebc162e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ffec93ad19b8074d1267fba0bb031183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca0cce5e3cd9d38cb63f1fcdba575c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8df0db91bbcbadd7ae69067842f4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390ccf7c6abaa008d9c8c2dc5643756186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319dae45ff38b8c33931a25f48389a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66947ade7f74f385917bd987589c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b5cca8d1d54e32da224ac76ef4af5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bbe73640c60dd6c01c2a4e3557bfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce9168c3dc699697ba0a1c08d8bcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c48a630253eb710b7021d9a41781a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ad1ac85d20541122d28b7ca857891193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa59f9ecaad8e368a8221c266c097194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92dcd52881eeabf2f5e5680ca4f33d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b6860814cbfc19f8d87df36f5b3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2eccc3959046585f9e7256bbcd53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbaed82cdd42c27c809b60d7bd2e4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287875b7eac86a09809ffc055a14184199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1395e5face2aebf5342da28ad6e12ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c8af9e3b136d47922b8eb3cff017201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25223077075f3878470fca5daf543b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafff59538e65ce40d91a3178006d96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5234544183f569c84f636ab7e53ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff8b3417972523b5609ba00992546205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9978698fa8d3d33c92665f267ccfb2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00d14b955188047207054432c401b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8db2d64a68eb7d9ab5dd4b7eb2e8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f11ba04901d86299d3a1f46161eef3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45ddbf517e398a1279a24d2a92e94b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac69a43c55ee5250f399ba8de86fbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0dedcf1aba0d80a3e4d7e411b7c8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a162f6a740a13a727d05f7adbbd8128213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbba9f95b5e01fcf9c587656a9f09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc57e3d24a28094968cb4f70f6d1c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453a66c4c975d9e8f56376895d56ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee712156dae870be7100384730a71d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d0e2f2966d40dc471a946ad54944218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493148d92bcfcb60a1703101dc42f14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a618df28ebd789cb824e850e8a67e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36598c61c41c597902767109c0e6077b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d098d39ac0ff816c4d7f8ecea660be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ace3148c79f4d5199548f5880a4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662fc4d15af66087c69b3410d91a740224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297fcc538c3a6b9081397e27e2d084225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f0d123433c3dcedb078065a67a27d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bac731d629fc5038466cd15a93afb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499496fb1d2ef9c66a600c1d5cc8d6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364da81853f30c8dabde9d19bcc38f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080abcf36b500c2142dc29603111fc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb5351d9209e9f3bb02187955a7bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b999b49ec06e3bf33ff5faa5d9721232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d771c358ee5c26e7abc9086edb4a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6cb69c6db1b2125843a50690b72bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61362ecd775270afbe4ca3feeb0c9e78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a6deb79746ba1ec0c1f56a1076e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a3fb05d4e25bf09d14e65c69edc43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6427c9114c19e7ca95ffa828a94fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b72a94503a9ef19f29140b3eaaf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6224d55fe229f01676083c0ff03fcdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adabdaabb770daeab0750b0e4388e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c763f3ffe8926ab1861ba6e6ce9917242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3f9d1573605843874c5a32db498a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0726a8b21926de5c6133373fcb8baf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8dd19012a48a211713d40a12d4560245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb27056659dbcb5d013ede1e40ea60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10557cce298efa5947ac41a956542750247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1901299b72e32c93f21dcfcf7352ba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8b18b64ef204f1f9e1f08cf5116d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38db161119faa55058a97efaa68aa08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b167e8b397f1b0549d25eb3d46110d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fa59c7da3d0602d0cb908ebf34d0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0657b01b03fddaa841f0a8b8054b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8a514b93a4ff0ee7616a610b6da8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8b58ebafbb05198355543165b44c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207ea314ca7fb7f5e9588b3edf47d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79920ed65932cb2da3f25ed5feb4d71c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f25be1c1d53adb889a48d7310d497258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3c3c2c461d42410750dadf02164dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acba04d8a1a8d62143441538f7fe624260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc857a2aa62fb0dee128a9afcacb737261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a089b20fd8f55ac8924d1a8db52cfb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea6e50dae00a13e55ad92d445d3b98263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989dd03d824c1e8869c6a0dbeb96c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf12815da08381314f89fd589fe7ab0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17497cca48c2790c6cb03719c597ac2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965661cbe212320c4280a45e25c0f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430662979c5568a37f8f89d8eb4a2ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b24c9c04e8c45b06dfc1f838aafb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173d77d3dbe4040cf7ff6d1dac8be71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991070efc94cf28ecf49d34310954f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c074d0c09d16a7fd5bee1599e8bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e314d1ae0bc9dedefad9932b7a7f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacfd78d1cf62df0b1bd05a8b06f428274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609055bfdb5c740b5fa8139bc13c5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54251cfa1f4bbac0b6bdab9bc5f7c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa164837d0faa8bddeb21517e007e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9613a558ea49ffabbaffbb94a2b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5b30408dbd417de1ed5838d90625279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b9329f0916b6811c95a4ff4bb036d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e925b60ef2f87ef584ff2a34c7351c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16852a4f7ab45acc67b1c859dcb49fff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90947bb6400c68ccc785300d8e60a11f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c1a7e895a9f525ef1c171e0002b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de203d685e4bf8ee68746088cc850e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3852dcdcaaf7a859008c3e4fbff54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b6793ea266403d8988a7c91d7db9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ccd187eeed5685eeb147470a49159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cf4ad2d597787ea0281bd04e439aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b577d87874de595dde2c61fe104cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869edfd5f48ed2bb6bcfd58f8ec48dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16ade956586c5099dfb35fa962583292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fa69d271e38af71fdf126884ae1c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927e60f8e16f0eece1356eb58920eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b89552089813b9c423ac27be52e1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e86a61fd2c419128cd5f02891c204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b804811b073dd0b2575e007abf17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651d0eed0d6c7f1751d1b0e89f5841298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4ae678d4ba05db29c018e738f06a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b39699f03bb64bcd2f3fe69ca976e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f06f6c85be78f2c56a6d20409c13e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b865f0262eef208ccad3fc826fea4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b26480bd45dd52bc19d978984ab73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d29c88c033c6a8c9d40371a7d13493304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7f511279d26ffcec298615697334305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029f5556e57a3985ecf5e16bc1da0c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075f9c236aa3dddbd85018437874c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39211f8d3fd8a2f9ef02d64544fef2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cab85d94cb6055056e016e3c9d7864309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358c13178b82216f05569f360e96646310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123ce9df38af0cb988c7ede5d5b8331311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8474d153d85cde41bdb58ec10c0005312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ddd35d87ebda08c4f697d482d4d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3330ad6c0212728709c23b47e7056314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b92a289cbd64cb362a715e5e3651315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a5a61cfd25a81dd25d1d2a9dbc98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd59cdfb428ec401b331496775c716c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a123a0e98d2b41265223e51da2e2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d57e3a5788ec569de6f44c2df608319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ffc97ea85c1564d48bb8b903adbad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd52db1b432f1851efc9fd71bbbe7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049a32a162dd07d2b6ce05d7b587fe1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52f542214ef1b40442d285c3310aa8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff038938aa6d749140328c2c4c4bde3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a48087d799ce4060637c6bdd6801325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548fbaeeba3deae0fa113d69ce8ee8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305951ed103eebd09c9da941685e202327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af150a6f72a4fa430eb026275f87cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40339c186c9d4ad450150f731e489d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8b855abfd7f2aa3b9ad1ad171cc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff1e13837044daed89b4382b48a39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001bb43f0aa373bba16d3dbc8ce927a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae2382a094ff05deabf00cb47a06e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf43500c4c477dc40dd1ea4559dc74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3b545f8ad2bdc36a5e30089555778335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3055a8d54775bf57766cbbc761312c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fcac5bc0303fbc8a6021eacccac39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174212bef4bd895e4e48efdd568503d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e67c6d9feb8174a47062073fe24e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1057a175bd430efa3cbe3e63661589340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b95ade3b0dd2b4eaac0e2765a227341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1f31a089842044aba734234f8a86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d370b9b7079b9e4132683602fc8ee8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d21f417e10cf60099a8e953c6923c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5db4217bf85900654dfdeba6b861e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd69443220e43debc772480e9bfc99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ff05c705f1b2e02bade82df19a739347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3fa59a5cfac688591b3baa856ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c17de59dc5273e6066f6dc18114628349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000dcd1d37c80922625a2db3ec4a7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe3ba07544e3c29ee0e31fd3b9d06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15e2836444f0edcd02f3cfad4c0baf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec2b15737ccbac85c66dc66b7a5b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed1e4cff0ccf8ee5d3fc50e6de6b2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2ddb4c2f3ebc97339a120c41ef45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb565c93ccc3b75bca37e7ef3edf19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7230ce3c5637c03234d63c5351d7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a82bfa5246f49142ada645e4fa81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa810aef187a5be5a9bbd53fc786845359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f1d37559fead004b949d856153722360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbcbd904c89f8f309c17dafc1fd92f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa038d765cec835eb747e86808e367c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac7c6a999afe875c371e9006515956363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a778b5ddb4030fa88343a5d348d3f4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac360b81981ed42582d404bee0718fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3cfcda97cf648da81fe6cfacb22af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33746d685b74b52605eefb2f81a007c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c343c9c9dd5e3b522b166688a9e25c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69494c7fd1ae2b5ab41f4d4d7cfe3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b5af1621454710a2a5f171f729c52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff17f20a6c976808392b8df5a0ddd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d902a8419ff9e1619dc948b97a68d1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f42876c0c26d9b71dc71679fc8833373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b8cc489ade3e1c1174423626ebf7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798ad368a9bd333a52f85adf18f7a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae55b62c6c7bf8bcd33b80d6b36aae9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405bac68cfe2abe5626e0595e9711b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46109f8f1012f537ce72e6c75a929378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83a240646ba4ee3e9b997a4ab888d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1222b43abedf9f46094fbc97dd4ea06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d0c4db4b83b582dea9c0950dda658381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eb9bf781b5942b403eca04e83b62f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a88505ce7d818fa8865f76e64a91e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b0437a9addfe92186a81f40489203384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00145598da69ebf7c4fb91626665f554385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8340f749b9e9d6a8f063c1744f95c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e2ba7be9d2337e6ce73df11a1d9dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4671cab5fc568fa13c49b9ebd3ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529efba93c4394d565e4bd92105de20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce4f9b5af51d5f57983086306b290390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a73a9a9f975dff9f50d44ae9bdc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d475b6aa090abe0a93733c928ebd646392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b817059b5c9fdf1450d109db391cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613a0105c12f4d01d91b75e760eb2cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603187efe36ee13c4c541f081aeb0dc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de70549baf258df9fd86a228b13400396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43579ebd6a574f25c8bda6eabf14f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af886d6e2566a8fb67e36aa8d3fdf5fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63846bb0454dbfebfb3c7ebff3e196c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ea6e1630500062c86250c58a2891400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aa3598fc3f4fb391863e68c1b2573401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ebeb45845794c09afca24f8d88bde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff6ae26ee4b0b164f25b111c46218403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339862913dd92801ecd8f686e5e478e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6483cd8b46a8451e045bf0e01e75b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01402a41c894e99a8f6b2e92612f8aa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191952f84ae2a3b41ec1a699a859b259407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f6db7a333f3d523eb2d03014be591408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a0252f25fd4cca99b75f7fa89968e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e2ac8949f1c2073b40f469bf48f7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa17f14994bc2b19541913ad67ecc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea05c7b5c007544ff85ded654bdead0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514c7ca087c71ce02729859056c528413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44286f85c28da048e0bb2b3e4cb3e05a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1eec16aeac6668e688687dd29944c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b39c6701da9e46239a433803db8a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8cad8cd4508d23db537b037f1091c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e75d2945b2489c5465cf9d7864d8ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ef823fbc36003eb16528d0c1ddd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669138ee5a3a1860c5a9357bab7db2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a35e0edb3ed1b64aac859517268af4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98370101e147de71e961b8203e649462422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedce2370f71318423b2c564ab26f27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7457a03af519b217c6f93abbb0bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfdaa517595b9280af0fb04fedc253425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d590ffcac3c44164f560032a937c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92475c57f802ea98961d2ef22be0674d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91cc37edcabc5c472f2d57f74a8c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b886f4b4e04c989c73a195a84c0c8d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0f529356c1289eb43f40552ece2ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15acbdb4545bbd677c1e526e9f6b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c65088186f5db718b5b9824c3a28e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4b8bdaf85e8a987328a1c782bef12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c05fff552dea128da97571742cd8ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364c4b87a1d087ea9191e5067b3bf52435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f63f18a063164629da2ee2614a18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ecd177c7625bab17ff2cb254d0e52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df96da2371bc42b55ab6609097662bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c5ab8ecdce93e63360d71e2e153ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd639b5f000b9a6afc8ec1b2f023d84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfae49787768c663ae652ac233a51d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205dc55c467feecd3f1abe51af989ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebda7ca5dc2536bfaba324e34980c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eedb16699482117eb53dda557eff5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c38aa3726062bc178f79c8d04b4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe58bb3102c3e968245c076068df7a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c8608a053504030145d28f9e8d4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102072cbb45e1a76d3d9a06b49e24892448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4a714c64ba807797fb6f9ccf169c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc258efb716ac4baa4e571f9fcd9b530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9259853545fc9891c80963c623c60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166fbc1c39dcf4add4b8c531783af34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd18ec0f3dd83345e8cade7eb23b5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7e1c965df4b59a3abbcd871d8fca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6dc9783634c5b034bb4b01ae328cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e617fa3fd0c3064458e42737dcca1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff9f098af870db28f354eb9a12d335457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e7f617dbde07550612fc3e867b192458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e820942ea413f39d1ffb6bc0712df9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd4183bc45a415f470450a94db793460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502a127bb76737872dd2e1007c275fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53db508e4250407d5ca0738efa1c4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809196096bc4c3f90d728c076ecd0ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935862afef2ea0a88f2807a689c63aac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d637dfc1c1532d5e0370e16b243dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9cecd1de6d7f978bfe9708e26728466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c487a8a4fc2acb8b63b88510eb99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b243e91bd09866e5b7d4aa60c84d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72332905c093f3017790641d5854eb85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27fda69176abef4020f31b098e403470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888b80b188f65a8ebdff8308e2eaad5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed68f7800551e3b2ecbbe6c913cf9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418eab526ef87d653dd06c1428e3c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c258721ebbec1b7e612f5bd67418474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c11fd2626cc6ee4c92be699957944475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb9bc0595293075b81d810b705989476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a631600287796d6b0983ed23a1e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc037b097fdc815ca7ba4f621ee4eb7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d3bd46ddf6a0b48e7dd971889bbb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592e9f1dcc9faa2f43dcd24fd431ebc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d7231871f6f3f574ab644db4243ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5fffde986e022d41eb87f90681812482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12e0ef2ddf977a4aa536983f58ce9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e5968704e1daeaa7e3e263a6b0e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727454e2a80cc571b1bb3327b067297485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1b24ea9c46ad9b4a64bac268fcfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe0078b172d53d86e1253ad7ce9a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aabb82fcfabffdcc0a881c614095d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ac52a108283aab1bcbfee9714efbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97e32ee38291b92422eb655713dc6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6c09c1a47ea73cea2047de4515a92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a325fc610f04113dc11f9e3ca1dada3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f55f08cc9b18a6ef259d05f52be41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4439c1f988c0afa9b0f66b291c349f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda68f658a05a4230545a9ba4f9b17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b41c8d15ca0abbcb86c5173208f49e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c636708adae0c5857d6dce49a1b75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500f19972fd8ca98bd60c6f6af8c906498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c045f3c27a868e3d37913e96a1d76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec5e43e3f2c3d30a4abc5b2cc085d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a3b9e99643fb59df8dffea579e97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd13b58df5b32920eb0e1c45bda5275502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39da26796aed65e8022d59152273c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc465cfc7160ab225ebf627bfabb90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea5050647abab24e6a448c38ce2cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d2285ddc914a161dfe72a78e7726b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60a87001cc63ab8036860aec9a4c9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0595f9c062519dd4e552e2ce018a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0e2c6bccb44df6fea8f17efb29fb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f461c266fad9061246668cc20dec6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce4080009849040734ef2224e2ee8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88ad2c914208b43659178953a3d06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a85e7e70194a321b47fcfe7d7ba71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3456735223d573e44d8526ea6dda0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715eb2ee662f2ae8a5b0c43d75a692515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac734dba84f0b3c1c69978cc52c79e57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c47bdd26e3233f2a4936f45d80601b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fea5ce40f95abf8fdd76f7bc4f2df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c294f1dc3f11e5bfe4652d8082d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5922fd699fe60d136487dcadd94b54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e4bcdd243b98ad33b877a39d8ffc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c979fe5ff2206c93669ed39e01326a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5af22c429bf2bee6a0c248e1c5498523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765dbf03d6e3b83ddbd1bbfe0c08e25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c73ebc4fd6bf52ceb71dd2fea90b74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09deaeda4de9cce10d63fb43fbcee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6ee271e762f5946cc66cd0675af68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565bc35a16f004e6b85247f1cad1686528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ca7f7640cd07c1b3f8efd8b0c578529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f73c531b0aaa755f5b66a77436d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57834af87fa9205a461cf844edb168fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf80a27df0e441c06e8b2eb694a007532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c486d0b552e03537891ba521a3ed3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e27e52aab8086708d77959fa947dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76598d35e063a253164d9d7e9efeeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429c31a1d1f5b7afda2f283cb845cef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3e88eff30f069ad3c8ffb83d3535537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469880371e434721e697af3d75f9b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343ef0c8db52e4b85d18b4dabfa4c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe10adf6c3467830d0e88260d66594e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9117194431abf37cc0d906406af225541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cbd91b2c29e9934a47b37904ba7ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0657144dc7bc8d5d121df4989926c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ab2a325584ec2f375d4df17a4486c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd529c7295c45993321b88795432041545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12d21f8ec5aec54dac6e6b6492b3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9db1410ae6e2bdf5793dc83580a31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c21ac08cc024403c7c1a9ad2a9442548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5b62f592876ca196ba1a859265514549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135b0c8b5c2069e375f69dac0d1aea7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b0e45fc22bc895f98e4c32f9fe027551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588789ba54a81e56e6f6f5888007f981552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c644a5998db9cf95c2356e9e0cce0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b2d11c4268f59ebd70f830824f88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be9e5e8da74a92b5746b1e3b83904555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f6007ece2810eab67e7864136dfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4284508904e327a1f572deda85ab8ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b42949ae3e4488c19db36934eecf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2e95d6185b6415ff20bf3c95674d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711f86b77e7f18431ee9d75705b001560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912c4a20bc6ed92fdfa958c7e2c2dfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0de2255f80679e0e458e684356f1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667233c3f95d24241af0ade3d4a3bc5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb343b181904ad425f6313601ea52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f7215e8c464649d6579fe03e5546c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa3ff909fb4a57b2955406cf6749b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938867b0fbd81600cd7d316b82f8b9fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548f7acf68f001ee4d7c637da8fd03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2294011f02263240459a76d7d2f5f54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62fa8e975ae1aeb734989dca415873570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b4426bd4d745b0daf2827f2fd58a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e3266d0d63aa110ba981a3d7d48e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ad6ed35d7b07b1f125759218c855c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fa42182c69a6c9559102901bcff42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b9aaa49a08de54ea89112ed61b66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d12cf86c9417169994dc73d51bb80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9470bea1b661d8828afda1610bb8644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd6b8d2b3c61d48b0b98f09e35b7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20087ba5880c770910683094747d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce7137028e8441de849f5d90ec030f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3d625a9c3c80c973ab8c3e19b6dea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f38006f76b972e6ee8cc870c870eb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e085fd6bc729ab0dc3701cf422b7a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b6f2fcbef82a3428b1254ccccf610584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eeb7aa7f3b43b8533178e21ea4c10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb7492c2c56c5973e9abc85507436586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af8b48b44da0d18b93f64c55a7e9f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6251f93dcdc423ccccdd941cd743271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f654001e5341cd568ab4bad5479ac3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a7913711721eca105951417abc174590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e1b7d217881f1ab06628b220d6368591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a6a5ae1cf5685cb71782dfb31c382592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbad4ce4c8554117013c4ec8dbabdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b8863cadc3066351eb0cfaf5d7c44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e71df4e0d94d6c62d091986458ac1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2b49509712976c07a19009b2373c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9503ea566b94ac47d811d6879f2d499597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb57c28e15fead5fd8b5d6f16261ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654eb993f4dea30418c06d6909c7c49599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba78dee584e10ddeb69b10fd218a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eebdbfd8ae4304fd3bdb328d9b3ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc47280f93d15f6002d080f1204230602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f6ceea4370326d986280682c7e6d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff7cf81b0ba69759c496a2a8c5fcc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f91e1cc8afcb35da09945e58c5ed2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcbc16d1e3b2064fbd96cb57a2114d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d8ab9203c4def1aeb190f20918506607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6278483647833f5eb19554ad3239f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04beaae5c51344df793d9231461927609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd60889595706670f15dfd62ea988610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ff52f4b8359d9209e8594d48f2cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ceb7337391a08ecfe411b7288922612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e5d3a0e37759ab1332af0fd34a0d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df16d09d9d81e39fbb3c3e70178375614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f23cba97298742099a279bfd162aa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16414dc77873ccff097ea51ade910521616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458eae68e670cbe1f9f2a09a6c6fb40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b603d8002c2b1711c710cb46395c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e388534b22cf5276c74862cea2ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee560e59a991171b5f0719cc00a98c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838461951a980c1ac23a1b29c8b891f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db653e77c86b88619d738ad85c14fb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250435cc60523e78cd0616610f66b78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba5d8f43eb34894402798e20d2a995624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc12838777803aaad1258923ed358b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33003c805a403633cc3ea9806f86e03f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae628bde5995e8e28f10dd908bdc5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b9ea7a4f47a1b86bca1624f8558f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d85bf5b041a7c0dfe2040eff4e157629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7600f366201aa294f191794d15928630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71071bbb8a241bed279217b2970f7d37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620d357795407f77d4fe7811dbbb87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab61a0f2b823e00e74b1beb31bed896633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26c3ce0fe4933c28ac46fd6bbe8885634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802d46658e9f3dc8adf4255b8a16d45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f664ca7a21b84f4674bb080b3fb0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d18fc55f53f65ff4cc43d898c2984637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568167c32a20535261a6fb77dd726387638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f01a2737ec7065ec060d69a263a45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b5b807d2bfcbed5c1db4749b200c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba4adac15a26f679cfbccc73ad955641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980ece9c1e1204671af18976098dc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6254124bb9e5fe1a0bd497853598471643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9af33a14876ebc4b563b3b6e8473644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fbd07aed4136d388f6c6d6d34bccb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891291bca071d7ddf41e7ff783c661d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a3cd5afeb8f579789315e9f47bd1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92057b7d043660ef4e44e7c238198648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f559e5042ab7bbc2807b3faf7f78c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40dc04c53850fc9507d2bf0d5a8424650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf01173b7ca94e1abfff1084b70463c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b140f2796ad0b8dc59747da14544e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d03aa1ef1fa41ff4112b50321ad4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b49eb3c2353769219e1fcc8c8cb469654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3fdeb88d0f32e32db23c917b996e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30086c9139de45c3c83bdfea12dde372656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfa05d08d4738bb1a8912873347549657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183dabbb28f1faacbc58e5f1256b18a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08730c76c7b6e355fb925e0b8184ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d3f182c3cf045da19947cb4cd13e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3e40808ee8bc5373e64789707f192661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ce4960d1e920d1b55dcfc498b039662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c917cdc948ed715836cb750aa7731f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89d9fa63b3db35a1b53d89c448fcf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d0d2bb228e8a49c438457d090a76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fffe419b3af46abeccafd0139b8ca8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b5169b13f5ffa2bceeebf28739fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e904adeb5b1fa1deb3e77fa786f61b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3434d561d0b1f92fd5352d38883a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68f2b74f77162729c7454ab958b09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19be1e6fc7a90ded745659149ceb42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a6a1e227cbd28ca8e78873df71dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2092b2d9a6e1860444e150c65693a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e651f96d09706a81b9e529a1d2be3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf79b423eb95989b520a6ffae3a71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706592570611d79651ebf69c0d79e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735a24eb30d0e4b05ada4e32098e31c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758dcc979f15f170961beb2b3ec9a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be98640679a851f04d4774f128eae15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a264dda61e69caf7312784fb1705c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b29eb7221d8de5c7b497a43245fe7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665548d17cdf79de2396c3f6549aa79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89055ff97bbf4aa839da96dcc1d99ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b3f138c9c89730be4f43448f58219684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91614f7e4dde6fc5239043f99dd3fc94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84e3654f9e62508397f43fa151f6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90da136765232bb952e1d346c2b100687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062514928422812a2abfbcb04cd55da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871296e56e84e3cac305a09fc2c8cb72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e108fc1bab369afc940a1c08f3802e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9408b1f5e18ad2ac1f54e8b5bb0b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613cf442f004342ed357b8f7d44fb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e243c187021081accd45f0bbd687ba4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d2c22b0de966489ba29d54e02c5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d358f974351df1247bbc2ecf5af06a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5e40e3d2a5d1ade42e9d04f51731696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e8fc874650916e9529acc7a44900697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47c2bf077b7e4dcd1af0dc15ec1ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deead440f8b114c9518a77c404ef04e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17f54eb564d533f8a879d998f479a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d811a3dc6bbb3a5ce63e8baab4ddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576192a92665ae7c89c1e00360e95c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1f0934b8a56e9c5e1000d40e78c37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243768cd85e0d652388d1f671953e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b68c3a830780779710288928ea447705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01c935ba0ed9241963174b245a4bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601477df46e01797b047924dd88cbfbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035a2a87a70c7f295411b368f8efde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3336df0d84e020848298a0711820c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13cd8604e66ba1c7d065ef0b72641d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c9240306284a9320526e574443776711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c351ca20cd8bb20b7fe982a44c9b5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226e0dbec54d951532a4e6d50537dec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a91eff86dafe85524549e04673618714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfbdd2458899dc0f12e3baf1cac8f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18582dd29867f8f5516d5750795e9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596427ae98308d4ba2074342b02b3b7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146fabc90c9ae538aff97143227b00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238699787760a35569b68c7e5ff032a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d90228b26b008676fb42d50a25bcd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dd3426033e54e16ce3dd016e07a1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0482bafa8046d575501805a071090e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e414a8e14c330f2ce815e3f47220723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9be48a7158a62e3ff07e2953556b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de17b94453dd3adf2dd72f687b376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86671cebbb2c1b7f784ffa1de7b5a5d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314727cb9788a6db289fdf3af6a5056727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4691db4c89360f888a61891e18d958728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9faf6f04f3c573c721183f76c62e6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41783fabea57352103d950095223a6fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601feb93bae04bb12387840f5edd908731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a0a536e49e5b0cab1087491d3542732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d440139fcb23be42592258333eda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01ccf3f251f071e6f1a0050b3cee7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcdde963a02e667bc27f29386f5c3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef358e4778f163e858b9676e045d2ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0546e1e2e4d83d39908875392056737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0845720d153c90cff469dc7d194fa2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fed599c17643d8024f3631c96c4c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869294caefc051edb59d2de3aa569101740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c490ea4a000a07a190eb495bdc8ed1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3d8932f6b94669215e093b3bbf6bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6390789adb38a9d2a78d5ef6d5c8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7c0e93dcc19f6bf037da28f46f2b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ada7469c951acad577f2a0488578745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e2243332e063800165073978498c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fe15ad8d3ff683d523753f0b7b12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451e6d99dab4ff263c036fe519af29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ec1e81fd9abc59de0a0da5ba9559749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfa1e875fb39002ae731d315a39ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ab5b04773fc08cce6fa447f2bd054751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de28d7888afd938e1f757c623dc9548752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f2a0c099261860bfec2303d3df876753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aec2f3cb3f7a26b9804210747a082754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ccce76b14bb3188e9abb3754a17b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0fee4543dcb81d4d61e83dc54ac8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e0571b921fe7c7603582c41a89139757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc3110f5f77dc4be3899225dda4f6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ebea0e453bc4325b3b87b2d5734f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de30405158170889faeb90f261c97b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cfd40c100d51e9c5019ccc1774d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23495a200e318e2b89797beae6c9c0653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9fe00e8165c25c26d5246b847f36e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15cf2f94022230526063946205a105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6070738e39d988e1f59bddd60c5c116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd01cabe31b707e0f256bb49325bbfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333ebe3a081f7ded7016c8e3091bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f48b5882f7d6631e9ab4c04075da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82c8b38a5803b19e84e04f1fb101e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4611a5df7c594d0355134e818e42e0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45181af32df9b23bf4d728df134048412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cce01c6b1b57a4e010b71df0e05e5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33defcd2e9638b97db3bd8221a28f0c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751800bcd46609c4d573bf5891176ed615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51552b5eb1a133a7b65b6ca3c746d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554722fe5721694f53090bf4c904e15317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac2a4f90e5612ef0bb9cb809bc035f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e5400a7b3d88543392fbd6207fafa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ffbfd623236c384498f05dcc1061220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23cf713edacdcfa16f849577880b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26fa21c0e11ef8e1773cafad00339522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e2d3238c6a565183e3fcdf5d2892223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e4ec99fca4232d02d8382b7a5b5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c592213c6c2a2b4906a9c077139c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1dae79697d60e037c77a8055d8d4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ba60bcb89095c32e49185c2eead527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e11a7af7fba655716fb3d273143b5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315d01daae0cb0d0ef6405373ed078b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140159c021f19216bee7513e97c88fb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80230ad0163bf14e3fa459818f0d57a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed03efea52765060981fb8f837151d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b3749912daa89fe8d7fd505f13db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6afce44615e48e693219f478309b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698e7e93388850d1901321ee32658d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8445d02f72da574abda136531a9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25fd7ac84be253db1c6720be37483037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8875be44f478da8d36a041c0fe48ff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd59185f10795561281a1f11acc35739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83320a1b588c095e3bdca9e7de6a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43283d86baec6dee2ffda9156042974b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4bef506b3fc479442c38d3277e16342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10197d1571afa23aa49cd057402f2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2065721156a6a980ed4e1b0aee2baa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d863c4660d35639000e595a6061f6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa41f026dcb7abe42050c0229a5d56246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79edc64c6299b804817249de9eef68b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e200e5426dc8ccc8b9e2a1bc5ea648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139055a30b8a19b08f5b5821fbfee5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a59140aa89645fe180fe1041416a5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a9b1e3cf9da3558fcca98ce10fa2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72a85f256b209f55b8a6beefd970852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c026fc64c04cc19986a95ff7a32da7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef241437cbe748795f62b1d131ff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef5978ac8b3bbb9f45adead73a6fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a044a219a48e52ca52ddeab64d3c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa5d74c607e17baf268b551b654a3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11a814b1535894b29b4327b6ff3b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1194cbeab8bb23dd1e43733f5132359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b34590eec27f33706443a3f8b6bed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ee63b49c962a0cc2ba56894725da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb4e795c0d052eea81d18761682b0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a47d71b59572b4ee90177daef2ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf96a7129767e6fb355cfaa11f4a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c4496dd61d798127786145173960c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90668dd79e8ba10a23290f2555bc4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8446f430feed24c82fcc1965c888167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4801001fb862956ef65841185841668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e823d084f49b58df5a3de4761c3ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346dddd3a0c0856f8cc3a68ddbd0b6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b929eccabd057f830c049dd5777d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08f64d6af4046db6b597ab81d6e3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230149ce65a4297585e9ed684a00c1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dbfe0c29eae403559736f9a53e9c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ffb336a7db53bcb063f4c7eaf3de075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fadaf13b22e5fed5504a10147f17476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050651beaefe4fbf4b16f66da1797877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568786e886c931697300cc81febb3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd703646bfcf58ae61d268fd6dd822579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332c11560c6ddba459410a0bcdabca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf23c215db30fc229489725ea195481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f684fb14aed645ad9d395a9b17d4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b559f7b400b78ae1181099b7fabb0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09856e48cbc3eb2e843901a228e349e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706a32ca3e24651c88dc96dee1e53085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48710370658f158b4a09697740828186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b74b2c5e198cf38c41b4ec9d3307987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4e344d0476d2dc5a0fe210c4de8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409c4c739262562900aa990466c5a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815f503ad90ebf23ae6d58946082ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbd5228571fd6c51343553544b258691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13083912c990e1e1111d6fbdd2e3810692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9295a6644465128ec5c9cbe3dd5a7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd4ded67fc5d70a4a59f5f8e780cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ff3f934306693d8a0f4ea4cc4207895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae7bf7058377e390dab930efe7dc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5cce004f06cf1b6faace3d198f5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9981243205df42e5cad65baed7fa2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ee3d79c3a041ee0529e8db78851a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f506eacff4d60622a4d1464c296cbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a1de8972cb64873665532c574fc69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ded18ed9e46e2f9a7cdd34734847102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fcd6e3bed55aeccadf774ace317f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833f843653ac7286341f1c76205b64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9224a2fc9ae50be3920352d8872ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3eb45a3d007a8fd20b6a32c0dd085106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115c02f0cbe6ca546b5d60df7c2fc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbbbfb66c08b6d14b9612795dc83ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881169590daf65f8bd10e006b7d66683109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced482172cbb05a882d935b48a09c780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760322720deac54f851e6cd21cbfddc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcdf06994aeb2693cb3c70e9eb79fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ce8d2fab57dbf25e436dee02988f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0599a3cbf4277f1adf3d4c4d12114114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eab3205f72921ba74e36a0fa15600115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355daf7477e882bc5bd87c02e998623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b7c5cd08c302e7f3b5ffebd225cfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638422c7464c73c1672a32111306239c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a6f8bbe7db76377df598b778e2e0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630aa34154367415db227618275b088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762a8fd5d48a2df7882c8e158fbd3dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef7ee2bcc5e5c23c0e87d5b4dfba5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b780c61b55c2008cc4ee3d171ea05e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c929e89fab84ab19a108b314c4b800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4156c9b89bf7bc37dcb7368493fe753125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b4ba647717b0da1795bcc549e81a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae641dee3818195ca4b43a13d558e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520177f67db2a242814448fe8c8cfe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989918a4bdc85b0269c0eff3c3f3504129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c19cc5dc731cee3248252d4e568b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a92ea61f958ecef35a7a0a4432049131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548ee60ab16147d9ad7bee385ef86df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c784dea5277bad29b102afe7796a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaa699dff7af3e090b9c352ae6607c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd27a5c2337a4517f593fdcbe8bc846135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a0fa337448c68b1de4dd830c50c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868432b816857f09143b281cb54b225a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0fe0b572363d6d01919edbff7a2f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8893840305020b419eb040761bb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed10cf1bb5a7efc8b200821262241e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c35ccf5761e24a50a37d9f6b5821a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e108eb42f50f485e89311fb393f089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebdd6de8f3c3c6b0fb4bd73afde585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36710c4665b36c2d589f2b311b9a9830144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a78ad4a9f81c1fa682f07bca10e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86920798b072351f6278e0f1b45d4e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255db3e572f23d908f7e273a71fcfbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d0a37da71ed25d726673d3264edf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde80b49d1a09fd798b8e0b04be6d68b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0b6113e9da61815679ca1d23ede0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd643d39ee8da67273a8aedf355324c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165273ee5f3ced14415a73e6b44d8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33a2d3f434ceac91eb80e1417b9c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324346281d0ec6813565c3f7fd0229154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b55115dfe64add41293f6e47f849155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc02eb8e13cc2dded0ea8b19f049c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96558e6cbdd10be9aa31b850a40d82c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90405f54aeb9a3afd59d8252c0223158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66df3180bb0d0d798b7812018b98d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f777b8e5b9704dd8c5b0ad56da2b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90006dcdd0dbd998311dded284eb71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb055b0e43c936c5f5d270b3e217fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8c217a4fe4c0e6a1a8226ca1c6b9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1836f1ed285c9da0767ed0e095989fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b78cd49f2938dbc8cbb3ba436306be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b0aa589e619f58c5d397a69bf7f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00f768ce30b2dac0483b7cb120140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d440ba3a9907d2d7bef0d6e4d2fd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5a236c9decef9b0cdecef3190434169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c804897bf5bde5071e162cc36dea7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca488cbcfacc2181a944e29a0ef8bd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59fc5b87efecbe5e09611f9f28c60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fef9fa623a19f28551b5795ad33ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade24471d6aa15067bbcb9b70b58863174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd7c7cf3a937797dd3ef0cf59112c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245306cff7a92d04b67bff0310974d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb815073ae8d535d96a442455d7467e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c2abd28f4e68b0aca371672de6f64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a139b00265e801faa7eb260ea23461179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbc22a6c9b5af447065d03964649fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fbb0324b51a5ad96743d69a280cfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec85f67146c793221216a6143d43778182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d557db372880421372ca54017d46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da866a8ab8f326fb2b3c4c012ba5e95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b030de843d5e1bf4ee164d8e29db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ab4d167a790d855e7040650e5915186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf363d3857325d770a0e0148bf03b83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163027c7921ac1435df4fb6dcb56330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81c17b7232eb3232a996feafeab063189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044be027797ebddc31f1296ae3760ba0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702d2641093822727fdc4a6e732503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d461efa7556474fdef17c33c57a4c77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c42c274f665515cd80fd50cff9fb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f746336606563b1004979d2ea6591194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e62a9fecea57d6fbfbd3362960f708195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eeb896c71d94898504b6cdd7fc7b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ca5bd8ce7c5e8fa6968e8fd89425b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ec3238b8cef050943ed0b50fa4e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7703711fdf40d60b3b9c88d04fa891199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63afeb4553866359c9aca271871568200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b3138c86bc298eaa5a58f9c02049201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cdd421952942b568f9d8983feab56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3ca826fe8abd68c6cf002b77614e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd005c8acf935523440fc36291edd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89ae7bd9d93e65fa82ee94bf8bee5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e84186032b6d4f31619b45881fbf43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be01b007e6ac76ea0dc2468185f46f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a323f1e49ba3f0d7734057515e6287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7488e8b7ebbafc3f233e5ceea2688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee46e4dc44a4a990f59646d3aff36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba43af8e3445b598770743d814c3ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e0928fccf20c1d37b225df14b6e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb402d4359f48621b5d33af80a858a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7de6882b9d9691ee82175d9de4fb14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb203718ae3bfdf705cd151768104ffb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0559f2af142c0783f37b6cfd1e2c759216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb9dfc8d6ae6b5eb375798fdd653ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1525904d700481b0edbece330cc5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed732cb6b92c78f6bc1039ea645a98a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7e7b46e7d923e23d2860d9955bfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d525c02b68089968d5bfeca3c3235221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7256b6c26275dfbdee0b71597c369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c4e60358c5ae1cc187b958ef23c4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661519ce2c4c64398ffdf6040e5f0b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c6771e33310e2269016a4c8c551e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f42aec5ff208b7fcc7ff6b8cbad3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b3b3e9186cfdd1a562e08e3e588f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85535b858c998c005a1402dc0f030c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0ae194f7722d4bc22c3ea41b826fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dad6ac4d38ee394b5d480c3e9ef75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa8edd3b3e22124d3450dcbde0023231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe3db52cc02fc2ef3804fdcd745be8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4b39980ab647589e12ba95cbf5bc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2a3a0f477413246d98ab51e6a9c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b0cf98da8b8dc08f7a761ec4c6f65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d1fbf5fb432477362f85f4aa3be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e37ba0c790d01ef7f778863fd3b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da05618396e0b30407c7fd74160084238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1707674bda3227269876f2bea025a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde464f0465df0b57f885ede321d1c3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c06c992d145342d2ab066643c53c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb97f1592b9ad60caaebceb18784f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a26044635e7adc502cc3c66eca20a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0089a359eb6b377233ae54eb286aa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea345161162a0e0b956f33d7d1db0bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9189af20e39578d1d8d0ea339c01629246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be49d191ef57c73ab21d0397946e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbca7158173ae7b9e4d87ed191ef61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9efbfbb905faa5282750f13116234249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391340149c9b78b8431f5d71aec45ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ebe78e86734a6efff8a966d3d356251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a06c225ed6c32e545c9f318712af0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f43abc6b8f5186cb597d95e7bd6ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd87b51948f572ccb339d39c3be2c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b086e4db25e414fd5bb8646cef44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577768ecb5f6abf744cf078f7b86a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1074dff998118831ef6f17ecae49408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0460a72ac106953c07afad9a4b49c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1b0c164826ddd98026a9d0c33adc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eb9bf1f29c7f67b08d7400850b35c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f72161cec243397ed2249fff8847b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec62a57784099dc803607245b7c8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc0793653a1e9bd724471e97c7b0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae32c74f6bc07c2e1227d2ed003152264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89348549ad5468eb63efa51607d5556265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708db15244408c74d4233916cc7f7112266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2d29841d27090e0853df00d653007267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20320eebf62bc4517a85271c570e0d04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7162f63945f2e7c2a45b2493afa64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152186c2810d2b481a80aa5f42124d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4a7b985de748d05fff249482bd9fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43972b7138def0523dccc55b44e6f783272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756cf5b74751a4bf9e1c23c42b2c89c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e6993287d6da43459e6d4073a253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bdf4e02e8f8813ab4cabaa3d096ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d47ee2ddc8d1f949687833343c0f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8eb9464e4284fb05d5e6843b1c745277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9b97a483aad6defcf4dfa5561de2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfd2b80a7da0c5dead6f8a39732c16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4181723a4f443d19aa9ddd58516ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b5afd40524953a4ce16a2631d1e65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400c7c264aed871c75e6a6b1e050b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70454ea4f261f4dd6f031a6a921168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438e0c1b9ea70fc7fa6d9d7ca40f7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2e38cc5e674a94c6bbe840aec808d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40aeeca39a5ae90b02b8a2ccaa97af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f28833430c57f58b244c8dc31134ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b3d0518129dbefb6505a95cd2ffa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b635b585526846f9bd5f89ccd1c9a16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057825d12eabd32ed74e4570c5b5ce7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20add9635cb5ad76e741c7977a0eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316558e43731807fbdde917bebafe93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22020460755745a0bbbfa210f2a11ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe694478521856ba96af5b6515fdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75de548d58f2c7400ff73082bbaeef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86290688b426e2efe58939a39af139296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0f0b27eaff2405702c814fd0030cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfe58f46cbeb28e87dbf5871444320298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a79a26c6c602f830d246127b1d8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbac9537e47dea337a3fa240fd3fc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dd64399c9792f2322ee9edb074b35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36213cdb908231444a0f8b1303bddd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba0ba890ff476fbcecd09249163ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6585aad5cdbb22a0a624a18bf971d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c8ff28285d25885ad5feabaddce7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8b5d0c48da394748c75f51e62910306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda1411d10ee0c06c5e0761c28c71d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c830d3a0916e129f68530a36fce738308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb109f61d6a1011b978075669a46d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08282edc72e2d9655ae5ca135e043310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6af05d868d2a714975cd02c40360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9377835c4022ec94df9f2b13c0143e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e118933fb1aa7edba60343f5b4bc36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7cb7d65cd087a93bbbb0d8251f77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaeb24ff30cb0be60a5fd53c15fffa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f80ad7d8de7b0558b354c3f6bfddff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f294bafd26e00d46fdb2ba4ebff9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd53701e2da62cc370475d46efbe51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d0539812f13be94488248ac06c54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa8ed109c7b1602333f3bd2f9cd16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b739702eac4013b08eac3ce2a3cd5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff705cb8c1d1a43b7c8670ff997be7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dab7116728458252a2523e461e8537323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c3b2d61dfa79bdcd8e99bd9ebe4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42863d2dcb2fd911a179d28f988a9d8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111fda0b387f2607696473c9bec3df6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fea3820f68c569accfdb2c1a231d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614419307471f7eb1bdb07b7dc0c661a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c55c066ba82c706136128b951691329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be0ec67429fbfec18daa0c3e9c36e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a4d64b8f6750f41c61e95b643190f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302b44777b4897f2c2fa4cf54265eba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df544384174ea82704e074763c5d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e368d81bc705ab9771b091cdc7ab72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1215a0402d8d6e2161e385573721cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728b3ad25c9410ad2ad483dec956da8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b8d8f7aa3f9e3e8cff7fb0dd314b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20627c84027627127e75c77bbd97e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c124a208c11edb1ac224c3f6c90c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3291ec59949d25f4f3f608e49e941d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36452af9d16e2a503abc0bde8601bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74a489126bea16772da8a57f14f10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfcd6569c5fac9051697958b32cf33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ab237a89de9d816739eadf6478bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce251c28ecdbd86dfdb194ecd8f3fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733767fff0bb6a9e529df678a26af381346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e8778869f3208fec7adfa76d6019c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5f3ec5b37de43260fdbc6bdf9c22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab71b61f9833c3f6d09fcbdf0b614349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25da22c5d7a5bca053dda3e84ef2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17895e4761b13e9916539d7787fed2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdc427381d474461c88d7905b690e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b29fed2c4d785226a7c469b8eb0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf983cc98a9e8684455ad3a2593caab6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893647297cdfe0ac44af88a8b0827557355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0701efbe640c3be5cb148c3df476de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8245740c1ae9d00b3651fbb04be22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dbd6410e258f04b19afa21c73ffba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319366ec2303deb09091236303fe33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd2c1a9d9cffdc561640d63d14b49d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25175296acc165d37c6fcf214641902361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5f14f9ec49edd854cadc2900b164362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41115594d78f223df14cd6ab4d5827c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021e9d0318f0f5965baa627ae3d621e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32906fa223609038f9ef06d7dc8557c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab9ae6bbbc209511df30570ced2fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc047b3190912e5921b5df522095cd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff58a668dfd69c0cf4807198c467e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93558fd0351ce8e471de786a9e20b23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70dcb5ec3f72765db16d74bab769f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67722070f6664605803ac6974b4e02e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fbc7ba58a93332a1726c4e8c63105372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79fd03271215747e9b908b21b9d1fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc55389e3d73d1bf2a18dab1b6214e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242267d0ac207a89bb7fe6f9646db2cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e1b0010b2a3243ec1f4c6dce0458376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6346cdb9873c9d14134bd4adfac3a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94926dd649b7d2749a712a1435dcff48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e2df213860b74d1f4c8abebefa22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b0c5f36e8735321bd9a289dd321c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be650e784bc097e64ab59ba6ad69087381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa983901e85d30fc678d138bc693a93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff45cf4631ee2072af49c90493757383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251382c7c086bd9930ec01f7359c1ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad59824b83041a90dd54e6b950a9dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498007d7281dadcc24c00794831c079386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356a3833c53eb775eeba2960f47770387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d060207f8bd9775ff735d1451c5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed1845dce68701798138e6fe109eaa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de556472caff4021ead734543901def390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558262cf983e9220dd40a3863f24e79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c4b8e909f976f19413e56a79ee53b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a6b6f329c61047ce9defad1664699393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3947bbb22a83807a36cc9b622d8a6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcef4a939d61ca20e9d29768ca2784395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eca15e05699757ec63ad0279a694d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ba9f2900f5fcf78f7d842d17f82c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647e612679bfa40af33f0cbf8813ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30a139837109e556bbbcb0ba315fb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89684f124fbd712107e2a10bf117b4fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e636d24969eb0412fbe4e2d9b479d55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf2e16434d441953d44c79e240f60f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf7c09df08f95669ebf97b073531d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9c1ca6b37dfc42a4c5ed965c8d00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a06d4cf6549f6d2fd6514ad01c3646405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba623a97ce88e0e271da6f8a42bb73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7362ac6c2dcbcc96b4567657e104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a8a732abea097a3d9cb27d6564fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa1a9240e9ea183ccb2f269210a80c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202a223e2a4a6567537ca116301919b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851844773c6b5bdbb73b2dd7aff6b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5391cddb6b3412869d057f3fbdb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00bc38698733110f2cc40ef03880c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7c883b7d4ac8254c01e3938582c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df013c12a8030a00d7f24490014bc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a8dda376261a9629e9e7c015d9fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4f071cf01fc47ce3f4617db55ce6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c592a576654817f7f4eaf5036415418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80379c61f1cb2bbd0563bfff0140af5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bc726aff69e37360c7b3f81ce011d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586b5443e4e4379ab1e69afa538093421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c479b2b0e2e0f81905e2bf00d9255b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef8db8c1940fa926e72df0e56fca1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0a45dd6c54a3486330b406cc8ada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe21ed5fea5e00faa986df5ac2f02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4779f767b955f9f2b51e0bdc3ab4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f4d75941b3d9ff91a2c2af18d136427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d7bff450facb83749836fcb1891e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c108d841a0ac8439b7d2c85f43032429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db16e8a272a91de9f244e88ff8b05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90777506c14ab8817233d3e8534118431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03db7d50c0e1a2751573054856d8800432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713232cf4e133c0a9ff452e9f6df6f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b51e21d1b73415d8efb7605772667d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde79ccfdb0f4fd97d665af8d6321b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bf98d8e12ced7dfab0afa7b06af61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082ef7d77ed82bd346c5094d6d777f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465612c52c2158a6c930ffb5fb36c91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9ee8cd3828f93db8e07cfb8805517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744290ea69bb908c3d17691fed25dfeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07211b6ef3be7f7192faed5f696f59b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2015a501520c9bea55f2a2d406f7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c06e4b26502b41cfd89eff2c588cdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02e71bc54c5d65317127dca6a3fef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade4db424d431f3fe35bc3c929450d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b5c995a1f3aae03c1551e9f075cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aa369bb5088ba5b682500feb8c0ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c2f1fc647458431f899b4aa1b440448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5c3533cc1afedb5c9e6e87b795696449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e8d9a9633561031b1608f61d9d3fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6bf6559077e1008046aebfc192e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e575187e118f1b32b6251ee0f459452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310bb3218b9eea37e001a784c6c72f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15468c044ecbe2f78a04497768289454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844e565ca91039d7886a01892c6d4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44496fca61204fa7c68fa6565b6ea2a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9450bf22f536c8bb543abf6d580d20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d92fd9deddedaa3e03a3e7368e25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e465571900633c46f170603ba196459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd907a0e0b3f35ac23715c16b49d1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfea8c53aa08f287ea48f6864a74b69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d43347dad33cb8d4a3c310bdb77682462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025b70504ccb52f9120d0e80616257463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f865d305c45fb1578508356bf7cca9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a797ba2fdb8791ef6329da6c0ec6e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a65bef83b8fb351b7910dbecb6a694466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b6b9b86b65636804b8afe397c3b80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5501f7a9318f2e5994fc6725e6a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f252b594844207577927618b5687469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd52907e74baad8c966f9482b6f481470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4292179b05bbe6bb589d6abf26ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d376a0dcca027f6ce186a47eb2d02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a0581de4d1e37687a9c51befde1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee953cce5813146982d6e71f9b49b7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da53c671c29c4cad0435d929d3d3d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f897833ff4043b057eafec86e26f57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa940ccf27333a970c8d1c6e728bef5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f493228529db3cf125c7563a2bf5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c99095ae1e689aef22adc7c1bf4c97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0079427f33316a7bc09edec0d98ec14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894242121588c955b7c5d195611c6cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871f20ce02ba54f5e4b44b35dd039a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d4c60ea47c8e3178af4d67cb8caa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fa3ed00d211f2070f5a834bacfbe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8bc7ac858b4a4cf8cf6598aa4c1d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ad53e9d6c9dd86ca316f0ede14af7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be15c9ba97f0a994f0ce29f47d68e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ed65bbe623e8732cdccea4c7ea2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e3a23ca987f62fb8ad57870db62e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f42be9177be853c5c01c26eaedc205490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93856c33494932ad07f244f91100a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efacaf6bd5377dccdd040c47a7d059492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6919ecb66c0e88d6364afa17f1f82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec1fc33857d8472373cb5fdafcd5ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b0d3a307760fc20ca538ad2b5c6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0068080ca0f5dfdd2d06f0c8943d20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000f785aff5679387a89bbd65a5376497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed7cd87998a9b35c933e3b8f265a71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8246797ebb8d75a1d66681f8e992ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6ee69c4b7d84e2b56959d203e81e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7684c5b817a5cb6ab0c884b225d94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9385a18b3e5681074f3c7e7ab1a19f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fd54f169b82be6faf31cc796976ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a9704b575b6fe70911d1d7fa85f97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b442334210743a22dee3ebdf5a8e547505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8b4c1faccfb32d96939ce335a31b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccd985fde182aed6ecf1f983f2dd7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4c7787c3415dc8220b1dde355dc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39dc500af26abed456b04cbc5928a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99a88b3512c344fbae11c9a5ca307e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c13f770f1c8a85a329ab5d38ed4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49ca58de69bcb93955c0465afbdb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b9bb2d8db01149a7db40905a5203c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550caf007884dcc2425830c51f8478514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1167078a653ceae6d79d82dbbd0a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86def0dc93e29e60f951f66b0c730955516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9fd21a435922b4a95543319a6f582517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05aec91fd1e8e7e5deb15ba5093a40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d02b4f8bdd61c6fe6030a714f6c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb7c70e9803a49daeb65fe9bcbf96d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f79989104afc85e9770d092b48f95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe0994de0239e1e0aaf291f22392d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557142487bb263193e9ec1561ce34060523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977b6e2de14d653f6f785ca0eb8445524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532552ecb9fe6860fffb544099e809c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e3304c8f070444a6d52af549b7b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917daf06ede1116c1f58fbd8c3c6898527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f41907bd9a5f7c7b6c17ad2297b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325740928def3fbc8822c619754491529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eafc15d584bcc37dc2b9cccfb4c54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800d9495493a9426c094888a1f8cfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416fcbfd5dab574eff226d6683e836a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb040855717b77660aac57a5801558533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3847e5ad831f40917a0f0d23dea7732534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae1286916102c4c67d1b8691a5d17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc822ba92eb43d0c13c5a5ba22520243536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c891cef728e0e151ff748109551b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f1dd1295c02828e41c1117905a02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f293d9a37fc8275c119f0c2a0e7cb5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91c1a814e5c899c420f708275a6784540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f74bdd6dd3190e1c9688324432e32b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d91bb37a46e3220a4bdd9ea15501542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a572ddea82d02a32ae082a0488608543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8f861750c66ec96dfbd67dc23f7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1b6f740367c7fbbfcbf59c929f5f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16767897d1c0374c913526c29aaa8560546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d26639aa7368523aaf57cfa5daf35e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3448086eda7db104c673c9085455220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2b44f71371defc70d972ffbfcfdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb64b26e510140697407d6c9a513c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb9bd6df6a35b8321800f153f0e974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e29681b012331be5c3ec72749c12552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912493cda6fce6f88cb3e6fd14d86f6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b876c7acb4576d35f5faed0924f7a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268cb0b515f3427b01afca10701df7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e672ee162b076e67a5b80da714fe7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2608749af0748f705729a85fab2f4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9a6ee8e29e57464c476b0ac44666558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a2342d8e2e3c4ca1dd334782006c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245349c2c6cd37b0559730c4812c788560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7feca6610c869a81cc45e2ff208d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4ff1249777dbab53f4b3408c7c472562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68cb7d0822d1bac40b6c38376c2aba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fda1d4bc8618483acb20e32d6c0fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668d8ee6893f51420456bedbfb60f79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dabdeac5cb4974a9b19b55fe53cb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081411e18cbcb83781be5c4d8a680e13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f3940ff6d65d82d7ca6d270c12130568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e76aff94eb00d12eedc60d46f051569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7efcbbfc846a094d69c5a6ed8da7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e79d6d7c2ca93747fd1049d0f98c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68642788727958bdd844d6f8178871572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf5e742d9c4b36281010a835488bb4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c4d1e162b3acc74847f3d203c1920574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41692558080928606411c4d67fd560eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ff0429c05b5c7e5c6f42ddc96bef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae14a4b3a6e496feae21c640e9191577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b2c5225c44ceb275a444a34d2b17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c1ff76839bb88ac8b3d507901ea0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0466a310dafa730d9a9b2e055c68818580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e8c45ebcafa1b05a349d92913852581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded6fbc120542bdf44bcca176ae186582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a178f0105ecb519480e587f9131ac0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866120649f809f6fc7f96f4128c22d7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a3ef99026bd7a2f5a69e221b1c0b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0f056bf334d5052f8b5b45db323b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ac14de7bb612f2a644d6804611c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe65a56e121b2b87f118f5a8bf41c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07806b0e079cdf9ab40663e3a02682bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ca8671b51bb70ed1dc828779ce205590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a45832e1769d6bce83af0a8cec716591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f7c3058dbbd7e9b5942c3001aaf92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab983484a07151ba43ef5e91a225b3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c13a759dc3ee59b6046229e6df03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0357d26ce31477e91568579650684c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a283e0adce0123a48021613db3c0229596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d0b55f0dc7e886202c9b7e7b6dc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565dd35bc2701ce3dd462440bc25e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc4a191213c82f9f32c5eee1cb2c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689ca04e9514dec7adac45697e19eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282c9a4609f5bef65e8d7225de4774601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0093704a833679357b1bbc056dec1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a456d30932d62516b00c9f3e00dd9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc08cdc1e0e4672dab68b3e4c8e9c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926736789148d25dc4ab3727d18f2e17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e7a7085e336947b0a204240dcc95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e6b6f5cadbbecfab579194920f92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec47ba4c5ae615704c153380cd2cbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364b30ff09fcfd8b7ffb72f2db5896c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a06892aa96df96d8e7887eec68687610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b4d48aad322961028bf28e6792fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541999508c0069f4dc1f655e9e8b898612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d7c25c53b48a75921e39867b13dbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046b79e5543df8d2efa43eff1e5bba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457296f30f0ce0c67ce1cf3e83007af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37924c404894d96ca033e8862e0354616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331dac0c66f91ab7d6bc201f59ad914617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0642708845e4b549d595cd515f869a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ba92c5874ace851b4df1cc14fd97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b49753b679034b26b52897a188533620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a314bc7eb37daabc91553bd46fec1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e7b33f99386e6810e8c42d67b3ac0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3ae17d0ef07299bea76c25ec8d0a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbefe5094427550dc7ab09d85c1733624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2abcb2be908ce2da0ece281a8e2ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21789101dd32c8eea6837c5e804fae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bfb5a17737fe3d1ea564d3d02a548627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d1121e1a59f2876da442a5ae31578628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b625e469e1517f971cddf59e0e9e0df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412fa6450ed9795643c5f338aa75b6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942eb6c1c701c3c801d398a595970f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da13854b17f90f63a669839b44222632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde449ad84d456ded418b5748aaeb3e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa83e64fff0b2ed01a6d39492f94fe9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d38963808c364250fb6001e0910a58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba7652a7bb8c3934cc81dfe9739b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f730fb1cf420aefa4b0958610580637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df236089e510ad5618b02bf58d7a4fc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505836998bc63fb29f1466fa8ae913df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d42b834653bbacae0a465881ee3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2ed211d35bfa1c535b431ac03c2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f587ae442c09ccd637f029678f530d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ad9dfd698cba1c63591416db8eb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d721a3a3c66e9fec3ba71268b5dea8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b2d8ad2e02d8101e84d0b25bb217a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90494a06c28485c74e72bf3a80d7600646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dd5494277e833fd9fa89b75b40aa9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ca5cc83755e0694fce0aefbfb077c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f1b63b38ce82dca8f55ff38c4916e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6beeb5203cba2f421fbed8ec55000650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c9c4bd138fd276a9d6a15567e2c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f04035db2cede72e44d559f846cd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb622cc0be79ce57f76e45e77288a9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038141827c0e8704844bc0b92ebde38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e1f2ea9dcbd55be972af18eccfdca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e753b807a6f87b7a309221b2184d7d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98451c00484acab453faa9241176aa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bedd9042581878be4f474982a0503658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae50014a93802b27579057976341784659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6551cb94850d3acee4aa127775fd445660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5222144342484bf4254da0bffd31c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff7f4b2804b4404c299d671934c01d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad680ce203fca92f4c1721cc77f0c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918427709d325bed16523e28868bac3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542258c3361ac3e7ea9216f70190d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac862f61fe7c9ed5304ee0808f4bf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432b5a5d98d357617cba4f207f5a73d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aba28c878dc744e171aff2bf3aaeb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9972bca9c2e06a7fceac2bc11d801ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716eb8ba7bc0a3d331f602e17b63d8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c67eb6309a3ce3c61fd828de75192671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e53d919f97efa5cd5b4a31f5262bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016245ead404db0205d8197425fa364673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef558b184a59bb5ab30f29c936d2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ca1c62500073051adfe903a75a25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ddc548309e8ba755fbfd5ea0c1a90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f02ee81a2a44f1c0484450623bc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2065e10f6568bc64b83d933d4c9e20e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890c6dc06162ea64554e2f3bb718025679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b272a7b877c3ca0968bfb1dfe2ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc3ce7764ea38cfa57ea5fbd492294681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b2be96fc6240d9b4b989c75d7cc38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406fa2ef29c6fe9329e7182e6b0091b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a5df1abdfdb7e1144c37b3073016b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51948ece23ec83e559db4438b94d5a87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa5d5e49b81ba8d5e6b605b6ed1fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a14bed01a43aa008a7de866a14015687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655558ac9fd3f9d89ecff999d11350688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68e42aad6bae8767e28e26874a9088689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b97d653d07736ddf26e4e596114c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9b058e6d48f741be0a15f805a53d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2982bab5bddf6737df4696ea4220787692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016f3794a89e8e52aea02f42de8e6cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0b18a1c971f9f056ef2d5a0f14cc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6aa5cbd5b82a1872e9a3fb50ca1c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f432e3ddeea24558bff18b8a97117696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2101eceb61c4946a85bdd8808e490697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e29447635cd5af756bd4cd476861d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56ec35638a806e97b44e7f1a72e10d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb8de4fb3f16983e216ab42fdbce3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bbf8bbf197aef67f36ec482e5bd36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b703015d5f45bc693c21f0c03cb9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588edc60ec40e85f9c7b0934aa823ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb2765086b91c0bdbcadb7cada1421704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7677e971287e2b7e0e976935b93698705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8afaf909a1dd7c6ea26467ac459bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29742ba0856f1cf20c035df1289ad926707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86222e86e761125a8e2d74fbda767708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3cab955038d593b42f335f5603990709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5bc58adb3b710b2d9ea70fdca621710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051b2cec2d1b785bdc88b161fc8c76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594b125b39ea562cb7db0c295db1ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fb88b695cce618e2b91199ea64f09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b13936835831df0bb6abfcb69a481714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d8049ad70df0d6e335450522afd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836ab49aed9661bf9b4f61045a6f6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33029e19c56113f021e808d24ec56636717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf0c07c649bd81374463d3f9df20d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef536d7354ce30129e0b9d978cad075d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd6ea5bbfb59d314c0b7622bec002720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed0cbe81d86619d83164caeb1bd2b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a59742badbfb85a1b0cbf63e80f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc1637d5fd015ad311d376023223a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce0d5692b19ad9b5f3939c51794ace724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22179c5044d6e9d2f1fe5596545b20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c1efabbf339efbbe398470d17fed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2a7915f25efb73b542c2bc350e411727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c0fce33c6379bd8f18fb0df61cb6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295753e4c8141741c6fe835395ebcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357ad8c98f16aceea5bcadad6e1b22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25f2372b47eb813e8e8f3832e0885b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd45a743b8acf901c66bb47b6cf3094732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdec9f11f039972c353b535f9fb3e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0c79b6d25f82e90c03f570aad1af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f3dc602b9f557b963ac336c29c205735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1f3ecad99c77584a64bed76f7b7c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb612fe298f27cbfe714920be6b6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b330ea8fd3a7ba194008e51e2bc21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60174ef99cb736e463b46f1c79c1bb0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d06fb728c34da1714f91b730d6b54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a171ba5038ad06942ccb7ba2d1237741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973c3fb5847b0e58f1a217bbe04e569742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184223c0b6c97307cece3565bd332047743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b13efc10647a136c993a6deb448ad2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545b784851283800a61982d1a104fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc9fdfc85af70717d72b4254ada1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091073bd259b95f51c3fd0b55011920747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c6b18e57dad7f42e2d18f71313d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9789fb07a3b27298b2eb056ef27cd3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3070548a8eb2c2f2eb6f4342255a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ba8a520b341a2c4f656daec42b9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e2b5541be85bd0f97b71d739f934752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6722eaa59e05031154f4f15a005d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>