--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b902be4264070d1a66911809ab2101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb218147064ccf58130f0367f1db1a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc36bb551faa3d98cbe62773cb53d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e9cd8ca1a0e11978c477bb884a17a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767aafb05d34042f481a4180c98e9945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c6e7f1819afef14c2b8c3cd18fda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ade30f1b7505eef9faa506480e66df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292efb347a4e6ec8230f3a239624d388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a66f6b18a8b090e639d3600aecf4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cacdf7993bd4de6415f5a56858407110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c53405e6350cfaa4080f2e60b755a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7fadfe66da5ae86a6aafef94ccde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715fa75e4d7c215786b0582de638c6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e712cf02ddcb5dc6e3da5968623514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0a8449de2694b27d4d893c0810cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d2fbbdb3e90d8b3fa6c1a8e8daa516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0607f7de619c283abc860fdf77244217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d19358a74d65151b3f32a3aa740c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab66ae6deb6f1df460b9f8e09c403c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5d26fd5431dfec51b227302f7dfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d67a75839851a8f6640c0df6f9c0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47ad4bb97563869e79a034a5f0995c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad62fb54728c30fcf03dbecf4790323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995633c0bd6380a9de85ea63909747d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf405f777c23d8e7fe575f170167c2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c450b0299c15e6d0228837e56e8ecf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b16cae44bab67b7b408c546bfb6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847bb7f888e434bcd2191e3045f3e2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da9a294395504427c77d2dea5ad4e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7680a22eadea61505d9a802dfd24c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d7fedeccd756aa4fd01fc69ac8a7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59438c0decee2954d5c56732e8a8df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c25275d9012d3f275bccfd06e52fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc3e6bd76943fb44c0e227d14e7cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9530d4100de00fc3e7e3ddb488e4c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499fcb2e69a91d3ba3af23bacfac0f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068072263d501e99725ce6033b42be337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801605c171b55a76bab978f55503e00d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9301156717aea826bdef99747fa9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b649f4f1ab763641cb8fa50d6bd88140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42fbdfb01403aab950b11ea149299641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63a8ba1cdafd45b1755ae6792d2ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5779a50d270b4b16e019da335d3a7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05e2ed1a77563bc97535d655c71e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f2f5872a9f9ab05c82bdfdd511ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d8e9488ab4d257110ad1889ea426346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48788fe96482e8dac98cf59de05f7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f06dab41742e1865d2448cb59968a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714fde619ca8394a949287839d846f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460b83c6186f249a0af6b3f0dc5ac9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1531c0602e40e532e2e8f6ca98ad91c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127fae5e2dac4d5a87cd7095d7e366b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa222d768693eb1607adc1b9a59938353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995be67f6042c79d73951c90fb168754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff17f487de7b5d46540a4520b4ee8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6cd9f7b859a857d11de110208b89956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d6ee1340d9060fb5258247525efb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd54baa65ee3a38096f614cd6358c0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4841d03b957825462e8b25b5f32878659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0185838acf0a3fce9f541cada0357360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61e66d902ad074f1c9bdfa3f4a089a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9852ed663041217669373d2143b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5610a9484a5cd965d09b855fdd197563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7abbafcf2454aa8fc1e931502e4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c9670156e5089949f77623556061465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b04ba3100ffd2633c55c11ad003366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81797465c9e8a3dde5cf4e0cecf6f1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe730cdc2ecab7f5c8d30d808c909e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c50e1029dd2a6428ea8c330c4f0bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896dbd6fc93018584c882d6437abd2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e0b2dc0d62de4edb4ca55336c22b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d041833d7801c672033d6118ad8620072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e490a165683dc605647f1d1554b2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914afeb77b635f3c75c32a2cb0b9ba8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23adad76ecb6527ff5533d208817ff475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee9555b4f78c2cfc340d34738765076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264449dc78179db32102b815e3c0325177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee738f59b8f651820b79116d2fb3b91f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc345c81592410bd976a276df8b0c96679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cf1ba90ac056fe0b84cf49decac9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e70754528c6cf74b6bdfa4864199381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17387c5d3caba3215ea263d2e25183de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3af2fd28925f1756e8f0841c9490e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58818970c1edb3342110d4261e8001b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff33bd7db0d0fcd18a2d354296e58b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7b903e95251a1e5ddd267e22eeec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e193e926176a33c255405016293edb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5bbd73239feab5d97b6745378dfd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539868282f0496b91f791129855992689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3b26d5cd652149786bec6bdde13d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7da4c50dd940c8fae7ff735530b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b4b715799243a658f8763ce5f6d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ffbcbd1507a84b4bd9386ee114eae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3395eafb8283246b63241383ce64b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0943c704cfdce6bcb5a9a55b884aaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a805222fd34d6ac6fd4c2a80fb4bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb98f0891c0ccc4ebc3a39982448c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa46ecbdfd7b9c288331cbfca6d25b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b461d29d642b30cd1038ab2ae7c9d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4415aabb381eb875898ed23ca6cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132299c7fdd32f5593636ab7952a32a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc7380aaaf7091af146fb176fc1be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b0e001ecbd4023bbdc284ac66181103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f19c9465660d8f6d89acd8a665608104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882cf22e28bbe1ed55b20255526763105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895175c0c68802d43926a7b9697722f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e48bc23194911513bb87ac7f358c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01680a7658fb2f05b0efaa1ae76659108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc146bfab9788174a8a89a9c69e2f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80f2db16e4e52c624241941d2f6186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d819949707f0532f21bb40b8ec8e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523ff66dfc6152693390c1ae2bd425112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a53f81dc4c11dabfcd9f97dfd9cea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90266a175577e5e0ce221842129654114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5004b8cd9ddb712af92262f0ae76c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65923f05fdc1e56b58a4e71f0ec4671116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883c1e1405b0f2512d871a277f0f2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031376cc7ee12533f2e0b25f69fb9ee5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8702544886c12306b1496597a5780119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7cb1992cc3e29029ce7cfdcdef57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d49df6d762a2433af0563cdcc58b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933819e59923991433118fe6f4bfdca3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba486e4989a6215e49976074a28dc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e3f61f7585b58241ffb98829ef25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ade3149e691fe78e92cf518681c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a979f7c4995b997cb269fcc5b77b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae86c97b7abd057dc7cfd7d8a0eaa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e51f604c188971d7ea6bc9de5f6a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49687e661d0f6f00fa32a100002c7aaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523aae834511b7c48826f41d70ef2bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b942a98ed353cc2a02155f4f2f24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf58e425b759bed38f815ffa0e40fcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953e255927aa79189e8f4f9c0f038d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f12bd9de068e1fb1f6f761a930d12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91e09ebd06036c28f2610d90c428a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea691996878ba886aaeb08b4d7c3bc00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df684776e5b5163dce414ebc611c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be94be07499cfb26511535344a6a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0907410864bd96023ad5aa17453643139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61149c5fa7b26d3f67cd971f547df2bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd00520c34aded2f00c7e6e0b554d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc55bf272cb7f18c67d009dbd3e2dde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06e26ad26ca240ebabc3bf52ef47f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593975f73e63b527390ead6e1b7ea99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8265c779a34ec9a03710a4db7b914145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b21d34b93ea68f9001b221e7414e7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f21fa6800bb7a5c1d813a35b88bf07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077c39daf5274bbda2eb1a4cb5d7bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372914855082fda36b025e393de26b0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04511ecb6c7b21dc0be68a89550aa0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c219085eb1f4273d4a6ee239bd23fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42276fb10a0112445f85fa82d99d27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e3b49f6921c2e6794f4cad4e10035153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbd35ee1c4fc5ea5670a38dc546f49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d82d43d43706f5ac6db7723feebe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b63db63e1dd3c7c8b6daa61679649156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97fafd2b8350b0929d9b666f3f8afe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91a66ac7bec957e5b841d8487ab14c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f6696d61ba9adc7e8e05e4035dd43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e4b611d51220bc324d8517cb45d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb622b4e2c5b00050b0c079f5dbf42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb7a4878910bde0bb9a72c841f14f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a559c0979ef01b521ce810807c8f53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484377134320a3c2cbb2cfd3f0a8972d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5435ac8595e9e0dcc3862c6f6cb04e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f079711c135e68fd9e4a8998fc93f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e18198d9f5214f572123ffd544429d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f63087379c80e96690d4cd57c9f78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df7ea47bc6a6899e539e84629940b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee0476751e2127bd36a295186cf9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e39b8ee64fd18a989a948883b9555171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e19e8eb952a9ea745757369d92430172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd803b4b61c4ec1d7332dbb1d978539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4269298afad98c06b562c03c95226174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c7c89423eb9a2607a186afb8dc69d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e2d8d1603cad10f2c94053d56b50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac6505537575d7695e5a8500f3c74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129842071b3ad4024c936baaad01c48b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea38d64aea320f52ee057601dc4cd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8181553f376ee3de6fc13ab98cfcb3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5ddf7feb94000c88d5c516641a44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9e77e42167a9bcda2de6fa18ad7f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b28903c5e908a8c822b5a08f0631183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a718c5e84bc3a086ad4185cd235d01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c986d1fda313cfd921b390c1f8460b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770230b67268e1b356202038d7be516186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef75c77dabfaaf925ed448412f2bac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd11129c405bda3053667c2c18261188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170baefdd5c8feb2c3fbb991cbdaacd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc838f9105030c7b60fba0befdee0a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067488033e3c9290dc85e0dd50a4df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dfe7691c043d835f03eb656952f34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392dc78147ed6fd36142b3effd165d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c91a451c0a4179affa772a52255a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f7d3a0097737eb153a9181a681ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053848cdcd88c0a679f78ad1419916c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f73bc7fe3533d593ee56130412b58f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fa55eabb7335e5ba8b3bdf0a6b729198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2080b5b5c1d3a2bcd3673e5719e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a691198714875ab7619192e95d333c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddb24161d6293309e04bfc2a262535201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69008abe70578ed8d5858fb78731d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e9c90819ee411256e8111b26144a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4860885fc03e19595f809908c0fa02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e43b9bb1c9b27c2d27be25bd4720205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8d642bb947e6d0f77abe6aaa5d897206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb1e716ba3f504f9a74172fb445b2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d615c0aa5deeb5ca11f02784a9d0f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebea70941cda24653a1af740065e8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bab73e392f2ff0ad2322177d2faa36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e23c3ecdc8907d1498a7879e63db9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a3a0ee75294890021fd27cdf9518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9910c75cb247f0f57c2dec20d58ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a991167053730eacfaa892971dc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6ee64500a812bb3b1d9997d3c21b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945069d0235dc856f398700b645e0b8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6a764b685371b21ba5783f173569c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c0aa52d551c1334c3b6efa4eb9884218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba38013a0e7ff0c5e84402cd7ecbe3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949113a21dc0bc93e85f3f19210fbe3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a258a7fde933b85e88e9bc00a3122221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1306e0058f73905d064382306564222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93813fe056aa95e14f43844832a17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1788b70580fd586a254117960a0b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19086d97bf793964607b4fd0f8c764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6da65ef3edc3aa3387bc37c550372226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db553a0dffc298d4b9a5f7e136005d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c73bc48e9d57ceb5eab5466a568f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2832340e830ad7923593afc5ffc43c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af36785c7cf29e2852ebe272a2c4db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b374a5aefe298751d2efab48d829231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca12a4a050b01640e6fca0f4ebae846232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f499dcebbe580a26e93be86d1ab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fb01f1a563be7e5860bb195bace3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0fe2fa04943f3bd42cb970b9094a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77e2a6404683b81079adfb0d3a53f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bc853ec3dca09b0cfbedbdd4cce96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a9e47105b1f33c6207e1fbcac14be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e644e2a520626ba98bae664768ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c6560fdf89d49a4d89eacc014d19b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b1e752f353b763a72990a0bcaef0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957748d8e4775a627367d7d39f564d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32417224bd5cc2d21ad5b38747ede5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d424e5c21c7f68682e8cd773672d08b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b70b1980ea7b7a9b7c83c5b5b3d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110271925aef1201b742b068590b112246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ccc269c56c755e10e92a490dc3bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa868735fd228b6bebdade447e412bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf77f14306977b097fb5c77b2562d21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5390e2abb720e997a0c225fa7d60c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41433c055662785ac691b0aafcc50e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cde9dc5bbaf00f1fcfbfc30fb99f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40841058cef8885be5493c0c86887253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20b15d3b8bb599000faa51220b26f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b87b6aac477aa38f305e1b1af02e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bded9f11156b1ba4bdbe672eb81ce61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7abf201075cbeade183063fd445e49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77cb2b033a7bf2c27b8be6ec467699258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5547a3bec4fd728d9d718f530698f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081184de47c8e2b6eb4d8aab6eb52c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b96bea7ea0572664299f296cac03c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896482ce7f4591616bc4acf2be8065de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef1a96c62adc5ca83234057f05227e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e6dfb8bb97754f0e152181ae498e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1278b5876731a976856de309cef9a17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3b681b66146131e5e1d15bccc3639266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417db98122420e6b74b8b8ddfb3a72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261c673d35c03eec80a9f8242221b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad184025d4f162e5ad239bfc5ffff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ddfcf1f9d6775b45fe01b63add72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c627ea250e93859189ae903d31f671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65995eefba0478d44c0585e4acc08d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb0d8980cad09d1946386711bde2c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fb2ded47f110540cebc5294f6ef46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e315d3ae82f50dc16896ac667e716c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb4da4b45b5c905cb4345034e7217276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001cf5bd106957d8a52b1a14d0b9622277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95fe1a0b5134ca497face018fb656278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d14ef65955eba08e22a7ea4ce096279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa787580cbe7db182a226823e41b00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a74dff515a336720c047c282b999a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba4ecb91b5c60f2aee8a8c7f1515de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf401460759f951bee9e95658dda6cc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3fc2a4fc7bbd60521b0020ee356c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e7c314ef03c2899b701b7b00acbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446a7a84295cf6afc1a15982b61c93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520761ea8a856b4d8ef201ef9360b505287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c2da496e9d6add6fc9f0ed4538d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c36612766b7c35ddd5e80257eb0a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc9dd06bf728857b3e9295e2166bbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3607875d4acb2edf2cba9cb81bc6a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243d56a78ac6b4516f223e04519002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ee1e252b726350a6c1c4e7f82c33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188df5fcb46ed1d14db5629ff66fa736294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42b8c56ed7f3eb0505679f74f3840295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d484ef124ce4f88318a63130ef83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bfb132ea46839b428a0f6c301c8e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08b3c69fbb78c9f157b67f46d26e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf4efc7d27694773e678adff8c456299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8decc1d757695a740461cf7598b058300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94473021e179a494be73f1af920e21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92bc42f0dc4d2ccb73b1a10926c432302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394bb9c7611031e335fb70aed6636c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3317bc9165a6fdd0a485929d6b1bddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a127628df2b1c30daa07f8822c1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a69d7ab0ee2abc0e52eadd02326a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b07374f6dcdcf1be53978145db5ee3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeaa93e801c5278553c1657383effa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa37624f740bdb1cd2a35378658439b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec066de199074181ea0558656e760310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b46160655db0aa7b5b40f11b737ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780408c9dda98806d5c6ebbeb45162d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590cba418a0d1148973ab4f17bdcaae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca335703c8401dd6438254ee79db94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800144d3568e23727a3cfc040690cdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff8bd70de75f29496a958a722e1a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6bffdd452af201f3332de87c9ba6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5767d1fd9dbe56f47ed56b2a8b2535318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d199e67007af7aa75848d4479adc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927914423d3951b25681e7c3e7d33c8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095eb4ed252a9370ad5a3524285c2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac28e5790fc050b906314869159e4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528560180f55a6e272ef80035039b6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbea0ac85fe07fb3de2cc40746d9e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed193ba0fdaf03d1cac1ab4b9704b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59bc6b27a7521b0e478474bb9b8b51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7189989ad97f6ba44c80f090c4b60d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba96d54db80a4461b857b6414534d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858677e49ebb1c2b1006e2e84a6a0a94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484b802ac9eecb595c0fef56df77eca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95b0b3e55a02d28f32b1ab3bf479e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69224ac241b0e5cccae6742e40ffd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad8bd4f35c49207196cf4444e1977333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469be51e2605111368efa4cf2b38de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb9924a7a6680e993824359c685182335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2980d7f580bc98ff277493f44df9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4228d7dd342158829742645e313f646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938068f6d76db9d15cb389cea733fc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e55a906dd38a76f5ed3536aa11e8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae161e4e396f25d35537bd8882b380a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96180f8ff83532253b0685b2e08aae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa949905d4f7a45c5c0c5a5246db961342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857199a7736c5a4ba42e956c2e5294d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd67303bdaac2728764021b65d1bbcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232672885ac55a3c3bfa0f7443bc571345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a99f7b05a625868418e6d0b144e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361cd035cf3ed18fdb0252330944613347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef5095ade58de2a2206367c59678c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154fb7d37c14f83e97ab94074b9e82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7aa75788386de24f04d6703dd0d1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38aa2694953489b94dcf84655d76c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8d17d0472032bede0ea4358bff3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca7a1cb511b88e3c2fcd07bacc4a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb47ac3aea9b896289c6f90a2a3e3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc22134fab05fb4166b3cc82e52f7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff10b7a92fcd5d08da5b89adbfe6be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d243c62c9e8f53a2a358833a7ceb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce90f13f4798ce0ad41303edad5dac5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972131b04221e332dc7a77cbe28c0b26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa295be0c21ae39655c930509f13e14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48fc2616471354a39dba419039839361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6431fafd1654b023f2e938698589362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbb97840eb4e324ce495cb242768f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4054c7dcbeb611297b5310c4e5c2aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35824c7fb600dbda850bc0ee02b7b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2a5989fbb6c57d0a169125f5f2a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598dea09bd3f7de78e7c5006063967b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54974b4ca7b1c14bace58c95f63bb45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d6503174358364cbf4592eeafd84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb502768bdeeadd4a59da314dc376b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b060566b4a909531fa81682c6276b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff848068ac43c30a0c67826fd2d36e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064364dfa15bdeb22e2477121fc968373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1e034f0140d02736edbd6a9d81570374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f977d86801d19874012e5dabe0da3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43482e60f8db7c5dd3b826a3e0cb9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c1bf1da5d2e51ef46be8117154a0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206ff24c3dbca54f133e92535a1142b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca31fe19fd4910f6e130a4c176b8ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9653eed0385d64ea332cc33f20f3f56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f99e8ad5a73b64bd3f351fb40791f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6254a003d31eeaf4ffc20d8115863382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea7b86ccb13d759052f1b59244b54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d4a1a68e9d20c1fd86200f05c552384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670419ee90e3299fa445282df1e68741385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f180f084eaa33c2908c0d5fcc83547b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dba98c501c1f944e05294699c9c60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decda934920589949feda2f8f271887388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a2c3f9916a7ddf9786147daa72ee0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3cd5bdeecc50a6f1dadf24bb0d186390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf9a5d147d1e00bb5fa4ca28d298bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99535d05430a346d2a182b6f9ec4cfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4835ab4a2055dfcbb7145677bd5eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b039afbefe1a4a3b54730ca2718ea8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529d2d618e8a6ee66176a37961b846395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf2400db5623924f7f6539c4f94ccf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39bf410912ecd0a84a0d439c84be03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a96a398438f1c5874e6df08ec144398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac743a97b81561400c02d137bda6630399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4c86d12b6a96aa4e1bb52012415e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c86a7da7a700e16c6a00693632f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a968a44f74001f122fee849e96fbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd4b5696b651824b92c5e714f2da3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423f41035d72ce7e545eb7ddb19146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b8d493bf145d4b9391813bcfff73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae49d76d3233966a8faa52fb685db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab2e19f7af8a902801be93abb1fcdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9220ed74a359862dad54d5100a8a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d6062c1507c423376d2c4eefd4b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417417495fe8c0945d77399377b9b52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d5f704766aa8d4ac459a6b03fa06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef19f123392a66a3631f6eccb22ecf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da7a68a28b5fe47c16aeb8df2beae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be3fc4d83c01725d65c5149d6766ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f6ef4129d63fbbc10f5eea78408c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff507a73b5bcc5d87788c7e8b2580ada416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec85527dc03a575ad47fd8ca2ed208f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2aa550581fd01841b13153b055ba8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeee86d5c762a21cdc345eb291e10d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28e4fa87d18273a9cef4d19cbfcbc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80682b75ac80305f29f2beec820af7ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87752f35a9d086fb3db1cba6e0379307422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589c5c244e7ef0397518e457b753e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e1ecc9dc07f31dd3175e5066c4e5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489e559ae53ce5659e599aa5daa035b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5453a745ebc46d4ae8964b4026f06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713802b8b23972563d8ce1ea63c388b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f59bafd125a08d76d12e83cef9a3e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe36e0c0e5480f08ea5aa768c3f33f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a6109bfeada424995b525f238274430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f06172cd9c04f50e5aa3d454e9dec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93ab5a5862876d9cc3ded256cf4348432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c2ca6889dacf1bb840a2991058944433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75640824f50badad6e1b72ab053fc1d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1fe425803e645b47d8740b1a6710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de433fdd855a5af13e792e29b75284436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a92afad473c7390c1b93f8f4d8db7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235340f2846fba7acb13daed5573aad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5c7801e66c2b6426498b95b9d9bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f54d2c27521ff34d67256053292ede440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8272fd9f36cc8763be44ebdc56b50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378003b2198c7f35d21c92444ab01df4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63ac9dad4794d5c5c572611d6d942443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01845494163e4be63bf751f1620463a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002932e52976f5656fa591b250065f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599904eb64c2a59da4be517367b44cca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3fd3f05ebee9d74aa7fd1402dc42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3feab78559f2d87a8e49f3260ef2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0a2d913b0eedc7f0703e8012f8d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8fb68b48f528694d5d23522b36fbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe09f6583e428955c34a09b91963c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404c50bc937962bd2175a3d9405a7a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c910d185120c604e27579e76b7271453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836bb563f165a50d74d809ab5c12404454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29285a9750cb74a89f162b822f9459e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653a4c3cb6b3d09241ff3c1dd4c5cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc48b71c3f63691c5c9ce38ad84aac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c793dfc9c464766587fec337607421458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca64950bee97e4bba8281edf4b19f6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623d9942f18c962dd6d50bf496afc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a7714cb870cf7c8bb89e00ce3487f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da77fe56ff4224411303ad6353b87a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99acd4aaca593c4c4f81737f820fd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b3df976f81844825a7e20b482ead464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e12aac87c4a3236862edd1e0123cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00456c77e891a665ad2466b80466f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b303b58e909f0f6d1c8d42333a25c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962019bd47da86682346cd4920fa94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e8152f7e49c8ed7ac00b8a24bbc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba437819c8505062ceea3b2a8f04042470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b586a3927de676715166bed5076f19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa473c84092ca6e70507d0b3ae9ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeded7f8f5f26f551fab55d7bfbbeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e06c8f3d3cde8cccd46b4bb7d0e30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256219322af73710385bac0c04f037475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2dec3c92ff5e109e6a6d80af3687f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742272906a37d9e39d7629d32a122664477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296e6a6d115aa3d3bd6997d55517fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c45fedfc4a6dfb451fb76eb0a8533479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d71afd7bf45d7aa206eb8336bb689480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f95fe2381dca8bd9684c627edc76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da139a7a9b9b708643e1a53ec61a249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb7e8ab50885f670c78497d011b82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401911302f65b29dbcb971edb45f409484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934aceee94a9d9f9a459bca347b4611485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf43ba419b2e8971104e80f3e0939da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd04faa6859d4d082bb5e4ec4043e5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d369b1f097a9d3eea438f9c1e70da21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ccad83076f2ac6f0cc2e1f42ecf1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51fb8793306747208fc28bcea73ccc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6922ffa4a674d781b5414a1a2fadb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17ada4cbb26a1036f47e1aef54326492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020d6c7c7c5979f6046ec636281a8b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5bcfada9c066af4bb7d8589a8e686494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba452c4b54612ff7bc47beb06a5e8d66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264147bf35de7bc5af9559a73f01cca6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e53304e43c0209e43be49b8f71130497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477c30c0e4a8190aa64ac9811d8143b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426fc47be3fa4992e0076e785305e67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7073c122c8c9553019db2ca5fb36519500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d133733df26e641f8f507f04d86e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102873c9679447c85626cb14d7f5e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aafaa76aa99c6bc8667af39aa8e9ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab845540a2fb05ad4747bb65f1d62a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114604d39159aab6e2dd7456b2c3f95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7b38d2e8f1b8edd94abbfe846504506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf0c481a025a23c9ee24179a613c70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f727f22193c65c35baafdea0c39af0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa024428b3907809c5436789f7aa19a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ab3cb93b911d59a6824a74b92843510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dbfa5baf7fcab2e7e2970e0b9c1b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db4ef3489bf69d1485785d75be2212512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c824f6b2ed18450898cf5abd4ce7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e53c67cce70960ab8e7114b087ed1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7daebcdec4a3a9fd3c3a2944e32b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373396de3c849043c1631af51fb0f6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420606f72fee49ea1bc80b64b28a16c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788633f622dfdd49fdaea463cb0d23c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61002ed31fd66e016c68be833245429519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65adf834be829fb53b352b646f8b61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbdfc9cd4eaf748849cbb8b5b8b9a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d324093e42595163e9f67b1d3d314522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972af04b21343e64621d9dfc0e19f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0a69623c0be3a3572906d966375f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cebae140f71d111722d71f8920958525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee3ee046e952f6c5508c7e1a2d8a32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6a1b2400486a39497bde2589992c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8285bd0c115bc545b6145edec09b88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207886fc12d0e850a84dc7e5c1ee28ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5bcf4388e32cb6ca3b86b9086f573530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e4add9781032d2f5a8ac7cbb28343531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41fe67cffde6306cd05cc84db65448532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545af8d2a6caea9ae59af7e3abd3eec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0ccd66d6dc74b9f8d04ec5c9ba21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d52667af9786942f52087dfd9b271535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5fa6cbbb7c93e7e405e6942afff4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76c44b2515a1c00c555ec855256cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05a2a405931dea13c2cd65c66d204538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1d60021ab345c001ad9377fd67010539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6162d3c7f7a4f5a4b2cf205b9b5596540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115c0584a5f48a76c2fe87feffc3c09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b91e0186d0507fd6ae832db691f044542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9699f7dab1a92688beff76aebc8590543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb8774c0459757f7bcb97ee4a1fa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad9a76bc1f0456284a62961c98225545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b0549cec55eceaf50e68c2bcf0a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f9d21c7257b186bc1637a461e6ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab652f314508c110943a4055493ceae3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd92cf12ad97c3b27b3d48afae5e19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6979c9dd05b2a1b80972d00587a9e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a268ae42f470617753b1da413624d57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984c05991b988ddd4b4e9cb0afbd1f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31fbe1b9a491dbe84964daf1f3406e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ec9492d7d818431a04959005d652554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622b6fe89b3f8c9c2795b03d71a564555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f206f9033d9de9f6038c3bd3d060390556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750b28229b01de168e206cbd0ae8c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4de2167e02fa65b810abe0f22ac9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b68b5dabfc5f31ad07783b1472925559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe423e212f0ad10173c6b6d6098f90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd9640f176cd03acc9884b749a655561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcbbfde2f55c308baf2521f4017a40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e8b8b14d5508fdb98e766720d8efb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b22efbaf101b95fed3323db22797e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a477ecaf024dd6ee44da3e381b8673565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd4c7946434a4c124a4608651f7d19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4607df4573d3b4d7291d2443193473f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e10c0945b829077cf211195b8403568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3aabcdb077c823587f8131392dab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ed3ab7710e06a9ba2b1aacab6659570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f56c501cb08d0fc2c85f02897491571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b4a87c1fcecbe83093b41890fbdd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb0cbbc891f6ac9bbc5589f46d4bca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa5c47c21b8398760b9a08a2a71ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced3cdda457042c064dc5e848149d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb891b8782d130012737d6bbc49be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8569844321de91210bc0624664fc94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cae447eaf2ed1e3b649c5f044f6bb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132668a7c8ed2c97e2f5369023b2999579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4581069b5d8d6f98f3bfcb36a3ecb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812a8079b6210716cfb87d2ed648efd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac7d7855fbf89ca8ee3a475299be5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3538dd457ff6940732bdd36431a37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3362d0aa9f079f95238654e3a1125584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf95649783fde89e918bd6533291ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c722482113e22f271e5c891d01dc8c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0bd2b590695cbe2ca283cd132faac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172cfec0ef8b87231590ca02ba4f711588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75328dc3c3fa65e1f30e6dc603a688589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd6a22b4441f4065e417c4486440a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d1834c8acf3e8e6c85436208a412591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2727da5f0da3a6abb19a3e0f13b67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998f17e126d18a48958c2e378a43f62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444ce3022b8566641b4c3320559380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e6bc24e835740038ea6e485c6fc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7addb78d64393221f51ab4cbdccf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db386b6bd241d8da28a2d8c63583b3e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2a9561725ed0ea0bd703805be392d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b486c1cd4497fad400ca24d945f710599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671ea842d45de0f86b83aa239ac27b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9223396f3370cb258f836e7f32fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003c9a7de1502fc2ad5008d3adc99cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbff9590625c812c772eb92e42fb888603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5131f744fa0273d260dd69131b186604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c2ff2231ebbf5d99a0a3898ee071e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430918c59f5c25e5c8268bce98a7745606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc40b5537447c329b94b8d8fbf6848607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601660fdb273f2c3b58c50192d066931608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76a6166833f897726ca213b8f2f3aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945b01d16534e2344805166cba60e25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e8303a22839d2cc5264c36a6afe4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f283f2aeba090273f1083cc7e3948612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad649e0f74958972c5935700c7db97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9db2075f9a6cbfaa14d994dcfd762614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615448bf686883dd850e93f9b1a794615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250e1b3ab407b2d0aadb489f3490c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90406d62419106b6db786e91a82c2cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ee649edf73ed9c83524ba00eef30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979d77c849b78c89bf8d8ee1688ead619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755430c9afb8f8727fd631d37408876620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066aece2216866b3071c666553f0b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd8cd474e4b96c2c157a19d9ef200622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9dc716a79f48be84b82fa479816d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af3e2f569f9ca7c14211faf7e1e65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839631b2891e97ce02ae8892806e220625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec432541f62a531e726081c85c2fce5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd06fb264e37a313e9cb28cb4037f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a937c862dc53c64c1b10899d122d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56af7431eca06ab2c668f083fd47da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d22a4b7b6f5977c92bce2be662695630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda8e7fc9773f3c1d3a7b3d1e36d072631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd5272b4715d5d3282e97a337a423632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e4cce4bb7c4d5d57437ef461b0774633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99954c8472bd3f32fba78777a29edc60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e93feb27ea72125c0e27b16f396e61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0571ec3651e957f0327b2a71852bde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64207cca9095a441435bf7c0e8018f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56421b8597aa30e8ddfbb2e9fff2fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca7af5d5a4362310d42ec854c34edb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bce2fffdb387da24a0536124d5f0c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f43003f2898da21c7e39d74fa0042641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb035febb932f574b5712e17c063d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca5f5693977b322ae6a286925ef37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4e5d5edd776fae49cf8371386512d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6158efbdbba2d58ddfff19963799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547933a7cc3aea92f5c714df40c5986646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b458ac0377ae2e6f8c5e7bb066f9fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f927da37b4a57a6ec4ae41f0f739e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025753974801a6c8fb3520c5b62146c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efa43ba9037871fb266635c4ceafc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c939b5e41e057300b3e4f7729724651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b2b33303c004f0d5ab123d2a9192d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644700ab509fb5cb65cf9376dc36ac5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b70a2ef299f51e5e22734b4e34f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25dbc24828711748d866cc12f0e32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1689459438fd53370810deab85c9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138857cdac799f21049b181c5dbdd3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e5df23b3409d458a3090391a4626658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58b4c1b3a4b772f76f99fe318e6c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83eddc8f118882d6e08406f932e3fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6d7005b98d49039afeee44b5b64fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c20f316ebecad1385c3f298b3283662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42709f0b7eea7ba05269ddc242fb20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2b297cd2e035ba3b990883c0f004d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d14211e8029e2566b11994f39a5f0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a184ff28478ed88fffc53cd0eee3b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc85a761678fe8e28db5e2ab413d09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8bbe41112985c0b61ed0f0f0ac4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def700b0e76c3b690249a17f5ffedf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f9c90061a81397b2be4d9f45da9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a4aaaf487ae84a2315d5873b78525671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e8df0fc75eb240b8ad81b2124918672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3ff831c2440545e9a4b6948d547f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297551b726b80b209f2cfab6e898ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63da49cc046319c4fdbad088b6fd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761193b7780c2bad836be3bb99a4b93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c64e0b2a79de1d29f7244b527d361677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47994dd2bccc9bb2a0e11d7d843e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a0682ceaeff737ebffa21f1533a7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b235892a5dfb456bad1fa87095f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb56072502e964e030e31d345c2269681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c04d5bae14a127af154fbaf0110c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2162e8c762fc0c385d340a65c9965683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22fffe7d826c8b1150cfad01aa7778684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b6ad3900c5a6f2442dcd83fc7d08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7053a2a472c6d86e0713a46649feab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ab9f39dd334518588478740f3db7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66848c6be121eb28801f66da2688151688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7fb701e1d3eb77a8ed83faf75253689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3560e296b43c1a144acbc82d92ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb350f9db5070f7beff97338229610df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53805cf5fa51972cc0b0a24fcd4cd80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e57277e6a377f6417ae2831e0647693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253ed38d9543fa96442020993b076b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e38fb1f039be91404bb56e593073ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ba50f9c3c026770c683c5813e7da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f0b892ba519924fd53c2199b3508697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a92aed95c9af77d734f0e812ef82fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5f0af138b22d5f2e799b5ada75c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed66f262259b8f859a0a93c2f76675700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad24efda2aefa1a18470abe3c143f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af28e5384a0eff0eedfbd681efd3e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576b79d8bb5c2ca817fa0baa5c19cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feebe8ac122d700e99636a0dad46d9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382847a1271da7eb2a569fb63fdf8c68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f050879f2bb49257ae1b91c7c1d254706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35796a0bb2bd9574a53c34a04262b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e44a762dba5883d332d21118bdd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f26b8e725c5826a86d15b8afc358709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2fae71ef8808b94e09ae982376fdd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a84c9a8fc26fe9983a51d96d739fa8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd6e0fa976a7f0b4ea21b38c8e09be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064103a28562b5621a48e75e67e6e961713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba770deabaed0dea1c9c96c136c75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa7d016098c6a4f29dc66af0297cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3ce93734c8df125416c2b1ab761c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e3f6c890380b50b954b3fadc2c752717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5216d5a6fd60c46787508d88b06e046718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d168019e80fef8e390edc5b3ed82a14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff5285b603324d886f21bd7e82fa2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2db98361cde00463efc31b96e5ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013ca91c2b558016e21d26b9821aec3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908509c755c294f84c7ee8cf565dfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6c59eafa891d1986efd12a6bbee2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d458e6cf69de0761fc6ba4a664a871a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56889c8d59c85d18c8e84f37db747726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8e38e35dbcdff854c011d77633ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da384429a499cbaecbdc761e84c8edc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a0cc16a8091f6222a71fcd3cbf8cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c46064543f5d6933b3a2620fb086730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd4f2b0d249855b9f16fe8dce25c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac6905de36e143d258c979b64dead732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e908460eeffcb6e431965da9c68c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a1bcab2f0b0ddc869723b16fd2ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a06ed4e747f7abb76bea014537fd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89c86836f16f8797ae6b578c42c2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79453575bea36c125a6994e990202737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c7bcebecd0cc7446d7fccb53ceae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fcaee0eede8bb97fb241eb356098d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff9155c19658ac47078fba43dcd3c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40efd0b16bd560085090c80717f08f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224891d697dcb681547742e3de523708742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e27137fe50c0b61179f726a1822da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b3f8f5c4245bbe52bbe88099e90bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff796d254caaf871cf6d95c4fba33745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dbca24a7989aec6c0f73fa1a3f473746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1ac5422f3fd25eb40f6d326c9e76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453a0d1b07ec4cd0f7bd284560573bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e611938c50bbdef2423858b409e29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d239d11b386a9aa6273c6f7d3d25b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb182352851aef25a67c0fa44e344b80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60027bbeac67086d4b41dca34654dea3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d059e82447d3a8cddc33416f2173753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ad584abfd0b94672cbab43266e970754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05462be9fe625e3f8f435fe3bf45573755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676ee0511dfb93898e7ee0b65a7757756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae7ea04eedf263f6eb3e670b2e4f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e18538b937ec341228b81f625061758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35379f2e796b4a4a945b5b94724af183759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737527b7667e8d868e338fdfd94c34ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3566eb1d174c2cc0a5290b6010ce72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3a686a19193e1dab6367991a21e8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2380c858d754ce07311383a9951ffe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e94631e4df418ad479083e2b99d445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd9fe791819ff9038c3b965ed69876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e36384f61108d6c8f841894c9a3007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075f104efd9ba498049d812ac6ca518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567f263d68c5e20ef1364dc136c6489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f411a685443c760d826aaef0055bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6d1f62281bba71c5553ab075cb52711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeebfdc2e01d19415cf1e28b4ebbb8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b664d5731a0c9212e2100dfaa373613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78bbc1201760146c70cdb0f8a9d7ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82b5ffaeea7c31f8c1841ceee700c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bfbcffc918eb9b13137f3413f826e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea606eb338b4a68791fde4bc5210668417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab9ccfc3840baf5787f41114ddfff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05753fb538c22204888ee6c56fed52ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f50177a5480ad059be2408241fe3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c157d38c8eebe587cdb725e08fcf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ce3238f9fb5c7a0d395faf245df722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689aa39b9c92ad7cb3dc330f678b2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912fa48e7374b0d2075191dccd7893224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7e4bd7aaeeb9ec5d23b24deb16b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274a906ea3250d45a30a092781353be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d25b5d074379b02af68744d4de1d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32b3b341200d8195497721fba6ab4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f21a82e4dfa062b56f2d53ea9a6cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f239b4830d3cbd806f9b07332c8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac602a890abe55f5e489a20597df1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da2bfd818c79335f30283006f4595432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe5244c2ef29f722bad373d3bc7b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad0e4ea4ce52c2690519995902f7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82856a8974c38660ccdae1cfe9320a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f2c0353b063052d76b6cfb206a55b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b9cede1b0484f6f384c64ce89c1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe6e99a610176f4f5e117091fdcba838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cd645d36160443967c1a5dd0278c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aceb30e7371e610fc53da02f31a29840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cf7526b1f40b5857874d7f22f4b4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86b531876882728f0329a89ff52d9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cf5631701cfe9ba46d1e8dcde75143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145703003222a28f261821d72d01e0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba1a2a343f6289be2026d3ecf511da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2ab1ed5b122fd8cc2d1f8acc466146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba8a9150f1531b5ab913122f6cb7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08bc15cc12d9fd12b53c9052164b0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d45b4e1d184446d1070277e42f342249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422517cb2b7d85d36b94641b6ce3bc6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c39e8d11de949ee07a89c277bb3ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc17dc809498d75b59bbf7b2fd84b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf010f21b0f6623d043b421596ae0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15cd9326e7f5e698092d176816d31754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57bb888c080db0549abfaa85d7ec2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45299a1744a83e0c32897df798a8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c462b700c208d976af0896aaf6495d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5348e82d81e7cb2134b7e21cfffd2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd166efd0b29e3f92bfdf2f70b5431a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c279993e3b28151f815b26bb7b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e128704495ba2ca6ea186311e90e7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452deb8d1f08cde86f72820b834082762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdadb105dabf77a2c28f9e28e6066563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bfd1dcb9523c5c708e7f79b4747bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3fdd480c4fb64bcccede8e4f45f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd2f66560c063879cf0236c4912f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714566edd905941a58c361588e12fb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5da477a70bd59e9bddab42023dcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4739e4b49579a80fd400c213f25cd4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bb352a1af422c082a7db5d21707f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0da73b728c5e8bce95bd1b1e3e87071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317db10eb59c2807119c34927d381f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2388acb21abea0aab42fabb0336b12873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6d49837b79adcfbe69f6fafd2978874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c44e7ce2f10dbec56e8290546490f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff228c70e928e561963a82cc3a9d0a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de897ed9b0239775166c21ba5c0df0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafe14e29deefcdf666bdd2067cc79178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fe8af0aa1b285fb0135abf9b04c4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb88ade69e2a70867de9c104509506080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a26067a55ce8128ebd26dbdf1c837481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126fcf9568168d965dbd6fed089ee4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881d5ca72f8a465f9303182349093fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13097256057a9fabe7d8cc8ac8828a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1f413af8ae36625e74589bcd7962285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5269c83694f7942a66f5ed51453e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ef3d6fba5603a142cc027b8fb126687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a922c4daef7ad5886898878ea6f477b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e4fe1d7172d878e64b7801ff30e5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b333271ff4f664d161e8677af532790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078c5fb3272db0f74dc0eda547744991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57e53f24e93a842f87b5414af9ac1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3e8f24a88fca7d91de21ba07e706793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b27888b1f7b41e44d8f75712ac87a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16470b14c9922a4711d5ebdcec9b66c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d201fe4fce3aeabe0927e4738fc25396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a0e1aa83a71c809dd2f44d9d690b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fe84e598f827dfe220ae60aae9a5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615ab756e15e21adc60636ff201da2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404c1e75c7a088bfb867ea4ed03f90d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a849b8fc80857f54ad3ecad65bb2c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288897d195bcbf5960e89c275a2bdf1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e04389abdf35e7a4c73321226ec55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa0c7b4d50da74f4a4945b9270f7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e873f8d7467a07d8be143f874650a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d1e2a8ae80473788797b017be5b78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8dea1d71791a6a102551dcbe3b3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b91499a1b1f80c68dd93fc5f54e39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613294a55632318f2dccab98675415e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f0a740c47a1003bc35f42324c6845110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f347b02cc3d85bd954a86b06fd1d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bccdc5b5b63309c2b09ef5d919ae8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899cd5924b91e5cb15a590344928993113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9951bc635e9fcd94f0121929199b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56efc6ebf8f41fdd970e4d67e8ebcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7348175e1dbd922856d07ce14cd6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce86012376b1e8167743af7e7382e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1ad5c76c6c3c1dd8ee6a2a431c91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218558b4edb5f88f3e5249cee21d7a64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180132e7594a674a6f9e69e16ec6bead120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a54107f32f9210c83c2eee9b2899121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe009286c136631e44836e7d3532e01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1579ef47d191a64f8d98b888f6e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af193f4f88e8b1a0aa4992bd74011ca6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57937dcdd7f711d8123053659b6c48c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eaec521e93e655c2203dcc48cbd53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b60861a582ed88cffc753c09807bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b4d6f3b7bbf49f86d67a2077aef2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8854aa758eecfeee9a5d2297665f80b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a376ea3bad7df2a8942831ef7b342130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aed64fdec586cf0013224892db7d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0167350dfcfd5bc8e58364a9f597c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee1f638bff845eb150411057dc8e1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f71abe9373d3d820deb22effb901c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb398369297849b4f4f157bb816533d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe38a2072f5d92c01115afe121132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae268140b3a34f3a16bd987e5be5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e922d3461b79aa6fbdea5d229d1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064910a2655f7b210eecc8db218f01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdfe95dad51f36569b8fd05384180d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49153cbebbbab38b34a0039b5edde87b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19addb9a3ff025874a2189031cb0c22a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e422d6561f5e5c5a81774c51dece9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b71b29e03114cb3d07b4383cb2d57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77da362c9a3de75b1054f6df31b4c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcb610d894ab52b7285c9d8097f59c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d6c4d010d9550fc69743b2e4f4382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec19528d212e08bf4472a1861db146148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962a20ea9d5ad3dafa592b678885f94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ece8872bc32826284c1e8aaab0c1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce504e33f81f3fba13ab5b4627f5ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1dd907f5413a6c1d05ac27af92ef9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869bb0609580b620c6bbf4da729459c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c546e787be23c2777420dda3f04d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e423d80cfcd24bd45f4f7cbf313c28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ddc8784473c00669c17bacc8b528156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf0a7b593bed23f300c91cef3d75c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e45c537de116ae0412fe628297c53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e575a22f17ed131758e5e9cfc153b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688fd58a11cdaa2c6ce1cda927ff931160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe7ef7b2284c31f444ca23fd2f9329161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a07cec89a76f9c9878df424dee4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c20bc3f9ddd858c93b4700ccc639b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5f53b78d46af471b06c9fc277efd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8b1496440368c80695fd7b92af1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6655e838f5bbd62d290bec7218ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213da74de5f13569651d4b48b65ac56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fa7362b33de3a9bf1bcbd4c73e12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2843ac2e7498177a702ec6c1a9dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa6ff126a238fc5fcd9389cf03db80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45182f79adc8ad8bd6c1cf6071a04e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea3c7578655af1b0ed3100a3e3ba4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e49c09c175445b7bf397c6566c450173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcadada357c228017a55da9f741d6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171e51d7d9b2bad211fd74d41f8749175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d546dad6eb451b86adca3c4b59409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b7fee2d7fadbac0d5b93e036aa344177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cbd9475b4813b6885430231c99693178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1abbbfa99ca30788773f7cbc8019179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67a7de9b8d361b976b7e6236060fd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5fcbe409ed1f1d0fee6e60a37b0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a56fc9a689ad2637828fdb17218aa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e17f68391952ea91d90df97142e62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef103d304d39ea5c61b5414b13806f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2fb3993f50dc240f65afe635e332d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f544827e3876fe0a279e6eb7291c013186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ec44094817a77acd61eb4f2f320c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161b760f103b8e07bb2bc2039a88be9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868674446444b4ff683e888acae7e28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255fe74341c16188915bdf21644f48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93287fe8b0452262ec73cc7a473a6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b3e35fccc2b718870ad1f603239e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f1d1f16e6bb67c85e1941b5ac6de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feabd219b869207c0dc90cfbd68662194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76b3e20a64f4294e5459b9d4dabf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda87b92523c511a5db503f3dc798eb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd654f514851b6290a9293050378e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da62a21bc0d7c19087134b738352f0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89dfe04a4066ce7bd0c038c2dec271199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c5a99e43b1cf8faaaebf2a6da12b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1aa45c64dd984383ae9052b6ffb40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0959424bc2bd231ad61616964a0ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8310428a4dfc64824a73678488cbb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886fb4f095d5df3191137bb16bc89e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d882d8dad9608807d3a57fd171a5b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c75212e2b3832c9d0d1e3a47a69b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4831a7a3ede0fb53d90de90b5a2d255207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca05f552782aff31159ec2d0b35e95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e5e06dcdcb35dacfdf9aef96cd33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437958592e0c41622b210650abcabf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff680ed6e064e220d59ed3622e89d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768ebf363a686e4aaff261cde42c9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2069ae7e7b687a13000b6d0df22ea7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6488d1cf156b98a8d781c7ffe6d9e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7da3ed755ee8e881af98fdc79dd1a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624efe96c4b8aef33b28aafc2e288511216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd155ef6350622ea4d1afc41ebae6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb10f8e836a4a2fbbbb59c11619a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3a044d326f52350f433db5cc0c176219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173072ceb2704225b55fe335979cbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd8bd004c50a50de1511e6d139860221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9616e5ab4a8b2b1ed9e148ee3ac428222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd8d6856db063e087bb2a2cf7938a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51214624bf3f9c509672ca47ddf4b5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62f2b918e52494acd02a43222fcdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6d63f08b5c054128638dd7771c87d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61911a96adc97a66a64e5c77a892e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aa90601538aa3f8be216266ed6789228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616a658e04810f01b92e97ca370d24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca04b9dd1d11fcba4757c6842e4fd59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f15f69d79843b8ca228793d2937f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd12ad0b2b2dfa068c704253dfafa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8668324b7e65d2d255b8f064ad0ee4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659e3306184bad700f3d866a650e84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee5c349e3262a31ee366024c79e28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b860ef271ab76bb81f2c888dfd8c49f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d9c8140352ac7e30a7e8ceb5304f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf2e0ed665f4a6b9c18e447fc4ffbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c574cf76819745bbd61a0dc224e7ee8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50175fc5cdd5c6719b95f8786726d3d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e722a4914d9b7885209a2bc8b854241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e700d7cdbe1f53bddc65b71a2365d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770891dc6b7bf2adfbe9255a019cf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e742fa225692039ac20ec250005527244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0d8860574bd661efd5789ac8e216245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ac8a2d79819bf1d206eee6403136246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa6eba1b92191aa7c7f3d36fed071247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceea779cd18e626892b759b1543d18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67193653b0ad2a929f0f6aed05eaa12a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2daf9f8a8679f02b8ce3c37a1716250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403a895568a2f288e8622b16f41785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92936dc303414ef50c1c581ed9e3c619252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a57e28619363a21bf42ad453de179253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4674f5a4bd76b27e6eda576b2e9463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41821394dbf3ccc826c0ceda65edbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc39c9c0295620c0af9c44d0a2681256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58df1237032de7173c976dcecbdf84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2fdf3efa6f07f7fdd54c55f319e62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7704787096ae156ba318928eefbf6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9abf4db12ef19f8b6993942399764260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5754e276397473e455e3fc27f4f8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ead042e75ccee35d0890badbf9f46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bc9c21d7e85941e36126dd8f319c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea0f64f193ac952c1ff7d3b2a24c22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b187e8af4e7ca42fc606dba1152e07f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954babca8e2752792013d8064a71cf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a671b0f4339ce19455d586090ba28c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758edd2b3cb0caec0e496766f8be1be5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e68824f92d46b8865c547dde26ca2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357b96fb70363c7a779f13d6c271e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad432711bb55dd1af67a0fee844dd049271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36095d3ee13a841508eac2fd54f6aa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cfe87d89ba12b4dc2bde5de0f0c65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73246cbf79e299c44f12d3635e3345274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff33df4887f2b9da768bdb302a7f2f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3c5bc663ea6121fc09f9b16291008276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861724d7cf6d7d26553c216006b2856277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caced81033b5b2ee5ccbd1bdb50c83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6088af0b011b7244afa7d704dbbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a7598279d72ea911f6904c811c5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3c1ae59506785751f9c928b3e3ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c76d4f7e83b5949117b0b2ab05a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e323c2f0f3f2af57eb47ded3e694d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4155bae75881f892ca1fc84cf0eb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286d63933f66173ae837add9ca535d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3bea9b407c0ad2d2eb55c145788f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32ca3644498eb43936320ebb45e809287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b442d23a30943e9cb87781a8b9f366288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f670520c079c1bbb94f6aa46ba3e2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89764925652eca10a7b2b4586a769c59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2b525d2e407b72abf914c3e6c3c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91b1cfa8d5f6e69af95aa30210b6a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9700a657eeafc4b60bb3713f1bd1d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35caa3041440f9493e9b9e323c3e8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12298471db37dbc8102650f61730f6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6681cf3181726260f777a66dec8f7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f1949224e85a4023525eb2df8611f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c2bf31f12c3531cd985a55db3fe74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86823c5245ef271f485b411b23956cb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41252e62217d1a1130ddda3e2f504e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5613e07866d3ff1b735165043ec95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaab8711c640b84144e4ae0a290ecf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac3779e9d0aea99220ebfea0c25a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac67444824f1e6349a34da64101ba0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4686fa9c0c221224bfbffa17b006e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bd216c15d35880f994dc9227a7907306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22125fc70ffdb316b97d6c49e20101307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6042dcc864daa3c03fe419230c57a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42664a42913d9cddda5d2ac132e742309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e66ed54b95a1daed2f5650f0f4daa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0498684734e17220f812a37efc1e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d3a4dae931c6dafe4c577a4c7c147312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416166ebcfe340c2528e601f13c8d9bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb87c44102bd9e7c9291b4cf099bad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edc847cf583e0ed9148c7433dce61e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da466609c349edc66139f7ec3ea734fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab183856687b7b6b855c339072bf88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb439c506bcc7fdad4daea047e234b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3b647af664da99e76e79ab28db13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9a31bbb4aca23d078062773456c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2280ac00a7edbba9763539619e7f65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4d287095ca14705d54d5718c1642322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8327ce087d6414349ca2ef118f592f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b16fa5ab8ccb8481d44bf4388f5aad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb809842b0c03b3e6f4ebd0d4570d56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a6c12f1fa0542955211eea4230ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a072ab27094fa5fcb3bc0a6609d58b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa3e2e801be9a68a9d34ead45a0e6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0746d5b017a77433363b0225c3bf11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b53dbbcaed7b301a78184f206647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4f81fc9dc9f5f596fd4a2d38f4ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e029a3cbb701c6b619a9e55b4f8ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9b981d30129b411ce4156fd087c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868cee17cc90d55fb028d22d63c6d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af0522959cde08cb89d8bf03b6d07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a48977a765f1a429b171b301aa137336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a3f115524ed20605675a66d1e5c43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567af6e49dd8bea89952ee73290af91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baf87164714d946ce919f14084e35f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28734b6a01f440e10d516c0bb4f2b101340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fbfb6b996615ef49806208c8adb94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4dd74a0e7efd0875c0c9a249ce6d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131607a4c2371a70f41952327e09f6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234a895585a5e40562779599baeea38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e23d381ee02ee5346b64e2d565e440345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498ec87f6ed8c5d68d03510b398a44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f798593e54f2a3c053dfa41b8eae675347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90042c135174a90134df303855b84d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830164bbe9b46776218fd66203519237349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad7bb0152547d325e06ba44c73019d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2086e70f5b876b3815e45953b9beb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff6673e1db6df2083027df76f040c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa58f192f68347857359d6b2286ce23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b9ff0fd0de22a312eb5904e1cf541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddafd806330b8acca49836e1a738a11355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab730124036f0fc7bf3e1d2b947cf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85e2b837a0789089bde1fb27860fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb370083efeaa579d536f676341c8a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9587970717dda81358b33d73f1111359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f7a75d9b4e2d6e127313d7ca989b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fda8254fd50d14a96cc78b1411d9bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a75f4983b5c20e5eb8369f04344f93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1fe7333f6ba591618c99822943acd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dadc1923af43c274c7f782fe60ef3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a73081b1c7e715d74572562228ec6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91e203260ce76ca1f40899c5723364366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4399da46917462c4e699294aebe1380367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254957de1924da08f7d926426844951368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d100cc8c73df72977a5270788b675369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46695c08e7eda2f301f6b6860ada9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e75b872b159f264a028b337ab2cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d47ee88ff1faf71a49ae9f45ba005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea8af535faaf28a8117afa454c23e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76e7de66bcdd57f167877515623a30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c71e5562d066a279315b6b140b334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be487a0e50afd2f4eceed3258d7162fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495d975e92246402c64151d83ac693377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bacf512f8dccee1cd02f234514ac16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262955c45ca681040582de1bb8a36a19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594cdf44df2050a20e46007d6667508380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e3eff7f8208f9e9a7ad5a953d4484381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179fc2139363dfe9ba3336af83de0ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec693b11af7d622d6b36347e9fef75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf127aebe05616697a75ea768c8a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb036a52125d4ace9eb720ab88a8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d050b45790c0561c1aa355683c9f80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1c69fb77beeaa31837e81deb7953f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7c18ea2b62294225a34762283e17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de66810a0899640bb5872efe1c5852389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30034fbf291047b73368a098dd61c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84381bf6d26d0810edb027729bc0dcb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6c2326b83928fea90eca64add8ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636dc4780a15cc51028aa8815ed7127393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce42e7e9c897d9987ee932891cf477394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b54e6157faab39a6db4b06396f65e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b827d02a5befca96167e5bff27a1b4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c76c20e98351e303ee3c7988081876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34170347f9d403d964a1f942cf77d06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370ad0818567acc173b3910ecc6b21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce4401aca844c94757b155ba23293400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2635f9a5f12d6c3665be11e51953703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a62b6e6a7f78eddbcd67cb1f5746a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bd34df8ee207a29ed9b3589f38fdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51200b6541e6704d4b70d23b77f89aa3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42a499f40e9ae1aa6cc49b44d5b74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3884dff18646ae229cd6e611c4dc75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32037d19500d48bf4e9a1b784e59b13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243377dab8de185160c080b91a7434d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430782a0e37a8d98455eb71b39f4ab4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804fdac4f6761519ac006c0d4ab4d05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded83b8d3d8b776c148bb16050c2d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1616ed3a251ad92f2ad7f2b92067412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bae3ac7782a0a7c0e7bbc33bf52c92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1a260d6bba12db2ec2917b0ddb922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb75487e94d6d005549788f82e8000415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8a0d6b80b15ae3e967a401a44db6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f093dd6fcd974dc2b96ee5ff5ef7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67259845253e7e6c29c98bd45beb202f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695af7a4ee11af3959c0665e76ba2bc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30a2cb1964ff8a937e1c2df4ead7bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5711634289f5c5cc322f81121477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f27e72c0c0b9e1959f569ccb9f857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18697294362ece72270575c8eb8b7ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff5dc33a401758c44fdb357c801a68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda09f0cb0c307c27c42a0d6e5dfee58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff1861c1f8123c85234674c69ec3a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acc04d2dc3bda2d61b32d47c3aa7f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7944e5a8323c668919bbe7ed93a9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9995b6acbef79b969f62357a275c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39815600c010383c886db40a8182608430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790293707797ff231fde1f0facb7e748431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bdc7249bf90d3fb500f914bae0b30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81649bf620eb7c674bc378084912c8a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da6af43657849530a073fc9705d30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f33664a50e38ae48ab68eb4f12559435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ee588682cbb132b086549d533c1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0f99db7f0a6a56c80ec0418206605437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc11a409ebcfb38bfb6ee626ad56c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320637d5aa83e1cb7efbb4d0ae8eb5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb44b523b03b1a17b00be9820de324440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f36edd90b92a5050f4f77adfa94f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102fc1d564fd2ca2bade0aa10454567442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f14c359af8a4a104c73b437d10bc55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca259ff218f50ad0b6a412b1462810f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d5a283082504ff73508ecb39b391e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dcd229c8c358425c14441fe8e458b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d638a3919b23e9b7602473cc426d6cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860286086d4ecd2d7269012fc8267f67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd9b8dc4cc012d8b474dd5278635e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05093e5619e70e998957e19aab732450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725b68e592583804778f7a5a621212451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bf26384bf9c716d7bfda0f1844fe4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244cbf1299af831fbb09441633085d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aad02896fcdf7aef63bbe41684e6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1561ada32e1abc6d0a2ab968e382f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df4022317dab9d14b4a9a2430db84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3806cf519bafd00b873b04afadce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad7fe9d2c8040c3f5dc173466648d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20476fd95117e0c9c9ab8666fe1c296459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130c03ee7927d3e446f6261e4a2386e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823fc7deafe99db0a575598d7800e64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbc4fac311f75a0e5b701ffee40edf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd1438bb359e14154af1817d1776df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff00195ee8f44b151452b0524eea37a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394a065219bf44dc90437a1c7a524dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942af06c7de3f512e5f19e80f6674ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2acb7d9e9776dd47cd763baf1606ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e5a6e6da5142967bf91245e3066c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15717a0cc3e5f6dd763dd5f34f2c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70209730017e7249e413d0f902e44f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e9a6d24d0d9285c1943fde7ac09c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4116c0e8364ad791be512d2b4def1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a63f2d6f5b4fd13580d71c5b3ee56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512711a73c4968fb0ac55789cb4bf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eeb542260c3085e6e81dc8aacff46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e877565e9f088bd9ff52c287d3c4ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f2f0c509f29a4b5409aff67d5202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9cfa25f577fefbfb50e85d478e0dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9c1a5fd1ad93323e6abbcedd1aba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43686263b4a6f0499b21f06fd3211c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc834f61ee1700e355504ea0ad34434e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6d7874195d798eb2fb80b71a89c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6c90c47fd6eedd8f95f7280ce99e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd58101d5319e84808d4c956c6066bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f45036c3ff8689a6fb237c7c511a82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ad766fd660f5effb876dd0206af8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d7f2724d74e2f74a6d6829aacd5dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a1909d525df93ed14691419761f5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb820bc1d76ce158d25a9a9f90b924489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d697a013b4a5819e05ff1691670934490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f26d74f296429cf7651f2ca19938491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff195ef835c0b24b7dd2042ebd0e46b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1dae644643ec43ecf1c54538f44fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c25fb239aaa0508c5dc4a4e787a482494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54957e9dd3c24ced4dd83d4977d8ce07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6064a912fd4dfed684709b35f0ca6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d734bff83d7ac084ef085d641d3dab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec31235f57d11392f23e65ef0a65bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0630fc42b5e8f8c7267038569d204c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579514eb6757758097af9f630239eb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84306f9051e544bf68f36ad1ac92194501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5cdaddaa59369fc432acd80ce0e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e4f4fbef5c3d3790520ebd42e07e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818195fb74825a795de08fa0f657075504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257e1b903db140824022a76f5729b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8c4eb2122be7138db9014965fcdbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97ba4ec6fd568e49b836b4c12a7669507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486893d0127ff871508e1a906040f95d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd0e9df1310560f061a589ab238745509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57a24522370e1b6d8dcc7e6240291510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb91046f7dee0d2d89edbdfe5e2324511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf794127f230d1cd9b8b8c2bdb660512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2db87472d5e11b588a1fcf7982790513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a11089e65ce3eeb322377a53d3c90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4efd64f9f50ffa2821a8134ab6105515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d7b4e31f68d67df7fa0ad97d1380516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178af66e0fba12577c4624996c08f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a928805aa015a7d4978690f644ded518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68114a900a4bfb91c2d62db55c0ada519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb03c0eee0ff7f101cc6353d6de96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e54bb957b021cf10676232f749ad0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502d5cf4c2f569f57a77ad5bdf64e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40104957a3b5000ac336139c5f3392523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064fd55e6b314acc975fd5a3a9e5df6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78ec0ab5583d576fe3b55e3b7a6c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb89a9e5d574e94e0151f95d61c8bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced50637c83ead0c5ae5e10b83d5f8d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d9d11bf305b10a65b1b25f8b59e77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca35897bc441dc820cdd263661fe8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4b96066400746b356b06b542b5ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732dc565313937cb07916982315a3b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cec0a6c848381268a26d0440b73c64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da06a4f59b6a9ebf532ea21639c131533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07530674aa8baee5a103b968579c0cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cea7969fa871d0ca7931134ab9e6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35c385c361bd1b841edeba4820c36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f67d304948052bbbdc811c6fa1e0e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb33f130966c9e93cd95d5c8fff3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef6a6df3220aaa566a72693b1f6f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499262c8159344fda18816d30f537f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139be7487cbdea223a4f0dd4824bf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17627c95ecfcb9c81377d1335cb761542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac050edfa9b7db8260672238be53bd60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061e90bea2d128feede24f33bf55ca0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354358d3653ade9646d366367f5f0eae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec90deb94aa4c85d1217c99f56f04c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5f2010e71c87724201d3a4ba088d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08c72a92ef77cff885ef370e22440548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0e9d1e101c48d014ae404d8ae4154549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d2b2449c0020dbe0f33e97df14d9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fcbaa758ab8cc7993e6bfa0d27cd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f6da7da040de3f63424f463107e52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4adc0a8e7fee374dcfec1c71759f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892b0e7237fc502fc4bc4e374dd3324554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022ae5d068544af0a328d243cf463a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831978e1039f28a4fdc241956076c8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67330a72ad8a3298ccce9c6be8f04e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961e4ead9c06d08c8d17eac8615678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5efd5aa35c33caa0e3ca38defee0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee9b7d29d2832e6f0da70c5b3d7978560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4e76a338d8c71d010014bc013bf7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa5fe54dd28eb288160fbd018bd699562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96794799ee5df3d77a8d0fb4a27aeb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccfc66494df3e151d5a29210d451ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffedc874f2819ac26c306a294f8555565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6b523b7ed23a18a3a0a5cb7e26d5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05572d3984787ff5a2529ae0ff1f6979567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c749be25a64d4f27fa9d86cfa5576e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187b6d9f86667ecf8c1a2e0044ecc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d70e8f58ecc836e7d1eedd4b4631f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de411228d58542e37528f3286d802a03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af499c675ac2bd6c3012380f23fc43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc573e71d9bf0ae5d761b46bbde1adbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958160da9b8ce2867b7c63d2a6d29fd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88b326dc49d967190ec4c772c8b2df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315035536bebaca9184d0e2e37ad822576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481ac6dd87fc54833b7523efd6a6e26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226abbfae358ae1a48ac37fbc37312e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c0d2d80fe1ef4729975ef2ab721e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a56b4db12227a05842119fa3ef38d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bfb2262f6f7eafec7ea32e8eff0af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638c882b117e3c00edbc27b9839115582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04968beeff7c8e3b48a31d55538619583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d44b6bd3252a34db7f94899ac953f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a73f0e0e2e6e2eb0a6f9a97b14c1e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c91702faebced484e4783c85d35d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b53f93b0c2f1ed03e7327bde6d79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5bcce76fbbfcc25d7710780e688a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021cbb4a82918a30092139c06fe1c64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc7b76cc998b1dc8e2f7ed92155f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892abaa49bcd8a1287a48bcd35e447d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db0683891137f8b5adc0ea2b86e455592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd577252d11512d3d2b9bb0db4ab9b3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a79b467fb8483d0fe48a59ed6b8c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917ae027e8a3d575fc84e5c983d13d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36b84ba0099f295d84d3b122f19a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac5e6ae6f20b6bddda7bbac86ca05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa85d3aabd19b1155490a728f1676a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab315c625cca7d3b488fcc23850065599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b659b758edc6615282930502928291600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d0193a7bb5f9e2985afb49636b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb4aba4a83c030001cefaeef18d87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11edee0181f2cfd0280ff10d216480603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b305f20a3d28b70a439c0aefce15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b47c5e5e7497ece39b39bda139cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29e660f7d51ccb6ca6a5429e16d5ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6921661d539a2f56c1bba1038d063607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e52e5dd66a25f0916cfd19dab156608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac938d6f48204e58734062ef48bcb76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bbb32daf6d87f6da79ad924c5782f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731941cfa32375a9bc1034b62989ca42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf49098d9d42fdc484218ddf2ced29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e414779f61b72ddb69a401b34f27e6c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384ce9b0acf67885bbe508e6d901057614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094844d42ea7ab2cdad44836bd45c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db895eba179f3565318ccd4507784ee7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d8c78d7f7094d05ff26c12eca8cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd37e81d2863b790d0853272982ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf9a8c9dda038e0885ee9c5b6f54a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61779b933fc15fd880ca7843c0c85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d5c77f2139d0c77601e489d4afe0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7a904d74b1d5a91598d5dc0fd4a8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa44a8f5127930e0b983e1e780a4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094070815fab687948368fec761729f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a852c3d88c5e2d13c5399a73fc17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82159c3d3f5f12ab09e815ee8d5208626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488379c29991c044e5e3cac62f70397627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944a0af6680fbd1ac3ab0961eb0ae6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c438ffc1edfae7c02a24ccfa1a9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802801396e100a1fbefc7c4ec9a51cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715e4e254eec395d730657650228f49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadddf9c2f142c9490fa1fd26d87338632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a940cb7479702465b11f07ff833c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e972b9833d6ae24dfa58d4ff5011634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176045470673d1ab238b3eba248e5731635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bab72e1b139dca8d5d3865675a54d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249180d21f69db901c6df5f74e69582637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140a9ccd0fabe48519d4a3b6a9c4e2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1f519695894ba54fca3b70e0bca0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceeaf3747ba7688c9065a72091b533640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682e54ea0e345eef9f184ab6c7140af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d72a5222bda962ecedb7063e6121642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77df65481f5445095011d74073e01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5568df3836866a7bd9a39e1ca406c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52d59596b2f2ed97b757adefd589dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba3764fd070dbc8a4b1b7d74d93cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744f5e4c9d812db66c080714f8dd94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531adbf8cb77ca352ebfcd3b30d6e62c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e2c4b8c7178c2e6d3fc4e1b217fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab7b588ec7656c76d3e4d87857d24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc10038825bba7529304847a6b3030651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60353596faba55f8155f0d09f9b4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca14375695fd1b5c8061d3d48fb943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0d2489ffea1359ac871657406b89c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805afe7fb982752f8e7fd83d4b96d1a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e89a4fd9b1c7d0697f9561b1025b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c146ffea444d6b855e20db41ce5dc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bb7054195fcd54de64786b52e464a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14210f5708dd2d994f37745af5808e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a4a60a0472fd859e0b4739921594660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b764342629fb5e2ff7235bdb4eb821e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f03139b226e1183f49e7c0d68abda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465cf6eb5311d0e9c878acb242ca1f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b09a8323a378ce294e3abe12b6e55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071cbc1b27e583212247265023a771d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49bbcde8f643140bbe33eb96e66777666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7817e716606fa675acc0dad009388f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3090018e15e81245891b28438350e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fc062d59522b91d85fceefcec5e10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba9c3e0fd0e7605d9186db623aad03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2488c3e2c4340107f69b944a7d996671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa7b36e4599452a5268d553682ccbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1f0dd869d6df1c6fff1b7686b6ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7afc7cadbe64db24d20de8ec2488d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8b1562e18af2eda3bb122cc650c8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7047220c27981b641d53d7f2de35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bcdc8ea1caabb0f2ec1b05c1588e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef129b2f2e183f1bfc6ec1ebc67fbbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f9a17fbe530dd2901cf410e150663679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af2e31dcc5acb49a9e3247ae6bcf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab13ebf5f183fc6988f02e6c4b16cfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd2cbff4a48a036031392c192d31a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824530f02e9193635ad92fc5732ce0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215f2437299052e05df7ee4f9a95f63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d4856696d67ea35fb9f6632c2a1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3f4f73003ff0c374304ff02c1f615686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05159d1dbc35766f7c7ff0759415225687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e88f4e7430a9bcf15bca16ff2ca4d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bb69c3d63acb4c877a8362e9d618d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c92c52c526f8f3d552e838305984f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607978e5b47e222272b8e52f5ccc173a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fbb6adf8f10d77591d481d6d06155692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e836e36e04dccbac2fe0a769eecdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65438e26a3876c597de1bdc3f0a6c9cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59e761a0e402e3e1557d90eec2ea7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aed18405c15380310b53dee442b5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eac3e1311b9094c8dbc0948080271d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4018f5b458be2fbf52f34d63942be9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e90d55ca80d64b2cf87232944cd6a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a725f6a0ae0af25be3b21745335192700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71feb1b2ba04f86246f9711a0b2ee4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88acb5ca703e281c87442e665aba4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19befb9cfc76ed185ab54b3d64de6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b570d09984e16775079382cf1479ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760cfc00f2eece899a658a93ca4ff7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b8898cb75a48b354a3eeb7f509d55706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd5bd1a7f410009ba8c24cfe32142707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5295b9f7904a69f7ee6747f891f3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8598f0264e53b020686f2abef739709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd0464c853a987b700d3f83444cf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357faa4d50f267357173048f56bb416711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75902f260b3b233eb370df683a83c84d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0deeb8bbb7e3eac48c62b41f33e3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac6ebc1664e846a1b5cb90e5f54f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754dcc205893c9e17eef979b1ede353715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959eaeea80fee999b4467053ddb388716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021aa35a2ec4b93386bf8e353d774f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e234de3652c0e581202722abb04b2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49128bb93b9bf02180a0c34b62907c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dda00f0c955c32d688e1bdb8cf530e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad85c233257f5c199182bfb57510ec3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133cf0218e36cbd5e6a06e7139c56a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978838dabfd303b7e1a55126c4659f4e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc10a6d0d1b6d3eb94398b83939a08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a12b503217ba681c7c011bf502fdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72f3eb7077485c27f3d920a51bb8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273852f61a962e48b80e4619704916727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a85ea670e13f52e4e35f854be0c51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be29caaa6a1d73e3898707de5f6e14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1fc5513713e5e2927c413d9b59a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6158cc3a8d62986ac9823a283d003d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793dcb0596e6eb7c45ad20151a6e83a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce5d11e0084459a0f45f9e60bab40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11ebabb23b457112adc5130f307d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d94ef3ceeb25e7b04c2c9929f879f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8c01b8466c3792666c89b2ee65f1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cdd8106d58e26c77931c59cf5a13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c997df85f91bc3196ba8cf7716b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ad63266ddcdd4eecfba28a8dace0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45da997e505fc5b55ba03f84f215fcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adbfa495a833ec9fe6d23c3b7c7d4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8905da7ac5e2e6b206e42270e4b2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e666df199d4b46245fbfc70ff66f16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a218303621a9ea2278906d64f338d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d53066d04ed17c85a550ac05f0fc1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1051b15d562897230208cf9f28ece6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b4466676b57ae5fc93f66d92f1eaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef449f6e08533c137a8e7ba90379787a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dded64cb6db920c7c073abc5ef76535749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4481fc08fd4b0ebff1dcea31f626750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b30dd85cef3ac84b3cec42928ac4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecac5a1f0cce8bd36efc1eb34d11e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86f0e20c2e2a3145f4f93f764b2df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37f944898d88b3effb7ba1aed0343d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1030d3ce5c577e7fef8690f74617ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2340688ac9e2d67ba71174b7563c33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c23d8b759aeface0bc5be07372106757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b1ee247fe92f6dd2fb0a51af8f2bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5309b8971f1a08b16d66ce944fefa2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>