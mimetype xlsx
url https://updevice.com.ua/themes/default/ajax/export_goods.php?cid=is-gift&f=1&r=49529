--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c79d0ef996f369711ff4761fde5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9758d2201b504dc0b7b5f475d0e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4865a686565b67bef2f3fea372b69d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860844a00c5db5f260cf2745882123b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f705a1258a1525ceb036f28bc98445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1c2a27518447b43c8e4f8f427d5936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83dca15781c3ba5dcc96882536ba2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b3d514aa144a38699175a25fcd2628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc752dc1d38c7551296ea8f283331e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121ddad420e9d482f25f88bfc73398d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d72506ef0dad07232bf7a8d3f1a0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e517f878f6318847f815932f584b9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7d05615d56481db6cab3de0cf52b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f436088888613a36289425e50d7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6255ed63b66032748d440a84077c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a648aa7123cf022cf55b4afed32d2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4ec3c12cbd7d5dc88bdfab19555817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a251b4fa9c3f675f1fda2335e0917a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68a4ef8f817cae89a86fa822395bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0203d380cc28f96360f2140e0785120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908103bf3117d83025c294c04d4d48821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb6343cf532bf4409e86c327e5eb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcd863a007adc23e2de8dfeb63d99023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ea16faf8b93a16a7b2908c9c8a5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1b784cc625c80f2d4645d54c0caf725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017f98c8543aa7bb002f831287e5d9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77d4ae0409cf9059f5019f3a2d38a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880ff460c2b88c7e00ec40bd5ef3a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c4cbdea98d131d6399f09150a64629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406281ed28b90737a7b875e9c0f889330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385d1cd4430922a9152e0faeb07b9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ddf8ee4fefedb6853657d51f9e12f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa6ffca54fededb0a583023ca196ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41235c98a9f1635e3400da73a730df1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a22f7decb786431e72ef54e8eacd4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a19bcaa54f6eeab921a139096826036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb245effb40d70f6e237779d9943f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd678f76df7b3a961529ea7472030c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0960fbe7da82620f4b60f644972b89b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5267679e916e14b3798052a6d39fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b38f9e9a8dffdc3d629354a981ef3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e8b6c0745d437752096838b167d8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a57019896e9f843eb94edbbeccb2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06647de10600233c2bac3474c0adb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84518935a98b73753954d30a6a1922bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907093d875cfa745541f977d6d1433f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e982417d937e6b01673f42ae641df747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e48e2021beb94624ab292217c97a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e01c49c731175166f1e35c67da80b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a980c7d6e7527d3b31efd395dfacc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da1bb328f7ed7e45de79e391c6ba4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b22e56204d032c8a92919ac7c26c1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3dc8c201770e9619b59ec32a82c7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3a0ef0fd92723f3aa6cfb9f11b7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e4558b4a817c03231d44e45864f9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5127a554bed88b66c8dae3549fabd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f84959f5f040ea519c16cd874ec2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449b5fbdff4fdd52c9316285f6902a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bef314fc17fdd456381af6ae539ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0177017461016cf4533f692f3666e4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc3f1cab342d75cd8e6956ccab083561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6912e9a77eeb7a65d8fda050a5cc7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ecc29d703402547d45801908130dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a13fa9918e7ad8e1c6a53083eb8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89392a4d910136b139d9941645684eaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa9694eeeaf94503a8ae9e697165d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9453a54d88e848e6fb1ca3789cb0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb50ef561c53911b487e1dd669eb36b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd8464ccc9f24a36734d2d83722cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a840ab6b7899b5bbe9bda0d7162158770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0760f420cbdc3929e6f29bd25547971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e48549a8537fa641673f5355215f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039bf94af6787d6186f3faabe88025373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b23c9f4da051778249fc6463b4614974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b8916fa3d498c954628511094c7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5764f82298471f6a1574c9008cae576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7b9cdbe5aff14e0971e9b1cd7f13977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a1e4cc0865a168cd2e061ccc16a2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056665b24deffcce9e19353a8f2c072779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0971dacc7834edc370d51f338231b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf9ad1e56e580828af168f2ebdc80e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f2feb8589648d55ddbfddfe36e02a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f46189eff8ceee58933c2cf87ed7da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7da6f71659c164fff2dd894415e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8294dbd05b90bfd5c996aa8ae0a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3685a650ea618a5b9e0cac620125586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d7b5edda6f9f4d4d951d9d8cce4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf3ad02906162ad038d53b258cff888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c6aaac3639f53bf423ae17ccb48a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2beb912fb6d33a319ea4371a1b7c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4bc0df1180413ead4858ea76cc43391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e191931fdea9937ba9b8eba5fc5f4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb7df0389eec6e3781234a7249574893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08509a648a004ee1f4efd6d094a4f36594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e6cc47ecae64e1245eb215382c30195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf809bb0c1c7c47260e161b5c03c5b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29b38cb8c28d879b9c3b089024d62b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7828c112e9ca22acc66ed8d5a58b5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddf08cda7237acb7b1853f457b6df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4243837150077f99c1e9346d94aad0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a95fadd3829e7ef0411e289615666b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ebcebac84616f9b5b99c6615c50bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd39284b803c66cd9f9cfe6fe72ecc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1b655354534076f5de684f7b25d52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f72729ae6e6abc3e89763799222d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054bb3132d4fbbd0417c0b2b7017ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e055befa676b2d05ac60b562d4fd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee184d38bc1160458a3107cf9b51ddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db0db091b98e12336d74feeef1bdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6717cf49d774cfd1bd680203748d9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834f9f609b560b7df590de07b0bd130111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba204230b408a7080b5693c9fda2288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3995df543077a30b6ee01efb1cf98f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de6fded6a964df29a7c99886e0d4a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e45277ca896f396835f5390cf4c29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df158ac51eeac17a54f51c07d44de7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed4215bdfb895043f698a156ba4efd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e40044dc3afc80b457c45bb739a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae09d48427fec360dee1cc4837c8ad7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b4d049d7ef697a9715461e08b7a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046b168c97a6e308b1b045872b8a64e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3b77978580ee4786e213e813b45b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db68877034dcb1fe83804fd261a32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba24713ec0a16f8e4246c8c199690ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe56ef2deea5196cbcaa79b3f6ecce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46de54ccf9dbac8b726bcf5515a6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff557c75a838418c2c702030836cde9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73867807fed8784e9218d61661621e13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f613124162c48ca6750cf1dc1ae9e5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ed6b6fb252d6b18ce54fb043b02f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e185ac8666722973407bd31f2b28f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b29ad427396239ae1b78ac9f06ffe4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d3463f96f5b9349c8bc808a0187d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033874c66fa7396a4dcd76a587e6c5b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97589d28790997eff721e0f654ef74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dddd2874d33b44ae91fc804d6a2da6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc0ba03dc68bcaa6238459b81cf339137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64080ada72d5c0064ea27187e9b7ec37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb450c6805b66b7f7212728076e8dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853fbc9c719d5a52bd05cc03ce8de63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483a30a6e37aff1d6235f5ccab107f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df14e8634aef0e6bc47e67fd3b740f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968ad3428b2c64a904b7fad3b358d73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be194f7bc42915469109050dce6ffae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f574301825518e9ae90d088d12d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb06e7cd045ce259402dc987130540146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291920b5f5fd6a5e40ee56b58a70ddb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eec82aeb61abbc756109f789dffa2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57054fbe9088732ebc09f95885acbbe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56155d1e6f41bcaef0c55f72853979150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee39ca94ce09fe871c190f73e8d7560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad63ca3ad97ac50b33b7a09022087ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49843263687a1623ea22c228ec7cf19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ccde6c5effcd32549fc023494c667154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f96ae17114d9b0d2383bf1a40306155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613057d461da214aa4782199c1f3fd95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e1d7d911c75cf2e42d2c1f34627e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e92a23bd2bd6bf9dd2aacffd85f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353e2906a1176946a6d312403ead3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db2f3145ffbbe91acce108aa69c14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7d9c4d0c22900e1911ca12587087161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9e714989bc919255917cf2bc5d1c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc71aac6fbbfeb305988f97f7f69cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ca10656506f47f77a4356c90ae27e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e9e769306853fbf2e0cda640e9a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3b9598cecc9b8d2e2b00e43b4e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455beb3cd73c6cc69a690250767974f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9835760f4eedc98468b1fd4726d72cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1acc10a8a137df858fbe6b00cb5cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ee98eb07892ebdc86e09f7179e19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23c1e3a1ddc3c78890859b7dc940a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ec36f1bc1c73096b785a700908f40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339bca63f6374c73e2f4ee03daab7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3ff589751276c9c431812105464d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789b97b6eebb0def29071301f237b54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349700d73adeea3519ef440964ccba2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9559a672aed3869dd73c9a3089a1557177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38780458b9bc6f9cf2e861582c0b473178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f5940d8f0b10c5e7eaf98daae7a0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c12b5ab616aa11048a92a0edb5bc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d1f472e21ada2be02a3e35c80927181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a04688fc2594c91c6f780712c9c845182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa256748a02347c1ad585174948b1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952505f5b10873a308afff586c01ca10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0b909c495f4d1d01f63463f2ec149185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65d3f140faefdb0836f5b7a253a7da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b77f1b4922de2b7078c6fd5cbf76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2f960702fbb737aa117dba644d01d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17d14596809e902998229251d95c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffa66fc3bbe7c45adffdac599b8b03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d0f50cc552c4857805e1037226eef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac81bd04d01538281de9bc9da9fbccb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a1fa6aaf3db786d5fa4bae1bbed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d9beabe47a7cf60254262b571d773194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f44134e663ef22e98bc868cb46193b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606adcf0224d1b7f1ea8ddf67351789196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6dd7b82e035f0d44ebdc5734152c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cced5bcda27a6cc36fd779430bdae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9bf2b2470d5e074d376ae3b4cd628199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ceca7c05391c15865fcfb10371b43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a249429fdb0669e3f6f4308723edb38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77499b023655df7d32ff167fd770f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe702a4ec6e9946f0e69945f6e86663203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f236f369a8969de79db071198e099f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db266233d19c941f380dc13d856db2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe0021c053ce40137e28fdb2a53fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d27b0b03d28c78fd57ce30f63492e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f818c9671dad5df1a92c830c3ea574208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6133ce71d7a028ea058dd70ff6565209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d47a0ad247e37279696c6ae17bc99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa360fb219bdb2f7fe3d523773fef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3501220d061f135dc173c0f9fbb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0046dfb4df3764f0a8bfa6a1c4a711213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ad51ea1a614cf45c768fb096c0bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9b3c4fe1725f10ddda9a3a7358fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b02ba984b73dba778424d8483f22c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a5bbf79000f66e3e7a4a30d64e43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10005768285b2f2bc5c7f6f917319c43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400695a10230325e5afdd5c86e383365219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6628baadb308881f2122819cd43f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717a00fb292abbf896166289dd3950221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1981f2c97db5d1206b55d0b37c12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d7d1737cce2cdf21a2fd0851c7135223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f87b5247a0dbeb213a68e92f00d812224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f55a275b3eecd75298a8deab709c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78e1a69aac45b162b3c077c084235226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e10bc2294d58c24ab1163a673133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509984b4dcde5e96c651033cde6f39c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d5d19a0e0ba4378592efb10ffcfe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cff999e7372f4bff61f8c99b8e583230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52132a312e618cf67f282de35a1e9463231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30bee44157bc1f6f5ed3bd28ab5b70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb63e037d6bfeff598969075bd029d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859eb1120c72141f9729eb8650a2f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020569769d0e7998200df471c234604235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b3c6f8c82d2335e653fcbafc7dcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616243a5e9b2d3fdd444e585b702432d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e62714cec691274baec06e1e3c36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222cf94b6fa55af250c2ed4dc5e92b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf957bc7583b365172504cd82350a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e0472e7f8b5ec0229965faf6aa6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f7b55a77d8391f371062fa308f157242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbc957f9ca72cb03f9710f8ab47397243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11276b520e52063839928427b1ab16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c08857af0e6ad5c734856de871e3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ee9fadcdd7ef8f22ad75f2644e22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c68250c599c98e1c88d77c0242ffde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2efd86dd5967c3914209faa2d33266248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00883d1689a882089c071f8c7727e08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611e3868013e2148bc1088965418b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a54ebd4d0c35a63ece6dc275a38f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f161dd0bccb87fae42f5b7db4a54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52e69376a7a22de95f6b8671949200253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa4f11f9fd9e84459816a8045b6169254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d87fa15634e2936aafeb8dcd553ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f8b442c2e5df66cb9f337782057fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af9115fdc5498ee0e1e79504fb5e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd4d213a191d384b1f2773a29a4486258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1716f056395fb08e934906d24c98a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb4fbf1f273903ef0116c771e23458260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7d18fb6e7a243419f9455ab16d011261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f036c1f21f54c3441a11d1df9d38d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218dbb845ee81c9c31ea8daeeb20d95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f64495ab351c66ccec23e251f49c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202bcb90b00b785a98899085ccdb763265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834938bd95f4907b9129aa3e913decb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193d0dde6a04e4873dcdb0685058a40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881250a15ce467ea0a4dde9ab120a1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832d85dcfb93760c0ea6f75d7699e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24151077a6c2c73bb4fb1c8f722c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070497b162092a9a0d18e001689ce298271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407975bbcd4f05c52447551860391fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8642d69ffc4503b884ecb218cc5d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f18b3a269d9e8fe37e11f2fba879274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ff2092459095fefb039da1bf7ee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca97df632c3d046ae40bdf5e872adb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296912522e7d9463557d31bcf1d3bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea149e0588406cf9dc735f08dd27b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43506779ffa14a6c6dc84a75c5f964d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5235420eec65fde862d830f08ea21e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdb85342a5168fab74249d0f9d705e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a317be1d30d04b1e1367e96a42ce4a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1e96d9fca51e4cadaa8c9668e509283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269cee4be3bf64bf733f12e1ad07362284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496e3e573caab3f1e0c9e3ab51cda1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606374fdc173a70b66427d63ebd05213286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcc642e80b0e28f1239d7dada3721c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449d60d599e3fe22beee1bb953e405288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6ba1f8b60307a14a2b2d8cf0e04c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653a3c4932f16bb71dac0e65c0fa20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555e6c742ff3d6ea38bdd70bbfcaa53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279da3ee250a7f48202149320cc7ca3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d280e54d2caa9aab5ae9edb3701883d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29220186e06d8aeafc23ffa3903c018294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c4463f11d2c190615b75b014612c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da93cde36241351999e0343cdb64e4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef5d1bb6540aff259ebcb653139cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e13241f9422dd509544f0359d0938298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e4b4a9a07f47008da2a2cd1222f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e2cea9f9ef48ac9bcf8dbc506e414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2865f4b8f25d5c0962dca8c5915bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c98d87ce848549ad1ad7620b88a3c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e662a2262b4d8f943e4bf3971d5cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a892cc064d3d91e24eb6c3f4f085a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff7e0793155029e46bb0f1689d7ec5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fdc81c06b6d35a8e039bcdbeb8fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d879b2ed9ce28ae58da98e16064165307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786c87b67675c52389f851d45195a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468da11c53bc76957a134137baedfba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dbc8094e117c39a676a2c8908a56c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935cc7310536c8ed51288ab3b9b2d4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029633460154b2ee3bb344235c3f9f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dbd89cd3a35312612088a47b3d748313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ac7dfae31da410eb03201da7c9dae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9e69bca706f41147bd8dd2a1c2f9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c547635d864088be929f3c9b6d9ad6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74dec862a04cc207d919246b036384317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6d641b0e5baf736c68236e20c25c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bf61af32e12cb64bf3510fb55e69e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f6b43ac4ea61f7685cff4f521782320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a7bcfa8ed88993833ee6c2fd2520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89833ee8159090b49fd3315c979664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec8821ae810f27c6b24819c23510fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6457c43eef5dfbcd0cd94c41cbb71f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db3f8ad67ee405fb876966153a8f67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87362af6508a7d782e3d072b3a6d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d5848af8adef10a31ab9d7ca19c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f683b22dc3486344b68ddf60d1b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf54069c6d4918102a15c9cb1a2ae1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226ac5e5b52c474d598a11f0109f48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa878c26259f90269c5210524e3407331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4def6986b1166694d67d41cb05ac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cff14d847546953a2017d63682ea3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f6a912d528254aa544edba9e3281334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b48ede9286d5c7c8066fae89f72aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea72fd3256c8714ef2a457bdafb91d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c97cead8602fa1284d912d08143758337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0918a4b122ac3e384c90bb37da676c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db191fb9d817db53bb60c47df519d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba3e014dd4eb44517c3cdfaa1ae45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb93e706652a6b61192d8b9ae18f74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a62ef9aaac7e13b43759c01b2274342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775706992afc783c2984a5b95d7254343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c2393e9abe3b43629e72ad38c1eec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33d4a25a98daddb2c30d18e0e0f57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da1daf5f1c0dffba7c000e7ea330f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90baf6fd357cedcd784cb1403c824347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361380a43bc42667d396706ca89256c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa15079233ca33c5e09f384d299bb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be936a691d657c40abd7d664731996d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3669a6db9ce34208866f7f6fbbe74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb16bca7bafe600f0a4cca74fd7a294352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d18bba9023038e145a2734656adb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959de4b8b3b0e9dbf1daf621227cdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95d55f908fac6f14fa988db8ff849355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6606f5c6cf7790549f6e4663fcc232356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e673438b180f72107bd9dfa0e5bbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc96829baaa76fb2287ba194ed2dd8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bded1c2de9e9cc221df1d053669b96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b69a83b32d3477b97475626e638195360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba865d811784b4f7eda7904edbabc32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e007061a96f444c5383a9df7db9da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b3d71fa703362f1cf1da89cb0ea05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ae9026018d60ad1dcea60cf1b33d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf1a8b9cd1e196407196b66105f9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13981daecbee340994316baa117fb7ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990637f008ab5f2d75d77c5a43d07b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e9da7f0dd73c027c9e9493255659368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a9bb47c547e64acbcade00c93181369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcfd72f4c689d6ec9f49448d2914d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d735a3c95b153bbb9d5d0cefb58b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc11624422150519e0ee3e17327eef3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f962e5ed50dbdff003725cfc80f30d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a9f57839f125534e7b721b497c1e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed48a771af9ecd2a91a8493bab3df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cde01a1761b7dcc85a19e8df28b83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa3b31f61e06565119e01e57ca50dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee46a7289955d3e0e05850892666af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df1d58d4c0dbf0b4b7fa18add8c46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f61bb6a776b6f690a9c8e951295b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195e4502b6ad16b9ba6884e078606f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47effcf8279d28ad60e4529fd51b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883c5def8a07fbc61cf60d8c3d59a0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89999ea41476d2faa9bf12028c8e3f0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd9a9f947415d2830fe15905bd558f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1e33e82f967e9cbfb99273a4cd69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16643e697f302afa5d57f98a3b7006387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85562103e99316d886853afdf83add9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef74ccb952fe1a8023137bad22998b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a288061021b450853be1832e82a774390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b830e3bb307585db2fd3a031f02d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5257928091e8fc9243bf71b8e0f940392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d26e4436da4fb0bbfdba63a2a02250393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574fe032fbf437bcbe74c1c971bda6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2114204cb865e7a6405ab42a9e8fa1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7dc2b526cb3718bd7e7d3ea809e1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc537f576c527e32e05695f9fc5e5a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af410f06e56662275f839716c1e92e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331666aa3aeaf1062837d87b44603d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea5b3eb7ce206fd966f30f8ba62210400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b09cb7dca9fdb864f1b5d45a6c323b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5044115c7c66c21b07908654f7ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966c4c70074c733d5cbe7bcb62d732403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3f4ccc94451f43bdee57fcd37c4f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dfda7a836cb45d8702c502bf2d9cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9bba330ad76530268f6c19fe6197406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d23463684c9c3fd6ad6992b10913407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef739175c9259eae8debb7ec0d5a26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb46fcda86e1ad7c4f20034c55b427a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7258a7ef6b067ffa4fe590e4f1c3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a98631d89d1e7af567695aaca9ddf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb996645e49a04b965e74e13d28f41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d433f239367573f1b5800c700a0e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb24ef08265bc9e9d9c80a5afac1d89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf236919425f4d375e04e395ba24b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a003a69df3476db9d3e65dfa32663f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083933fd9d49c9ef6273bee9d3addb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c1e200efe8d65f856a6daf25818b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c3a5eb807cce976de61a16637217f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deb413bff2147dec3e5f5264ccc877420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b46e289562df883ae531eaffceb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195315f063d3dd410c8254d3a2581f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b109dac07b4588170e2a7137adb34e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ce8124074cac39549a8bc59c6684424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8932526238e1c1b4f08ff0b74bd420425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63699a2577a3b86b3eff11ed819444b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b597c8aadf1df80336bacdb1149b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74d89a13eca306ca6663e53a3fd77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e191dc0fb0c22c544cd6da18d9c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade0cad7732db7210d27c8a972e93d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ebd8b541e6c75c9f9b4c165090b6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50defe13ebcc8f3105a876f49a26d818432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f26ec6ad5dcc54d0fb8db80ef4f516433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea86937d153f947b3bb6fd891afdfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baeb2ec0aeac22fa18a33ff5a8c452435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bdb7189081fc18c548dd5b17a174d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a07aaa0e639af4a2460034de341e28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b1aaaf40ad8e31ade49579a70fcb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb09f5738c1e2c1854adf309012239c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89611cf1a236090b5720723bba4bae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a617149f5374219a77ab5842901598b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0322f6ee801b312fc301ae9ab078a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a047baa87ec92c97e82e8eee1add443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9167c9a6b5f9440d89bf6036d5bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da7d70081216547d7e061a17f982d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fefcc84acef2ec4863945249992a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297500873497693c7f56a0fb5041c53447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be986ce0783207b6bb778da12a2b67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf337b53e3536064cfd2925e3f8130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63d666547713d001eef9eea808f9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c3b00ecf338d369667ed6c0ef6f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016d18af0f4d02c6ec61a8066d1fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5668cad450a0c93b0564d05cc681453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4add76646d8933ca177e135e0592709454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084746693e8f350b94e6e4591c2f661455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b84d7768fdf01072245f729612ee8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010678a1b58f00027b1139df5b8e03a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b951e8263118d0c187c4acfaa73a3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e305af9cbb00121b42e35cb254d301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cbbfda35e5a63c511de27ed95ba08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495650f3c31a65344fd6859bc74279e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9807c6dc561f5d889cf4fec5ab4c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9304d2e8fc8b91dbcc825f17af721c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871b060558c83132ba298f0a519f983464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a84878ce19440e4ac84c82bcb4826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5ab0ab8c970f8151a3648cc0fe629466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a468f48fd7d310b235e0c086aed58d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c917031bd1c8001c365bdb8a65c75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2aff6eca2ed489208b3b17cf0cfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c631b3ad185e9b8131d546df629ec1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9924684d6646151977773861eca4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0926d12c9aa86e49f56282c534f3427472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1af04890e6e3c23c769a98e2fbe1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d24f4903f969fc38a4942e2a502cb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f37f597f907f7267e508008128c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c97b722c091f4185c05d4fcab9e409476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea40929195d8ce320b11085c26bc8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815a73ca28f3ea065875afd54a7578478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ce3f5cb0c3af2c93ee776a5c23b52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc9d1b79c905a007218845f937aa6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35acd3d9d321fc0d61dbe5258b0acf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10e4435bb6b252f91211f522d17aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694911593f401f4b9a819292ee8ac81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80902cd787a7277e15132eadffd97607484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957997bfec013456ee974221be493e44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4784a8dbd27609d620c297bec75ccf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa93a2b5bbfc9c439d9e666fbd475487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8570edc7e7dc3933d9222c1b7609b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f463daddf472f2dc10fcb7a2d0b8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a244b4801f92618fc0ec723018a94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cefbcb9f215fe8cb74a57ed8900e3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc896ed36c8f3cbd0c2a8cbea8a479492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e5bc16ea0427d657c3f553626c2a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a42ae6ba927143d7b986acd5bc54c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8d095d094bf793a0a9c04104a9271495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6bc824020d4d8bc6488f8c1b25d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978c8cce36e23cf0c02f3b4b04a1ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59756cecf03a82f87bc37f8bc5c3407498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947fc7fe9d81ce210bc33b35c2520ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadd599647b5c43c679af9a09505e23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb60cb18b9415ba9644ac3251a8ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87a9d7f164b0b4e1deec0d3bbadfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0063d7d4ff34c274862945be368067503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85085b046b6e2c25d329b67b22f98c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20435827fb1054016b5d6a4bf99f7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb2be0c6b50474ce85514ab2639524506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1448d77aa8e80e346de4e60cfc56de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d44de9b01687e5ebe64a905b8ac5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9935b013caddbfc56c579a772425d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702892ef550cb17f1277274a5d5e297510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9590b55cd8f2d052cfcf2da4bd5cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d69e57bde1871ca09953df48e1e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01239d04c70a6ac4f94c884d7edaa6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e483a2d8601b3b3edba4cecb2fd713514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931bb3bfe661413e5daa847e130614515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f382c38c7446926bac8419dcfab6a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facefedf40cebaf39c5eec9cb277692e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2c86df4914c5f3cd509cc2de42f79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b9d2d06422245f66d3d5a254e8b64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48b1dea75714e629c83f48f06dc1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88eed7891eabb437d49b674ad02fd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c555c338a1cda6e11fc6283688f796522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165362984800a04a52ef1d70498951cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a188cea406dbc8001c2be6d9b1b0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241fd14593e6a22bb5be26c130b822525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d32ee18c8c17ee279f9c4a8a6c603526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e1018e34afa6899420e91db94b8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24cd73d39eda58d68a1d30c4639aca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8efc3e68f17f2c086787daf97b810a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9497c1e29989af66fa6e372f75b80a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f8d6264d77095c2dfc5f90360c30e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fa2c2c6e960aeda824c356bd7b814532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f69435c220ac46e0e58c521f960c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5fa718eb3c4d1c11b7673981fca8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f8764a8bb853b057fc97eb898da9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97fb0cf864a75b2de333d7b86e734e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da20d1ce4ff3dcbf978617c0dded54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc33dd4a52a18625e229236e969ee08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c70a60a404f9499c4bb0edd1f525539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59bdef0003f918a88aa5515976dcfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa688d241bfc56dc828096c9cfa5e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96602360609c77cc67624ce0a941650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a4144b546668ba68db5fc3174389543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a402028837e2e4c94c178eeceb6d93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18019a2682a3bec44eba011f0376a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4326621b20ef1d4ebc83add5bff205546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa10928f0e49c814079c08ff87238e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641cc02db6bf6babdb8fce5183ba888548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77ab69f7a96aad080703fcca4b5c07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755869eb8a9029c3670fbf341ef34fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61694aabb899751d80cbdea382d06a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea706d8fe46b7511a7922830166c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01322b2fbcf5df247def8a5c2d0c88e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474b8a428b69e2692ea23ed96d6d3eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369ab56d390fcb553571768f8784b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e2be5f5766f5e40db9205ef266f7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d92cdc2127bb8922cfb91d92effbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296e91877f98b4198ab9d9504a14c9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60710ed0e7f4f105ea287390ee14cd46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbd0f480981364692cb31877583576560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba10ef72bfba4dd22a0abec875c92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162e75ad0dab219804cbb40a8f773c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46396b3677a34f78268d20da409ecc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b29a405f181f307125cbd791b71a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145e10d23315dd5b71839735ca19536565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becc3010ab9629cfa00432e3a7245c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789465f966be0a96bea426d1bb6805fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c55d3ff3624ad49036d2878663e44f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e085468dec7403fe2d5aa1d66d3730569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8188ed1e9d34b9c438bc0be1f5dcd81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caedba164c21182ac8cb73dd4047c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806afa0da02212ec47e16426d9644d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69fd8c7c614e475e30a3c0a4c7e036573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d667b295dfb692cb1b371e45f40ce4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89b7b809fee93c155b6f91a68705c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90e87afea87cec0a44101c094102ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b992a93fe06bd211e63b65256c24214577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1945d4dcf480c3f0c299273a7786e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917524079d5f4d586229a9988f4ebbea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3767168fb3920895685418d3483aff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8c5c5b096cee7f41c4cc6a1d4e3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adfd08cff38ad3f2c986e223a73391582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547846b7a53ac6a70b96483d9894a72d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbccaac645d57ccee23fe4c97743e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da9fba6322f2f0f31a23316c465e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898381aeb60f80ca31b6e625d4548d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857ba5f2df3209b7eb9af2e3a75ebc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ad92309d5ad9e4ac2dc054030bba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb2630d44441b1f0b2d4def12ad4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ef68a5d24f4da26ae4fb66e73b702590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fedc5b20743132fabe0685a506b5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fabbd9ec2dd1b79e872956fc8dadc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985dd2d889e30c12bbd2cf6e67b6707593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f045bf3a4478f5f635e4f38e40b521594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba44578ff5d32b3f35067b7a1a9c048595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671bf7bec552ccd457ffd08e22f99db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b7b869c57bbe1cc6fa65a002beaa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fef1d94dc476b668d4e9d850200f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce940c720d23511814d93dea2904cfa3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f63381f8e9c1989fc57f7ed5c051600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f359bb4cc384e7ee7f0d7bf4238f50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec7dde9f5bc97916eadc1319218f04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4773022f8c8e7d9b0c70b583575b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10468aafb38a8afe1f48721574a67a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c38a0370d52576d62495dca3f3bae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5899312d5592d8c86b373a0684fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67905926852fa84ddd5e03f7577fc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6edf49575f0e6df853844517e3fa2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc391ae46f2e0fc1c59ecf3b8b3747b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf451bfdeda3cdf1f630cd26cda2b0fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5093c8cac4c6fb4ce3d7c501c6b71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82459881d5c64c011286a54c6b3083f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2ef0ec45b25c24000937145a5ddb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19138518c145b4b862e3205b15eaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa99fba238f75783a338aa12e68401615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f96b3ba3aee32691c6838f8eac5ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641b7def1cb428a2b16565e6278ebf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d5a2baf0cff72aac3157eb94bb769618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e9f72623b97cee33fed2cb5b7fb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec439f97f7d93ddf75f6f49e61aaffe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216048564170798395f6326bfa803df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295a949900a38d03e76a221dfdbc623622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c89f1e06f1a9b63830b3df198cbea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62524263db4ed7566a5eabd0fcd383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3791f512010170ca035290c2fbc8f8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b2317d0f3db8b94ff776f010075da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801ac5f93c533dfc4ac9ca4e0b53d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063db19a662e3aacac5673db1574ad2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0aa9dc1105eb64bad19fb0b039472629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d80805cc430216dde5dc0324e674630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1afc13148cc3ca4720a8faac15dc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3147d38d4bdfc83fe139b66c068abf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc47f3045c81c4ba3f4e1cb066c58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d832613e51437ca5eb6136e8ed3fdd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53d9f32c7f229d576aeb746eb257e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc09e8daf76139e37e9d93e7f671c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a24d71ff5ad08e98188ffbfddf22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a819275f802e94b8ec75dd9c87fa4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3010ed71b2ba70955930c1346e0191639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e089c77c2b10259907d33082d73a1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3af6c0712080284debc08e74f6213641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e023b30357dc2ab26fd13dd47988642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac199e12c1aa533e53d1c5f1cb442b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb9ee3333e38c26e9f88f775819ebf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872d2dc68e73bd09d8c34789083725645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e7af3d2834f82854dd6d23ddefb0d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c18a0f2edd866cdd254fa5eda50fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cddfe46ef0fed3424e55f45f2342b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ff0569e669c9cd399be9d28ca9c87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d1ae9c2e5e705a5ad5054a308640650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f428acac457ccd84c428a2be1a9b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c8fd8bd1238e40c2e3a28e20b588652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271db5f76784af92f977396d695beaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ad2b5a5a416123a82463db32f7e8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4a8a1eab06ca077a747f678c478e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f90c6fc62bcb914b5ff994e495131a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aaaf3eaec4316281a9c6f03641393657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e149279fa5f27ad9e039231551f9e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a693d4f331b397a083c772f23d5907659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebe8dad04c946a8b3898d9ea9def61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0160c42a45ef7981895560e315f41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11290c6a2e4c7606eb9ab003cdd858662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab85c8c78fda4d56fc99d312aa1c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5fbff37dc00f69bccae9e5e2bff16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed663e4bf1cb23be28dd6f10831fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5948692e66521ce25f4cf79970cb99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3984a1519a5a7f2dd208a875db943667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d42acc8609fb969af64c4b91dc769c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda09c52cc2e9d338539bb3b4bab9f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7676fb432327b37daaaec7caef02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac717413e5a2dfcdb7903c879bbefb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573153ac1d9a6f32458439c5d36617ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae499fa7e6f6aa2eb860dbaff2948673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0c8906d86f48b603724829d727155674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad18a8dd30d591905f8914e884847675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372799600c8e53498818bb2a7f0a1bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eca76707bb1aa5136364b0eebce15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782971131518c55fbca4d572451cb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed5ac22e86904cfd68ad63b9f7555679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6aa701c5e361b10773297c69e2ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc600e895fdb6be4dc7643436167478681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195324600ad37fdb2c47424561b65b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664869e83eec2d3c48d67b8a0f15016b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae87701ee6fd3795c53c1ebd8745b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c931b3a131ba160a9cc54abdda1e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1af75771bfd32e38406465041c158686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06316c71c28b72f197498f11a1fe3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf308ab8bcecee6fd9f84c8ee383a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91546aa1f72c7ec190fdafe8635ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee433e724ee3e185c835d7074573592690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfdccc59e4e6492a23651c79462d47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2acdb547bc444d5d41342123d048692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a65cfe99e2ad61394f0d88712104ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9755d105f32b2ae1a1dbdc579d9ac4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669954d4e23d3838ae40b78a140bea17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2dd6f8c6cc456d3a0267a2c6ed45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9560261a7bff1b34366b52a6f5147697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084fd7182dc64d720356c0eb6dc12f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe884f115294e42cfe3a3cf242afb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f037bd1604e1b4fdffdebf1c3d788f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b9589eabafa97b94be377b10c2e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd689d96308608b3d7c22ecfc971f69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfff331a729ababa9ef053a473dbe9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e869affdab618423d1c811333995a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ac9f5052aa8b3dee6b9c915237a0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70ccb3f26b5ffa21b6ef4a34c1fdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e3127728cff40321996ab42e3f81d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc814127517b77ce16a1eff6952cff8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bf779ef7e6a01b8a3415799598189709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf2a64d8dd7fbd735f2a85b7d80b5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a80165d24f7ee4ca55215e8b5cf7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f699385112eb258980eb7d18410fb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358d866196b909e39f6eba1b2e3d4c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f47ac2afa2639564262b418911a3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c616b919117ee8eb61f2732e8fca7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc312619c7d67d4afa8865edb96242c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f7725e3756f137f19bca8723a65b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485141f8a309f6d3b866662d16238141718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d29d034d1371d4ff757a06b516cc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c67d9727126578fd94f8a0de97b152720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a14620275a58cc5e31bcefc542f88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812beceb593308c7435852175659b10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ff4bcde6fef9c97f0d7f770acddfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73a78b7a87bafe7e265cfdcfbb79d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c220792d1d6c0ff02a3709ff8ffb53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6501fb67fce8ecc192173501ada95e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94b220717364523c2242034628b56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a436d9330f4235a2c020e41ef67b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1898222a5eb0950151ebd2fde9679e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206700c74299e4cd5caf9d63965f39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f6046a50b8b6fb60ac7056e5d7712731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479df8009a97cac03fa1d67972e1f61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3b49965eaf372539492b600ae87e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80685c988dee95bb9cb8a2abbd4ab225734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113660f483e17a4f434f723c3b91bf44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf94324107e376b8123355b6ca7d7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f657323806be67ecf2f8677ca470e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c01dad3695be0d19d080efc240c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4cd1fc0b457e57c448f399945257a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec03c062001109dc12311790d68d8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe7c87d2ccf410bf4c83233b3376e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b43c706170384d3fade389966320b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8388e4a24a7c14d6ef92362d647e1ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0a9a81119d4bca9f08a7998fde85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a815d195c99918034530209b3a9793d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d6ef1c56b6bc29d5af18e52805027746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44e72ab438df4e768a0811c9f2f1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c516fc5d40d014d08915c28387da0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa347b317f8ad679d0196d81bc6e1d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff8fc06feab260e6b0afcf4315052e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f286654f9d9ad0281579965a19c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654538d8073e2aeb533724252a72ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed719da098b51ba7c5b045641b56d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9e45184cc3f332b84569c952a90f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f251f56dd057adf44414cec7294eaec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273820008b8975a728245bdbb564c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e2f2793bf571d946952cccbf21d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92388af3b7f6d81193ec081f06da868758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e90d9365c9b3b9b9b887cbb3dd1869759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec777694d2878e260d2d33101548ab61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebdf20833a99ab6f5acd8e7283ed0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378e6ddb5d87216ada9a11f26613c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4aada8044c3dd46f5a2e5d45262ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd990f23cc82d9f99adbf5e1a50df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad8abeeb6d8f8f26c87af0f8344586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2353e6cad9342e1849008f2307a407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a79e2d6d11f10b9097603515ff4b6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d818b0f40a6372a0835d1ac7797d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c105a7818f33cd1a7a47e5d106ace5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557086c18ef1d5848cc676713ce7776111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b037e505996662358d1e5f7e76f2ee912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f168a57bc9c363165f9bcee8473113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b776cc0e808036471385d0bf5d5db714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54317110d21b60bfbdef7641737efb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a131b5e80833e3a1d161322c1542716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcc5c060f75a99b2d8f638367c11aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf6ce31bf993504e27edd625d6e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44864757a570cfaaaebfae72a9e0cc7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faec94ac5f5c888b990761a1583ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbafe2a234f29d2117b9a2903fee5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e199e532154a522905520122dcad1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e32fdb1f9953dccd5eae4a49b2da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184e4c323c34a04493abc9027a724a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cfef90214f7c60943ead578faef1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6b626509b7207514358bf689722f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a7ee15620a061a520258dca7a04327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fb70bc8403b6c10bac74ee9ebb29728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f336cfca89a07fd340613f1d608829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92c73397bc821b987a58176a89024830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9cc71c5b24d89d4a7df6601e36dc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412d3d6c1da9b79d0fba3157a4a5ed832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eac427d6e3f920f47c2f02370bf6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab9586a2c223c263609f844ed0594e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1192e350ff2077e5c21dd65fb9d2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31921de47a949bbee5d6701f85bf5d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d488192f74e2b21a3e95a096dcc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc745ec17cfd332a176d30baddeaef838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc57ecd182829668e32e7723d99a7a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c635bef07a8b8b5b324ab4fff39c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e7877e34a5a8e786e9268ab3c9fd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434fbc9e8ce49b9f0013797dfabb81542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c7aa47befd491ea359d8502dd20d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bf1ee801bf150e818166558802d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758f3de26dbaffea9d18666eae93ea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d936a2e31d3fb32c1b9ee216382c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90fedae6265d5376bde9f25ab24c6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29979604df80f4538a85083d15c07048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e6c4aed2ef1b1cea7d4c3fff831649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37590b95f3516cefc0c2e5e5b825f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e95dc680f63bb36e52f1642e5b21751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e0be911ff454a606e0733c7f1898252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0699bac2b1410fdd3632bf1f610f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacca7d47847293f752918e5327a5f1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf96ca43f32971dd2681b84dc8fae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632e35c3fe3ed39ee56bd9080ffb75156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86dee2e6b2f854ac53df24a16c0a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9dfe4520d95720886aa14e1e92b9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e106f6b0c253a113371bbb2c8840659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36be86786b42e467eba8f3887ad7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d3141a70957309e72d513d5ab36bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d3ce5b7f02ae7e675e90a3fc8dda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9ec0022fe1c57d34385c9c58d4a2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfb844a2ee48a1d371051879bf5db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b8beedd27f5abafea6e3020f5ae7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590023708667e21dc07787da4c39a6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b0f509a875d294e860d0cf963da667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588dcc640ce3e7db401dbe5361ea42d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bc5e153afa4d4533bc27816175e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff11bdd6844dfd7fec96ed3e0f85e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488f6df36c150ca391ee57556a0dbf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438692bfe2c9f420ac0431f65d0b970f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823564df4e68efb7c683b3f21b1fde3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549bccf276bb76b10fc54f49fa8fe274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b932fc1e62e08921cd4d76f1a527a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a4349344b8610aa502693a21e44976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0d8bd6c5273479a26a32f6f51ffaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18763c4dd4b0b8b72abf0c8234fc69d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc602be8507b8eec2461e47e625220279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c0f1460802c90e2141f7f4d20b4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3532398bb7b63af4cfcf6f90501b16681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa60394a60cd2afa0b00eab97d7c6ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e38a3cb53c32043d59e0442e88e3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb42904923ac9ba430caa235cd870e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e33ae66323cb0aa493be6257931e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400d77f77927fab3b34983b9afea8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bd178c91e13be47a9116a7f16ddf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc26a3590014fc401b2197693809d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccecd6e1454355b0fc79121d02ef2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e75b30752e9c17b6dff86099de8ef590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d768da601564343826cf53b15dde291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd2753a39e67fbaa6f8049a7d4803292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddfb0d2133a0dbe1ee0d343e4da43093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2afca48545ea927007bf0e10495d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac53b2e4b6fc1d4769e7c5198a12e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff831aacbe6c50938dfe9988ba31096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce54a6fd6bfdf67992871d2d0ab76797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377c71bda19b8bdbae99df7e77b882698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0d41617e7d8029ac3ef705d9074199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e270c89fc7c97a4fe23febf6900663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97fc6fdac2990b130d7bce9749193101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e93c00bbbb160115b6094e898e6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533cc06932db9f8502449fe9128de20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46113b671d880ba90688f1f5bd366e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791e39979f7079f51ac7e9c1c070fda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c4b4a8cf37914f155511033b9f3a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bba647009b751b994586d7baec8c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58fbc356839e38ce37e1eb7e37cdab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633fa7f9245fa726ecab40695f5bc05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82f94aed8bc3c158484cafcc2cfe6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2f10e17f858b8ccf7533b10011c00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf23acbb34dae84d7c83bde69a5c2be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e766a8f1c75021d92145d80e8ae8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9b4c81144cb43f7d667406288f2b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4b3ff9856bb70013d1bddd23eef41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d13f413139292103d6c15b2b2abe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dba9a28081f14188674b02f564ad88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1ddf4380f8af3e43b4f00aba1fa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34006e6aff13f90e7a7cd707b15f508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7b0c29a0620c3932c65bc753c84e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e98f7c7a3c5ea66175cd29a8b9822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae880ba9cc970f313ab0c9b3c608ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6462ad221ee0d9c94a6d2ff58d239123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180fb50e61e0a9312fcf2f96f1dfe63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55297dc4bb16bc5fd19bcb7a2fc80e77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee7694d0c62cd87f866ce7e2c92de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15516245dd77e46a671332e31bd89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faac678fdb499649a30a0b657f7a37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ffa0b4378bb7817cff3de0fd5b5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463ef9648375063000f24d88c26ddb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82da4bf715bd927eac026dd020e7721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532415b1d4d1bcdf1862e9e6435a91b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904748f9b4185215e700d422ee30109133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d1909ed9073e304cefb3139523692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce1872878e8b9528f2d56d3cd4f21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4b8ed96b99697d24124f0160d569b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219d2f63efb126c004f11e16168151137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342798c2450ab6d4a1b21d8da58f0b64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c6eecdafd18c2332df4440cb7051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf65253a19b88f694872b403d520cd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1cc2e7d0f8f481707f04ff8f4fd8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba963f37839c924de274d027f584ed50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101459278a84e41388cd543d85b26fc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47292e82e0ed387804dafe474e5bda1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144e0156f7900b76d7e67376c08f3f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d33533acf8f71683453f1a195bf85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc6809eb7149946c6cd4b37a2418dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874a6f1bb1e83f36ca21f47eadb2c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b023bd15d144033df0feaca4d756f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49505bcd7291fb043429f160cd5184f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6586519d053fe8267f29761d6df4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fdbf707ad7db517cc9613ec8cce9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd1af7feb0197979dcb252863bfb17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ddd487e4b5b011734932e57b7cfce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8328b25ebcae476fe27fbd6c98892b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000838e894e0f6966580688830f42f5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e481e1f15d792f1182c4b392e3554157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303846b189789036763fa75c1db23a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16b6390e2b86efe45360f9a6ac8884159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3584805ee1528790062a5430084f99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e5f296df85d2dd6924892155e9fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fffaad400b870f3536296f1d7a370162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760be02f5e83d98a6f9c40e3d4f3670163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34460250c6200a206578afae2e6f124164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b536f8ced5aae7cf0fb044f426a50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26927383ced049a637603d7ab835ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb67a692778c2e34f905b38f3d3ca6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a12989569cf9549a35696f8816191168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f970b006e37d3d1d5dc4fd6d3755bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af252b74ed3e923da4e9ad8142088c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622036866f8b90b83fd5b6e5c0f8bc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b59ab64a3ae2751c7ae5d2c4fd8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35af154038c9466bcd174b469556a18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef3c017e4a92c8382c84aa88949d6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94738d08a5f98fdb2056797c9264a57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d14e496915bd85913bafe321c2dbf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75c666faa3728dd8a46d598c9b76a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ed4d63907ac32976e9d6e5f3e1ccb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00483127e902be9b5747d0eef768247179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a94329a122fc2816802a7742e40923180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70c79cb650fc5dccaa8990690112b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb440564e378eaf65e2f912f5e2ca8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d34f159df407a6b30fbc161d92501183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e885a8301d6026de397e498f7ee26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b102e144913aeb1c0670d9ce16ff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7527e88a3a066af4960951e692a399186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ee4f2e19b9f773fddfb73328b346187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a260f6cc249a86ad1f990efab4883ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cafef3dfee3a7cb4b50b4c76683b54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4185321fdc877ad81b1fa98f7bb92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab226b1ca2b715ae0e9e12c4217bc44c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72448a479c89cce943e52cce9006b22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e84fad7e6e950f8de28d718aa927193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15914449869ced69f7287ad28eaa0340194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b5d3dcc7997230886f7a4f1141ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c948e6594808df49a6c3dc1367deeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd5528939651a69bec13ab3299748197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c2d5a9fc3f79832c7a9eea69ef78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646da79d5195c602be6fd217b075e2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd177571e0125addaa8edd0e3f4074200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416bc566360be80dde7906e6ca54acb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e98172a8e28f808d6b9cab9987a40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fccad4eca3b9a013b9a45e308043b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e0cb6d71f686d1f056db43730f759204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d2714c8e03f94363ba07c6f7c902205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fa2284147a775a82131b3d8cc305a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109f6823738c1a7a827df34e799ff4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daece52cc9aa4a3efbfcd145d5849508208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b1c9b710d80f80c6d73fee1243e1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265ef34b168834bea8efc2cd87e5477210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c0476e740c4f959d108aa1769085c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f8b336dccfbdcaf44e800697eb6de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf0111dcd306994549025d73ed8f2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ddfee303ee4c510625917762cda08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d4bc36b0df8b968a5bf94d6bf07d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803a428ea682b5256c48a481fa011f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f11bd22f9130764651c4b42f63f8ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a712b71bb46462711641e1e95eca9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274566393c645bb7b5822ef68a806a9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e4f4599dd0cdd8e51fff2ce9551f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2277cb24081dabcc614f1ca95ff1008221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ff173077f942f3639ca7a8a1b741222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260cdcf2826a6734e330ea07d318d9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd101ef7ea8bf8ef8e389e96ef831a3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eada81f7980236d4c12d75f85b07c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fd3f4ade3b58cf0b66cde68e6e41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f6240b493a023cfd00d02c6c8cdb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1b722e491d1c5fd2b50bd88c35cff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6164c85ad999f860a0592e5d44282c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233cc4ab33cf5a6f4e7d8874ca50d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e76e258718f948dfbcd0eb207cf313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce89c5f7eb231f791413b54c246a7d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215fa8c919bd81f4984e41c75dc48bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa027634e409b2cf016459d6373047b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c25d566acceaee0cc6ea51dd954c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012b591f07d79b29ff49f9a8d86de8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908d9396daaa13c517fb8228810f4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88ee1cf8c645f40e5403fa7325c9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2db03e00b1fe4fc89e5d0f2b8d626239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68bc6ad9c35144e7d8f1897394689240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c26d24f298c08f2b03225f0fba50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e480300450def7e3611ed5e62e2df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09bbdbfb4f6339683807dbae94b670243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ecb45aa0796def9448a47567b988244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4cfa5c95f4bb42870469b5770f56b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd546cb270b4e68c745126a9ebd1e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91280927b8f043c013a58737b62b89a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e1836e4504adb97b07ec6c4b6d23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8650ef593e66c4ec8b6b29bef476e71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662115baf8715724f47dfb7a7d4638e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7403649b5a127bae56d539d03866db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44577c097706593c3516972b0cd9335252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f74eefb522a2b735a9c6d110a6538253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f6f8237775e127441b43c096cbbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456abcd7c7d0a115833ecd788bc7aadd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b7b6e18838223c349423ae25d3282256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c498ce758df7d190a89c34bc6954f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e19f82cd282ba3f89b3ef234d6264258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d273a8648a4d168ed037de1ad5e54f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625db76c2f919b1bb2989592c234efd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25763badc790033abcc011083965c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4164d256d70f2b91f34203befc61e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1364ed78e422352cdaaa193e3570e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ddc6fab1ff1d70c500e0d2f72a96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d1d581b7453ce4c4559aaecf3bd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd03d37ac32a3cff53cc9ecd2e368a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880db903f5a136ae4396b7c70e1f60e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43568176156aa90f0d31469badbf5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13697fd8c27568d1eb8119c43b45489c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d98e50c68ddfbf5c95ba3bb3d0c719270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed9131fdb5eee3f8fe3f33f40c5e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ee4eff82e96b7c3a6b5dd5de77c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf42269fd12537854c37c28412b3f59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5c0b27d8beff8a6b139f40d956dc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e53da806a3ad155dfbfdada6d2b69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceaaaa8fab13b3f4cf9a303810c48d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef915a099d130628638a1a94b20550277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd17d8283e8a66e133b855ddac273b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be39976d611e2ae5aed82cc2a24f4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964120f007703fd81c0282b011c41b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596edd70f01bdcd5c4e1516ebd4ed7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840fab9871ae4db0fdb97ba1ee3b84c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a59f9076d95e099acb1de097a02177283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a8cff496672e333ffbc501b9ae00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c54fedb527447087257004778b447285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e65adc74a8d2adeb4f2663f39670e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb3235aae5f8774f0ceba3fade8c3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc85226302057041aa359255c69ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4df237a0f3454475cdd33b53d727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85bea07c0a99d6f45eddfada5da2d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c720af21754ccb7835fe7991444784291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6021b340e7d9c889ee0b9eff450e511292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0aa2ea7a308eb9d6e1c061fd9e0c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80657b97e4f40e7704733291a8d4e38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd74ec1d77e21ec54b13209be5f33b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc2a6520bc982c5a8677d72c6dc96f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e81b2ddcc4fd37ec2a156b3606451297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b45e830883266c3714790cdd7a8fa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dd3c021d3cde8de1618bdf2fcbe85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f169deec426b77c951fa1ac49ea8cc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e814dc2b541705e8df1e9cba268df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f48166bcca3361b98744944f66cc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317f3ff92740fdf0e3312bc7268ba57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94636758f0d2c246688bcc7a7c0587fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743da7e6f377bbe74d280989e2a0575305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581577cb2d8906d74c03521141a6f87d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e352f156cdfc3976ef0dc7fa12be3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47854f69a4babd04b20b8ee04963d77f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b216386cc9f5596ed55c08b04268d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7537bc229b7c47702d879195f818b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22b91b1e3aa28568bcc72a4413420a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56374c1701e667ec85a57857e909edbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66101716ef533f0817761532d258cf31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154197bc19671766957c3a8a0494a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218b018e8e8e7552c8179bd2163a590315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0896786e8626fd0bb1749d1c17d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fa27e888b89ca57fef7e84024418317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcb0b8fcb6d3ba444ba9f412fa8574318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f55741d026f92db2804958a76b9a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd8205bca2967d92250072879669a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4c96ba1e7119f1bdf9c1763c209b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4200f28a83e909e5e7ff19cb0a538e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42b736369f53ecb3a1b7f8a86100e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eed5dda2c1682881c7f2803fb95f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21a3715306680335862e372fef4799325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a386621cfc7c06f14393da04c725326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee650228c481edcb6b981d31b10f893c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8cdc8cdf34522073a8ae7dae9935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a761508cf1a85d766b9374e0295f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda95179b8aca080c29e5211d0f5ec0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b41a0dabec0e528d2f13137166f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496dcfe5ec03c947dc99846bef3cc82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0964bab6e6d699ba67167e85b090ae5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b43d028573d042f9fb831e6d608b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe8c05c55ed736973ad0a383c2a3d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df201321bc6e42a94fa17d9f76653336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e80fa54a77e61cc912007c9526180337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb4026339a757aeb710a17434106c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f002d65ef1b8485c112a5e6d3e4368339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5564d9064438d51a12dc5c4d3c9d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0037b02a8f1e8dacdc6508546c385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5ccfa28b9c9146193266b03e41bf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac8cebd75e6636516bed4547cf3df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a9350f9e278b2885b82e2f74a14f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0070ccbf9dc8dd8e2ca5fa873a84ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa33da46e2ef5e5007a40d87d1bfc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d9a32a53c6a65cf8f37f6f62b5208347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7143f0447bb2e27064d3336abf37ecc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb423ca4c6ecd20c4bda8ff01e760070349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1968a7a8a4a9c00f491f7dfca774f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06128ad26cf5daf931fb1908e1801a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c8d6ebfe7958274449a051b8924a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a583f42bc385727a687df1f74e7f3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5a45f05ff02571fa68049ab415861354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292ccb679cd4fa1a57889e021455e4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086cab12a985225225884b4ca5268e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6bd971dcb32562317ec8302572735357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087890c5fd94ea03bfa2cac2e80f7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e5c10bc4a3202cd833eaaafae1f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c53817e1673e83cabed94c754c6e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02362a0409cf852246ea05f53dbfec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae41e7becc24f6f43c3035bf296537362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096226ab75a74a792a40b15fc1f4422363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee58c857fc0b327337cd8eca1823db5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee30931f160ed8f2994da1f962e9f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930ff8d3bb4633586afe9e021e3162e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c75858fc27ed7dbe1e3fd43ca91177367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6393ac719a42340d6f078d505d6bf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798049a5638376407cae06dc7d8ec6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2745b06f4fd9e0b7e06347832334370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85533cf3899a28cc712f1bc4f7d7389371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992d8a00f6d62d2069279baf9cc7cfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d862bf05e64f3f27a2262212c945373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baefa54fb3032202bbbc7024b060fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442f6b3cffde3b2371b556147a8e0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcd1b2ea14f28e08d3f2d04cb8f9b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e438d0546dff8089ac11e3e7bc0ab5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760f8101b96f247c88f1793df6f8245378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eff3cc563087417712564f6fa96cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021a00f0edafcdcc6feb3a1bc0fa9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b16839584f7fc61a012c071ac15880381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250feff5e78cabce97f5d444bed2d50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bf45a2d9c6f969a4f50d3b494337b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363dde8bd7c167be3d7b54015085236384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23113b4d25a105ec9ba92d3506f6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f414d4c9f3632cfce30d690d7cf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0575b9064394bf5cfd612c2654821387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178018a68cfc748bc33983c6842ac40a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7f4cffa37fb72c9427c20501a56a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc95150f746dae7d5b964e0b0c26d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66c56cdffb0dfe2cb5a2146496af9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ed7c764a4850c71f43f8c280ad4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026474ef3979aa05428ec2f29fa3e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a05f3a100be439cf6a6b298e95b8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd95fc2cab3e72bd1fd8d0aea5de43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde52341707f5c72dbded77f9ad2c68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f0bda4f7bb1ccdd5f97209ecf3996397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caead53fb595808730cf8e157e447052398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302012e6070bd1722a845f8f787dde1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1324aac09f16970497308f4f9c53a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e88c76d4c26f915971d01b7e277b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bda8abd3ed7d3b74582444bb4e78c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6898cb36f1ce07cc48d32507cce05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e05f62dede3c6b9a8d45c21c27c412404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c492c1af7e9ad079f944e67f26091e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cef7b7652d15e3281407e5730bc60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8500284cd01a50d48b887582902954407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a5c0b09a0bc3ac1419425d87538bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809d03eb7cef7e5989e975db02388e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20f254ebe09b1e56be7f0c3252a7bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d17b3720b8c9113409fa3caec1f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2d5887b578c8fc380d4d549df12f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54a694efb811ceea6958dc725c865413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d606860fa5b1e32b4b72a08ff8739dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69950912b2bb806cef7e67a3c137b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6148517b54a767992a0c8b1fb91958416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b00d533a00ca76a4194ef47fb003417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b970a29a8f0090d8ef8006a051ef00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870fd84c574941fb8f94b357d3f8002419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b1242ee7cb55d31a54a0d4f5641dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2936f4dc6cba720bc69d65b529b21d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb516c30ead6d5f6e87922e6d7bda9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb599b777dca8289c523c2cd82d29577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a12fd8458e6886f89ec533f3683dcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d71a6445ad4dd9f0707a03d7b46f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a222707f7318448882e21a4f91cca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478d4eed700fbb94b1613c12890a816427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc837128438c8ad4bf9866f279f2ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d54cff282ca1d7bafef593a8af438429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd226a756e2a5a40db96574e2aec0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f3f5d636e7dacd96747b49bd4a3a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abcb304bb43c36234128266e4ef530432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e467b7ea80f5be05d9663281cf00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf21e3cdb4b5083951564cda4b7491434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c9d100d1b44d7a82da392e9f9f12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94070bdbc163fb553177a3f5e4bd929436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df908af08273c02480614dd9a5e79228437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ba1d3be7ca7da424f899198f04c9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc24e4a413a5d14028d9494241233d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0222e0d916cfd0cb56cea18477e5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231ed3cd9f0ff5c1c7a4123e2ead95441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbbb90cc2aea0a67bed79e53aa4fba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed82b9fc7d81c771f3fd0e799079a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf65030e9fe2efc64663a9ba87a6e88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525cb365fb16b4e88c3cc97f5789c83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4740db46971be63aed48423a33fc2d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0292b39f98bb6b1cbfa8fd8790e7633447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9db557aa4b514c4c201b38f0b636a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c90ff8e65fcb02b2d6f44d04256f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f3718a463658e7711e60ed7acfc9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acfdcd9e9d24d6f86274755a758a2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd0c34a5ce61c790252c47a995c77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7ebcc844d174ce7a3370334c68e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df1e65fb0c6eefc313afbee4b36fe9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a1ad51e9f6c7fd432674e3026fac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe10c755b43bb228acc944d1716400456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d395075d0d2d17814ce0ffbc77c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e6c357b47e1dfc118636fd7d021a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2309b8a89fa2bce9b5d0de9d3518459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9261d987d894db9585449817fc2212460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd6639b66e26e0f16740ea8cd4158461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2a49295c0fd9cac7990458b9d7c56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcde61067b74242ddc38f287d423fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ffb89d7b06f322803676209e871f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f5298534cf5e00425ea0184b42f85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdad1251e97c0807d7a8b63780c812466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07439e67fbff8befaa6cc1481ea407467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3297af77f675b50df3075acadb939468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a07073b97af5d340237d58ab825f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92242517198bc33af05c30636747c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d160e0252ab77dc937f6656eddc4340471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f1567f614449c4994971e4dfa3c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e676d5787f5001eb65e7ee6d77f93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ffe46d1f406f9ecc54b2195a9438a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e092c3740e997b43e0c9952af4ffa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ab76db81b655d0c79444c794bc092476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d1a02bb4719f46d4b2bc764e45cb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562be12d0b66c10ba2aab7fb54f9170478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b8b497e64e6844f82e6ea91e7b525479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942abcc60bc3774fc24f074732e1d50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0715ffabd3d44ef80481ee2f7ddfac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831bdf1ce8ccf6deb8e02ede5de76e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995af827545958455f0d6a3dc6951600483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead347f832691740b2bd8b79edc59d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1861960e7e64e324dc86aeddd800c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e004fbf7048a7e48d0d531177004c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e4a2580367d050f5061f2b8621a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2501260502000c930effa95dcda1dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05303d9e15362d7db3a2f386d53680489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1691c76818c349657c57fd0d72bde2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df34331d8c10d8314292e2597cee61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd1b04301cbc4738220f74c91b9850492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c48ab17c9c73f5b7c240e9a92368c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f4f79e59b00b3e9fd2165b828fd3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee14ff5ea51765e794296dedb00a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783dd0b9330f14763081f1dc886dc05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0fe48e1f8798b7af4b9f61399a22c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85885dfcf064774b134f6fc8111bbfa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570df69499371c0db8259a22073f4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085074ff4b01dd5f99095a0c5dbb38f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6eaf1f411d40703edf15820a2e628501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a76591f710b6585960826343a10dea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c992aec1cf67c25ff2ad6c3f9a6fa7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7779baba5043dc2448092c98e00553504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89a09e4b4bddc136310ce7ad2f1b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590d1bb0e7915daeb95c3f29e97be4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d02592446dfaeff77b6718c7370072507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc69549c6c92cc19b1646e598d5c5d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48082670a0bbe3e5f5a69e4ce4652509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc78acb9deade88b4acdd17147aa1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98293969ec51e0b25e642c3f61343511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc38a69ab70dd99c0c561535beeb888512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62a39953eb2eb63a7615348a44b1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb181e1cfcfc9f450490c52501b7dee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68fef3510af54bc7dde0b11e636fe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d3e74a95e6bf1dd59d58b37322a94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c097864fc98d8eef799bbb17be735517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccfad76041ad6a3f420e71be4716df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527d3e5ee78d9d00dab67cb47c3deb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb6d340b65718ea8b25378fd5829f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7658658cfec57f289536a3baac083521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd89eb58da115fffa2968ee6f96cf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d2495578dcb39984b51e28089a86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d36762c7409b6b60b1c7866f1f569524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4fa647cfb0920c61db4cf8590faf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285dd8c0191e883cd189ac5ae01f3c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a69f3ce73f9a517ba943d1802fcf44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab344734e34b7967165bc6f5867fe5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bfa671c49a998357603a9f893ea5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543752a9d346938183eb8062089a4f6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b6b8841915b66c281b984e1e1d2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608229a036e91260f82ac07fbf08bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b006c8068a30f323e55b89a6a158533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec138d717953fc26bdf1c6b9f6de3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72c1bf5a239ba10701059cdc822978535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77bf4f6c799077069dd47205f92a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5264fae9c4901024263f30331ed9a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ad689b0a3b12e3cb8b4abfa8a887538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f051b032b13fdcecfa619468cfccb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df22f030b29d49d09eb097ca31c79e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170d4ef3d331fa8b2a9c20f7e8c375541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180dca29dbf2e6cae1702fd9925da42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd0c0799165c67bbcfc3e4bd95e68a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9b182ad05244f24a9c2115d1889c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3ad04d09628f3b61acc6b79c48578545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825d740bb2a4aac3e68d323760dd24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f2b1041c871462a10e580d1a6bbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc712e82289dafc56bc4f88bbe6c89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37383f89267856d6fddba546904d7c2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71926d79dc926aab9104c02fced932550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18fb0491c86217da680685de2ede92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7880e0ef772c39993bc2f8ce7f60b88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186cb13f8dc93cbeced2d5821dbbf9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71dd6f5b0f403c86a07aae40fc0357554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefcf8579941d3375230bebd450211b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82868649d9760f6252e9d782de5090556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649622ce9a746bb08354ccd5bb095aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b4ae9ed518d7a621bc4dd99d4a7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e8c1ce2be08fb1a96a4be5d9c53a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85523880418712fc4aa8b09177507e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5169b6def10c33dd11352e1e0870c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f52f96e1e0c1bf46d0f4f0291342a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f844b9c6f6d8eb59d014928d2ff753c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce339a5b7b1df8a51ff637e562321a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeecda21732b79ea5527a55801f9b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b045b19787e6eb32252d3ab43ed25b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75094685cb33433092cd78fcef008e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa6a7b8941e4545aa400356b366192568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581f16185b77a108489e66e28bbbb7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999e6825a7fd1ad95a3f8ff79fa925570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0b0f79938245761368c07f6dd168571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e41cecf2e30a09b5a79a0f3918676572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31574f76a66c2229a80f25fefefc2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032344b6ef4f91685a7e851fad59a115574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5904df8d533837ae09e04a6d7582b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd685f28cb5da8fd0a270fbfae05f087576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f0b541e6aa69cce5841e304aba9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980881c2370c2e75b7457cf789366147578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86487e5afd60a0da8e9de9a28fef5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64af7e2f786f4de3b457c130c162f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2eb3b9d3d20f37f73b07f9f39a18b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc022c76275a9878e494ed05807ad0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261850a58f324ac57911bceb39aa2f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e24044631538b082c1d862bed7bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b026b333d425a02dc14f2945ae3e59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ec5f6b43f3201bf921e468d9b2250586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd343433fc120ac7df9dc8613009f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693069e38f855649dbf0ac8acb55d9ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d8eb17e28575565e1edb6dc5eaea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e5715e123dbe958a5f11601d8c2b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edb038276bda294f9ea8fd7c5ae329591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af77c5183462c1838d744fb320c99ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926df34832f040006b56a44659f428593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f6ad45c8465cb622c4e2e0e04062594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd324c2469b13fdcc43a32234930f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bca0c3fe02542aa9f1be9fac2cdf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394cd557f4a78bcd825475d9a10f43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e35d5cc02ffb0e646a1ac1f9bb005598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d34cf5e35ab697e83cf2f39d28791599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8dc30daa02df19b596362e42bc41d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282d765d4840a82edb5f37762faa9db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c8d252a1b541cc552fae5600efebb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e504a4f4a0b80af867682393939a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f93bb17ce454ef9da1f341ff2208c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af095b0dfcc5a8679e801809af6fbe36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb01b934f1340fdb5d82a8ffe0717606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4cd8b65167dad88f76ce9a5a524ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a9bea183ee231ee51e9a8bcb08b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f3c9249a47ceaff55fe3c2f6ac33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057129949fdc103adfe4e7da1cc31802610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d0008283e2324afc693e091a92c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf18356ec15b4ace0019571a3bde17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21835cd90dc56a9585df9392a46867613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2c59c27e9d2a96ff827a00d81dd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccadbdee5d26b2165a2461722194dad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96807f543478182948eca5dafb521fd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc5d0bc624ee256596ec5460f51baf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b04bec9d3be041cbb9963711ce156618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c892dfca40aa57128f8feb96c6fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608d79e625c49509cb71ded55915fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada329d27e787683d162db470289f236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85355f9eeb4fb14637f77d61d07f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719b2cb7896863f4f2dcbfd1a312f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f56f74c1a62bd6e146c5d72da823624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e77b1458cc0d8a6a33f114946269b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b3033f4c4db768c85dabae12221d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e249e50341fad681909fa7aade7c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedc808002330f45ce0670e5bacb77e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36198ecb24c0eca6776f0694696714629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873bab43a324526fb8b2105706ff073630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a59abee78e8e38541b14188b6507e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07196588c73e0682a4314c3d19fb11cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c34066f829589488e09242156cf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb93e19f8098e733ae183582f9bd50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac163dfb2c3f1bce9c35383199585a7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f23727950ff6c05b7914c89b490e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333d0fdc81ac15921d5c774faf7f0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76ef4e4dff89942743768f07720472638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7421b022be36ff97aefd84c5f75e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05befdf3e79d3120b903fce3e8935c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970705934a23d57de0f9dd638425ed5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bb5ac8ca47e7577dc959744fada43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9d24ba385808a717133edbe08f6ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656130f69a170d75dd98c32d170f0c4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea939024cc906ad80dc75222796df31d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac350cc82e89d110a434f639a7ab9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857e70c9e1f5791642366ddf2cdf4ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cac4870d77b8e6779d58bf89258a22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829f9e17d0f43d76d90a88dd9c497d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0722493815a90a8c0875b8a69c1ce5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefac2e72349c72b9bb0b15a143c444651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df52cc961d68fe0e9b89165aa2f92f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16281409d1ddf031770493d0f2405d3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc3ce9c4fea4622a739fb36733ca0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d8b7fb85fbfced668d8e1bc804ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dcee94389ae99d1f02105fafe721f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f28f4739b195f89a6c4a9b261e8b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e8da74a3331e7aa8158d64a73b551658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427fa86684b24eb4e896f7b888bc5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d076db81fc79f690f3852f04ed10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159bb115fdd437204077fd0120e5b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c156fcd2468611d8ccd0ca7f4706e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc933eb4e010f07deb3d16053e32f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7750d0ce5f0fa51b3007dfe20ab8a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d93332a8987289d35cf1bab9d34e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f910f3a7b6ceb26408959d8362fd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9257f0174c4c3458ae814d5ca57b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30989a10d756c9a2ca3d76656d4fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148247b474fcd59bb9099ddab520774669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6e7c933d60bc36582e0b4fd3b422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b5be456338b8cacbc3082b48902cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dccb82b4458d6909186b830ef1d04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d615939e44c8c28d37512c7b6dd564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3fa49875d9606d23618623fe8430674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd83dcd350f6235ef27d0be59639fee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61587caa7b7023018e8f459de1a18208676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ad8fc1812c67382b8b98073d5ea4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b4b10aaeec9fa4893b0f7faf403d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ce35a8b42b361bbe66d2f5e8fead2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e9b487e522eac31121421f2f5890680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf536a8451feefd27c5a32e526fbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57102c696cdca431abc6e0a0282bb31d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a237f2e1937973547dc41d33ba4147683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639919660d7ec49d5370852a905c0554684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887e6106daa0dc097c26e4458f5709685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b975066bcd6b058916872cad1eb9248686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f84eba9a3db4ffe75667c16cba93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc10076abe00dd01f1363a075c52d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7ef968fe9e1d98e7c0548566bb2da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fef1eb90c3c16e595ebbf87eebb26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d8f9c7270c97460b4d03e8ba2fc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f592a2edf30041c30a68d5a4fa9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567db4a2aaf0dcb8c3e37a7af74a318693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ca64b7ba3c5b441acc2e11888471694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fb63e132c6009191f26594d19a5db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079031598a0e5ce2103e39ab0d9837696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e54e543eecac81e18fdedd24e915e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d80db018e93972f451e06e9007a5b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a638341c87709d17b856e3f028642a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f6fbb08d8bbe62413b5cb07b4bc7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa073867a2dd09abd94b46a2b0d0ffcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4e55f22efa8a7af4ac9f8901aa56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e73831493be8d788181b230794432703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5ddc2f13ceb21ec7b20d0b0bc254704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff279841fb7af167d44ae20497b1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a04322191ff21948593938f62c51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b1c1cbc98de49d7a1a8170de7bc6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea6e40be6b4536cbd5ab2979ffa86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810bd5371b5e4f7aa4e24110ea5a4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5956ad808bc4d4e305bb6bc2e2364710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b61d5da07be6b2c43fcf28e29b53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d81ce9e488faadb5889f69c5e25a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7358508604df3f169018f044f7ad0e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb351409ec2d259a4fe2c92530c7686714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da351b89edb241d48e711d8792715715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402779a786b4e5c8b2d4328787382f72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f4a5459b396c2cfa7a868b7d8578717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262f36ff1aaf7c68836f2c06736f1f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddca68b5c3ff3422a7d0eddb531c212719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff2360a630376a0cfa0e79632ad65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10f248cd2b3bd8aec45dd9204d5e0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47889776f40c4d58df8155a47219bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02982dad863de4204e56e4c807c8cd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49cc72f525e7cad738ac0c46698a9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0d869d40151b17c0586ea08c22dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3479cbdbe97fe52f381dfd109d5166726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b0648601e902a5eef441fb2edc7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3272e496cf9132f9cab8cc4e23097728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55173fd380ef081509c63a6876455b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f89d1bafe6a400183eb379481a0b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793eb4c4037f10d8c94f320412f5fa1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd876bb5c7a6ae9a94796f931a9955ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328012b321d1d4a6a451db14f5b53cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d1c1b44170ddb886ae7e9780f650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe59a2f0ff646eb58e55fde67775f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f680b1498172d26561cf3647e4d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a26522dec8f49f47b27e081983771737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af6b5084aea6e5c56182ec7db42b21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c183bb92243a159c2c9229ba813b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce12e40741f7e9770ef022693273e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f971ae69e6fb3c81a04ea0630856a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e317e77ec3ea5f04b6c1104e2fd25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a81df8a46a6bc1335be0361abcf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba46347bc39013c33a5483c956b198744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb20ba43aa53d8611d93bd5d364627745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe5d3588bbb0271d674efbdad8e2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626eadd273c98cc39e1ed4c89eb61e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43066bf1de5eab575282a7a039ed0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d746d4a9df7294f08023ca59413a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393387eb51d90c4b0be0130d51143b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17766ad989cd8619980bddd638f10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756916e98ff46debb1c230e23e1034b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef224b2f11aa9cd18f9747df4ff09d3d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>