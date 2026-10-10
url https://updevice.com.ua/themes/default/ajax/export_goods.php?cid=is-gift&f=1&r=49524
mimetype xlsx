--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83957ba88928234093565c2fa5e9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cacbad24e5ffa91c608951002df8c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c53c81cae9bbbe06e190269e93a7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c77d7c6c036516079734623f9c7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a5744dbc4000e35d135c9f1de98d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650a5f8eee41b22354bfb6cbdc77866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d300c23651be9bf380416a9b96d607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62263215919bbdb4826b60e2f013088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4153db5cba84979bb5faae9f1868e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9a577a0752a9f3f1459ee16e904d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e0f1011ae2c8e6cb56cc394b6fae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b0b9f9126b0e313410a3ccc2c06c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d1d89e16f84b012ccbbbaf492b2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7754da0cb907e09b0ec00c50a9d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55cfa8bad24a132dd714ccc8598e6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f79540bb5a906b60366b7480957f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb9c8532207d7b143f4a627a97bbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bddfc6a26b64a8b6804bbd35880f8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284907d2dd65616704c7729503a473019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8111d567dae2863ecf1866518353420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b3c61a66e165da572d1f89e97e93b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ceb0f5aeecb640dcbdc245354870722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9454899be6462809cf7f2f8960cae1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9d010f8041cdfb339f26f53c85e0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637f33a140d41c9ecd298fa22e6686825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb0c0e7545791cb35a0ae201d949d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c9cb396847b0e7ba5a8c5c602f8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa5a33eac84ab9edae87880b8e24c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859519926eafd9eb1f68aea2eb2bc0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b822051b11e585d3c112994e174a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210282e72223f47fe9f97d8be54957731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24fd896dd0dd6b12bb71e86610b0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dea466151e4a814c639f51d12b43633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc85678bbec3f7d201eeca65569af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82705d763278190876084afa99610735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035994323dc4c2a055f7009a458494a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce323ed301145c552191a481e255e20937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bdcd9dbddb0c21a91d42737e0bd4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f75126879275d3c3b3d531e36c3bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a916dd0e66b040df214f2f9654a822940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f6fe6c140acaaa8e683fb7b8508fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274e6b1ffd95296375cbf56edde539e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604980d444fb82512593f242edbec3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0995b39277687e0e0d82dccf3f9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba82f86bf93c247e6610aa91b7e0ffa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ce376dbdd90064ffba27deead476646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ddaeca4e047b4f65df0b6ba2f95847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21547b43d406c12e2a48083e2075db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f51be415bf09292694f3ac8552c4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f4fc58a6b84f4d7a392afede3666a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18cdf44b2b1d2173a649724cd92b0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35526239d689e72aec4bfc2bf844c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4816365c41bb5b46de8b513d1592ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e518568a75bc6fdada23f502353cb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f422439e49a94486ed6a0b4c7ef2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bd35fc48b09b927d776a656e5c5e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cf4ace389d7c68c480e00dbf5f93557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e610a5b993c7174d25e733c746ed3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b5c9c4893283fc46c7573ef6758559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e1b212cbd25e1bf74481947fc783f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8678cb8c8e7b4d939bade2e0fc08e4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e7d8d9429504452fa4c27ce8e0d6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37851e6fe2ecfea2cd74d71cf8ac5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a55faae02e48a25d408be899a6d3ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a08553ffa45c3e89a5d08efe685665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471bbcf7e6ea0eb1912cc651fee6be166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb816314b767082b57184828864f76f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e7b4446646f5f995d4261aabba3e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1263e5f8215ddd53ce9c109312e36a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e9da3029db80c62357c6c2170aed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaaf7a9d00b378267dcf20bfc263fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a1a4f858f7de009d6cc570671d6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40cb71c5cc09b9b74eaae4b219cc9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c288f45c2ae02fe828ec569fbf1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814ace38361f46fe184007e4532d21b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac0524bd92a10b8d002ec3ced1f40f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a64f8d6c972424f6a526be5feaaa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264b1a9af3901011372a933b54aa8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438478c547dfe3d82dbcf0b17b003fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45dadb244fdc550634527f74c1cc2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79158216f92d9b3fc1e132d5ecbb15a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a36284284a8c8ba637436031c921382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52a993e84051791bd06df80088a1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35d8918e6fd504ac620496aa47743c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe24e23a81d2ccc62838295a5ff9ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edebaaf5138b2c61f19abb9f99ad97286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0412f91805d4d6b96b2c03c8f4c9c7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56205539b4683b21b27d116b965f6bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc870dc9e7f09da66cc7536e22757f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8986577fe48d51ab24eb017a2736690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fff0f49abd47368a39cf28563ff6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91dbafbc0f5dd9fae039a2acf341192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1e98184b7e304c579f80864bc47b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5524cce947686b233f7b56e9375c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdb6ef3032a25aebb53daaf05c0ab495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71b73ffe5b7678697a7999cadab1b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863462c6bfe38d288ee7b5ffdb7c10597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7587555a33ff8eba859fade2f20c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac74f27fda76872cf7ee736f5ab3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811fa35a38ce4035ee6d5672e578370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a49d5d2c94dca2005dac282efcdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2740d0b868cc0198203beba56eeefd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1211c9a570ca34649bc84853e6fc63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c2a41abbee89daad005a4238bd4c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691175b933f4800e0bc782ef220a9105105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b41194eafc8e98a15f825065775e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d4b14a5de85f6b6915e2cb4a0b57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea40302567daa00824e8c2de1cc6b3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb36bd79066ca7f870728a2e812bbac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5873781d1ec4980a72c920ef6080011110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e86a3836d44d688d9b6bdbfe0ad13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce98672a943f8c20f1690c1cfa5c75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bec26f496c38fbefd34e20b3dac8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a66c987b3ab81616e5bfe7720d6f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59ffaec3684b9db197a3a164ffab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f018ef448afb3f2d1ddacc00f6b6917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b41c67e5b9be5d6ad0d601005c02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc4b905a1cd6475f81f6007215d85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5b844d515a4a2a7a9a804d6a42ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5e450c1f305b40a7d46ac0feb134120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee80b962fd091426e1ed49e96dbee7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c1a7db5678e26680ea7231ab59138122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccfca3f49dd5170ae96d60db8ceb6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb47995bf00e5b6f7b134a9380b3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554f4e76a08b97ca1e05dbd709bc07a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a09cff6ccab3bf1cec83fedbeb249126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfec7f7089dc01b19226b9b2d8c3d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38d8e292f3baf75d6ea93aca9eb2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699c97705524844628666bf945813a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61cbadff8cd898389d7a890cb16cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c55f5698bc5d4fe473ed44ff8f77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f800862b8152b70687f85c1cdd99a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c7cd56dfc7222afe40f13b670d2bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40714176437551928832d444b998d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24b4f54783acb2eec61de6aa7dcda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90febfbdbf4e1826cadcf094931923136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64bff5d3b1bda86a2db69bf32b33f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff094aa876daee080b0a9188507a3dc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7f43c9cc350bd04f70eb1fb4ecaf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60415c724eaa9c9e311e6dd1a52bc06a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eea2cf002c901637711202945f085141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb263dfc3a6ce9f77a083d761dc91b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de98d2b7217b8269041a9f7aa3a283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455f4ddc44c7a423b58eb4184b140d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565bfc3c8dad83b7f7e5a13d0c2b78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9235c0a3e40e5ad76d0a6624bc05a21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999aa1007bc29f3bbc2c5fb5289f12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e20a7ba14b395627499d76610e68a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068575f2f6beefc32fc7a8d5a02f6c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb1f07c1453a7521320f5c4d012671150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b299c639a228ac228ab373e37bbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ee7d06af1a0ba9008788b6d44137152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31327209a17d9301705eb5b163704a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf14d5ab35b51df5d01cc0ab1d7f10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c313ff8b54c24149de4b4383625863155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd66d9d5886b590efe8f870f2b2fa9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e152e654260fb9eb50a7178f29ebe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae56766082414b1a5ffe76eaa5954e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91566f8f8cccbefacfceeb265882bf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10d648fb1250def8279c43bab8611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141347908a1885013ae88ecd622f7549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae650c805377297b3e84dbafb20ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8e57e07f8fb63cf727b13aac0b62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de8b1ded83deda2ed0556a542e0b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd4351b61975f50cc964234f8ab6bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93513be6761dd5400b912380c3dd610d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da89e8e4facdcaf3bf4356b16d4bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49da6a14c2d399167c19e7a1f19b42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158d9ae4bc0f75c53ada875c8eade3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353f0d434d9d18515ae4779d173dbe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f4104ed5c24995c3ebd5561b95deb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4405ab3fba743418edbfe4634dcbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c7a124745a3ec35b2e34c6a92a30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ab480a0f9c9e890599ff96fe717d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb3ffc6ea49e999b062fb604bca2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9376e657b650eafb77b7e99901e2a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa619b9c577c2438fb0ac6b60c28f8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6117a58f858e0bbbd49b3bd7558c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe17ae557e8a8a982eb2044849ffecd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69688aac00d5526da8b57e27174edf0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db2beeb06c6f081d6292602df3b5f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19824db460b6ea3e5f2ab6275fe71c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce0f037f4603f3174e2e3c966b56c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc2bb4a05be44d0473b495e10304e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17404e7bd45c0b75ee904706b6f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae250bce7fa571cc0db596eeccc8025186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af4c4069aad18a54b9cfc7a9d439c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75cf1efedf154921c1f19a5092146f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda77b68fcfea32632cb5e98bb0276189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20ef63cba6427b097e9e4734abdd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a712c14f76540cd0ce0a6962e869b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce1c8157c883fcf6a0257db5e696c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17badc98a0a18ae99722a12eadef8cdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08b32f61c5011005f19b61df7c678194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbabafd4d3ee3a0fd59ae9579397fd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266134a4dc86c5220587cf728698371196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380970a71c5fff7e6c77ccfe906b1e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16132b47f47b83afc170f31ab691af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafddabaac9aec7a4a2cd50ae77e46c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf039e5d73e05b278c68a05e1fc53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267b900b87b98fe3ad28f56d68ce891201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f941e2b6bffca2ff4950e4ec6f82a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43fe42a50f7adca9087156dc6a8022203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c041b9359a7aff28f2fed9f5de09b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6c71a0a928fd911557123865f6e54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557efdc082bfd5364b3af5237bd2626206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b0a20c73eada6928ee9220a876af0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd18d494b7bb01766757f096f33762208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073199b6fa92c3698d6775568a6434209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b7cbdd3cfbc7c140847c907a56c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32885973248ca516862f862e28107706211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ada56989dd3198458e7daa73c8945212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a993e5f6274404512ced9d08d7e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c95adee31911d8cada6186fa65dc9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659821eeede142a157c4b14d498fc4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304df6490544055c44ce09accec082e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcece9c1fba25a0ee74343011f091324217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5fe018ca4cf7fff455ed1652a4de4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071c22fad35a927b18560a7fa458c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357900d27a8dd7eb5d3b7efa55b98c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625edfb272305f789bda115e2cfc1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a782f5851915f2bd7872366ab1d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ebd32563cab1ad96776433f24b00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad73dc95f7f281a2468835db0f587224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e776d7a670bdd1cab44235f155561a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791045638785f3ff6ae3f137dc20628226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e451060e39da39485c8a4977c219227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d2b211ead43acca53c53a9cde13be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265f0716ee38dcfb8e1730d5d594ce2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa028d0a28510c5e2a7875fe1dee81f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b874478a4e290c2bf2296d0caaab8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c28ddd108eb323fd9c5ce5259cea49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43741c4ad94426ea3dd5db029990723233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec24df03631b90dd49855d120728170234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027234c309cb166dbdc184a4ff4c3575235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae1cd0a19df831a41a2f343318ebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79777651fdde7c759bdc59d8a296b3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806961531f01d14f133e10e05193ee89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ebcfbe98288a5f8724fee7129431e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9cb5f492cffd9c251b746aa5125a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc88e79b85503f395ba156a855bd461241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18d7a3cbe52e179cf30b98cff8d48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33e1e89526767a50038fcbcc0dce9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552355f5beb0c984f5fda4833d7d4ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436cbb253d142033470c69e1e95b999245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ba238620e4c45d424d6a4b03c186246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417779f6e0c56009cf01c1cfd50ff3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d1ffe868adb389ad60691472cbbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268e653e910f00c3fa1d67e8ab33f60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad50323ce96ade69b88115aa720280250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f43fdd1f77e1b4de354f7fb62f4940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0df3cdd993eb0028cc9a872eb2ae0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bf321c2aeb604deccd9ef55311810253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38bbc6c13add1c8951832497dd3cbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553912058e8d7db2d676f5b460bf26f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f7ae6fb36e35da9785dedbe1fead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de402d2e90917f6dff216ab4799118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a04512b8f4a3c66d18180b099e39cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654f4954e4f87415126a55734b94c39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3d80cf5282a82caec02a578229150260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b8ad2ad4e2a4d3257baf3114ce13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5827c8ba3eb867b3903f203f346e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b88db4828a1d52eb07bc781ed60591263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be33a76d3aadd5e3dd5724f732c77b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4829fe72a7369de6f646cb4fb7098265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14049b28958e97ce4dfd5904a0bd35b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c09e96bab90d4a5ed917444bd7e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ffdce4599f360c3e187fb552d6b47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648163caea6505ccc566ceab53466d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19231a30d84282b958ff47262450e87a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787dcc74530814d31e35ca75a46435a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1cc110395551cd889ec7b3cf23ad1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f93bf9956b1ef3a0d9f927accaf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca10690363eda2701824ce0a62a1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682749cee268de3c760c05e611587f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd6972813d03a79d0149ed0b6639a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8401982c152d3d41850ba76a2d6e939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3201187b4600b1530c21173a7ae0750278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe61b9e8f33256a4711749c4ad57bb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b77ed71212798f53f5ab03f5400a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b54eeac9b6b19ce360a3fbd97d6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d1d503ed37c4423344f8cfb8ff7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b234eef5702718001c9491bf9297e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e9b588b0e4bcf378245e06e87303b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8047c0ce43734d27e4272dee891a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d4d7c0769cfa84b56c1994b03d9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2404141305b270b7172112e328d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae30a674b8fce798d6f817d74f8e32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a00394dbfc31ca3ab91236b71b3418289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367325b17717049a656479182e06649d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679189e0319d9572155af541b54b403291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182da39bca73b3b4ec158e4fd3dbdca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a7de4f62a55b49e23877714a02a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558d0b0f84ead4edf59b0b1f303513294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013fcb0d13071230a97ba46b3adcc4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c4379c05137cd006bc2481f79578296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dade1f7a31764ef5a48c6eafb27198297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3452b47ac58c9440ca7d549e31b6cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb98900157ff0020a3db28ea06600299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831491d324cc4bd599bcd702105d251b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067325bb6f591b24f63cbe245cf4750301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69df7db664f9bd2cc34a96f5a8679302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316db9c1a9485a3489d7a82c328218e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb14919449d39e3d322ca91aacdf680304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1e27ba54b40787b79d1b7805563c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad636cc6d23dab44ce42b16cdd48f76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768091ffc06dc5b1030a790415a937e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd76e2fd6148ae57e95857838a6c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cbfe7db2a4bd7c5559699027b1b32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc35356195f0242d464311694fcb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96b06797669c372ca4940277efc77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e175f8fd6271af6212fed17cf1eb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792cf239c76425519baac4ad3e7d8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589cb486382b5195c59f388bdcdd99f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bc5f03e1cd78a1471e1879fe5f9c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd0c13c6c898e3908da07dd09ac8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa8ccd9e246ce3cf608356c7aab808317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b17b7c94d9a05819cd7319dfb8055318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cdf22d04fdbfea653061962cc7bef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e64f292113cdc6a6de3963cc9397a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b74de68b4ffb0bcf6a2ff947f3b272321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c270cfa3d1c022b31f0565e95029934322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9184bd40bee95ea929364c1ae6b65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e1c1ca4ae0c71e569c9f9c73cdee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b646c64b9b23e215f7ffba089c78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff70223f4302ed4f29dfb9946f3d06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a549301c316cf0b005a1f2721def4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b14a59e12cd9ac7c2f273162c21a77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3cae0294dd966fbb56982bdfb45d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befecf123ada3a93233114ce94206c64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fc098e28a35628a181de6fb9d7d7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58d445c85f02f2b20d94fdb7d1d2de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486e3c055c470deef66d2bf0a6d8a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372424a5cc14298a2230003b18cadf7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a9b40ce644f07ba11d5f003779fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c879eb1c3932fdce3fc6850ee43721336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea7fd89d11e1f89f1ed987cf213beb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361878e8f46851f26eced30eab541880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5792bbf4d6cc0a9f920338251b1652339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80543ece42e3b9e4fea6f2df86978ddb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3db251e434690cf504fcf5aa67c72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d039f16f680a195313ed1b1116906b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aacdb685f557f27c50b84bfccf6653343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99a9e607a858485fe4cd6dcc8e5754344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30a62a19cb4e59f9d4646a2c9c8b9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7925f86b2d819e9448f46354b1078346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fa8d2a11934ea0a29dfcb49b542b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec430eeb87bf0f8632223e24d5b1fc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3880bd5933a7b630ed9844be0be6fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c53823c68fdb3c638788b7aeae0e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a2ae5af5372e5b1b609c4bd9c615c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48761264e397e68a12bc1589f9121744352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7bed4ee94e91f510cb195c7038e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada788ff8edfb18bf26c80ae09e12dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a34d0e4b833ee6a3a4bac2f4eb824355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d4579217bb02f2cb48d604b50ad4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2af31028f850949b82515cf28550357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cac2f4672d1ece7dc42dc68a6e2c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17262069f49362a1a627f44d55c0c815359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10773fc7292b89f98e3b57c63af4beb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a9d17fda08e9dc34f6688f1cd9a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c0c58fc37112993b906a6284cc987362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd2ca52a5598b0287018a4ad1fcad2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da78cef5df2a31f8dafc66c629150f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b0cde1a5afe91da229391ce8626e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974db92e0cba3b500897b976e4f41b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5baabd9abedb604606336a8c8dead367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfe0454ef0e4aca875ba9ae6ccdfee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe1bee49ce4c51addb489c2396fb90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21ec8912a0cccb48b3ade2b3b6c6f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea678e3cb231dde2b28d3c390185c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967583f64bdf810aeed73b4c6ec23a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598fd1f41e4cd10468c3f454d70d567373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3566cd28d4308e52a056ec36ae0f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9882912b797449284b33e2d93a08014375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8488f5861ef7ea20f18507cf7e8b6fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183fc8a034e5c4a7f64f2e1ff6061b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38832be92f9f07628a2fc66b5be9d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359fa9ab18b6207b5932846c658bf0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927652170427825934614c716904183380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867ab7845957e26fe8df2c1d1bf49da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09496a41d0fd26518dfd68499b77ec15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d37a57985e6a7276092f977a9777383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f703b46919e079b20153469981ea1f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10ce9da340f9af7ba66694dc163bc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bbde4c90a504e951bbc39e9dc9e8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe518bad461672d0a3048ee1148492a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b72c70a92dc5f0d9db6b87dcb4cf43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789169bcf4a2e40f51d4bc6c7ed2b019389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb64dc06625f9d4963213889906cfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadedf76653c22b47e9f317d5c24918c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c288b198d918c9c7d4df4bce521e0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6fbecd687e97d8f900290351ca653393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0a86fc78da796b723a1e54bb3f38b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b37da09d7fd34a9feaaa87c193466395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a57d634d373ef24c88cfa985131bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55400eca1ded30a5393adc07a85c832f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625084acc2bd5bbbd88d7f2e672f67c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470771ee1456aa0d471cad2eaed05761399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb613aed0667ec88429b175b557b4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0958c8e83c87f5cd95f7887c3000a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c094ed8e441b4acde4fe07fd297d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7aa130b7f16f9542d84d14602e6c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947b3073e0e423d924cce8acf94ed4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d03cfbe3325aeb15d4f898ab2e311405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1e9b4306fe17e22ae939690789088406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114c16e87351fea8093c12d9992841407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ee37dc4553871271eb60ca0fea994408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd28ae8ae816e8f1c24cc652c4139e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b2d8cd54147d71b8e43664c63a82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b2ce743b9a35a7c76b155808201c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68661cd218eadebc58d832ae71bd2ad8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd19a24000b984fb0c89010542db4c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b137ec236eda81d704fe275bb89c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e026297862bd6b75bcf6353bd0a11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63cbab71e99bce6d06b8a9ce8dcc05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037ee5265a54370d4dceca2a722fa3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2fcda70f7bfc2820b8ef68ca1e42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc0a8c663e864074b6ac6650c666da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c5ab99464025d9b580e92fff33f3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd99e37e317ab7ffecc096da9e9932421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb9fb624ecc82d8b6d5dd2d6e4296422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efccddd2708f0ed4d9e752d92b94384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d2343344d135d41cb42b47246056424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4affe8f92300885db00dfbbd1bf12c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049580c41ce7c6a1ddf64062afa9b13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38558a769ece33ac0c998dec204e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4751d9985ca9077c3b21f1119940428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667763cd233443c37312dc2a0449f2ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cffe00201b60d34f4cc08fd1c56a3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741f801ccb7b97909cccfd239fce392431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064a407c1bb662a3a574c9eb022d882432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d7fa48f11378a9adba63e6734c379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95afde23d92e4bf2fa7ce67a6911f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d92d54620d133d941a76cafc5b97bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbf324ad94ac3afc17414125d59ba2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecbf3ae282d9c8ea345ea5fcd8f7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e1bccc7ff97acb3a19cd1a9a58d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56ead04a810dec6016b03e461fbbcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567436377e68fa6ee7fb4d5b1e89a03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e419a09f4d3a649c5890ea70ee82a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a979c4793b0cc4e470b971ac7c5251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eecfff3f4880a77444adfbae92cd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a0ed3e0a699b527047521b01433b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df07e7da822e4d211385edc735c2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b4e6d4b9d1c582e8afdc696d21546446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffaf6f6eb44138bba01be50d4e4434447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07c9bea4304c2bc0a742d7df26eb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290232503edc7a651e3446b9c3516ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5399202252fb828591a37dbd29acdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d10d8d2ae24ec8e4a0f52fd118b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b9b65312bea20d9389f20c8826680452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2eb0b71b13fe77eb264dc3a716d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed880033c0131cf728850ba219ac81a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d00dc269c6b273a6f9f83eb7023c0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd066f26c3a00fc29582c4cb9576140c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4101f91e4f399a6c69d2161e96a10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062caa08abd7e10a5c32c0ba1894862458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5163756ef20dd05edc6aa20d5910a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ccc467d2fe43d7bd72eb72585dfd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400760401cd11570ac36bc79e3a54c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60441d5157e9e5e586f2e907bde848e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed9f0835ed4f2cb7fd3ce0f2e94c4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643abf86b5d296740ac6bcbf9c5dc342464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f44a0f6dbbc64f1d4ef2e4f1e4e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff508bd557d6005bae1fa277a958ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258976b2c6b01b5091613189f1a1ca7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082943f7a2b6f7c8242d3d2420d1012468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2801c59638953fe37d4305e41d3c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543a1c93fdb6baf8a97093662919dd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb91657111a3693d622a80504da08a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185920dd5038543538fed2cde332572472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321598a3817df84e8bb81c19f3a85215473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b092f5b7c7788ac0fbe19958a798f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a3e40639a0361873a1f912c671ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495833389e8c9179e3bef752343b9781476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaaa6c6202de3d95400dca112a06f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1371a2c5c827f9c509c08f223c24b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ad7fa832006cf5e5e23d6885a905479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315104dfa0c35827ba87d4072b80b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7677d4613dde3d9f47a839f73d6a954481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248d5afb23a627234428f1ab011d4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbb61cdbd0a47e0dde7cff55fc6662483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae585ffc5d630ee5a800856a58223484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01d7cbeaf1898007064af85c3b929485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4017a72415c80ed4363cd1e97969a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe1ab61f18590d21ad8eec7aefd9ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421758af34eaf84f99c08a6a564fc2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa00e6c3c2ec2f34c819575d6f7dac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac69e6f98a42ed43858de95834969490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7cbcaf69a1f189b4648c8b28e80c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd347f7e023224ae0f956e9325b17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c34ad5dc85762379042ad907c55fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e472c8dd38a0a9ab6734efe86129a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd73cc10d80a9555c16f9b8eb870b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726c88ceef3439e11e1aae19cc5c4eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc320905b21368caee1babf5b7b9de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633d44d8d290c5630138be4bc98b3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ddf458345f209c2e52c340adbaa00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f6c8fc514f37dd1b268f2cc58e045500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82da83301519a24346400fa396f59fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a060aad2dba4dfe0a11ae9a44d58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b135023ca2aae3d1d96abd078bf61c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af931b5f2b0f277175c9dbe5b64b414504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d39bf3ae643ca3ed8e51b57612919505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420da07f4f90505a0ddccbdefedeccfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac7a62c9928cfe3ba36875b0ed7da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1547d86883b2eeafc899b7dc067c7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6dacfee6d785dee02e0c47689f7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d166763b88a9799585da8fb91ad4a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037abe1ddb3a83a5ed72c63d96b3e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b341b145f688b2d68ef7ec739c1fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3193cc16e0094cd894c900d5d70d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6264dafdc4202867ee19ee3135c724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085253bc17747101a46715e79bfebb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451587a9416042cb9e8bfacb8c2939e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8af06d3d29489ba44cc4d78e6493517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a64ed2775918206e33514de694e119518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423822c57a843f4219a4a124a048be3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b34b017a14482c76ea3541d2a516b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541249580bbe21db7dc7634adbef658521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffc38fdc7c0530cb4a73832dfcb11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377af391cd60f59781aa3fe14366d1cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d0644a88cce031c0aeb348e64a07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe9bb41d8e2e8cde42b35c203755e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d40ae1660065e4c2872c7c4634ccc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f4b0a6cb1eeb7bda0e82b8626477527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd9f020650080a9f3c19b0b804608528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375f94f08a2197d5b35680236a324bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a83516dd52e79eb15e1306bc655ce6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766e2513c1e48a4e0a1887e37daf9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e01d6020e26bd84cefcf7abf58940532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f2e88fa11a32f940938e0eec032bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fdecbe6df30cb686f953c28185d98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2334b7f5e3dc4707fb1ca0f9d2f5fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62564ba3eb43b264bb8adc79df31ea54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877ac78eb996c44613bf37ccb30dd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21006e8f9260fad06e6a51c2316a9a85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b3e20c006a7aba249b435e146be8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e89c904a9c0bcabd102a3d7f49d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1cec2b78a1b54445136bbd76d7b8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59e009e6f8e8bdb6066681db9e273b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7da4ba788c826dc114d2d84b908af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521873a3cfb4401223c8c918253a1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abdb0d112f82e7f8f9e290d0315a1a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070a6c117ceedef45631cc2dcf558c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407a9968b2e8bfacc0a11942c95c78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438476b51a373913db01a5cff1836c81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b74708a12eccec5e356aef98f82ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a733652f18f5137d3cbed2d4602e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1cee4eecf55769caa4ee55c3477dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7d0cc7fe72882db18346f76712de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606328926d67f48c6d0b648621226c9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132b749859cc83f5f56be30387bb6a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946893bddce6e3eaa1ee071519ef394555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08967bc6a22e2f5fa857e8a4a1fe0988556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a03b990b99e945b9f9882e7a6901f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c98c8e001bdd14afb2f753d48c57e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3ba1a916c550dafaf41219c77c7c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc34fec67590138fba9b22276d1cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d221f93966d5c4d83bdfbeaac0a2cfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae0a96b832de6c4d8d8f7dbede0a93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea690cd03bfb1321f15dbeaebf5e47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34ecc704dfbbd9b905d4e3265f5bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0397007e8fe114879d4913c0bf377565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b78ef446220819b92309e12e74b89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce6641700703d818069de6449ed380567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b46e799622aec01025a01237be4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951dc7977889ca620ac27aaaa5d6aa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e1a81841971d228a69e08be900dcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c14b088e3d0c3d8c8a0329bbb0c8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482489f235288e7ca20a05d56af8c63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b43782dadb372056c982eaadaa60d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ba69db35f2eaaa10afd7317b9ee7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc40f51796dd316b136bbe2cc046c4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41747b4b03534e51c9d52e06dca81ddf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2f43533385cc6a46a88f95d2eeed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2bc59e639b5d01d8e4d311435892f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa8adfdbf495e57c4b93f76f9867d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e08a5b8eb856896cee421d1e27a41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2abd9f2cca3b23bb981e7d04a7d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba789006f5f37ed67340dd1bc8efe8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e739f76eb6736af39ab11958be4d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dea9a11d8528fe5b8bb786c6b140c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd266bb9f959dc02616203ce252ea87585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0488b0ea315497154784088fd44d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784708cf783450bcb41cebc0405e77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad8814145af51e33afb37fee81291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c5fcca831dce7f2899dabaa2b1338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca163b440a61faa2c22ad8a861ad2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c408fe4617726cfa4b6706679733591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac387f92a499f9fd70fb802d84cdfaf8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1592805c1c159fd4030a262e6817c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342483780b98031cb3be41ad149bf82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a0912efca8416d96f834609ee7835595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1cecec96e7297796f6639e5e60597596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22898657128654d745caef2657aa953b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98c846fe12e54535e707bc5dc5080598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f73da9dc3485fb05e5221bd763d165599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5be1eb7cd9cb4920c28ac9d60f369600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416c090066e853b992d9457fc6e24c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2124a3aaaa19aa9b6e540f87c8b367602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6b125ad0c91856003d96da38bfb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431168a46b8be8e7bec423a54f2a2f14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c8073c23643398ca9a7a52ee1057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d724464f64ae8b6f624d48e2c212a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbd9b207a3c7cd93409bd9ca64f89e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba966303b8490dca5188b6c73523f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f078e6f469fe47403283f0809397b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42b8ad69618ebc0d94dc8c5d2eb6cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a03b45d9d4ba64dfb9ccd336b34ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3a239357dfcaceb1e6325740b2771612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cfb622e3013fe6b379fe7208eb826613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f86a72985b681b1d8d353d3dd668fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef250a7c2e1d84c75e50e197c59949d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6efaf600ca30c968c89cb472ed3abe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba568011dc1ab4db084c0f6e7a30d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ed1ea77df767651a8a7e069f48bb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c0e74d5129f47f43bfc6fd716c3ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb974990914e4a3162876623f328746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011a475e2856369bfbfc7492a08d82e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630491c0305b4c34325e64643a5a8d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575b36c4fe8bcd91d63b1bef541829c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444f81948e7c6cba6d76554e4da1b57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d5d87620577680b6e94b8a2713e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5344fe3d13c73c9ca7750262fb0ca4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40ff9ee3ec01da7ca9b1069c66955627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d49c37bbc113b8167b87d12f9a94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d46d2ece88a3f2c134c7337ded1a0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab9b5cfb0e902229979fd3ff492949630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c847ea00bb1333d1f67208d5dc0702631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea5a7d354b8d1d305992fd55ce08b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20fd99ab645c26f1e55876e4956058633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad363f06cdf88a7d3b1280aa31712d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb628720be9e6d975a794dd06c544b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d59e56934018c38ebb70a05280e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09818b018cb7bfbc2dfd62aa4cb9ad9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2671f966ba2050068ad6c63e430f050638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a28059e818b2af994dfe22a2fc37e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc750e1de4fdd9930bf18e5d89f1a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a580e9449d5f9ab073d6e0cf4a3a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de800589e8bc8054bef29c2a4f1ce8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957134d2d503fb68d2fd6d7c128e919643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2df433f57fff1fd3beba7461200fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6849029144c13db4d5f7683d04e7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3676085245f37c8c6702809bf8ae70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb0333360704405d0dfd5fd98480c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c5a58cc1216812fd43699530ba87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8209ec95515eb98604dc354ef36a7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f43d58e52f7d095a280c32d0507f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86494e3ccc17dd9b49965bbee0160e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88eefb63bfe78b6efb7ce54b6acb30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883be7ceef4721c0941317e6b68e5470653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f162160a16222928a471a3f2ef02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2aec337adf9d3f0ba00bc71d2f093655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e354e0e82d6a43cee78febc54d296d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4f59e68d967a3006a4c710070f38d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d095aa29cb5da3dd8744ff790d63d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a2d5fb66b638380847afc0bc60e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9aa222bef0e9a28bbe8169ded5305660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b11681c723512ee42a925e637c3e0c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1918644c6e65daebb781139c05e7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34976c11499ca04e7af88257dac1a336663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a43aea2f46dd8c8359ea5198af559664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2f36465dd95ddb1fd97ad288bbd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aca38066f7126946c59093e4b4e71b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08884cd50189ef19cd7a9596b021f7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e75ef679052341e3d85c4032d6ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb62c7e407a3f839d003b57ff66756669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffa956421b06600605e3250eb9be62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2fa7b3c8b6a5299c49f34ffddf4bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ed405ce92f84f98cc1d5e99d1e23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8650875ee57bea81a0bbc0505834673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae768332ffc98ee6cd8d23b52fc5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31981904708dabfc2e2503ac14f53c2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40b8fd0cda031f5fbdf2819a0bcd0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2698e4a2d5feebd103652124ae582677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d0efa1a01016441b87e14cffe0126678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201857e765e59556b0b3fce247aef42c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0efddcb3ec69d05ad67ed40f921545680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623cd04b96ce11bc9ca34f687c4919681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbaa057be016f30baf65e351d4e181682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534b75eaa35447a5cc4610253ca715683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffd3d472da692a25a6e6dffbca5d3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46260f018c2c4978feb75a989050e8af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3839615e0b94a6e94e7b44ba3bc0350686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed73b6c5a07f56b3ee04851b0bd9d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed72e7db0871151000774314434f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b55849f0ac876d8c8e77e8ca5490d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9d3b53aa915fb477533270cb1f1ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed55aca5b8d268b4cfcc89fc16fe29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc64e9ca756fcfe80fec3fa1a7150f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f2d3a111c9745c00a38feef7769aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef324ae7d680cc92664d3bb323788477694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99649e1ebbb63d917b8607173bd2eb22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbedd19c3f75d8a7f74fb8d47d4e68d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3dbf1bff449afc566dd14a882a4fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecc2582e53d6ba1916cb0e4b63cd2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d3dbfadad307ff899ff954a8f6977699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdc8d8315d6682ab6576daa50bc6ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f7368c9ec3995db9023a418c48871701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd2f4c08ad11b60a8abf40915f0aed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be40abf37bee32852f66aebf954236703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de09bc8c0b07c75ce804ce8cd0f047704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a69d1b800672e8d0daafdd8bce482705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8664da1bd420092191d0172b275b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b960a7db60389036576f8383b4409707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b362152d784124fcf86436ea2db25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ed68f1f4ce62c4e463053630dc2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449261efc1473eedbbd354c9d83bc52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ebfa79e71a777da416d83759c97b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac07435916c2bd2c03d47d5d5d96c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0992f14e7650338921f7adf59fbdf7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f9cec0b6d012ac79a2b4d62386de1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7589159d87d60b7b1cd1efb85ef6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7805f082f7ab73988050fb4736602b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f3dfee3a9480a8f5ee1a6987d7dd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced67eff4a5c49e44aa505190dd1e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153447a29e6217bed7326e6f6ef1217f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f36da98c03e8e5fb2248c78edb0c0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a06a518153c3ac187c5c2117b088f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173357fbebe2cc3678c6dca6187dac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072c8294c2a0c5134ba5394a8f1c0fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd498b8548021d25ba6184965fd93f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca29f9cb6ad542510a19f7db7d8dcdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71bb0beb0b361c4e5025c7f2df26f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763411a781dc13bb69cedb48ffd1e9dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602e4e5bbc43f0001a2207a0c4652a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5975a19ed9a8f9f3d910ca0ddb40a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31059f0e25c2463da22ea1bf143e3e57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d26f21432a578171a62e7e29f5b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483008b237d1a07d7b0250faacf08c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aca4913a42facb459cf70ec1d6308733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762cee8ffb310d0bed84a672ab09ed6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2dc4be6862c28c0d6a8f46790d91b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb3ff2715198ac584f42cacfe10a13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363f8d92db3ed387a3c4c7855642e70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc93148191c5fafc9df51d6f80aef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821e0a85f0449036394857e2cdd0239739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c046522ba87e5641e34e6f17f0608740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dad34361654a6c65eb1b4419ee6fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79fdedb51f72767f5b3b7836c168d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fe076e85e9bdcfc28707b5af0058f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9cc9c4e66667d5b13b1e1bb8b6b6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7764e63bb08c3f3fae5856609c5b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943938ba723ca1c877c070cbd35cc99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6105b592778d3a34438078b58a13a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bab2452324ca60ecfc77163d1d5d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2670b50d25d856043f898e9439d156749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f90e3d0f25d026219db042f63a36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dee082339cafd2e0293a56e4d191b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0957d932b560116e41445def87bfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055647a756e0304b2e08abd234da448c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058298646dd6cbca5b9f2f8fb7eeac6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c205a70f7d44cbf320f037cc78dd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140f116a4cd728016c2759c0d4b1136756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b015bb8ab29b2fa7c5d14f02edba0c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d67c33e6076ea9d26db0aefcd6492758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd36bb0a19758f7095b3e8719315cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385861f0d70d654207c9fd79bae5a6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c50a9834cdfa96fd0412e85dedbf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded5f73527fbcf411d3b16a7598d1df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0380f06702203daa1c2e4cbcd388a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2cff5a07dee375d9c1d57486284b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818ff80cd4db17f589acb1a8a348b646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7497a490afc04f62b14dd69a597f1b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050602bfc08402185cb77290c454103a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e746e72c1fad97b9edfb6f43418c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a6142e27e0175090c0c4bd9af626710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784643df5deef86fe844187cdbe8cdc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe28736144cc986b2e30ac64e0642312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec859888be86479d2dcf364d9109b8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b19c724bfd4083e6121cdddb33500614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c155d66dbe5c6cbf6a0c803d9757f1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f63ce29ffc814dfc1a45c679909416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f8581cf00b11b599885b05273fd4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60344c4932f1a3022f58e8651b47671418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf6737aff3e4fa952d4d5a7e7bfd2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e1bc83df28f4677ecc63015546f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af11129ac63d51c766f4dc1bec7c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd357733ac4d4b864fed7fc96b25e9f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a5ab9b26f605f9ea2a6775f7c23d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94ea32902a107faaeea87911453fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddedb60a000a820837bd665685154ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded0a4808d17751e25bf46b94d318126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc32964afb9578a7776c582578deb1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7497ad78abca219c0157075d49463dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b185692726ffe9b446cb04b239ee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ffa6f72283b7e4a351556d94372030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b99a2822e288eea37fc7b53e742a1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e172fa48859c10c5a152e19e668b5a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1aac8096372af431a32fb151ae8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25bc71971f0297ac78d3e46deb46cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303eab34d91cd2c29e67968db3492435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6df6c81db088672a160c35eb2b189736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011942cb9e6b3d0123e1a68965d77aa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37ecf085517181f4bec9831e98151238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843156819309b64caee35350594f9c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7f976621491b3c5691f6b568807a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f28be4d0ad9905ce8ed46a208e16b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d2e5622df90eeab1a69fd7dee130e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f47948fc797a9981f0ac012c44a8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636439d17b95f12899d2cd79544f77b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d95fc0c97d9e52ef552ef403130b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30cb293d9687833f8c9f9198b34c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e16d5fdda4f01e12bf7164963231aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971f88cc2c4275c2a0ae9b2e8e87daa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a610963485395d27596cd93c7bb2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206db6fe9052b47f09a8e153dbab5ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d32ff3270da5e1d28372d70df202151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36288b0cb792052777f204fb709918e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c745aafc66482b51ef39ba5539f524b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f3c745a7a86473edfdd827518aad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ebfbcd0e78670f1ccb745053c76a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d109326b6ef4548c31978093ebafe0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a393747bbcc7fbfc6a6fd8cc210945357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9106356c8f13dd085e2ac7f31b7dcd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c21e1e022a3af9cddbf1cbc569d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe9dffc51bebaceabb4a0ed4ebf2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb057521d2e533a438e94b399cc805561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d38488a96ac4f053bd1ea3f1d595f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd0585af163119b788d91875950f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d0770f5bdb64ead8f1bbea63f0e3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd984ad06c04fa321f1aeb9fc36543165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b10441b9a46ead9b84be675ed530166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0d7b237becf234f5bddb92a0f559967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd6cc68e531543f9ed7d56c66271068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dddb75b60bf9c26e768c8b6e287e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4152b92f0d5205679fd0af03214f05570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae132c111ae6398f6a0c8f012c34c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40ab2c3b76a3a31b7b75f9778bde172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbee84c9aaa89629be682e9c0f295c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e9f121518849233fafa713cea00f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405c8fc594995dfacd284b4e451e88475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa200f2fd2a0664e01d636473008ddc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bfeb0cd44825b8de1faacf9494f6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff822f6815dc243466f07148384ead3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c33df84bc77f6254c8b7e5cadd3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44f0efb535b856b5c84d0896aca0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf5193e3808f479cbafa86e34d334481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1cbdf3fe98a4f34b339672a5af39d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a5caa8c73e1bcf02989880f1b767e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005326eef4a4b0181ce3800d18cc8ed784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c73e39f5baa49fea161b438e207ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f90c4e4cf16dec1d88bdef9bf2d2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e6ecfd6a2666e5318c0bb8e2bf6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeebcbe0b9150e089817280e8aac1ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d86f5acc1fb38de8a47deda6f37789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4b11ee85d0e8d0804a85972278db490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018df1ecb4d6a0e9d57d43084bfa1e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f95fea753558db24f0434d600f81092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee90b87797bf0a746f3a96a4aecdcfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373ef401a5d80549ef74efeac8bb3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182c75c6515fb62c11c0abce94cf7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502887fdf9672570c8c703d9b3a6ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8834a354e2cafbf17ed529cde2d23297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60fb7c264fec3a1fa3d0b2fe2afc4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466ab5c81c9207344abcdb19f3368c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135a781e70fc4ae47075d52f58d218c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd773a3da2c5cf9d57a184d1d3a9a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e4cc64fe0acab08b139f4e4d58650102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336918ea089729ddc9cbe7cf501f77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db358a97f6b6248860c0230bafde3fbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f8d95a6e196ae93537989df9d05f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e0bcc148b91779f960ac2a09a4dad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e36804734c5bf6d25ada770b7516107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc645a0249521bd531af596bb415543108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b24567c8916f1a9dfe200a8e68e735109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d17f44254d865ec6e83f2f039fa22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb321b2f35e62ca57d2269e7a041c58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a473d12badcd831087263f5a761aaac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd81034381fb37ff3df50c331a33a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ef86dd357baf50614339bf0f21f95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e45d154fd113251ac88b9c39cfc463115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5789b9ce72cd082d0bb7669fe7f372116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcaa2c4a18e7c4d8fba21a5d880b57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f9cb24ab2133b4f862f98d1af16e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b47eba5b5215fc1ac747d686b5e904119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2a8baf356cc02b0b8845c04cc5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ef519fe414c08165de12f2d571c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a1e2a5262c06ca0048bd7ef27d5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee1196c0b1739a35be6c4c16975eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91d120ef6a21fbe04b18d82411b891124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd34f1b73d5fb1d5abe61d1f9748072125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f09f78bde3d0f4f40f8b0eb828158126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fbf6ebc8ee134ee67ecae264856dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04282097203e37f9075aba1bdfd9fa34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fab2d12d5f19e29d5caa7bab3fc524129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8199d01097076cbf79a465a6926c71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b9af8442277ebabb057dbf707120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ecfa61d13a502873a8dc4a3ba716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b5dcc659d170f1d0da86addc9533133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e805b3b43cecb6138ca04fc6ac24b53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae4f914e6f8f139eb2b4dc829cb546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7addc56f1d2701a747e54c8d95aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abb69f8a233eb0fc6f83916fa36851137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc664d6d5e0227d03c2aebf27e242b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18496594e4f69ae098d4d1443a85b57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b75128a2960d9cb616738f281b8cf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80917cc74464f89056c8c33cac1b821141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118477cd0ca395767e26f5171debdf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c577e65d8bde4e552ceead2d2dc9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa5074618694cdf33053456b46d45e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613c2e20f4eb8d5b2bc02b9dbc3c7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66eab144912262812ae78f9257653c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34c7e98d6d59b5c2cc275a5bc844b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd7ea5079c6e1b83714e043b93c12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3aa1e28fafa6e34e441a7a07c831b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7133c876a188cca19d8d1aa0a79c3bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f277b2399c6a6d7d6210b117ea9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e027ebe2a35acf27c60f32de71e554152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cbb3b066d08ddd2419c3386e15777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5977b450066a6c3dbe5285f87122a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da447e8216ff6ca2b38444684f8b8ad1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84bbfa0fe8c89695f2d79789b5aa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da77800a083cd15b4dc829be9b6e5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c765613f03ec0d578e8d31aeb4d039b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2cbdf3f3f07ec619b93e893446a45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa891e7832b2374e95ff7b967718f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8a36171b51771c140f919c1a7064161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6345a657f1de30a915f4f671fa8942162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc76b52549aab31cd964f2917a5bee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9145627e13d19556dc96eeb038538164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48ed0abf1fba1ecea59fa7999fecd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e217db7195b49966c1c8ddf245317166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a693a2390e5aee3e346652c412b4693167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9883a5bbebf9f6d8d76901f62512168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178deb08eb84e9e859d9847a2eab70c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c0ccf7ac6d4aff6d3519ec9543c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1e1ef451ffccc37631d0677ed7a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba732f6a270c36068782b2b0a4ecd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d562eaf79b2fc1bd49796efd4338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643eb28d4715a7a489656186d9f46e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e27e6a66f0da86c9ddeaa52ce2165175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85024197a7dfbc1e2e64d38b548112b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3296eafe0e1faecaaa20b8a972fab75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b52f169066b941e8c8f428b34a87e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e2c5f1aeda972fb23ecdbf6c9dab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c637747a69af287f3e19863abeff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffd298f79c6670fcc4ef4f4f0d2135181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d58e456b4eff327c044268fc0e58f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b13c6906a8689eec1b1ed3fd39b48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9eb711bcbd9a902aebade51f522fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0af377dbad0526ecc1e809ac882de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae83974f7643464b5c44501082ac6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5c207d26695f01a35966c6caa5e2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded8ec51614999de13e422983c96899188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b63f49610f911e75cfa849d769073189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c998d1b173ab0bab42269a66ef8ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fea4e88517c61ae80808b534c017191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6a9ac1f193c0f7decf34da68f98ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec971c5b6262b4ba52a900596400cf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a506cb2e7f40d51606cd835449689a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376efc90977abb0a6634dd2cf462fbc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd2a287573cc6325c3a403f123c9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c0ef9cc377a11b9a81d50e85503d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46b5eac93c5a7400eb8c54b2243064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce92f5e19f1cb50680af7e01b67541199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dca63af990f5bc9731cd81a4ad2ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404c85519259c87d8bba961ed5bc73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc71218c3edcccd0da4497b9a5e10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f977033a489fe0b5ea1763c674ed64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db46a77bc93b64f2f1cb96fe5be0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11a7434a7c8349b4f7a84c9a623b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457c667c155d1155124f6117acc816206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50745d65b0bc562c573c660f7b8813f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b71d4c3c9c577acd054e204b4efaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91432ca25428fd69ba7907c5ee5cbd29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba62b4623067abf987bd8693e87b664210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad253cd7b9530f4ead183e5389c2b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30127b49254a3cab4a49bb39ea0c5ece212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1bc78beb6ddb787087e7a82e2b9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc87589554da1b9ae3201bce7fe07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd73822698daa941efad4bd6561103215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e4fd22041972bbabaed6eb976c57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b31e17a301b21f3250dfcec2b45c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ce659ddcfc71d6c1f729469f71801218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f4b033ee11f2de5817dee735b6756219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fc172dfbacfb63844ada4f2e383e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc3a280da6d09522d598d0d80bc2f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211fad10e2da98efb1f7f7729e28bcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb8f01f69b795f12b6d9513c320f53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e23a0d2c2ab92814f351fb5f3e53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be9e0b368b4fb780556479949da21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a126fd686235a800bbe7a9d28b35950226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10860dc1b703a52532d7d017738b00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea6350b1b73d0c7b6b71585b33ad95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d722789cf08db9e8a12d4f67db08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f9c37ca3c14d94e1eed259e200bb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa39d98f87ec3934fcaf9779866f6c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88790d8d1d1692de7aa0eb7ed13da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaf760c7877cde0ce1b30584e457fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac592b15117b2ac568a776c25d6439234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b12df7ef0ff8748a0ff4716c1a9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546efee8e69dbe10b4b81f2549f97112236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd246e3c97dc703877ef3b62f21e883237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d896a8fa5b31bdba3c1ec54db258238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54ad73107465859975ef4482ce0ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef24198a79abffd885cfa263615486240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06078a91be45861d21b2f64dae0b49d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e5dff6221503f8465c9f3644ae78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3b3e19597ff37304ab4e95017bb38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfb3d475c27dd8da2e8d807f1e8c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab977484114f88f6f3a30d142e5dc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6444507402d76da579043fe4cc36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeb635ccbc92dadbc611de0f7c15b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1f30de6289505f8f8d82f09c3c910248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ceab756f82c29131e7a7ebd515fb0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a442540bf4b42c195ba4c83a5079250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffcfa9c92bcf5280ce3f5b67e65919251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d09ebac757e286c15662923f94cfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f8e57905c3a658e65108222ba80f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f8150fbe29e83c4e2a31ae4017756254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d12c1aa35ffdb0bb20e9cbb42fce3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addaf359ddaaefb602f680b7ac8e1dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998e147afd14b701c2e83bea88ac175257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438be5cdbcef4cf7938eba9a06c2d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2618a19144121651b97fe75f03c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b04d7dcc8817ca1828244fb2e4cfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e705d8f8008944182d87a336fd9b18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c8aee87c5de2810ad0beef86a26b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd64eaac63787234493b90be968b67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d71e27e74042ce85188d00797bea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be00aa908a11ad6f8cb6f90166ab2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce72056924f75be5af726b170914c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de5bc5f08792de1ee0a94cc4e73439267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00227b42e36d2bfccbef3acc42fd1f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aa37c0c136391950c4e12a2680cd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a72bb9f4fce79b18631a1bb35ac1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78399fca2ab089e06cffcadc3e5b76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967475499b0842aa353821d03b908ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca728b61bcaa869dc0d4f55d355bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50c3a0b2939498f049b6162c544026274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065380aaa1a7ddf3ff7f6e360d8c6898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc11a85a32e87f5b64025e317637c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b154961d8e0594f0a529407b81a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153c04d7ea0a57cc267940832e035a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7888226e6d73858a1bb73e17d36d52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e91c3e2b0d4f6503e5dc8c1edeb7e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a63cd8025b923cfdbca093f4c5d5fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc049a5f590cde9d02073d8a88cd9f05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca68a795bebb7b53665ba175ffa8e3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52eb73ac9d488d36ff626029fed5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218b83281289b0df7e860dcc9448a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b0ab80edb16970a708540e04e4461286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b515bcf9b117909208d58168109c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff96018e7d0543d433c2a7fdc6b3259288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d620924b0bb72ca03389ad14fd6696289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbfb34c89e944215a7165e6acd7c56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda208e278de1303116c759309f5d68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d52798fb2858b11e8b60415418c00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dde9697ed6e40ee005de2982518ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33980f42ba94918df24346b6612a481c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f20a1655f525c993cb88d8f39f0dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2bad4449ee11b65e5edf1d4540f9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955281bf0d6c3e854224da10f2369a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c4659664abe8cfa665dbf70d173e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e355c921a1344919c728de7567188299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5853e7c105995d1034be3aa1454c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372373293c4aa21a4107ba044ed3c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76611a221f25e292cf1305f38be36663302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15357f8b8518950dc7d19a672bb36430303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d100aa99c1316a51403e2500b7ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdda7cf67bf2615c843021190620ac0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1841c001553399c1022eabb114a7f04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33300e0ddb2a78b5572e1684ed498e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cf21056837954c941f7cd98c98a4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3e89593b1f56f1c0797c863b8537e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e208bbfe074ef8f132b72dc98f5524310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a3134c5fc0a3b549ce33c6ba14ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c547556b25586f039ac37e1c90ca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8a5cdd04157db148e75e11600ce2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec680cb52e42b7967220b96c86c4c0ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267595f1ebcac5e270bf537852f75c4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973340c43c1a9f0a7919775b1c10029316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c19eba6caf2cc9ba99bf7731d3891317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bcbd675319d1ea0066b2c5cd7e6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32158cfe0a8e372c3f06ea29eb6af8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782582140d0bd901384a5c119c523a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703b2e4eed04b875e39d33763475d92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d9aeae28d0a030690b35c0a35c603322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95a1db1c82755bc0fa5266e7e5042323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7934d09e6565ac5e0d032298efc25ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0272c597b04bbcb2c293780beda25e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4c70d9de60ca37e7ae2ebaf8f62f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26519bcc58608271fd4e1299df2410a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93dc4a315e57f7d13801ce5d8137be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca6c6311cc105dff07ae2bc737a20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f151260276be5538d623508b807059b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a677595d43edaf94446c37d61c69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e5b2c55eabd4326029694540a602332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0dd6a25cf67db37e80daa210e0bdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208cccc5daa764a6518a47de0e1e720334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286647486e042470e0e0301071b80b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf557eff19d612915a276140709d289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c5775f2c44a571cf2ceb0baa1318337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8424bd3eb6e185da32fb614d17a6a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f4d85de8d84dd696b4f663b70ea47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a91d72c0bf6640e9b425185ec97409340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af72233c2da8134963330244a2d357341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1336d6fab1fba1acc52c249f65689342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162cf7760e38dff4625e3272c043cc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a36f640fbea802ea491ff174283720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816624d35e26b9716fca516feba8eb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c83d85c07ceee5a605cec6beb4a7ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971ee619241c47250f8cfcf2ce011bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9d1e3bddff3e6037e89b68a384bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1032a7f98f52051ec52da73c9a02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f37e1b1d9671f154d5ce1c86713101350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664ddfc638e4f21344726194f141b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d207befaad50d9716751314ce31df32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a96c6a8e0688bb0badb335adf6099353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a6ff21c94b5eb0fda547eee53d0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbced31ba7eb3c4b9304004e7dfa34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604420492eb2cb4b1a115987ba7e04e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767581393e36449ecc7dabd68dd5e58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12714e9b3f78bdbe9e111ec441e68a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe7210d74b5575784c04de317c434a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7859ad27b1dbe3526fc91bbd6399d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c01cee14d64971b3a850b5db1ca456361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73f93cba19287fafb6f2abf2d9c5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeabed75f556351f23b0c58846d7c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723603dcd5a27993a493e32a4fc1edf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c02d13de19f7602ba774b366b2590365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc72d4985469e883c7b64b61f8104f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f460f0690ca7614483c0966871aff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2218f7138a7de657f44bde45c925368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353222adec233cdad13b4656693f9a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71889a951e0bd4c565179a9c4624f97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3f2c307cebf27c82d3b89c74c237371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e3725240a4d04eaba916dc284126372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13eff022c954d2756c65689599b13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73162ba6aead1fb30c231c05dc2745374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2862fcc4cd048f1ba8eabc91071cafa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf1db788ec78e12ee59e2443b28ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c9d89836ca84d1bdb3168604d999e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80332ca9e72e548bb81e4fe0e937776d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb50a605e4f67c2919f1f0257ea804379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec828d751ab2488d30cd33b167efddf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c6a241414fa83e129df8e04490bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118db7555d68835c452ff5579bdcfc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561207fc883ab8a2015b1da56cfbb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98aafd9ba6598dca3fdf665965115fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616ec9bdc097e07105881cb4a5f0fbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6ba53742bccc22e4e2672244f513386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf7795f32af3d75fba0abfffaa3e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92c52a9a668e36ff082b23372128a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4f19a0d9d6e7159b1465a8b01dad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd004620ade05660bda6ceec65830a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5edfdfb9a8466c5867def3e20a4597391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297368b2e69f90a5c5edf118605cef53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade59258afbeca8d37d1dea636d6ab4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1ae33611e00a3358042eaaeeab718394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6126ed2395917fbe341d14a9ee90231395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc454f5d589696e51877f65909aaf2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b29e9d2cd6849a9d0cce15c94daba9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe82c901c638d62271895df627548c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665c44a2a26f8e04d5a696dd23134a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7834ce2e02218cbf357f174df4df97b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158653678dbe560526026d690ed1b6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258318755449fea42d7c43270a5da02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf258e7b9c7a75f59084ad44a65942f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e12064c40c07ed2d836c2e7955150c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dede7a240f2ddf84fe80970cc2b1f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638f39d27b54da0dac7c5d1254bad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235714e6a3a2468c2dac52b562cb3cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934a5b2fd5ae8f46725868a075213f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0f273eb8b3c80dad716eae474a04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fffda3d5603f867f4ad3c75f2631410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fa4521fe4dd741b6cfbf3fdea0acb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860c53d503731d28af9a753e1600b99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb90f9f2b0dbd86b26bd479f16c8e03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40959ad1d1d13f1d2decd8757abc65b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35b4b9d197c7539e6d0807c3068a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ccd124dae717d229d1fd3462cf2f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915857896c902e2134bb5541bc9e045417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ec8f7076d71843049b6f4f05e3968418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1fb0b627698dd9ff15ac3664a33fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956535e12d50d6a9f449f5811e938a15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dec15b504bc6247c6b7d7304ccbfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c39984131a3b22090aea41284c24b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323a053d662616f6d62237b6692f5d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e3e5b0095327a704f391e0b884b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede9f114434ba82b1de39ac1430b5f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e65b3e37e83621c991c76c440dbfe9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0800c190ef33cb2b3e8bafbb7c24d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab666e9a3e317bf26d6d6fc9ec1d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac977e15ffd4f2d64d140afb1ded264429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c84dc461d6ff0f3841f2878dc4658430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffcc5bff4143e5791ece1842ff88c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a428b7db55ce577cebe40bdb4d8727432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b7afc1a3310ec526060eb5468dfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e382c61bec47a0ada4e159848fdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08d62364a13740a05489a89162e754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b5fd18582669d7ec074fab00f760c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da0d6fd259ee54c2865466c33fcc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178f3cb1f3f4e69d81ca388b27bdb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce501ca09757f5718de755db9b4b4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e184dbce5c00840686f53d234194e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f1d5b0059cfdceba1252ed68f15a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be73e32aba5126aa8d961a8907743a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13be82541be41f14be0179cf229c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577fdba7ee30e9d54591ace7debadef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456114dff7fc1518eed9f841bca5fd89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41c0f43731f06c9e3f359818919e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361dcb4d6d19d13d934d615a891b19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce981efa845370f2aa9ac8475581ea26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ae3a8448c5813b582c8e73833fead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb778e47e56e2cfac5f336ba8cf4ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9930cc4a1232a5cf11350f664bd8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ef199be49e4c5f158ab0d81e9389452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157b9238603e0cc7387fe3ca1595f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc2423c4d0ae626491c1bbac52892454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f087b9abfd8b8318313c85c54108455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8326cf7940ef3ae559affb1c7b02b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003cfac74b0857f434423f65ff3f33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2351834827f2750e58fa193dfe524458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae5cf18dcf5b8af5e79b47feae6fd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b23be04420862c4b031181357c4abb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec0c4ba35f938888c406863a6b24ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3db20721093029c4d136f8bfc9777e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b90bdb2aa89188896d26ffe6cac52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a797e2d7e35afb94f4fc48788eeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a658debff3114dc4519c11fab916b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9c83fb2d4fc810231998b770e8e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827907ff038d8a0569b0cba05e62093467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbddda11752b8274190b2198a85b691468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18340799ff0af898e762b1a9fc674d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b750b5d16823d4cdb9598df1321c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1c509b72010d946fe3b14049c924471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9e1dd8f29f93cbfc4c2ceb51bbbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993092525f65f5cecadd417556502f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175498855c8a3eb82358aa290776cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8765459d0b9b2285ad136a372b043475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc27506ddc7eb6a3239897257b04d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa277b62fb398f20fe02ea8362969477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bedfbe761bd2015d5383212581f15e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b69332e65359705d6556bd680409d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2ae0ee902a840552ac8574701999480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475353758cb178f227b769dbc8efd9a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32f7a0f2307f2b03ee4048e67ebab6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a22df8c41916aae528286371577a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c93e0a621cf0cf5ac97252d828593484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2438a442fff43bb19ea0740f3bc42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529e55d4d392f631b9086cea6cf52d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec6a226428491bb1c934d4d75c16b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7aea854efde583d4cf12b047b7c55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca525c87700d5b0caffd3936951f15d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc2a3bab2d5590066e705e0359ab8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb09bfa4e106e5da4b3e79f902e3e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f409f431674a2c056ef07fe3b0906e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ce00348f823538085894875099972493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c86d741bb604e85dc086923e03a3c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419697ccbc99c8b41313a472410fd61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6b8d50533835835c48882d69fc02f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b1f7ef35cf487e7c5fbb136e41999497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185959853bdc6824fc20c57b456fd8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb03aa8f9bc582d3062020c1080500499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179403a242342fc71159e1a4d9117ff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e59e75affc22ab5964cb3e854fd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ce336c5841d2fedf3063aafce7841502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7416e4cd109275713e51be9d6e8621a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92022af06a7931ff6e92f30421ef8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537034766171c94296946954cdcac840505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad17c434976cc9ce430fcb3722a2cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dac7a2b94ba7607f602b2b25eefe5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f711bd1795c7459cd332e3b665b26bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2e2f3ec2700d89a94e371c723f0ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390cef7f699440c5f08d8fd519a6df3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb3e850e9504b2c4eff39712865e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a4d6c247be2ab3d0215e5f283166512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16614a73730baaefc4090ba1390e3498513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b73cef6cd8dffa210f9e21a669d804514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a779373642f0159047ca19cef4acb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258586976ec21a8c9bf3ad1096b8553c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205f8e5ef672e6472e6419e8f7269b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3950e05b51657528d51e16e3bfc13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316a53e420162b277b26f54f0da4734519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e8ec335fe7c3dcb4cf1fcbb68c20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd50972bc9194ce65ba8971fe7b45c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176fdff3fb64895c6f93788ac7bcd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405407a090cc8b78a623dd9b649944c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d11375813686190d1844be5a6d97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834484e2bb425be5001cbe9ffb46278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273298dc6e90c610eb155741b1f36e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58172b6d93715eb30082a483e02df65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576258d991ecb97e787f9dd60fbae455528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001690608af9f0b6d80f62bc900efc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf63fcf61c6fce059c6d72d8458798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca22dc6d224638cfa87aeb1e45749f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e6228012f158c7541a4c2797a0f47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31ce2684cc1c0cbe40e69b5e7b2175533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4f590ecd6fb40f7f48d64daeef9ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e24ffcec7ec0f5c328ea36cbb30041535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228cd52cb495f410baeb0eb427b9d58536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6880c48c2f8c89a842f4b14fe73c6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5185a8b96bb0ff5e76127e104810d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb5886229ff78f89b44ea70d4c22be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df616ce93525cfb68c8bcea9d22ccc28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492148420e7dc15506321221fe1f889541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42ac9645caa77e1993b7ee1c4a6523542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac422be0a8c94fd6c879d03d1ced7b20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8a3c542484270e8a675903a7d89c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86078f73554c81f3886f3abfb3a4fa18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cd34d2df5c20a234c658e341a69cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32486013a2dbf19b9131ae0b3c5562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c598989d20d05ab693794f77c214ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d5acb9c51977a8fce42c0a755d2d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff0a0705b3442d6c5c12471154b890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a37aa2e838fb719d35e5f12af22f17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566150bdc936527d1310ec7dfed76b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1e31c6bc0535a9c343989a7d2172553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d661ab9b874de6885135aca5ff3763554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189769125552ea9186b5bd156db82dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f4a6184290a22c9e4cb72ebea1a30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945f15c55171f9930dcb688537acc91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962e3f1b27964fe715f2f714d8d9d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873027e12530277327065e7c7974278559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ac032cae0ca5e3da545bc73d503b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f83f56f589c0d505106af97ffa61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c28187eaa4e2a5d20ceff02e74bfb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffe15ba6ddc9968a83e22c67304f90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd0470fac3ec070ba8ce74db942e2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185e40f137c7b93d955b2496db0ecc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190c777a69fd51d7dbb2a2eb1113b6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5eb1f453cf697892249e7e0bfbba0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4534187078b3d01cb78cbfcabb9f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a575c9c0c9a3dcb22fc812dfd28073569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c779e2e8bf319d08b5a77e74cf656f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aad9fb1f60d18c2aeef7be75f1b6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e844c2e3956d45e2083e5c95cae0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f518fa06fe7a6f4537aab5d0420186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71e936af70db931ab9c51b2fff3fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f4a75fe8c3573520c232922c9c8c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d2dc2bc8fa638529385f0d060425576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c4c89d58a30c4b90e8331ee61478d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbbc4aac36027a56890fe844958fcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260799b1bb9a9be0ad09676daff6bc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa6df7be7cbe6b514385e9508013a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4a5ec87e3c367e2c0db62c48b40c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3c28d9bcada657ff29094fb9b09b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7683322719229e1caac438cc433e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194bc6cbc45dec97864c2d57191603d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef033a736ad60148af8cd916c57dc89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dffa256ff08f1482a956ba269b491586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb200b0c7a86662af2df834ec0cc08e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c784551b8800be6380c36d8960f573c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82e3661075542e10b1ea2dd44216fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709370bfecef1c72d2917f6b813601e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ced09fd404354c979832e9adb1d79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c575088024379e4970b2d2d81c44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a1fdbfd42a36fa2348777ecb9a1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c4c2533016fc62f5179bc5d91643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a7b0923f81eafb93d0b06919e90b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c613565c60baff1e978b37e7c6d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e9bc093950793af4c2d898da4ecc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067964bcccd2cf4d8ef9346b2d2675d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbdaf75027e7466326e51b3f071111599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f240fd8bdd87f1a6d0db1707cab9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a37cf22a977ddfb044752477a6e486601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a94728844c7938ad6fa3f11d3ef655602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f16325b4bcdf0e21f65d69cbe971603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5b694e4d8ad9287537e279cfc5ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc522460138e8120075c049824c19c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff348df835371b5e989c7ab092bf5b62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0577d87c1382955a85fd8c4a8b4ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f5120ffc2086208cb93a7492774a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0daee939caecf91395a37bdd83f574609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a07ca923a2d794b221fc5d7cdbe35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c5908a8328389472db1ebdba55ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e882a7700c95e8a730a06b47c6dde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3bec036e50fb8b4a799558384cbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56ab28314b1d084088173ce94a64ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634e04fe2bf46c6c86f32d183bcce0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928e6fa212cd60ef79cdb46618ea19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677ce9a8521fcf267dae1643a2382d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d91a55a574ca2105e8637f842f3d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca5267840bf749cdce77386fb2a72b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7fc6bb33787da1a9e33f86eec799b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cadbef44a779381c5bd09739ed089621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe785b7cac88cab579f327c5c91dc617622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b33ff91ccec3da688d983d1a7c08d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abdbb3290848d9ab10814cacd7203624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665605915475e0b22e3cafd618910a98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7bac07ca7d099de18da39e20a2fc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c0428d1e061195afeb299c3fd55da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe993a88d382c9c1dcd2646be40dbcbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3c9dc0f98cc5d771a83b7f4e8fb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb0dab272d937335221e672538c6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db20a806365570c13a998a6eabefa9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfbf63729c3ee4bd2beebe8fa60d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263da1093cbc93edf55737b50bf4ce1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96079b4a581e3fa3cef9f82d76a65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4035adcfdc4d0f5b1aea09294cd945635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e58fa7a10c9de0926cae10b2ce0d6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4345027f565da692be90ad5938d2f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4990819a8113e42e51d8e486d9723638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1015de548245e139d711a8c1f2f4d59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd93e43edd4900e53201b310508707640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa71662421fc236cc3ffe2645523b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c05237be6a3fb11a619e83d738111642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcca39201ee8c5360153eeccf83a922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cc9f54f1343373968eb730c32b9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233b7f52b1a8928e60c66bc9166d27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53244de58935917a2dc3fed4c80109646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ea3a4b20b9574ff265fa3e0cb3cd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e648133cc158e9115a62214efa4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328420044237110d80a6cc3cf51c775649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef8691e09d9876d8af8bc815ca26d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddbb1635da976b2f41f2688ffa6760651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414683a1eeefa4ca7714afbcd529d03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ad9b9794258d1be80fa0d68fa298653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5bb7de4e5e227c7f9b60b7f79a2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929af4354df3fdcf27c5901fb56e72a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4f96aef560d97bb8f1f940a371be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea351c8a0a18912a73bf236ad4262657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4aba435bae137c5f3a9fde494a580658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c94980ffd761d89226a9ef4c677b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910410c721836ef4cd591b3e6ab5a04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d6bd840e0ea213e7c0d57ad613547661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41816fcc852165aaf645759d0aaf4e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3993175a8eb42aadebfbf9ac6e8e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313f54aecd58c8c3b82d31c5c0cf7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0869a466f293abe99ec6c60e31602665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85c3373d515d3cdb63c7b2c54185c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a11cd15822512ee9fe224191a0b60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e81bbe58de5899082d111c5fe4e93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab776fb07c108078afb4e8346b25d69e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6fdbef8b103cceca927aad7f071d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e99389a5d465cf222c6a41147c75d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc6a094640ae22ca601b704f3619d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a45d715054b18542f8f57cb189ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878e9378b806055be87782a1468d446674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ac23083805f8a850eaadee507d242675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec597746ebd87154731b6c5c9c6bde7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76eb28f73e11c4ff1a6e17c3895c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d75048e3ce4ab14286ba3f264fb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca32ed8efcb60700d789056e5ab10d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b3eb0ac3707e4ba33e24c94cae9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2546b0c641311e0e9f043bf1ce1b60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e4bd402034a0f660821f25cf4551682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf077b1622bb2d7ab3e7879e417140683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2976dc33433ea006ecfbf9e21b7278684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6abd8f45bfee5ed67044197e1817685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17a29a3e23688ecefb0ab6bf0eaab2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c69fb0b814ce1fffd6f96d95f6ba0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c70af43f87ff4636721d538ed0e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b2e28c0689de1e97c6b5d2279a76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bef58e0d0e29f9e765848c7478870690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdce301a835c2470bf63605038cd8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9c3ae74194931295c869b4ba3dd83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580c3ef77dd314b5bc1c84ae17019d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ca8c508e4a9d3ce83063d4a35f6ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c742624e706973e9aee28c574166293695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ca8612599a2b3351808c111831aec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912b6160ee13554e04767eced33b201697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866e37e8875608be0cd7386da78938698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3e880641f493595da72030919620699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4b92b34aae5ad4b1f5508cbad9ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d3980da96f4d7bd80bf476839e6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7628fe3677e2ab4ebf35ab56194e47c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c7ffe6ec77bf99a533d96b1624d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb112adecc05b66af17ea90fc0268704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b00742f47399816e2e06ffd113ab6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc244933e9ed6a4173b70dcdf461d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7fdeb7ca2f39d4c3b6a5b96380de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d816ea683683fd326a10e84b22bbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b34567bf6177b36173016905ad21a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8171dab90e1925fb2305852e80937d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b499281ecd04379f29420e2ed2fff9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f347ad555a4d2ea4ced653569b7dc33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14b6620fcc930ce8c378d56a8fb13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61d32b11a69ccc370990bb52a3917714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efffdc81af340fcfa9693a1f555e2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714ed02733919332f0aef960d53a49b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfdf77add0f5e70bd93fdfdf01f55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f8c153dbfd68de8b5358afd31fe3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c8589cfea40c6b9ac89b75a74204719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db807a05d6d35ea765f20d09dfddec3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c451617b6ba88902cdf9d34938a416721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095acc3638f06efc21284e34b1de978722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e369b8e56358e67b24c5135d929cc08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb5f01dc843f8b501847d9f3517de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa371b117c1506d41fd945bdb88023725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b9adc682eb2e2ca6dbef60f4019f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e494844be4335a850c410ad99e408c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43801b5a667273ea46db69b62e75253728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a11f6896f88b41262e832e9188fc20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00866ea473308faa51dddc15a5279bfe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb98eae02365e62d302437650aa4118731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13b29a89a3dbd02faff18c9df6e8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd16b408faa3f97feed8e78a0742d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c13dbb6867c8b096cf1c1f97cffe5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761e08452c8b402f89776f9b8694171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34169f570fd95c87d83aa3b3152e47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeafad412a1e508c849287ac056501737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36611116011fbf584fcb2a3fc20faa77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07d87259b38586352f9d8c3b17a36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4324534bac91e9efc1c4dff8f9e7f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f8a7d02b50da5fb3db1430e86566741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487060cd4f6c59a10f27e5d577551d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fd0fc8f33dce3e4a826e6b96a0e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ae94df3de7f84efc9bf4ad14b956744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902495a853ddaf1f3fe26bb2e015455b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f4a403f5cf68cf99b8e31c8f596bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79957a1d44b14eee914c2dbe4ff52ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c49740da0dcd6f930bc758e16dc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d0f1016a5f4fb8453afdb3bd98353749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678006dba6355c435cdb7d5534c2521750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947215d50b80bee17b8352d70d6c845751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4747c09a63e9096837ab05bd28aae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb4b0d3201c910a2d60dbbc9121bfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1646f66d5f99234812522e62028e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd4b855e2fc640984449d8d65521a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552898b6a2140f78df3495689146609756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750cd6dd2fc4ccdec53a4b1aab275ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9021e34f7f52f72dc656aae99577e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb19551b8c1da90aadc71a1eca4ca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>