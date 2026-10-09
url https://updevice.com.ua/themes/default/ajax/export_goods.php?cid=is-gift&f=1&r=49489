--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338082921c3d9e5df35cbbb17f80fa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b29babc9f16873324fd7fabe9bf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fb57fba592981fb19395eb19993093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ede6537f8507a01c01d1c016f2bc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f506b08be8aabe4083aadaca16cdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65079ef686b19bf0ccfb5d88cba026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f6d77b6f861d03ac05fcf64c825be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff9c158ef0c0361f1f89dbd59b56718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c296b65c60c79e47d4d44c9dd98a1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ab8f30e12a6e0b5547826e05d86f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959ebb28221dd8353bf3e135ff262b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c51e0e48e12d4242393bf7ceeff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1a9bd8a5e00658921a5631257e0b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eefbb67135b50e7737fef8fb206aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3117a1047ecf113e52cb6b0fa5b3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d8e20d6517e92469cb79b60e3798e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675393a105024fa85a0727dafb9fbd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528ec130f3704daa2185d75d27ce45a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf7a0918d250f981aa08e6e4e6f8d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0dd25f8e6ed75f0bd4789e947aa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d298b14a9fda342be2726616b66d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784af1496b4d46277de2602cae1ff7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e9925701e953fe927658d8edd50e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7462e316fb3d4b6ceaf7e561c93824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc84b25620e71bbcece8c451be113925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a242cf5b79bd1f0769e969486df93926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0da17c2c46be95c649238e7af3837327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0885e02028306cfe3afffef5e3917bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e7d2e37733d89e9fecf1580eba8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae93f0b03c5825140a999e607f23c4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a15072ece690746eb47dae85c715331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01fff0b2131433efb21cf4a10282b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f9a29ea36647f2380a40274730e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b133a592c18bd9084fdf6362dde4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d93e1eea9d1193b799d4461a4d2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf111d7be5976f0959c0430a032c1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b505f7e98e70e4dc971755bf6499737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e996e10d3c35d7c94ad2bf30efb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555505d43fd458abe3b13ff78761a5e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0bae1a4684716168d835354eb6f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea45e8dd5742cd2239c9f9d4585d9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13392471e392b98f58f2f5587fb260442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6987350ae33c9474610c12d7fd8f1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825d3746e955b8a51ba9ad1d06387744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6ed1c93ef55cd64f3b19fd5f981d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b579849cef0792390e0714cbbe22bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167755ae1e69457e769fd77f4de965747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06392b2fd12b36408d98e0ee15a49748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e76e344d944a69b2efd9280723968c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f1489260bc23ea1b547d8222af82250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386ced369fecd68e2c78000ea34a2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5246f18df7e726068e9abef3bdb41052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5bb55255a3dac3e5ad47951262c0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac8e4a29478be194047758eeb095154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeac2c1bff3fadcab8b21cdb7e21ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d973b4fbb5c9c859d6af91874785956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5de80959b61d0a1878d23b87822e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6369880f924e44414820b527ef3cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4598b113e84566e42a49920ce0dfccc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da162e01fe2b0ac1b82aea52ac6b43960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e3222decaf592b737d4def2f9050561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011692ae45bf902fc4f512bdc95ade62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ab19203e72a86e3f488fd78a5703763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb3faed950124d6676dd2badc03bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c9a6c98e8d1dafcacb0daff5d4c0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dae4f5a502d0d01f5eeb2c6c554d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaac73d9a11371896854e3ae6cbe7e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69c21809836722bb84e6ff9a673b1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896207d30479ad75cd454abf4832c9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc25ff79a6e6cd4597cae84c2b7fe170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fb5567f8714254aa970acd107fa2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ec757dc6059d1c5fe1a9c82dbd7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b546e81894113b8cdd3d95602ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb74fce79986176b63173c077e90974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad065a408e369c86464c8600df62b1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b3922aaad4c99686a61427a7ed25a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb5f13d723c2935d56b662ddf039e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ffec7edc59ac416e5cd88056a98178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db38c650838806b1620eac092b51a2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37580d622949c37f2c06dd78eb891c2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5b689248e70e7b07ee064a2237bf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3892c7a7417ae8f678c97fab4d64982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a36469092d590ea0e210a1d2a95cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e4867cb7e09ea05c6670234b578684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28797d158bcd49bc14c8c124f2cfff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec54ad372271bd5342e5db531633986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e0036391ee4b9d87d315f4513c3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026d2ec681c9e7c62baaa972bf2e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ba104080f5f4751c013f7ede3cd4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64c1688768047ecdd98b2bf5e318bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537cf35e9e70b6f6e57badf53e0e13291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ade99bd9e4a499242ccdffb3da9d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27adb3aefadc38c08ab9175f0d8e71b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac32694fa4c1ab4607d933222e465794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb079b3f2a46dca1a1b7d36e46186395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e64e4cb9ffc2348976a65be93437c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5093e918c71f9209546a01d62077f7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fe13449e1a4b6a714a42323f643c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fe3d48c667f7073d8df0aab85c1c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae70a100d96a72ca8671094cb9de3bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e11a97bb5a20ee92e58f2ef2611d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ef2058173cea85d906d2b9a4a979102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c36d81bc6906c16e847d79c213e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5f63188d57fd28d1338f74fd3694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932b3abe3ba4082015c9c817fb8b722105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f26096fc2d122d90a6e193aacb88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baae66f0409bc468a057c2c8bbe494107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188310052fee28fac2e89ba5411cf0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b6483ec3297a716e3f2d591ef4364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda28728b4f992d930b09dac649a62b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271ee28233ff0f53b67299baebe0e0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d7a21236d0071b6303807034b3d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50f226a689eea8144bcf461092bc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6b2dc1cef1d606818696bed76439f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c8bcb917e6420823252fa7e41b83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efdd709fc4f68802b4b32185fe8967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8372efe81303cf1cd2c1a1dd28b830117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a9778a7ea719688c2b6eea8e542a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82314015094d1ec29fc2371d5c963d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e0a271628bfe15aa7c183f561e2e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c304fc5438571f24eb085f74870e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f95fe6c642e7ebca037fb1fd317e24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdf2fd6b67e5dbcc16fb0669c80fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf749754184b8359022f48f61079b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1ee7db751e140f84ed7d2d16971a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55e04cba7e73d346f58b990d547cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c45ba785737959b73b4b3fdd09a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36efb9aab4d817b5698bce71b7230f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018818bc1af176e87e5b3403cc449d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916eeed1b881dcc1f40f4ee5f48f283130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817067871edfd50143e0b811e83a3103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac988cd24213a866bc5d048917cd51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b980e4b34e4254e307bfee9e006ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1312abba3f782a3bbc274b21ba23a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b407fb596d4b934b9181232308882135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c783edb18d68259871415ea885de9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ead650e38f5ee22f551e393d83eee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7433de1dea482d5f2bf93808c3b90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9a5f8d4aafcb5f10f223965e3fa12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f4fa4c9c9af28282711967569ad7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595811ae4da65ef797d97703acafd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdca2a1ac5a834f6aab519d3b1982e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c030d16dd5776724e9e4e5bf8d3116f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f69ac4f2c2645e7264f806863fef83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40995537bdd26486b52142e573a50267145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316f076f8ee398712376194b38947ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7776308d7267ee65816f09f7c25f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa5c93eeb87616ac0fd95a6c2c6f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2db92c4dcf9c93972e2186f690219d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dbbce70a3b96ecb93f95e7524f1c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b34f71853c1ef77189e279666ea1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358ebad7636bea3b91352cd410e7d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e518003ec10cea5def11c8ccba9aec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a628b77fb3a370f13703f8aef41e79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490453fbaa28b5258776a82fee5b2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f060536bd870ba10cb5d2674290c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec78d39a78d09ff3786e8dfc7517ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f64b0588f2f8fc62e6ffde0f41a2c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f02e8b604edc95c236cc331eb5cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e14e483171e3a2f7b47a32ffe5d13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d5710164dd7e34fac474722881514161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489431bb5f0c95206bf1f9657b3b510162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50e82f88124e3d04933cff453c1ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337f0545078886328fca128224e71c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853630b5760d53a5b07202a98bb395d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0a758b9c383358f5f84dc189495b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010fc00d04fc4e6cec7ca52454395ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8704142b9189c1a04b7bf0592599b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eadda667dd9ea1e7429c2c42d5385169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af5282d39dda3d7abc4b2e4471f0cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b238fde7d76cc77ab2ac09a6f1f47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9e1e4e4881b65b9e7f9852fcdbe1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579770634b80c87f0b3d8e6fe444a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbce90172dc7f610287c4c245a231174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18194e6734d9055e811321ab9cd0829e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527c164b8c221d7bd73a3b89e42e26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6807341f146a43b18058c160c698d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18d96fd467d66b5828decef81dcab5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da18ed0581304c9f42d885594c72e49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69e68211f81c56adeba1fe05c9a9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9956b2999452d9b254719402de50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce549c48204e1d9de3d0cc4a2be64a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069f466ef477b9a07387520bcfe95df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252d4181803758abdef186c56123e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0773594a6b2ee68e9042beb6ca7a973185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5b7f4c1601008f025e74730ff50c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61978936ba15ecc0a46accb6f74ddd9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db6f74494acf12b3958cfc48f1df33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5046fc293b017687c856c4c3a76a28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9346e64b21f13b56042d457e2b87e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e111e0b56e9762ab2926ee59178704191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289f137ce08c2d806c3fec42458d0e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf8ba3c0d1171b0521ae0d4b7d30d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094a5c0d3e58688b8410712c121690a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07346ae98b8baa093199eaadbb386b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac3625fb10ce98a8d20dd095deae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d657328a1913e48b21da1039cb52e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559054c46fa4c1020e8a0e2fc16351f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e171696314125d7ee594fcf6118d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1260288137547659418b53339122315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a54566bd0a2154dd97e7bc22e401201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd63988ee19124c9ea613990ac068b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7419d21b084276a9a1ff30b2b2e1c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd15ead78da489da1a040b186079dec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cab2726d96c0bc55481c0d0dddc5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ff3dbcb4f2059a22422b8e9c8e21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7c4fae1f4f1cf2374f630f7caf074207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d50635c3485855c0a17a1de28e1e0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4dfa2ee409aa0bac09ed428a67f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4904017a144a0f66a713ccffaa0b5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bcbc535c539ffb7e49dc9bb1a4c7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e5ea9fd4beeb57450ac738e1dc863212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8244dc565a7bf5e3f15e3ea661981f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d98726d4716cc1939f11e0ebf7e76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec775fe9ba23acd5dd4b1856b0d87d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995229b1505e34de4544d37abe0f3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691dfb6e207de767b07ccd4d8e1cfe3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394839cdb0f98d41bef88d4e2d6f1775218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395318b43ba09ad266ba026eaab964db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66872f03b764c463c56003b47de0957220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c87b637c024d4e6cd1300fcbeef7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc8bf26bd55fe1075585b20c023a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a90b17f32810858fcbe22d72669a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f6f141eab243f8438371796b9dbb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f4774e9919468d22b7e629e7596b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b94a2ff3bd9fc19eae57d3a68a2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaacf05b071ac56e301c15f811d1c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f893ee19b1fb565a4f4485b76572228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923e6fae9549b3d7cf14a754fe2275229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b285624da215b5d1a4eac7400ec9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928b9f62772b9c1bf57d2dea72f680d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5874b25111300c1987fe3450bf8fee9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f2184a0e076d7b1d7e127f8cde85e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a19a4b13c6219b53e2b891a444cf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec9cba13bc55c7c805c7c9a7adf242235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c63ed0b4eb83ff715fbd4d7f92f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad849b8dba6ec6df960bf12fb7a95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e99b24c67e3a0c2a75efeef20d3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472cd3e9c4795009f4fc22667c9ec75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba88f3bf3c8d2c8bd489e6e928ee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f0c0c0690e98367d213365701134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb463a4829226b14453110c6bcdce7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5efdc67fc34db034138bb8a74bc07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efab0fe595ea8751699fc4761596053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d674dc4f3b8d7fdd1a4c39dabad23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5131407536561ca23d969791803f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea7ed5df95b967a2f7ec2e436750d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057d3da36f00f1595569fa7b2cff5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e8accace0b58e93992a136a7fefb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465eb77e0afc974fe07fdbe9282044b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e203a327dbdf066e80ba9ee89841c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2776d002b1a39b5fd4c09a8a13ed2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a8b624bbf3b205829056d8646874a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988a99956a9985f352b87fc7e326d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d322c5fb8e9b00512ff1d27ebc0168255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28860d88ed91c78e68b8fd136e2d678d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4d2cb46ce97cbd370dd66bd2ebcea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7bceff31b551f3d94f015266aa70b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f2ba42db858da5214173bab8aa82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6f51144f95c5e93648500aaa7c21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3c95e3a003793f884e81d20d106f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510fc51b5bf3940be9bde44bd1f8674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae62ada525049e662e863db0643de7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d6dda288e8efa854114996a5f6d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e75452dd48b4f5f2fd18bb317157e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcdd1b800fd7398f00dc874fa9de0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e84248dcbe9f4629fdbc84efadbc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0efdcef465e01c51cbc9addd267cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a87ecc89c7724096b728001fed53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c3eec0473ff11e32006b58d76243f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f52fae55257d79e9c8d4040943f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca816bda66954aff64208c59f2e3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5232346252eb3539968fe449fdefc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038723a48bdc23118f0d49ea81f348274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d797573c00b971af9204a4f563b7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8b248ace5592aa5d6158fda9e039276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5080309906ebce11080d17a02f08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8136b13c68de01f0b57712a462372278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2f42e400ef033367ba704d233d728279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf4626ad59b78f93f6ee44157248fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505522415146db3670c1a935879703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc4e6c7130fdec5ae3a3fc096387d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225d859b1f12d6b366a9f7d8639e956283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8be23331bcfd729291a9733023325284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb777201ce6f423e2c3582dc3a3c15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c398c4d5645cc7ce76e53a7e7f38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ab20cdf8dc3954bfc414d96e7531287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331910217ab0af806ddfc897eb1829e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c14313f50c8c99905e819be226b00d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45e0528d8e6c74f242b88285959256290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d1f27110e53cbaa2c48c4324f4242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241972696b30ccdd221298af1a6ff379292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2e892bfd159a4c3ee13bf2ad81e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3dae1482a77934a358ce66dc9cfb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d232c6d4581dcb8364d082480b6d8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ddff94ad459d91093ff7f87e392a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a21441960b32032534d3546861ebc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296253863842fc5f087fd740119151d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8da30140a880d3f320d017d650d26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca66bf3d43d8df3663193b11d858b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88791b1b4316f30af1111ba3202c9d91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca9a5c738d76ba4a34e0f7e3fd3ef4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe00f89a483bb8acdaa6d963740e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434dc40e64fb1be4f3cb74bec81e77d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea55ca78bd6ff6e69f082e3cb19102b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29e27b3dc4df7edc0802216cd79a23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe41fbcc67c0e2903d3f546c33f94a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210250c05edd629acfe8607d4472485308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7e378ce7608d3bff809971f5f668e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711cdae8f3e4aeb7cf6a5a2bb7c1a6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b0df7e8b09050731171660ebb01a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c18d020df3122bc3a8fec2e9adaea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ce7c6e07cb9fbf08a6d7ba570255313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038594de8c51958c6698b13cbb40fc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d5ae9ae2a13de3108f3ac6263a9d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d8b639e5712f0c41de33d95092c1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b98bbd02bd17289c4d8969f3fb5da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968df787f3e4192509fef99b5ac84d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59914fe593875735ec69c185d143c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ed8cda150093973955b6e73304cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395889169904e4adea78e1263f64dd82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a373fa283882f0e9c3b3e4bd6032322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec56d8fe6c091601ede3f69e54b01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb5d8a174a3809039952374cb18ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0af88159584e9b331217aa432fcef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f515264814c6c40232d98a01b885ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cdaf1aed3e7ddad774ac99596d5e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b55519b8597e436ddeb91e66c74dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89081f29639afd25c4928d78e8e59d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a499b52c9319f9bb09fa04e4deee780330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bda3b36259bb72c67ac810a7a78fba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936aaef70e48087410cf4983a04e6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b4a4488369111370697caa1fe4bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dae11f2a0952f4434d756d019c899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5a7791e8791728a65a3be3b3ec45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60963d3ff03e98bfd1cdf0113c0d0d21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514b8bd98f9c59dea8ea3149fb2983c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33875636a8ee7c604a823c277aab007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9edde8db59b68e6dcb91e03c62f374339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec98b31bdacdb5f97114ed6ed6d76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e044576fe6c6b1adfcef5f007c8a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981677518deb981c02fe645e4168b82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72187e1613f0e51201ceb77376c36f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4bc836b3b0c8811fe97c287fa5d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af752b1b48a4787fb359f3456e2ac0b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be986c2dc4754f88104ca1c66193d9a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c62ac9cbd229a4277c0d45c94bc6fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36c46569f2e673b0700e40e4e5cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1544742355950295ccb0ee88b0f3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb607ede67ad01b93c3edeeb7b3a852350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813a96630dc1659583352ef678e9e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7593f6b1d5520423436890f2a3df0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a760ddfbbc572b7feaa4ee3173d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d9bd345237914556ea59417cb7ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831bc1702519767a61b7d01517a986c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadacc37541d326362d908ec05f23346356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f25359976311a697b6261afc6caa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed5d939e05a47f160c532acb83610358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa8448ba99184f40049d67bb903ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ce5575da346ae0e1d65f7e475260360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc00c1d89739baca5c95a5fdb76c88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac1f763741924ce93afa97a706cde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47fb3dd36fd7866b97a8cdf19dedbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c2ea127c8838525f46f379e500bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1b140696b3c3052466740dc57dace365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0eb32d00242786aa2bf0d25e87f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d4597dc40e02399faf86e06f3362367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce90a3e76ccce4c2309eaf20847a3fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145799268075390d2c10b2ec725b5656369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a08cfccbdb809bf0182d179c13028370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1380a801ba255b7ba58040baf0d395371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac3f5c34f6097ed6fa83f1b3645a75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3f50ecb6f1958660570d4a7daf97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dd316c4beb5de2c5a0fab608bf3f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80355acc84ebeac7582aca9f29bbce02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95447b92e45fc15e63d8c04301972c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc206c9e4271ac26ce3a7c3406c18d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807135f6fa559f605c4ba52f7fb2d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393d08bb807cfaeccadda8deb8fdcaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea24e72899f267c2ca06d5603e0a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fb56af1d1b678170da825d00ad9f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaea8e373d9a40c812cbadf75a4e1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426aab93c10b6de5c5d9ec8fe1650e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bde633bcd671422f020e8d6d1ce0a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2dd6c0b955ff431b789b69d0174c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf3cd87cb514ffc47c5b98b09662e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfec2623ce3403089113cb6b9b03d7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c9033a4ba1168238251878d194c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da86ed02fc4cc3afc275d7e4342445389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606faa57fe7d74ee16dc9e2648176b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a8e84ef2cd6aaa870351a84b3411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd0272c23c8f96f5014113203b4bc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a051c5a754471676d61a8675ccdba8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06eb04b7c446c0d2339e1acb4881b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4488fa0eb8c7ee0a5a3b13e0da972395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c4b5a0d0d87525d107c7ebe24e817396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77089129e5f2c311fccaa4159485811397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1986f411da8a6c1c251f1e437583398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675a74c45096d08e46352b78040872399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808d86502f2459d814ed95765fe2f2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46a24bad16e637f80bb7c4c7ed9cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b38be5de041ed0050e0a04a9542d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43940b10cdf7cf391f54608bcc5b5d9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548da77f9e2af9b2586f4280e293e5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e6020177b2aed2332d2ab20965c0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03c8f3fb68d21d2166efccbc3695bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40da7628fcb42766e97818bf522bf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8388aefdfb1bf68f16c311fc106a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c560062a7c460c82d1c91bebdb53bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d38b71beb05491cbf1d8a3cd3b4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b86110603cc8ff39ddffe80f830a6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6481105cfbf95bea6a895cc7ccf4cb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389c6061e9c91fad62b13e4c892a9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2838e58cf8b7d2ef155f08e9c8c61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf900ecf474ae1655de30def93ea56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2008535447c280bf44dddabf1cc1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8a0431cbeab1f0897bd9de00bdadc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9b1d5caf11bc5cb512b204ffd91d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e74a5402eb9a52870963ac524510d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb602a9080de174471a845de0938e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7c69b2aeb1c5c8ade0df586dea9b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ad01910a597cb4cc3900898022a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c7f4f8e173bd839d628ee5ce9d884423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201994a249e6a6bc9a3057a600013c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107ec2596fc48498580b0a4eb41b6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf7d4dc75bd448a98b091720cad80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f39154f9bc324ccfeb6744487e216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7ff5fb8579c0c734193bc123f0b36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb0f0904ff144e6a40f999e3747ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998109627c0f84220fb385499c950b90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64776ec10dd0cd168fe7354db4c2d5a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c01b1368ea2a04e085bd385343caf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3d199f12ce7fcd71efea07ba04cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077994155b3e8799662e635de2c15e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926992c87d8eab26595274c06a045e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6252312bee80468797a284730f35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6c2d22b4ec30ed2e808383e643f53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4453b626fe9615507a4a1697d780ad6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f95d3d8274cbe9af4168b5d1cbc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11d265959343699de8f8af93c6397440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29b1d5ffd9817bc385ce4b873289de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc30b755b9421e65cc6bb766245c47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03452e67de29aa5d6dc53b4c4ccb12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51493f20e423f2f7846309a586c151a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3833ddbf91c24c8647c3494ecd227445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928067905aa3cb433bf4cc082e4b688446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8372d58faf8afc7ef574b4c6fc005447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720064c9479a70bf32f7125767b65635448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c79da6d780b56439d6a12c220df1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466928802c4e003197cfcb085f5c135450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc653a9675874a29e55a1abd08fdf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854a06e3404fb26e70ed6881dfda5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5ebee64b590559996d9d453090175453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683e9aa88639dc7ceae841bfc708320454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb40d576d5973a062da2f63a5026992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd029aad71cfdc2a3237678a76b141456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238a606ad38eef8b3504f5f9ad22b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b768cd8afcdd493e0859223e991d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf0a419bf95cc47c8e2db2afdf6524459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61c25b79ce2cf8af47d5c51f05176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5127df5ab8f5305d4d0475de02cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5572082fbbe30e20a05b5dcf04290d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ae1e6fd8ff4a3c75710c2022c9747463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ad2bc97cf962e61f103a72935574464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b93ffb00e4e5765eb404c7a4276f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6ec9870feb972df26a34b9f2c112466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f24104ff6e6e579a0cd6225757206467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceac717fe5f1b222ad289f98550892468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe06c7a733ebc2ce01248763dc9083469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e76a40435b16e107fc61b1965269470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c531490b46c065e7dd2311a20092b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74f32c2398f6a21d633a5809fd8a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751c9acdc69fcd6e3396b2f516868ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6543804c6bd8e7aab4a8565309f89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadb8f66c651daadd05ccad425780c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6063ae5d41bce346e95b39b83d514d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31619875d01a13cfd67e1c64ed910f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf073bf2357972e0cdc5dd9db9ac15fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6e15d5fe62ba058f67e8dc7acf830479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8fb83bfa1d49fea9906ceb6bab4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2579b1bff0aa8b0759fef5a47faf26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c76422261a6f6ad71acf9eed56cf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efadd863b9061abd3176ede753d4c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c89e4c0519be039697cc5b342e63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4238fcb5a447b073ee8542a74db8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114b61542b1bd16e29802051d67a34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271806468934e3e9e1b762e301a86032487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f6ddeafb246d360443cd9d7cc8bb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9ef32a89a294583267460293b0f18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678cbbec282b4811b5caac3278fe7e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da4b6269fa2622be4605f51ad8531491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571740ed14da937ac354a1b8ca0e795c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b007661d7a15c1b031523623b835493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b396f3794d2a5dc61270910df72a219494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a01e0e7443a4fff6e8f580f9c3d3a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf2c949db6f5ae888b1c3a3e3ec2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed283ae565095a827b56f3240c8070497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a93b4e3f41afdf5619a2b1bf4a8512498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ea0701291b9cfdf2cf89d38f37b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27fa4802b4d74e79eb4bbbcd49b7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950a486d77eead5159f2058c6b048ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc9b03fc563a73a1927bc0277ebde0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b233d36303fc142c33e24d8376d96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1fecc62f29712d01f906f7a19fe9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b60e6141f9c8c2e2173f07ae4442505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2dd8132f06202d05870598fa7cb3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f41f7dbd2eed19aca7eb1e51e22c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a704cb256a8c507aad34c4479de93ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40d2542594b6d28a00d7098b1cc9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f88374575e6bf795fac994409dcec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcb05af2fb3de663f16a4c31fba3f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b2508a595a7b9baf5d00e08f1435512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca11050a5c5ae061a213af61b6a2908513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8986da08c67e800c368ce9c977b65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f970c3a2558f560ad3efde599b05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc3e82f2a5598f9916cdd16e0540b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200781ba4eb36011476c62a30bfc43c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068115ac80e023500c24acc3b8e1cc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35a148be6859fc42212a02f76f3099519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca451e17b2545b0cced74d1a19bc68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5a976cd04017a19551b00f25b4f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c86852d1e51c3a33793b0a979900b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc991f7648c2fd270ef7237b930062523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcf9580398f1f1288905ae2f7966f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2805b1e96c2ccd3ad969460c62085b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45f65ad422903d888cbb7bf33f018c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d384ac8eea3677119266121f89fa54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef820ae60a4cf9194e71719b644f28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef251992fa058b52251bcd0875167529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edf2209169738ba013fc2c2297fb13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11b2238f44b1c2062d85c6d145834531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa140b64ce29912c6a89aac268db2eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b88fde10577f65215b88f5856f11d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f449713d3880604826dc507605827534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428aebd0f81cabdd67873a0d7d2e36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91abaf102a4c9e4da2d8bd0e80b7008536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15cde5b7ec8c06e63df12a9fa8c661537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110b6984a61f7d28e538104e9b18b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1d09a84453ed6d7c5994f40b367ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488899a9958efc60e98662b4a096713d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3569746cb6769b06a0d369e8919326a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beb71c7653d4bb95e0c2d34d923a21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c12768674a70623b011297607c342543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075b8965335cf4edea475812bf7264544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec03aae23914a133e2b552e66b8cd27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782d0d55bdee945090fd26d245e2c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6e4e64898fb69b0df350b1821325547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29fc4d9d108619957fb38f64a5144548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c56101c5abc19f9ccf7d14a268776549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd04e836357dee7dc61c1e82ec052b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c8ab8a437075b6cf39b55cd347b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7309c40b3cf762b9d15848976b0b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216dc190edceb6a4533e63dd3a12f11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736292fb52eb164fb695e72e5c79abe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743a728bf82f87aa03e975d7179a0db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979596343f6e349a4355d052c8cb5c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a32ec03dc46b39a2e5ac3d4dccdf5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522b05f32c14f4623e52e3640d08a1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751107b8730c541224431810ca1b4dc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88a06efa92e3de16d8e87fdeced85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042e66fd4ea4cf59cf0b9afec27289b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c1072d6281d44f4c1c8ac2be471d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d056134626d367944ea660a4c6a9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c332e0ae7f5e7c302fa1b9947499e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca217db1be77cc003af978758eceb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e786b369590f362a4f134a08c27b120566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273821402fc4d569072d46f6ea9c932567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1106609cdedd932df6ae2485e7150568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba9dbcfddc31cafb6c29304ee2752569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c771401c528ece8db0ff4074f6e1f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b57393adf50ce77f707dc7bfb27c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cd1a33a736342e919ae966d82fca6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfe9091f8e175f281d9665d7210698573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f8ccf4c9810055cdbb70d167797f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca8a4de97a90491637af0d16d409bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724199ab9e016cdad401a3b08d99bc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892a39b82e2d3890c2198d30367631c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ae5dc3ea88535ef4a45a139f10fa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a2495ef934823d5783160a39c35ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9baa1ddd2093ce9776a4731298a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd33d54c2d4160b5efbb37108b11c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2220301faac73731a2935093df2c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cca13bdc798653f93a6f7836df079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58858d5528b4123151f203449ce155b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743e31c108da512db1c93da091a3616585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aacb6d0b7ebb93b9faa109d32a2591586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7f0b3c0ad51cca1201f0b2cce6534587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13c4b7d6863bad955bc634d29656f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc59f4a733ec118865b04337d5266e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453b013776f977f3cb6341fa40e9a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745c84b8fb10a3453847b5988ee311c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c49f51dde9de434ae3ca0184c8001592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b89d8b5baae7b8efad4b5812935ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b0cbf2ffb42a0197fc71d345331a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891149b93a0aa9087ca2b6ec5f2d4d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864570a1892cf9fc90f9b195c0dd7fc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939c81c416b3f7281d7a46f34fad627597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3bd1e1e99121a781927fd3ee497c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871341a6cd7dbf18a8b31df56e9ede30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92066a5b3ba98377e05993623f54f820600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4739b33aa1c82ce9f57b5f52f102429601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7b0ba5e73c1ee9c7367f58cb350d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf0141e534d5640de0a00e5e4b9f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be18aee1494d5c2a7ca39fc4e379a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ce312817072aba7793a4e9875ff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace950bfb4940c0ca9ec092f125e8aa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934629b2fd05fbf507f2ec7908ad8251607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703a46f1b942a30366e0fbc859addb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a2cd2adfff0bcd37defbf4210b171609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7938af277fda9b1fdba66c27e9281610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f315258a813b77dabd815584c83ea4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baca6b58fe386f638b24a67eaa8ca35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1107e93eb89d1c07aede8d60ba63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916a87d6568f68678f064dbdce2aef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d6ac6dd06816f464cbfa38c84890615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4da430eb1be35adace5d2f695173c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be5fbfc8d92ed81183672ebd81f29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf44a86b83687ad36048ecd13444d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf9ab62456b3557209798e916ab97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faa7d79ed6695134e5ea02e6e16dba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5245d0f14202722151f87b5d29b54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96200f4157c2cb1d6b0ea97e0cbc3d31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e54e22858a36da261998b9c623b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d7f3947024dd9c2bfe786f01504f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73645228a78750714bf45952de2f170c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b782d05388a6cd1aa472729c08f130d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bc62d84002a34ec279d14aa9fa509627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60002f46e5c88a12bbaa051b640446c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7002085f1131c7af8450a68c048aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644afa5ac67b831c8b7bc2ff9645f4ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1651dfeb079027411940548e65f24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4afccea4045f3f91a4712f133610e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd926e1c0e111165eb4c8b8d072e33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c81ff5d35c00c3cf0f1593a5605297634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09e2c2c217e3aee905a68bbe291e23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2977e09b9ad88ffa52937f4561efa2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fa962a9192a2a49da92246685d7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39641c16b60f639991ed9d9a133a194638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833472804ab5776271afc6effa533a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e90508412e20ff2c6a50b607a957f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84635482f1c711c5dafa8a35db822b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad19045806785b8e713e30ec3533f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a12b087ce4397ecba64097bcbfbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0920dc4e25a127b49d0fb4e9dd22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f69c1e91d99244db61ba38813f40ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028d873d373b86178779567ebce019646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f194f68ca4171a78f793a4a02215647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc559f8b2d8cce381024e79ed44a974648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c175e1d9fa97b326e49ac46ca51b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a24e41960a7307f8155a9bd2e29d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f51d31bbdd74c857c51e6ca6e274e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37dbd0db814ccf76cb8e255eeec4fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e1247ec99c0d4997ccbd5a15405f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c935fa877b9f8263fc62cc2d3cdaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd006ad237da8bad035c01a5d4f4a4d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfe1c178d2c640fa5cb475fd5bce6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188951121d122bdc855136ffb641603657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d71c30e84edbe9eef7c5b00132c89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fcdd39b9c6d733ce6f4537b1d2bef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815954fe581656f8ec169f0e7f5ac6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256a4150c8c0ff8dcc99bb685259f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da487e4b1359f1d1aa1fa494866151662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7271b0781f951bdfc24744020f013663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265daefaa6a8020b75b1644da000d8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80cd4b03581d8dabbb5504431d5142665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28ec73e06c199244bfda930c5c6e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8873896e24da5ae3c25f25c88380a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c276ccd007cdcee80329a784a45415668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4530d5d827db96906bf23c4eca9b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49584e836ebf13246ff58717ef471d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b21cb3a8e767850e8e13ff726d431f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a2cba34a9fafe076055779ced770672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2009589bf406dfa68daf62ea81309b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715935efa2ff9160b8ab90451059ac0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbb48e0862cd5f63d21eb89b4b5d6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80519f6e471b3bd488f6c2873f246204676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044022b9dcb58159554a6da548b29a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d406e3fa3d438eb8159e0df8aa942a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ff4559b3a9e86fe6e31eb03ee3a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7e5850ec5a9343b28c9bf588b72b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471440035e4a1c0f909739304253198681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa156988506f757d8104f2e4e99cd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cdca1c63604694163aef7b7866b98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5c5eb262302389a2b67a081f4810684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da3849ba6755793b3720ab7b2bec9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde166a3ddba999a76ba6149acd394686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef68d8360c4999923f7602a68928a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b68029fec2646b4af0c083736994688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742648cd0a9284f846622a344a25e1e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9afb3fec5e82b5a6164b765471e9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3f512d0d3858734fd73f63422a6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c33f106362b0bd94bf7fbec36fe285692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf558682ec205843e77379a7be515a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0e542141cd083bfc1685d7f7cd984694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7643c0a604c8451c9c6a4ff73ac0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586996b2630276257b44cf23b49f17f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbe2a9605d27e481c675a54e89d2f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86e9315e619ee40434f3d369b99afc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc9ff054acc2947ad7db8efde1bbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e6618d5f38e83786a1fb362b607b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee75589b2b65c7bb91ec3204657abc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc43a0b83ccfba35cd54d40472930e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86520734bd3d916eb9d1eea922f5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd577a6bfd59b740c6c8d8a798f1afb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31c8165deca0ec11b018d73c5b1d7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172f3dc21b165d5f31d9d8c09dbd884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896607b125007c2a2f41d96584381bb7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc12e098a95fe8cde7b52cd25a273e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838ca9d4ce063d1e0ab09d13987113709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c776cffdff9c10db307395b8ccdf50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cfec0e54736c6e3b471932635948f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c854810d61c208eb01f2b19cc5c8a9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e85257256d4ff9791abdfd00e226a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf853940d82ab767b6abc58050ce6d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589fcc754114413d7a72a778077cba8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273a0ac52a566eb3ca7b2912dfccb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997721009885127e6c94f53e173500a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dcb874ace2592060b4752977eb9d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95189ac5b2b94037f32b4734f11e29d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ff4d28f65794f58fb5fe5ca69e82f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076709ebd9622543473035c3aacbb8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c063cb3e11ee24525959318e4d67a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1530b8ff57258f7d460cdf96457d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75473d0e56f8538ac2748ecc0ce6a26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ba8b460808cd806768a1eda558d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eebcba4c47b48f9ad84fd01882a0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ace1131737e605226a4c6fd2f81d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e134d76d48a674676206249935d3146728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c375e727dc25fe28b1c9d48a9f76c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793250c5bff44e60f84b83fdf6c1a44b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4f887076bf099879cb78b82c6b08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a90fb153b40c31961b7259f1018c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1314d3c487bbc27576a15e0cbb3fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ddefccb3f64eb5d80bafecb301a01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f630bbe20b3f547a40c5923f8bc90a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb77ba857aa60441765828c22619471736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede1be42e6175b80c1a24be9a205c84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c4fac8d950417b97e397741042b59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb42b5c359df9c3e579563e101456b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512ebdf8543cd0db2eb4049eb9fb982740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a80c52e516f721008a88cc673320a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868234d2ca0a450f3293eebed15ade742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abdb8a6ec303336bd2e8c9a0076f9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed7a4854dd708c60830a4ea4588d47744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878664ac120f09dd632a3523103360d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a589ec9bf937d5819af8484d0f39e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44949fb6304d56ea4b27a054a363dc71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d5f2bcc0cd821f155f3aacbc1a9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba39dddcf9ee8092afb8e496db2f33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff53398c4ccf5379dc472de2c18a062750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8758e52462064825bdcb57c2a5f7e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f7924569c2ab4525ee973605d5c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2b6e0e8ecb21e525dc3275c88eb00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee3a3ca54a88e0de4dca7f5427e86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bc5a1817ee7505941f710af23913c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443fc8a6ca019c2a6ae4725ca93cbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb994ed7bc7eabf920f4dd9914a5b462757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0cdc85d19945de4203019d2b02113758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb566e6ec38caed1c7db5e0878ba1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079103c72a0e01d0f8e01da65c1a8d6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee914d0799b7be03d32a8354149cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ccf7fd724e18e6010f8711bd259d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c266b2b8f4b7a043ba50a8e44d6a694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637628d137ce156b991383ebd4bfe7335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b79a9ae48b402a4fd37d648a141d456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752550d2b9119167adabec8df8a40717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af93a512c1c08564eca526839edb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbc5597f7a5afca996d3032a037e189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8103435e1bb25e87cbc98793cdaca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a7d906f6f20b761d86002075ea26611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791f9c5fcf084b2f01ac442846c85c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ce13065613679694975474895cc1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5ddb5a79f5d8b03bded7d84dd8e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fb34c74eddd761f5a93331a82ab5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f8729e2c3e921c00eeea58ecc95c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9aaf3b0adeb283db403d4c9c6218017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba871b6918812f2b7b38f2b95d81818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5014324ec1caaeb3edf3ed6852b5fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4cc78aa2e4f767d121de58634fa9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1605fc7c587f0516a9ccf7c904a6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aa1b496a871459515718f0352682d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc24224e2e156bd7cd0b04a34903423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be3f9578c9f6af5ca8484eba1953e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932cdc791668cf200a51d13655aeba725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50b8b417cafa53f0fac26d99baae7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3857d115af5054330e76bbf34784327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856880c2532ff0719adcc0698988bf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10392700e02a0ea2601dc18f849f4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ecd9a3d0cc1f70a4a827b0343f8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e20a084dd1fbdc0364a37ad46aec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9626def4299cf2f90b173dd972041b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f7952b06db098d88225182259f40333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83de7d42df1dc2e95291ddb8c6b9a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0287ecf5ffda1f38133637faf8a1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d2b4a09457012f913eaf48b4f1ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66615e4682ad5f0377eccef6c541b0e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa836ea6916698d5c4ff8d94745dc0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466225e89d223faab3f72aa99df38b5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe764d1d726c51e81593f3cc018377b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8e058f09062862df96ee2d6d6aec241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ffe075ab3764d368268782f4642142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef7df24ecdff6e4b61560f1c0672043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf66a1726e47e145c4bb9e35c12ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fb2fe9dd2d5bf2958820ab543d9ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48413ffa85229717e3a382ffc9c9cd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43c55771dae6739a598503ca18b5d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c03d524a045b058a00cec10121cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61185b28580b0a9d39f223b3663dc21949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b507482bb53bfb87d4c4a50f2a5770550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0093d613c33faa223a4fb19afb87551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860037dec7281504363be834449403952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098003a7dd64c610180468dcaf6b0da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f6f578743efdb0c9872f8f71fdea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114c2e4ceb52f12fae949e9458492155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4628cbd0019a2738062b14d564cfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d929ff1cba74a0fb285b1d0a1ea057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246530044436a78c0b2a368e2c32f5c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035bdfb256a184f616d771c02da26e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0018443fa24a9c043c9d8fb2311c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a2209ee4fc0e80f491241ade138b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611766b55ed18ab7235405c8d561aee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925359832040d48f1e80428a464805b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb013513ac9d60be28b07af3ea285ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d847105e456d40b21affcf891d454b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fae4d9ad6abb6af6307d9c2b112e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a611c3a0ede4359eec9bc46b3bb1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e86d7957449ddfdcbbfeb1b14e7cb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575eed0b8f7115405126184d519ecc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45804aaa558d97ee0ab14df4a5d0d99c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e1c36593c0195daab78fb18bc7c9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e38fca4b8da62360fabeb62f613f2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c30edfc2d8325e9d7674e855f7fb9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac1b241972aff3a84c7bb809e7e2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b180da4047b34d0189eaab97fbf8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f3949a29b06c6832d03bffeae3dab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71de23d862b8c38a147dfbc059690b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68625748a703b7ce1d5c63602a9b369078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719c0ba17cdf3d5b7f8e196b1eeef1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d660c023505ebb5a8a843acf970a4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad0d70b1984094a7256309b588074a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653abdf737d8bb6815d7f18248f54ede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ea949ce7f2723727ca338aa29bb8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4030add4cd8eb81432e3b46f8f9e70384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11de79c7497242fe24e17fb3ee796e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da27a018554b64cee47fdcdf3cca9e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e89a5452e5ba968f36220cb989a1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2e224e4e51712e54252c3eec382588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d5810cfce76a7df1603aa8fe1c8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929332a8cb429c434f21990e53c59dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74f6ad4a26074ae21c23fed15a7bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae04cfe5584937dad74debed165e56e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babcdee12845eae42e71eea998b49ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d280eaf19716345de93757b1968414394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c01747fbdc1705e485a9012fb12be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774115c9a6373c46123a7284c54f3f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b152395aea3909ea59f9adc89492e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03372cc7e5d3ed14dcc902e6ad59798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec127974ea0d4d44892fce3cfb60f1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4126dfb68be5188ff63e075174f8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0800bae2973034c18a19632da995e5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ef1d4ef6f30fb760b14f2a872be7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d056eb15615f31b6044338848ac78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b18b3850327bfce4e1e1b917803f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550216c2380db143a8af38757f13a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906676d4c7733105bada10cfee8f439106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfebdf5956667f2769210cf6f9975c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95922fe9912ddfcf166da096eb852049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4f60279deca5ca6064a89b2561b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7bbe09dba34c83e4d518ec0700bd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93531781cb3e28dff2e056c9afe7342111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6155da842fdee672cd780f9f1fead112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9bdda6c48fc63b9b8b9aa3d21364f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc274d3f2fb704181fc78f31736e6e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ab504d93f6ef5c81671395edfb457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb181f0222c741fa8fc0914b152e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de365ff00ad38f23896308708630cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f8e033f9c63bbbc84e4db0e66615118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b2ca9b80dab293bbdb3bf31b93e02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9c51e66d0bdb354a0108a0db9a9c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d7a6d14adf9bb266fb2368dda880121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a4ff80815c2416883028d85bea73d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc9a8d2cca188b75a616bd901c8c43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc790a606ed52f45652ee1b71b80a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5035e75ff3c80d356143c2ccd3a07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968acf3204a192c8482869dc38b818126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c66839582f91361e980c92375492e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc6afc097b9cc2ea0e2875a05adf41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5c65cf6157654f63f8f02a096b2e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e7a11421bb631bcea7f66625460c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f29c622e25f0e70cc607b14a945d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d3b4effe89126d7356e90d671b6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c386aa98de9ade333757ed849654d81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b735a885d6919796470f575120b65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f497ac30e6225f01c517dbd4e001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46647a3503a93f5f00fbe5870ec0c015136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28a3dea3fe8599e7ba6fb7b3c7ce9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331505a1868ffbf09296642d82404b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab93654abced62092594a15fbb34ffb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167fc784400c4be93f28290fe31dd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ed10fcff8a074822c5d47eed172b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f55a768843536104510329bbef3e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dad514dfd63b505a89a696969088a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe257317889e5f62482ca79ec233f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99388c547220d8e3c3d6cb704a00caa1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966733632a64b9d2f588658b6c69a15c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfce4b14e7428455ff04488ad54497147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c922bae4b8ae414e29b94fa06b1f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784e9196dea791902ddb9d827263ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc544672769ab90eaa80ffce40c231ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c2129f119616988949cdd0e772ce6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10903fb3b0d3c9ee176a90335f7cdf6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f1a38d400f037cc2915e70278493c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d88105be66116608ea8816ba164a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb84fdecb884af074328ad13dd36a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473db89977adb552e2f14911cfa3596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1af6ad5a70cd8bfc18e201a047ab16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5522e0a03347c6160931b10edfb1628158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9a65d7ea9317f3cd77c4d00a16636159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca8b7d7c0e50f518243cd8f13f6afe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564f71193620d6b892ae6c44a18897161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7cbd808c91bf2e8db192a549f0de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590c739da6312d0f0bb9d573c047c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8cbdbcf5513889d213dce5064383164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3261241266861546cc8b037288aec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e391c702d312bec36023f55d8bb7ab2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d8abae9a4a43eeb4df11fb8ff9507167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3ce03ae76e851faeae53ad69a130168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b7231d56734ed152c2eaebd0cfbfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8ec40a969caa34cb861166cd65f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb837be9f1d2d34bea32e252fd5ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9db6131215c1202c2b576eabad55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214a74616c796240b03d860ea45b59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0347568d33286167402b854a58d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53f138bddcb720812b7edba4e8b5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1eeba7b16ac4284fc62a273efdf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac39749c96f45b9fb6d1bedb65edca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7094c1ddf2e87d47a67ee19f76e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e9f91390b4855e6defcf690f93c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612451096e3c2c2d73bdf3acfb43dde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be3fa89fe89d21bec2c419042b073c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747408cf8c778763f22f70e19c66ed3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc3ccfdd3264a39305a5903c9e912183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c8e101474f900730f8ffcbc4849bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6c348e97a2be55df24017969706ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d42e52b9dab61d7d91f3d4a1b91b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d09eeb2162055f0b22a4950adcdfc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1909ae3eb2e26480dd53d3efec70a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc93eaae78ec9c0f47f7d4262b0e5a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb184deab5108cc767cdf8fc602063190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5f7e6141b3c6931c19015d7dfc2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100649994efb1bb35644de55992ce21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e76b5a9776c42b55a9e3b5850f990c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20895fd88c546abfac77d82c4f8f803f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa09f8a9c1897f0f29dde437c5b241b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54d2c1c9be75fa89b1e9f7b9ed756d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4b004a3efe2fd503fd25bfb97befa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cfcee56ac03106655059c61022acc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51012338db2ac3697dda4da91444ac2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bb3ab4ad855b5961ea6abdc56cb79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce808291b8f42470e0e4b34387b69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e474ed55b7244cd123300281baffc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c03e3201f3a68d994b1cc1245b6fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00835aef6b363afae5a48eb480e98ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0202876fae8150514627490021c4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248273c42d281814728ea13f4ee1b7f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee5434bd58d8da8d6f15204bb4284d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83dd11d3d5c88d95470418bc7414e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2f85ded32beb1249632790441c7bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af155ee525540f784c3a078b734424c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaf9a00ea10295b6ba357d2fa0b722211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831cf95f02595fed3b2c04a56e39976212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0dde4fdc00b1c493bbddf058630a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cda141404d5ad6fcafcaacea56680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652299a09a8f96d6e5ce64b17ff4dbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986931a67ef2e0cccb534d7828a97c75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc08c3fd03ee84b4c9cd4498fd487a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075a0723a6f280fec703eea7fd617c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d4fca3ac72ff6ead7a98990d32b72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e8df31c3100e54827b61c35e23ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab76de355c81cdb0d8fa04597ffcd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f545397186157cfca555f5eb1c56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65ab7479d6b5fa9f6d8a9da4a4e62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a97c53513be5d3d193a77e4bb7a31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971f2accf04e58a88fc8db42a0506a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae7d859ee7c8a814a44838fe3617cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d49c81de7a3c4c6454a39927609a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bd5a21f2d65bc119081eb1b6941a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59f5292b5ac259e5a4b124196243a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98ad5be0e5a9dad192c3b3949ac33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dfe44a0acf31b30549e8c692df08a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef94b94b0ba82bef29854d54d7b56a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955b3675bc856e3f08b4b10398f8eb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d574fccbc72b630ce759b056d8e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a0748f615b6bf4e6bb20094b4ff0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3485ff492ca6541240008a55e0be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886709f5968e61b04cd85709e1a72b9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24585d2058561f410334e704770378238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a23da2d51158b978569a7b2529cd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46ddd1290b0a946192459d440c313240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a35a781227e0c94820238586fdd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda82b3ec8cc86a64e9ce468a47d9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4a2e87988bcbb6daf62045ec98cdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34de7aea6bf2ea2cd63b39fa0bc78e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae443afb097815e2f8aab6f7fcaa8ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ff68f082a3ffb17e50e0b0485233246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c630c9c2ee6a8b7aeae07837afaf08e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa43864b38811d55e0a81a8ce1223248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2279e14628dc19abbfd64e6fde9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c4ee2d07733c3a1612e67e8d191b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4018808a3b25d997be3adc9ee1e51e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1083414eeb811e1cc3a72372c1b246252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca0f82d53b65cc2d99b371125a514253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed14b8c182380a78f5cdf1ded3e4a3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f52b1e005969e79018708fb062ad7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8c0fa3c7cbbce6b309637f99555ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddede024241acd9d23d817dbb461d3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0590ca62cd4d474fceaa4577a18ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e97aa278d8b2a20be6b0c7494197e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7de05d6ab0d44f68c2fe9d7638ed81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173e9e7ed3f77e312db1fac52e1829f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faa940a6e04a49dbcb0cfa3d479f1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a017650c2db60e6922c83e8d61371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562c8fed0ca3442edc882e4b67c2d12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377f9dca1b1581e76099bf36ca207a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ac5eccbec24a127f95473e593cc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a9dc24cfe3442ec4f94596cf239b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46adbd689069c3e6ca787438b957ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138c40558014840eef30fd28116498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173206e9dfec22f226d48e8a83671f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f406b78a1684e3104ecc683e8741e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92d1734db451004b1a1b14ed40df7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0fa9dbe738252831736c9cdc231d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae9a66477ca9432822a9618f47e37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0ba7443e24e8dc1709780b0239ad7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a27af7dc2fe8aeb0ac9d5bad359e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2405eb0f00122fb6c8d96fe6c7c197d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108f303c475844e805747b4e6f1a94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f51246d1eccdfa813369930ad2f2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68a465625b7302fd578133e32501c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57792d75daf7eb61267e3c1cbb3fd834281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc4ece341ac220d0b86ec93497b091282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f738e1b336cf14c432239c161175d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a9fa1186587a05f6b9034fe3764e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9d661e3e5f7e16da8b451a8464f3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e41818d945e5d97912586bff1870d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022038bcac0408c43659e7e7fc5cf705287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a4f60cf12d807277c002d19b1d530288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1508befff537e25127b33b9bbb7ad6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915e15f19f52ddb79247236bc16617290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e85f2a0fbab567360b1fd8aac848291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3e83e6b0c7b073f31f5b2172a2ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dadb53c2c5dd8d2902a089644ca57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f978f573b5d0d8280bc35ca4a05043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac376c954f0a34103ddf12977761420b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772819d25380190b5084d15a0e621128296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d08145e21ccd1f8c76ee28d8b8fa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ebeb3d097ab85cd3871490ddd4c91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a98a07a12541b49881773dd5aa4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9de9269fb3740d3f8c3cac2e84c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdc101724c87e2c0b590d2efc2c8ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d485b319f6eaa4fc56c89177ccd96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a8e053ee968cb47345a649fb5525303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d386cd9a5a9a117fc000be23c86b4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6697587b3b5c06348ce74ca598129305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a68c6b67d3b8fba718693a70e6a6f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd1c57c95e55532414cad708c1af3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9717a3661f7a5bfcd8b1187e989c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eb7b9182feea22141feda2e41c6d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc74cf7a68af10df33bd9d178b5de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201cf6846b195aa50224d2660533012311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417310e426b0e960420a8f2b58f6920312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f003adc4a03a748babbe0779e747313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551173893f767ffa638470b918059ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ed859ef737d379925ae74916fda2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445e125879951614b59a957efeefe3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80cc9977aa5324a731bf31c9535e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daef57261416cdc7648c411512b863318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a9e03f8de32242aa0f5c583de2c65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0ab05b86e6799777903d6a97d5eb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b4147e6f49b7eea2d257157cffa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac017e1e4da64b3eb7e8bd87b745c7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46299487974ad997936819e7cf8ecc37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3550275cc31873802b13b9fb472a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c2b5c026fa9324fa25effec1f6e15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8920c2ff3a50a76af64f6dba8c1616326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21d03dd3c3f3b856bbecec1449a37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9b9783fa83b46d5771110e8299e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d1cdfa15622ad1a034df5289e8ef4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6666a4a6a4c561ce75d56374d87d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b46655f33b115689cf5a83d5b353fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd86d99b68816d303037a9ad02f9df9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dbe4ff4120773900b4e3439ee064c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3c86d5ae73c97af2ed05ff0e963fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ef8f0817d2ea95a5dc7fbd33896ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec015d06404634e8e1825581a054da6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bca46495d45c400a2a5f39da4fcc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21995008b586aed48e8edce7a4747338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6364890f907c20999eef6d5eb61124339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a26a2d8b59a2d65ac63f9de26df22e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e2c38cd4e3e558bb088dda4635df7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46fdc9569148a6170fb2715fa5115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abe792469b4a94fec3526f683f00e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb9f171a080b136b7b8791cb569d61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd5ceddf8939ff005855fc00c8fd79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21821cf42691086c62d036d4fa8fe125346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda88ba3bd03ffc7d3f8512fc76e6456347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf9729cf1fd50fa9f7bf2c5ac61c60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de5c744b48ac587c0dfa8012e2b27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea83d5edad734713f530193f3d9898350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3b7d3a2f45727bfb78b688761006351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edec6b823f62ece6c37c3d74557df94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09874db6fed3da5601aa19d32e0255353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c68d00c611a0c27a4a164fd5745acc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b73de06379b9ca9680c88c8d9ed7b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960a417a4018c79b0e501aff2513c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e250e5b4d2507a12e22b6f5e33af99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451443bc40a7463db44b1297c3eb73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c779dffa4d4baa52ee4e41111099c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57a032cd1b603029f6bbc1ac0a95c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5734c03e1e2146dd82d8c6392f92d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d25feaca509975174f5e967c6cfa8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8531cbf37bbb8307d8e3a901c35f728363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb798495898aa4c7c82c2b0774b8936364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fea8e0c97e0d014ae80add8e25358365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c630d480603a96fe8af4d150c51ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18387daae415588d50adecdaa1328307367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc325bf45698ead3be8d66673e197154368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1eafc5e11b6dbae2ad22550a529f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48c5f2e4d0f563ac33180289689a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73cba13e7b51e6c1fed687991c3590371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f5b113925b1ed729c77a5d7852e1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77556ba23c12ab9355742f6f6f6d3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9fcefa3533ce28f067f8a17b93885374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d1c701c83f1210dca93f408e216d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749d08edc8f5bcfd2196adfb0bf36d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6445bec3e9ab2cc44c96b1ae9921e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f6d23d62e599b4c6fb294f6cdde56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442504e47d5acd6abbe60f779a4a8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a36bd37af7892bfaa517e2953c7a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf2379db53d99a0da0b8768e11a45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4c39f063e3b275470f0fb48e6b5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69086c7f4cc52d4e1bd1c6ab43cfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c30cf0cf6e5c3c0ecb800a787e96a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141dddee1fb20a5ae98d0e316dcb2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437d224fadabaeca42ea68dc1d1526386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f55ad83b8ffa8619dd05e8cc922a92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de74323b6a4b1a76711b367c9e05c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a909b826f641bc4ffc1f09eb77bfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30d2ee7c3a7329292b0348cbeaf92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd66c0329c3aff89140e070f3a88a0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00145676770e76e614dc2e727e7ab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a327eb1eb3f0c8087c44c56a6df33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e5f9461b83d5b849a909ddbbb7f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17478db4bcb44a04a9859ad17a3337ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde479237252a66af100649af06c12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333c83ad38ca921018f00231a5e6d2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d59b81bcef9562012ded036ae1b6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e9b7627aca8744bb768ca49c95c28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b051ff3b8169c69a123b8c330585b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d736425a176fa67bf91fc6b12f93a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab525359932bcef3eec3ba9ad78f76d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249eaf574f6a4216452c557a293946403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32437b631dc8206b412cb08593149a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c927ac063999000c150a24195bb00c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5247666efb8928c6b788c30e0dea5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099e5dc6ef64489f67c4d9d5266995407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe88cd19562f02548d5add2d7f6b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a8b158b69ec366f16f88efa94d6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b388ca66e39d1f53ea238d6061b5da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576eaa02dd1f5ca88ee2e7348920e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c117e456f38f8b4b574ab0e25728288412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec126a22e5421783a8795252f7b4b32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff0aa6b75c71bd87b383e8149909a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4eeec259987f0181dc4c9c42bf9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe32027b47962fce8130d75fa17d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644e4d5dd1700e270f23afa4f38408417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f639eef74a0c342dc724c17f48bc97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e6330e6b03167b24c31e3ed5daaae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253b913007becc2f6038cecc9e6d2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c74bb72ba47207cc42721f5c97578421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1bcbbca1a1b24610d3a697ac6c0ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51084b3a24f476b08524d813fb3f7b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd479722c5cd8d834724d11e5aa077424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b5bbc0c4a2e290eb584f4f63b1f90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f7eda8d030eef673919d1bbb17f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c654146a4f4fdff169e5529879b106427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c404fb0be01cad8b557049b79c91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c17925bb169a32c58c8204e53ff99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b1ed5fdde48054468494114b95b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655822f02569086b8b21173fe11f3960431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711645a90700f043e29158815e8f1d85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2d54ee3f6d01b41eb375cd14618c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6b5c01a85545043474817188355ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d070ecc1b2773cc8306ff5d8a2981aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b494b92855fac688e838d8b3358b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e5212c59697c29108ab6e1d8a0946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e11965b41691bddeed3d1d1ad94b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf93191d9f131d9cd95d8a01a8781439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72d431a060cab31385aa351d7fb48b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4cda8e2d1b79bdab5d6c609ebea08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb0911cf9b49c7224d3913beef1729442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543889b4a9350e8960394b7a4ead96e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb8114e89af0b6ceaf6f2191e9078444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c170df094d576c7bb9c91be7c55bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524b05a5d5bb536283a64389ae6672446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca6c89ccdbe07bc2d139b9fec3bf66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2f8fe88069bbea95f227fca749c41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77f2a1fa4159f6d9477c813a8c96d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24d53f4158eca147bd25473c19567450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7086cc8087c9deb2862d9c473aa78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb4dccbcc83876028f65619d64b7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dbc8e45052f8395c2c10d5261fdbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e41cc4a68fcd050f3318a010b5d67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a86b8398d707924d36325ba1cd4dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250b225e68a9bd49cd201eef27b021456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394271b677293dc50babd415601f9e0b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0850f069a6aca96469f78e2feaa6b19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a6a5b7b957113e67e576426e8a29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb36db9c6e1bef817fd39178e6f6e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5945e6ca8cbd3b83b48be08a1d8628461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211edb07c22a07f1f940d7834197e8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d156ebc04a938a3e69e92713fe736dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e4232357d2e143ad298b04aba8187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f38715015cc33296474d4d22a465465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a3cade54f2e57dde14ae62282e5fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79f139fedf2185ff6d60ddddfbb73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae9e4213c9408ceffa387cea9aaa0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b06e52b3fb03e18830840adba4fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d0fe059137b7b0e413b34ac9c99a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383c21e02788d8e4c5652eac6371c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c99430a50384a25b6002b27e70c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e812602e09a1ac31f86b4c7fb2d8c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd3c182b75f845bc4ab1457ed56ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246153fc6486343d7d38ae49fc430b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0a2adc197ad9887580576b6c442a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77077369d43aca10fb897253c83361f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20016f8a9b98e8ec35028ba7ab3d16b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9af0ad257a3861cdb18158c15596479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83d51d27d34e036dd30f5c0b4f58f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d55d9de1806d7675afa12b700131481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e96ad88d7c42412c9a53ac4c9080482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a092542cc8477b78619853ac899bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d482f219d2a9b9a07e0e78300ae137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29d5d6597ca96fbba7496225dae7ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b45970ce3786b8a99a2e40e3babc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a179c7b570a418835c6b6ce06c92b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94412a5523e95f1d0dea6bb0d0167ef1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01463985efa9e745fb89ae09d5cf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb69c16bf7b218b5a0a430a44d201b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eae82c36f912494246d46d1cb4577491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d0009d5df306862d64a849199bef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7dd7d9c68bed65d03565e7cde9277493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc62f41d4027725947f560f79ffd6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223de9b1b3371fd00ea71074c8073f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15797ca3a3e2e56e05b8f59127b5cdfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3653de4126c4808d2db1ec78c707f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2765431ef620c3d2949c42bfd5d36f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b57d2bceba4ca3f2f48cb1e16b990499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d11ba748cd012e9c13a12a067a42c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d38fd6b826354ba085e57d1246fee4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148068d4af12d393fe96ba13f72e0fce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785cb8308141ca0744210cba2e7377d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c541b5cae24d3c543b9febc72709504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc4299276755e1671ba85753b32e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e6e03572a2dcab502c6730effc7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a99c54561fc1cdd9c50445b83f1f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c4c01b7247dc50d51ad29086b2e23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1831793566632c9c7bb5344053fb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd72450e9607c2affba1f3dc21053f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41bfcd9550057f211b1b7d2ee037e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74c586c2b465f9e229abdaa187e8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64e505b755c5884d507aaab3b2f59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3c9ade28932dc1efa5f2b05a77337514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4d463744e606db90588a201b2bac3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09430a98096d4f01735e02198c13acf4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a5cae97095767665e8d6dd0b07c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821fd5288e5c1a21f1e459ecbcd782c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6673c89115785928da4aa6e93545dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cf8780ec950ca0039592c25ddf9ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ee56b9942a9bb82c4ee46a6d38d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dec7cbfa61c79b1403b306a31d474522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51969c8b7c5de61d3ca603347a55276e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160561537a1f363286d45489e28c897f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b880b8d867e9bee2ee63deaeffa252525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d0866ddf5ebc13abddba3b808c59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92989e6c39dd9748b93191814a4d2da9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7b18654b26fdf8073deca5bc002f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeaf2cd8f25f7fd1d6ee9e944cdb9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68cfef442f0b6842748a6850460432530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c34b5f4a60016d589a6a73f1522c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a971cae7ffa91d8985d1de5721c909532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b020efa798f64801ec287095a57775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1f194c1dab2b3e8efd06706b3f042534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120952be1456e6876dd556f131d236535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95005784008ad6b14f071246e24affa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbcadcc3b4984303456bb3f1cce3e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1516a8a69e2e5cb84f25a9348363e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb932d02b4739606c9d6628c0cf9dca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70879c87c7cc69c9d352433643028f70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00698b569187afffe9e7419bb99d638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e00c421eaf953f355598b41fd8c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414437b62b0226aa1e230eb644d93f17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56a6d12a83e2f547d9b7c180c208c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff840336d9b247ccfb66acff7c9160c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6a9476208d54efad31442b9c85dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a46e47b90b7cbe9a595e8243bc5bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf9bf4b7c38fe3d3ef207903455e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c3852a49a5f22a610da08f359bf31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5273653dc43067c2bab15b43ec4cc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b9beb0ba06ac43db7c3327f908a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce367af1bc0097ddfc5cb02a884d2adf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e683360485e1f0d3fdd802a9289bd75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b28bb4519dce23ce07952d943608b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c133ce214e4b7a0480c632c02b9808555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee23e54d0a4ea958c692fab008837ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f8b8c33429605b4f56670ea39584557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60247151fc53365e86faac4f44216558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3e1c8aa7608b7d565c571f29cbe71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479e426fb4106f492f72b41a0a91b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bfafb71e93c070e62f2136bf8e37b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a8d0ff2457ce6b57555b04283805562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb1821cc8087e5d62748bec807346f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055946a709365bf89587141f8ad7630564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f618cdcc338b7d223a654632a5b4db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216643459474ca2f7ebb8b8316fc8ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c711704ecd7ef5110929a813635b51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a7eb2ee13925669776a56652e58c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab8ecf8045f354f285ff9e670b9aaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842cbacff718d19c7576e43c6a1f78a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c70df56dd00e3ebcaf00851c7d93d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d1a122a404b19e89f3992d27aa785572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47062265aa00f7e8615f1141ed57b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cca1f0eeeedeb1598fe52eab659686574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef60240a7f697f733eac7e43d68b2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038c97f8557a8983cb14db548954f4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841fc9a4eb666543a679e29ed86edc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28aab05f020846848371a3a0b1b832578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f7ebfbcba5430a02ef534ddebaa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb829572d2943fc732ad0e197eaaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32196e4d4a73f2a1e245fb474b438769581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192245650df180f1e3c27aae294b38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a34be194738218d12e140a7630fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e79f9fbe8583bbc085e7338227eba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d167adb04ed18d744bd6dded92ded7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d41732b82f6f8133f9c701292bbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86735abf99c3a4d331639c3272fb05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa7e45e3af377c0d4ec1a3479e395588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9504cd4e6881470af25ec50c3fe8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc72b90062d0e038c8cdd613c3c0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba3d23cda00b1cdbd4510765210aef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5a9003674472e5b82b06f59042af5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7b35e91f4693adc7d9660c1a7b03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d044ee2846b3af8e56cd21faa7308a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fb0ac34ae05c706f042688d258d5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5f833c42bc6fde7810ae4cccfd7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e42cd5ff411238058a4e5dfb66a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224d0d582b9a170579f3a53ba7fbee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a965b136b6cdefc2ff885a1512d642f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee8b99cdf810086da4422f01df72f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db52e85e2c9842b83c1cb742641d19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d427f70477c2cce670c3fb11fe882c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321f70033ac7515465a9f5cfa4c1012603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee009b93d2856c248c46c91e46de83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc07f470f4aefee3bf2fcca6cb924605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8115552b7c73613460c6b79ac6db82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8cdecd40bfa2e2deab0d9b889275d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4f75e4e304252fb5fce2afd6fac41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0b1d66eab58ae561e8351f79ed9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5b75404aa8da48f6841d714e8a50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9f0bbfa7f3ef7942cd92444098848611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16401e48a7b55e269bbd4a0a6a4ed2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58b07b49ed51f23b78b1b6c23a1ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010b232305a64d59e264fdf5c914b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a9efba9b102aa1487194ffa3ef89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe1c8011953290e5bebb338c26f2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a6a38c41340f6346bc5e4e4eb45a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec1171a914f876a3b57a2a211e9dfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332874d13407217cf205bb9a30ea2d5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8371ebb50cd6a4a1ab0b2de77e4314620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047bf5afcbce4a2e18b9e1b05cc7f5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf5b15b89323256d53041b14dce948622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851383c95f63e53661752ea32ec5dc41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3c38af895447dda1c9ea09e91cab7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f65ec6bd882c4019c591bc75d46db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052be024941674be1786fc9b174584f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede4ad8371b94ae6890fb9d81364085627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b99c01640e9e181dbff15c7136737628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdf9d4615b55df6c91d993a5b8b8e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63535647b25431bfe3580d31493470630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7528bdd2bf834e5583ca007ffb19fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f43f4b536801e8d708827b977607632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62a72534735bc9f54690399fc9f344633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b15d443d8062355f07b136ca3eb55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc380ffdd021c45c42df360151658f67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2dac2819c9d60ca3be2108ad51a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9371b1db3bdea72fe26c36557ab3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d5e40124d27124a7cf65e2dbcc580638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23889aa028181353b6d393218ac56a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4d87a51cb48314b6682fca225df5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ab3f38633cdfdf74d22954257a98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da8bbb5cd4cc3ff337084696915b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e91d36822065cffdfc17aeddf9cd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbe9a479444b6667116e3bdc3fe9bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282540ca45031d30f07326ed90c5dd59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9b345da1aae9d08770b06e8eeb2e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409e0a90e96ff3d8153bc27c43bceaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8747ca61691b4a67968784f9961d00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978683a1ac27ed46a04fcd673ddbfb9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621183aae6118278ed65afd27fb5478650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8c1a323b8e79ab07796258712fa73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c2a5846582fec88869d2211f5c70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43488cb28799ac93e02b4c4b0a9265ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0204514503dce8af3f27d70b135785654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d923dd83dac62a9028d78fe5cff0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5236d7dfa034bf1a5745cb8b20cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fca9b921d178c17fdc01972697b1bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc0763a6d8ba586b8e9c51b9bec9ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420343bba2c0bd555e2855a734cfe48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6ddab82fafb0c629b3541664a2fc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded99d3def4b98f70fc3702dbb1fc48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d06436d9c77bbe958353a15cc387662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345154e3e73bba82875eb50faed0328663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53cf8a01adf93bc453ce4a28c51e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899bdcb96675e8f41972a6221d16276665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c52bb317e59c06fe915fcd409c9423666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f0d82806f14e38aa009ec986362f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de683bbe5f843609674bd2243338ca2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9764f13b3242f755d5e93470e571c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc84b8d6f14adb4c3ffab0acaf8842670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01d97818716dd48c1ae41df878d494671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868ffa205902e3abaa31ea3840b932672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f35aba8dbffd7f28c47fce9131d18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f769e5e5a360a6a86d96e5cce691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d68e657b9d28c4faf8e5f9a00f7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a5c892a69c477100ef5b04456ebba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f2d81dc9c0509807e74f3cfc182ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348526e00c9403c15e112996313e540678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50684e01da0c30ec1053921cd6cce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b949ecd0e75a7e47f187ec0edce59f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddcf9bb21e37377618c29b1a285e06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55721f9fb805dfa72a88bd5ec8ac13b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58b68c275142c29e0cf73c1894c57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f32d4c6480bd78881861cd67c45f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e24cd9a1f2647e500af0edfb7d0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2796787161981da27b207dfb3618a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2499087199f427e42fcd6de141cf17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f02f8090b2b7e8fe30edf0af423c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29102b397f0b2335ad7e0ce67205c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13836dc33ca6405c8fc2c817f1ec416690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e191aba947a87be91c5988b21017691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af6db6a7a2604ff3eca216a6b1c6ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d1143085e6377f2ef5e97138017d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4a785e78228281a98a1bbbe3140dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b1bbfee87e7bccf110da0c9115c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6db6aeaf9d03f4225606769565f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a868d144371ce9cbc990f5f78c473697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390876f18afa1a37fedcc39820d286698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca0310c4d8ede262c7a0d3d49c297e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85914e3307c1101c8abe8ff7d540b4d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc74c2e762b05662714c6718e6eee7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d512dbe0a54a33b57409e2779561702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17687bd2c8f714f18eac814970c6a6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e50f0ce195387140e15a7905a0d1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc7ee96f2ea37d9093222bad79d37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb3016feaf02639058777734599b8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb2aab324d52cb3cbb04cb0caa6d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd089303773f12958192ae476078bc7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52afaf1c9bcf98020664afc6962a24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa99e9552b732757eb34ac166238d8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07fd616bdc3b45384139454cd2113711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19778bdabbc7da979bd4a9bc1f1a38b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644412a77044afb921333531c91cfb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4934da9d46e731e0968491f3279650f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f5c0087373447b5fa7e083b217928715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7f412f865666dcf9e5d143311e4c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01256353bfc6e23aef4262678636a16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c17e8731a9e9f5a223483a8b72a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e6f317b6970480ba65b05a20e71cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ce810885d7ced1d91c6e9c88dff5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628040875b1875c5c4ce97b694faacb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0525d1c74bd811ddf2a3b497ad0ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53e111d71bbb4886ec154bd5dc8153723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe5fe8c261caca3f288d15a3206793724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57480ac1ea2f11a785de3897c16c4c21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b038f0f8fcd423021989ae4cd1f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b8c478ca1a96f847e4a2ef3b67ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10dd346e369cca0aebfa158ce9c2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dcd526e5ba83e8b31ef3522b36e58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bee7b37ca318c085504945ad1111c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8aad97745b18ebc8b60c34f3b0d5b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7af18c7bffda3f02a8471651275d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fda5717b2e3f2f2f2c69d98dd76b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632fde6902e0c4a7ed51ba6591b3a95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3b6be82b4276180630782a1716af9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d889c7efb5c55db7cd52b9cd9b95d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af8587d4619670706a849c8aa590a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c609e517826e5f8bb2cc2505b5c2b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a499fd0489eca6aa00610be61493265739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f3bec3d043e672fe41f4a5fcde3d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e70089a4864ea7d5796c11d7203c9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e15df0db8a928805076a5bbf8951742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884627ea1ce923e0334c6b8d2c69b70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b410653a01700bd87d5d32b1eb767d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ade758254956add5b4c797c0e3ebf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a381f14f6e040a996b0626c9b73e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8518def1d924d603760a86f88fa9aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd096e77b726af2e5b6e31aeb579f4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027f240bab79492bc830fc27cb99bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b4b1aadb875fe6a48ccf15e7a3f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8224b41ede4deb8b246ccdc3c69fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb71c8d38841b31df2bb13ff77e115752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302c1a8ae59d51eba2133a0b3a4ee49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8329ed136b887aacaf2d1b5066fe1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8a6c7d79c438aed50834b904f1d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982109cf4d432e48350fa000a404e41756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952ca347b80fd69c6d0e14627ef871757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d231760288962831307572f11dca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af256b6cd6b346002be327a79dbb04f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>