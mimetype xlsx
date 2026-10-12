--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406955e34cba71aba06cd9f43949ce231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecfb9e0e3dc3033850247bc0e62efc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b9b89266d89af15c29d7aa377d203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc6ea7aa7114dea9ef5d63fe64fd4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1b82b15467a83b8e09ba50bc265f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe09c5741bdfe8ff9b2b6e3ff1d14316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728064ddfdb663c0fddb9270f90cbe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6620c8e397c8130b6a15ae61110f58c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acbd5bf7769b2b8e2c76b7ce652bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d51c707e79f19f56919959c9f9b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2de671f0245e44bb9ec1d16261a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968b242c4bc6edda8642909b7d3b1ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904f618fa72c9eb92ff3aefdf6561513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fbd3b3641762812168ad798a49d2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884a84a9dc7451fa40a450501a1df1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b35f6d276b82aa780dbc6355ff50f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557b1b003ad85e7bde16bdcc60205717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6447b68ff66b4f7b368f1c1c52b41918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53471d32b19ecf5373adcf19907b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993e687855433e9fb36cd0b27642bdf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a76bc4787b1196e68f6e6e77a832021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8033015374b7a1cab3111a431356222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339b98ba12ad51614e2892f0132d67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4df9227dfe076385234cee045be424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b702f5cffd29a0eddfde0e4762a41725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ecd521cfd06103e3230ddcd0005326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82b0fde1dbc39c4d9643c0b13aa0a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d37adda9a10f2eb34b924a73896628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee0d8f20b4e937e17b9f1964fd266b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e64e7c3da889673c655c2377935a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914ef1c620b78313e6d65cd1a665f7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb276ad75ded635daeab71b2afe05532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea7e34ff6f95ab217f24354b82af1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45bdec8ff7ff0c977ed41f597d37b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899a2275bcad6efd8227c76fa5c003135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699005209a94619836215d5c45221c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1699b0196735ea299c3826ce812e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00385085bff487618db89ff055537c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d8b039deba1789985933fe199af0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f009970a84d00ec50048d9060a72840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727572c0b0c23fe8341856e86cecc92241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92139b21f59b2fe3cf4def3b87b3cfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f148d003b0f59a97d6bebb5ef27f0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2315f6273845b7ec13caf09d18e2a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42532f5098e40013dc8a4ce8569225ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e1ee27933f5b16ec0b6ec3a0f2f1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa798ffc08209be72d49ba204d13423247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d579381552c189b66f1ab2bd72abe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec34e03ae31ac506aa8a236afbe41d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cea6d6ad423c6b7e4f3855170248e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3fe1fe290ed7a8f866490e2a038151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9ec90f04e4d9c0f3e0d2e1b4bacc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537706eeaaf118112c52ca6a4c4a48c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d79dda6e1d9acf10578cd4416b6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2718ca1b93a6be6e8a3f09cd19f3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483d66abbbbc5a72fe3bd286c1b36956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc04e564b16553daf879d57fa0b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5901dbad24c2e1e53a537062ce101a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b8bd138123a19f9605038ddd91e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f82cae890020e6fac1e946c4aca7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4376f6c74e862980f85a1cc8d5628c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de13ba73f5e429f8879d71f4f3bc2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210fd83a367e5e547f46e2b2f36fd3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b842393ee69ecd7c718e86583bacb8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d207364eed888a82864a4ca4008768c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07dbd62a23e054256e15f2aa7b130066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c759f2348861787c9b6fa8ac08efbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575cd1afc067977d749951bd176a45868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3363392f3d0ba449ed2e076050fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cbf02209a0b5f284fd778dae06f0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b151df25f951de0c77bb60c55a94a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e1ebcf3a0a8cbc4c4b9302719415972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88643796799dd2e57229902ab52a2ba473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d08298750e52dccbdf171c2fed2f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c64da72d8461720066faf70de6a1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ea4024ec89266b2a3bf41863682a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a7cc2926dff704dd2b5451b25d20d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f857cf7bee4df488b97d80d9630fbd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2804ba49d8ae95611a0080fdc1377c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eb422f8b655d7153b849d112290a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda6f08ab67cbe04fb88220461651b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c5f3f4a72b16fd675e9ec84025bc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e14c0d56fcdbd49b287c795aae4a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c812f9d8dd27b98f809d4fea22774d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818bc34cc18fffa681457473a3e27bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f736260a54bef7c20327039deea64d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3715ad3ee415647fbed0830acd70887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca048513ae536be8fcce0e4dec6ea5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d69e09e37b512e966ecb459ace2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7806df34ee6d3caf0b6afe5d71ec2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da045cbb758455e3dc2e7d06c02b72991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f1f620d3a69cfa8c82b787a12a27e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b433261abd9104eb3c85ecd79ed872f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3fa409404c8eb21ef504b7a2d7be794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c712ebb479424adcacae6f7b232195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77708500522a9511fb6df97c216bdbdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eea91fb6facb3282b76183f3b837b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52e8be49ef2a4c07f9dee3c79518698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e3ed496c4c25f6c67bae46f81b78f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6299416d3330f487e48268999a4de0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ee3b17b4320b2d6f079f17e7ede9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd4308d0387575623fe3f3152fe47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca8c601893d42466e5bb447b802305103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc003a982dd8c66f683ae002892adb41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b99a34a4d5627344c58757baff511e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956ca76d4d723db7c514d0f07e0bcb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097fa27e1901baa9b1802394214bb50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a1da1a317676917994e3ec20b73f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8fbe81e42d196652216beec4a44b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9651c4e1b27d40cf1d9fe8143a23b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba3cc721a265dd286bb2b1285685b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da065c004455c838af9b9797cc740b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a077c9cd228176f018c60c182e3d9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cab25ab44ecaf881020b94a518d81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd53346f83ca123fcfa3cd9497a182115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97622ef667d2be829b329fc817160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228648a90d2d96dbb0a2fd3c4f1deb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15106962a1b4d00178f66cca15d9b2cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d362b647275f60a9afb7a70f6edd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca65e78056f756b7d23021dc455d63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0c01b6e51aa6b419765bff5e6186121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4009039b8d18a6e2b03552e8fd13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72128bbe2eb4cec39c6e4a59f5a07b31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b58cae238eaf491c687a4834ba8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd57432207674f7dc4ece14c662ee70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba08cdeedc7a57afa03c5b6ebeebc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3230ddb84c3446527de5b8030263e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab19266599c681a375e9034780c1730128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca383a5f9b907110f6afed0c9e9bfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd413f3189c36280fb1bf482af29214130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf06f542294cc7bb2e193ab8e48b3aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd727d80b39e2c69b9cdd0774fbd4b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5308927fe704714e9c027e8fa67da79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f034169fb476d33e7b7b43e47ef47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a822c01e6497082d6bb5b9210e69a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d8909e4df7176a5e9548c7e490f55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ebc27d461f1dd0e13ad55d7df37e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0ce1b7afbb04c4d76a67f686b550138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3a3942825da4df4be560ffbbdcac5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e37ef96aac70b373f5cfbb20a36da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4d0af87cd7669b93b41f58eebc758141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6cacb9b5aa9906a5f517ddb9bf27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e524eced2aed9ea97a4591553ed5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c733b93db02693f836574a790139023144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516bab3589769737c405d5a1894cde3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237abaf0daab44cd4ee3f99fd28d1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07e902e21ffc21566b785b5474c8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433908de302e8547fa8bcb9584794fd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae698b3b70ad39a018e9e46318d2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27e3b1f42cb3d83f2299fb9b6d54bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b86f13980ec3d6315771f40fedd533151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881a89c4bd4d6a69c4e646e2f3fc0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d7b3272bec774bd32c4c3e739c5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a93f98c106cf9b0cc01d7076dd853154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569e04d4798fde5c1066f47cf638604155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b1adbdaa61f34acac0678130f163156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819a931e58df39e1c7943877ee8f2b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf11df9f01aa5afbe917cb406e1e838158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ddef98304a5e237e5e7563d8f747d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c72b1bb85d81f6c263a970db64d10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6253a367eb6569a678a9108aac51a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa6d0f8ac6d57eb420b42d554b342162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f837b46462eec5a5ce8bc4cf3f13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3352898e188e2e3f975b1ac56e12500164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab554f6d3cca63533c4959f396d9db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdaba9422fa172dc24807fe10dba0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a4b80bef364f127b271dfab85959167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504a65d47c90ff5da5fe7dbe746d7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1591082e2d573dfff86487783a5a22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b34fde49c134e56e319495bd1d65fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a37e4f58c5156446343dc70ae8e97d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3cb2fd1cd310ed5fb5edba6fbee46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d0863aa10125f0db3ee88969c001a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d37673ad1202acc604513146d038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74fb44d67859e7272f96edbeb4d3c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7e5026ae3e9073c388609f0327618176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bceaef19f54fa70c3b22ed3ff0f9fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ba8854a2c7971b540f35757cecff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75492eed924cb82141cc40eb1a71f4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621880db723b57f5da0b9cbe030b0cf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc6c1c379252f924269d73ae1fd2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e478e6a3987525841feda2df7b49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da6883a675b8e1fd4a9826cabadf66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caec18a12b54a95caef97a81b1e4609184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f8cbdf37e893991d0e9921194d95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72d237cc7b6dfeebcc2d0263b5cb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adde66e31ba9de59ad8adf4093d26b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e719c019c3fcaf6168252afcc2b025a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36df072f08cc5404250e36d2c58e54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c3ab4cd70b533eac5718bf7e351c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cbdaaf88e27ebc5f6843d7d6cf310191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754d870dbc3634f0b17582186b212c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d5361bb85565ccaa331f87404f26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384b8dc01be79072e19f54f9b145d6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33669da471b171da2698b27c4b4b7d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f5c21268a819b198445e1ec97e139196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f61cb6bd572ee89b7098e54ade63bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7708d9e79fff9304bd675d9a964cdb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc19dcb823d7351e575546a7e2a66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4705b36b9eed3c34455cefc86b5d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc48ba6c05f1a838ffc64fe5d1563d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115aa1e69bb5eca61707b183b8577a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9b456224ca1999b4d662bb3422f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7fa3e5422406639cf58710a847969204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92950e83b4380ef21454f0bd84cc620e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df4c4bf96e2e10de31d940f3a96ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569edd12d6af48442f5380b4801aebb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfffb9032ba2fd783e1b123568b6e50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce532dca31db0ed45f32d9c900ffd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8f32011bb58c560ee453d28cd3cd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31d41e77806e880c6986ab056ff89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19252a620b823c39541f180bcd43050212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d2a6921ac7ef63a9be4a819f5bdd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb90b27f99d13784eadcbd463fb2f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b56428216fee2bca05c92c307be0b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124338c37755b923d33a9959877af9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e9371f367fbac018224f7ac12db0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8417d262e87ec992e551813bf094ea9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f337b6a2b7485af5f5067af16c8bff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae453dd279500b2e7fb6074e88507dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092f770c3a8956ad46e2b05e2251966221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96eab0f5b287c7662d3f428f79eac3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b335d492d21b888a5a94031c672e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf729fa3f0afe062b3f2514bf7c4b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20124404176e87300584c9965598f353225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd593074449eeea51dcd177c1ea968226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c0fa54375b27af2e6967883691fb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b524e55e04b38ca9bb2308fd983c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7a33eca3e66d69d9a5ab3cb9fa1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50568cbf0d380958bea6a1d779a9ec37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3e18881f67840c4353b1f7211e4c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af815181865b00593d6b8b5f70b352d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c512faaacc789ffd2ff29395d80eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605adfe9dcbec8c9d24571becef3e686234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a6ff70d9c56a8522076d77463c743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b058865e501fcc48be593c4a124bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe2111833c0fa54fdf651cb21bc579237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c5d97af1fd6ad5219247c0386944238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e7cecc1fb92736028146b3372077239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fcde3e5b0a52cf601f61be87513a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f486cdc0b07ddc9525cce920ef4424241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99f4c3da3f4ae308cdba72eb578dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc56c7c8e9773648864f9b98a4885d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be302cc45e47e1e22810635fed9f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7a16758ebb73043664237a3b0a23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37e6c9a024eb084294401c7a4422b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef76df916a9ccfc94ccf710ef80b2a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0c29cf1182859dc7205f33ddc7cb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cff2e086229a36183aa57d8e52ef7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226221e729fd546637f39ba575b026e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059026aae1445348a27010e9a6ca792251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc56093f7ae349fe13708d6b50b089252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283acf52fb4883ae44e364ba318dba8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b566e2e01780246f29a81027fe730254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83692f6c0429082f631603daccddb3e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc887a6556adffc9635b7c596ace3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb44dea12a337582fee67f21872340257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce200c1154ce1bcc8a410d45140f98f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47e67542b122983156931cc9e013a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f9f8a178fb92dc8e214ca7b06301260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc57ef82e537ab469da495a617344261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b33f3a94af1240edd7b6fe5405392262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305dda785146baad7bd8e3bad7c734f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d2cefd76d8f1b97a809f1815bb46b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718216e0845e66bc6a5d17de81b05610265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58385c78eea6b054e131a7fe30a640266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3def7db66e60b33ba25af10b90cad2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96208c4422b297e866c2c839ee72b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f28b7457671225e166cc942f0da66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e5fa68c180bc5f5272e4a10ea1d9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a7443e5b0264fe23046bbc51b221f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22dca5c8cf067516b89a7b34b6527272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b37dc5791c85b89b445ca2d2cc8a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80acea69cb64b222c9a8ee2c498eef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e70370154ae830ed0a1d58b8d2bb41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3502576b2454e394851ce687dd2eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659283199da49fbb69864d12f8955fd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69875e6c3efe98419ce3d5d8f053bc3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1edd99de8ff2011e679bab480c7e59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb934b69066ecab205568930a7d436280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6df71b184f1c0dc41ed9cb971c120281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b56378028527cd5e39e11bf138a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f542d0b2d1d92b1f0d804f9b28d6a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd13b7a0cde310413ffd51ba73ea58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c70c6b619fab6281c57fbb915e7a18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44306ca95ff2bdfa7b4571d7ae95f2ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54002862c89057494808dc6516a026287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c006ff35dac11315ee6ead17c39f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda37944d9c69d1f3b0e79733329bc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad199a7f187b5f3fac21aa6e3afdfea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda8f1324af18032f3e7a817b5523f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d6f1e8823a04a4e8fb5bcbfc0561292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540c76bfe28bc77370fc328fd543054293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1552a602f0af10319ec05e8a4ce08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bdc92b81732ef99c2b47de031503295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0ac51e4dda5a5be4ed7c9b750f224296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8df880b32253d56fecbbb9f4e12d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb03fa51c1626a037b3536fb081918c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4590768e0157c79ea832eed1fea6760299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78a320722d0ea7b367761a7580aa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c10ad4a9fb8c3615ccac2dbfa401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0edd355f7f13b22838c50e2abe03b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f44b92f3df38efe38117b7476942b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69fc4213b86cac18e1658993e653c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfb8fc7e23ef4f55ff0453a3fb23d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c668b33ea608d33b94c39318cf35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942730599711393abeddb1753a09187e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf11a0176db58f8a54746f314516236308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972da9bf71b5670764a1816863b9172f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe0abf46678d05296cbb05a0b4aaab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3d0e494545293993af3e19d2bec97311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372583272e26f4011eaaf5229af8c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d999a31046aa75510dc32dbfce9060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909bf69935c861840129f9fdcd570ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0d875140cfc415c3e690401d6215e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecce373a6b0197611c0da8dd7b05e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda5788dd4c264b6936d34e6b9e782e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375738ebc258348c971566be952d481d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7417d6e993420539cde7b6097969a5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c733e676d45be46befdc7532429b898320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d6070d37c2e6afb61f91f7e24347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4172a8419b90b4cb8265f09324b0a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918e4296f69b8ef49738ccacc8ee6a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf19cfabfd476b96d5eeb4efd8361324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d685f4a92b28e0810eb19fb03553048325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249307c5095950fc58a73b8eb7ca3dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8e3b416d5190d75f0ed9fa6540e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793edc512b9150ddf9d07761f444bb3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4741667aa8bb05d2e34f541f69ae568329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c798fb3026a037c510067bd67dc4f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabe6edd7ea6352ab6024005210391d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc99a700e63bf8f8f0c9b453a85657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09787927ee9cc1c3f0acc62cf64e2a11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ef23a2b410419ffad469787e2217334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d649f3815d317f04ff80a38ceddf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8995611a81d775a6c50f772f3da8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d5e09dc915fc90110577eeadda685337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6da240032d7ebb3d03f211dfac98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ae7eba64915f73b5a94ed2d9ffb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4184489c3bbf0c76b706bd6f7e68a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8dc093dba3747f022b8053adbf8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51f38f81529b79cc8d0668ee9e919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539264100dc327215d472cb383c32b54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d222b12f2420457f9d44773f4559344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c02233430031319de46f7f7d4237345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91429dc01a9a27eadf534ba7df08ad66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9a59cfa0247c8cd51cdb18a76bd8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e459f45045f64abd9be1cbc45e2f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51416f89dc378482f39f234e8c72e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bbe0a7fc257cac1d8057dab041565350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23817ce859b0fdbd4480f431b6a55505351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ada401410a66442a75bef46dfddb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07ee94c881a5e8e41cce3e316dcbbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddff57591cc05c08898462fee4c25d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50139d32908c7ff24b12945a4bc38195355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef2747e3e06004a75984eeed7ae30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d543b316f9ce43414d5aacd83bdcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856b8e15526b5399a7342a53c638c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd18570bab0511957f19be8ce61c0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b7d9ba38b1359c15df858eba87cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3429c427680fe0474d90f3a8355b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31826adff3308bc80d2a3691c78c60e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff044343d9e7fa5d19f5fd5c47faf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff577c22d238bd0190825e51df3344c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d539d6bb2ddd27f1422f389d2783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d272a586735b6c1f3064ae5b2dfbac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55755945fa3f243ab7b48ae885c6f83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500f0718f825055fdfe786ff2bb837368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1117929562f5750324e2a7fb78523369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d6abe12f3055cf2b6f6d387f1d710370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0ed095725335c7f59949745ce74a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d539026d5d9c8f8a256c3010f8e7060372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7d382e4e5732dd162f1d7976e1b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2a3590f6023d32cae3132969df1ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf31bdb9b26b34b103c098e38d2f50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e289ac86fe5110b436c23786dfdfcba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29417fb0241cbe039bd3e3c951f5304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0fcb5b1eff9021c82a344ead3f4fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f7fde8791cd5a55ed41e4c2cc8fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711960ea97168474b0b3ad85957a41fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7d31205937fe0fff7dc807ab90f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3478899f77c3b3a93e2dddcee945d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b75438a6bea1a0c0e5473623d5e4a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf16dbeae5f3fd1871bd9c55f54111e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd7b5086c2a9b032af2c085683ea1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b00a4d3a5daf9ff624f48884bf5ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba47ebe39a992e1f39c8c7dc50182a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2100e587f4463e7e27d519847e901388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d566aa4ecf479a490e3da0862367f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d7f10e351e9fa5890838f8f1b01c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fc295caf142d1ac52fc0ab4ec923d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e3d34485af83444da0b72fe23ea9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa24758be0713cab9a72f53c5a7253393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2cb7e72b656d0455ec4df91c6aba5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a1f10d44f872888a80cc90032282395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490d74b03f7199977806d7e053e925396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d832c2268dfb81088d1ce8436ecd2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2a7ece961f6f67d7c7fdebacea7ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190db58f4a43a6d6e952cf2f372d75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1de748b9466af8e2bcda71129a5262400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3ebd92d773afea1dc6e1bad27686401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef28cbc413d0d942c500d789fd69c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1f8a579fec70aea8ff2e6734814b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e6c24201e651d8b44b1a4abbaec2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f3531f158b827092befcfd7e2567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769a05629d9977ae3e66e3d540102d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d28624e05f89c4640725e9cced43ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c79b52e7e12854286f683b22a045408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6aad2a96d3fb00bef7a3ea3ba433e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e42ac4844d23791750b6f16c069c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da81314483fc23d58212240eb56b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975bba9c6b9481abd3edac6e8b66753412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4198b4eb3d24a2a12fff9ced21590d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e408d0a46b7097ebbad12a1cdbcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f3543c96374fc195b07df3c4bf94a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42489318ff5d413f3e013f3126379099416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c003ceeb86f92073f6917306972fec7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ad2102a5223d3950b0ef19dccebd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349af6411827372a8ae73607ebc9ac9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f06af07c3da257eb9dcc3a8f029c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fb3eb39bf84163a42c26f619732d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542444ab6a0f6539dfee13d349f210422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a312505df88117a15cf72274fc5f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6cb8766d301358eafb6b552c785a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eca42f5788eb350293e014509a109425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adfff421497b4d4232cb81a631c6d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419ccfcf1c32ab957420a41cbc999b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9c463358cf1492a8a10c08beec33d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c98d9802afb876cd124ec3afb4c98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68455561f63ac7866395e2fd37552aa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b47e247d6b9c5c64756cb8dc0c75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441a9dd62cfa0301745d64202d0a810432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea460f911aa569205992d9d5de20229433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5763bd66714ca248af5ee6f9b94c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f4340b791352902f9c0c1c3f10e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eab430a96b16b34675abf0670b054436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae00cbeef27dc6becbcc6fbb21f488c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a366b2c976f803b7caccde856a788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba1ca450a14479091413acb9961c70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429456371b108856d646e20e82ddda9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5803d34ec0b2f082cc3bff68d8c96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6967dd97a1344bee65a4406352de8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deffdd091b6f0b537ea79a0f698b7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c5fea7101be3698b8cfbd9a0444fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058183c1b0f579d2963e377709637c51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744222a612d71dbfbf198af6252fc5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67843f41f7b5ed0bfd05ada03c5e9069447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8c370614bad9e333e259c3e2f840448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff8e930fbeb32c16f8d971088c9b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d9408ecd07b2e1097de7c05289df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deb9f81894b214fa127a6b878434f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f2c4db8171c1c93fbd8d838777cca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a074342ac4c4ce2d14e7701ae2c6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eed5b2fe14e1d9cf74a9a46f9d6c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef5dd3ebf1342980a5e54c70d3ba1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946ac90c942a7fddae3f3396c6f469456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc390540f31bb6c17b4e7973ebbdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7d91c6db443f831656806a85ad93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f103fec889e3699f3b30f0ad1da5778459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2050c69ef10db3717b259bc8c648bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd02fe2be04e07e8d151559271bf5a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac53426ca0381e174a8b62e44d49ee2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbadf94f99a522d65404102cd4f79e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606936baa01b978cc2d0201319dec81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae83a04fa3ea25d235d4c5d678cad0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9b7d2ec4415819e06e17f95b53e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4891eaf13233af20d3123595596289467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c55d16de73d6f2fe045215d04016468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f932830c5c8ad1558f3d8e5004989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0a118f4a847fe1fd46997c182c2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf96a87f11af225fd1a29fafaf46f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be662acd0e9822340b8a8791cb88df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825703d240b94831e990a99ec103b713473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98dd16bc058536f28f861a6ff50f15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bece987c3659a621c9a2ca8a13d363475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe249e529b7f2ea00398194f6e708f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d1b4fef438a6c9969b3689e91e702477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca292dbd582169d2f274fed0ba202f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dee17a17bad02c19ee2be7ce9f6118479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fc111ceac16d18f65c89770851d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547119fa4acb99656c925cf6cacd965f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ca786a9d531fa30e2833cd523da0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bb44a4c3342af2334bc98300d14a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2408810a70f576a0d55a432a68091b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336188dec4ca86e6782a515f0598fad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef25fd3e7c99686573075dad1b98677486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bac8b956768a117fa7bf7ac3ad2ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91883d2761bc79288f3d4873f106958488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf4824de8995ea06d7d95db94024c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2cef22ed2366d61da7bf9a193d1b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20468963245439168d0124db207beb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae229c191b6dcff3d1c70d5d53d33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513f8edef834cbc74eed3302e239dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534005b3fbde38460d2af1fc08bfcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ec36c67c575c70af5e1125403daf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b04865bc703348b5d5eca0151d9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2446cb41427ce5c16142fc97e5b10a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30993a763b4dbad075f74989e5f6e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e6804075e157eea26b40d95fb5e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b67205b965b67a3ddd64fd788ce4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff63610c98054eb92df6fc5b5e7a67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d8b418327ca8874d90b8bb39af77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4b0e7c3b5b21b0c37c5acce1c842503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441fa34bb1ed5f0c1f5c94ae5d415db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce46de6f06658ef388ee8be0cb97e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059e1fb6d7839da8c14ad57b77e482506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f7c595a01ca199287b708000450a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff01eb6834aef8b24c089b69e6e7cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81c72d14b7602f26fefa115fc05cae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5997c4eea68dc819ab349a8f8e706d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95242feac1dbc53c3d9976c328a40190511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa2a1802f06e5ff7fa111a0ab49afd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21332cd9e6f9f39529d29c09710b885b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efe2a24da6fd7f0d3d82c17e426454514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b33d9751bb940af6647a3828eb2f8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22bf428716b19add2d67a95abbe8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ffd7254ea903b29109923c824e82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10989b8688431cee819d68e2533c3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524f5246b5eb7057356e5cabf81ad1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1866aff34023e88815f49f2d585086520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2bd4e27469ed4ac4ee108cddc0b67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d6c62ef4d921cbf5bf4e2c0e4ba9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291745825234c996d6fb26a56d4314a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028a61edae585304cac07a84ddab60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a1130241da0e73ca63a8b59abb868525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685caba0eded759c45744073f731474526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bfe2c00eb2a94b16b02bc98ae330a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9008da9cb545bf8b4052b9e66e8947528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d58066b0e8ddb8a90993e429695b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca9cb5504ba36033e7a604c84bff23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522966f812cea42a641675eb4228e71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f01cd45dd4698a91a6fe4b2663b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01cab0dad84ba355c076bd5a0169bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e43f11c80db6ec8977c6f91a17c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8e713131e1b8c135c8bf6a56c2cd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067c8aa0494e92dedd476e4a3a5f42d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec616a79fbdb665a0623d480f557037537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e1acf4403b4c9a6b70d3d358b5a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8e006178c27c89f9a03f3385c1e1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f267f3c0c9700df103b91af289e07a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ca48979587252c9f06f45753ccad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10df6636cbad820cd8a0e53ddaccc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a560cfe7f77e204cb69d6e5e8933543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb47496b3696fd7037c91b00db70c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48a19f96d74f0b891928c1b066036545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfea786a2e34aa90dbd35b83bbc8c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9fc244128b0485da72ab70477c305547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4b5fa85861cbab77b747d4bfbf1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cce68c70fd7db04b3ebcefd91413a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253997820234db2dc720ed198502476f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c0fc2d2d9698ac9c5bb3d9de2d3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91869c3f06a7a834e06c63d36a173dee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c901dddb6d3576e4f8a583ef5f733553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dcf83e4650acb60efad80d5cb71fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce06fac427877d0326044cc096791e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90b7e58cb52ea7a3d56f3b42891e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e17347edc2e876211418de7a21d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130b5cc9632c0f4cc66d737fb4b23b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267f3fc10daa7bff7852140a7dcdf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bff4e725d2241f95c1d45b878431b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dda9f235ac97a876e65d59d03c82b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7494f073d69d8d5bee385c3cdfd92c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2188710c63ae7beb68003241dcf4aa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42592997cd625d37db20d149fc303f8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935599fef2d01ab538f445c0f9d620fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae9255e0d46460c021717bf3981dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01057dac34e40a824390f11796541367567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95585944f778a6c9ceea7895d82b41b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b725aec84f9fcf4ee981f029fbdea8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206f6f36efee78948f5ddec0718d46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb39006db27778daf121a52194757571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f170ead06d2440bfbc10344302d48e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e27de651678515d1969b7a84c290e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccacda83d54c79cbc9758c1ee8ce53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1ef167c3c3ad8fd7a662284e21c71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa8ee5b7b89880d3d50577e6206c43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde403d27c7cb0e654d7395564309c06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132534b41e8b508e462772fae64e02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e4cef637aaeb507991a48c152672d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2db46f6336b0d98b64bcc0b9c977e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66146bc25c60612e487dbc22d06b7b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652a2eb933516c601dabef808abf485582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e4b9bfda87d5b092f4fbe79f52311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22de6a48c82442bed689c5007dce85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8de1c151597a0d9d05927a4feccbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbafc8828777123a44d8dbaae1ff2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309df24b2fd7383bb2311ca348ae682587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf598fd8ca075018ff7202d26ae8541588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ede67b50619840ed458cf80ea7686589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797a67cec508f84f324f19bbfab95de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc667129ece07dc61b795c3dbfd1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cf5c200377d03e5befbb98608ef9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917431517c70c7dea0bb7bdcf4dbc1ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae2b25c834fe9b6d3d837cd2e9b920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578731d6bb791fc755e554e7583608d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a4729158b2c9ee5fb5a6586b2fe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957c4d409bda28f53033abecae2943597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470855f4880289e7f03a9e632130199598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829bcd50a81cf3649a8ddde9c47ae74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6a71e39800ffd1fa5d88f1730329f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f9b610916c7bc2f868070486d339601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e5934c233546c152256858d65138602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe1ec53150e1a818589dbe7bb13404603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f02f570e1a57669420172715646b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e250bfe6c07545371cbcaba3d95fc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bfb427a4f64dd084e70b57d338513606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434229acd478088fbbbcb4e060e10f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6189cb59ee1de43464ac3a13f4a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d38618ad0940c840dc07a30267f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baba4fdf592f4da977728811eb4645610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da9a79890d1df43e93f25c5c0743a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b9b28a42fbf6527c58fdec615c21b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750df57df6b6d8dcf2b026fa9262b8a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e0307aa4a10b96be8a5a01caf385614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a533b0f59a2843bc2c176f312c581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d887e3423660a01127ea5c3ca09196616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8631b921b026d992d3f2000121ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cb70e5ffa6d99eb410349567acb0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880267d27896dbf7f856df4867be388619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596f5e9d3b469244729cfbe13e0ad1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4a0bb522bfa4322d51f78ba9815ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945838e795ca1405e2139b05df2012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c64fd745ee8db491964e2ed48c94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73eb65b4340c0917a567c3035bc872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee851f771dc124177df9ece6eb6de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f768dab0556ab7bb5ea15e622029bd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada28ea4b5fc43b357952eeb0966d11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a93ee89da44d3004a5172b85dfaa2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f79d1f50f7601d4f2256e95d4b3435629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f04861402f83e3dd96ec905ddb8b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4b73bd6413ee305fd5b1d0522095a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673560a7fb275a3aba55cfc4ff9c8c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98529423248e73e2a96f2bb342c77b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03560841aaa56d89c70e089adc044b2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf811b4674a74b3c0a0af9d25cac541635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561c35f77a9e6066e03f4171a34622636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb1c07ef65b5949145243c993a57c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b88a6fcdee6ca3fbc6d787273570638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19909fc50e94f0bc99527d172ccf4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f52ba3fb7cb87b665f1dfae2db9c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a61fb8a4b677131d5339669e4c260641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d7f3403ccc5bc6093df5c52647e11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843d961722bbdf53cb85303a9cb119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cd36e805e3d970f8aa63dd6022478644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f80069e9324bae45badca8bed296645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef64cfb73b2241308ff8285b62fa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25c676c9282922d9e6f313be578641647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d5c0c38b6c98a86bad7adb403129648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f7020adb1958e7369d70849b71ba0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b74f6081c735ebf77b9fd216cb63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9cfb1b4ab717d82137c0f5a3c8eaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717c93d450765ce4276440664a33e88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310e4000a5b8f806e2de1a3fa421d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e9a05c766e011efd28bdcb020f1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a7ce986618f99dd72b8eee9ce07c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3818d5e7c793aad7b7d32e6d9dee0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615688cb0ff67f3d3185075dd79877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49891a0e703baf6b16195e1c30f7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7509ab89439a6fbb82b61791894612659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564995615a79ddd179373532646c3e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab87eb559a2e7e20d4a1d8fcc05060661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a39eca37f0bf7ba0594d3e7503537662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a727f8c2c5127934c5b85a3946181663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fc8c09a30a9219d0e5af6d96a379664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af57b281fb9a3711c1691d7db1cb33e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c0487c3e6fb26ccdd7b9acd6b4c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154087a69e499a168849298a806ab1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942508e6dc106640029f597a92555bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8554d2b383f0154a5170b65f661d90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985cab03be3a95cc1150978ac9d9d74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dfd7c946fc1af3be10f6c72648cf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9adecd320204f3e1eb8ec3afadc7cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1389b8e8ce2991d5fc7bc75211430673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef471912a7da8d31fb67884e9d80f03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7f15ac897683a1021710fbed8667675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e427537ed25e2f163052f89140b50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef7ace4a44415aecdfd8cc9bb81ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1668a3e6b3353facc2e3d608ec203678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1cb614695f5fa438f9bfc9f4c6f97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818897ca81641572c1bcafb75fbe10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d85de748231567dfdd4337de3ad6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc446e821784229dd2d7e418c21eb28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46bf3b21d593e486d362fb66caa3a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4a566177581188e7727c752de3bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17caa896b7fd00e83e09adfb5d263f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c6e27724bcff20d8ba9c9b52737bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e002d4156549299ba6bd9d03a731fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b85ec2f513c5b74cadcfe9ba4dd9e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815cde224775bc12cfce7a5940d675689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccac9a311b1824539c7fa1dd402ff07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7424c5acb87c62b0f2e9a52c38ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13571096984ec38e801fbb7a68748c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5666ecb0be5ba5c0914937fbb8dc4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f5b0b6f3dfa502658bc78b9ae47b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8095ecf11d9b22910be08f213848e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227fc29da1cd95ca59cec9cf1b4911696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2340569d71ee4525b25725744617697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86763ff3ba75ae07f2c92740b2fc1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5c71ded839f313aa4bde67ea46535699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd523db6436047f048781c3c3d4d3e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d5ff65c3c40479a732c9cd1ee4fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d9da6b854de313420166d8675f26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8b416351e0b610a02a7830f62a8e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017735d3e33a4eab03d36664ba8674704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651a0c66f17d8b988269d82ec839eb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3495ba8359801ebb9505ce0d9d2e42b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292fa34301515f55ead82fa2894cc34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a60fd6c74b8b57d2f85004541e30e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ff7d93c1a38b642fdb85392fa12d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506960519d8a9fc1809565fe49debb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b760127fffb8fcc0b583c5be0b953b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882c214f3af393c50696aabb4310e29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee8b9507a1b02a40860b2768990f6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfbd5dce030503f5d6f792f6df2b25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6777ed71450e3a8cbcc4f9e251f10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e4183ee7de30f4d1d6bc9f4fe4540716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ecf90c77514206203f10ff18f1a45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f122cfdce9f2a5dbc37929baf72a71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5460bcdb3695624d0c77a6f772fcd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73963bf1d89dc6120844d9f2a86923c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216104506e0763f999923d0e198e36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc516ea246c766a437a1cff45f3f6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d37bd1f6c921695179839201ca885e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223e4a08aba7499f1484db1d8b21b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff47e1503aa4fa821afb0a7fa75c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c760f528941de457461c2d1ed9bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b880916d61b557d61c4be113acbeda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023d156b1b218eb8ac242850f1e3c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97d6f3289266a58a3a30c47c39d0a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25068644dc1569808bba29ce05ef379f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f75349a72010b6c385a79db0cd09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb33501d2c3a368e9e7fa08f5aa582732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8a0017f12dca1844263f6643888d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e4a132ec486b529d1cde4f68d008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b0bf088e48ec0a045ea1d3581579c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4f6b5da5a4d96b3d0947448cdf64d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811e21bbfe05ef2f268bb1c15da7239737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc2d571d8d3de66081637a9677d45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9905da3ce51002c7750e35bf7843739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611de367f5c2d5eea5dd6d30451ee5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f2b6b9ac6974b06bb8ebcf585659741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b8313dcb03c30a903cbb1cc4fd041742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abdf616cc11a21eb537a5354a47eae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1735bb42c9ad5b8187349494e395744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2abafbe88260c2ad02214221b50de8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401edf1e13f7507606f8083b47852b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9bdd3057ed41ad1bb020a5477f2da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292dabb56be0b2a693d93b16b40280f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8ab568cff886b1a5f5eb3efaedb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46c7d2674c51fb728a9e570b2093b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcb9d977011fa9c04ca5a414a5ca64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c272d779fc09b45cea427f607f873b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e384f16946f2730aef7cda1f8ab6b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760cb00636b48310334be60bd53e901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0da6f1a4dc36dd5afe4536241774e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40fac96e7350e8a29ba11e1c9a9e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7c30d82a0574f372dfca537ec1474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d6908e66d5f45618d5648d0ce55a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1739a0632e1835e436147d854e3e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a4a3600bfcb8fa0b05f509ddd7167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409894aea37134a9fc8dc260f208b208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a8ced57541ceedc6c3a7b6a6c45e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d4f57572d74958221ee7f9b1d35910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ad6241f456308305a9f448a1dc59611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10827d5dff38041f59e959bc423704b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117253de7fe7d3f27deeedc4fc197313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f822393dd7da8a157f074f3e3cbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a254697dd4f46ad42f2d59ac36fab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd94d3d386ad7e2a41b6b004abb106c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb1f65f1dc562e1dea1ffefee3e8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ffefe538e89826c24eacc5b54539418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606dd03d17f208c4a0d43bdca94f6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960987e0afcd84895c3a1c4d9343f37420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed862f62274805bbb747c3d387abadec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680831ba40ab8826d179c076c2392922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62053cd25b3fb650dd79d4442db49223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d32308bc642b30fb58664a056cce4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e51265358599b2e344a2dbea4a7e1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c09039065dd18f1b1159fd8820a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7baf7fa1649a3f4178f825e4e6c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c24ba1c74997aa849564dac0dc04828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f44c985c0bc7d7e1053d06e1353e6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21800a2bbfef61757e918ba1acb9bba030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6d9a39cb96047f043adcc1cc8bc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d93c3e7421279ea90ce53c6a35b79432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca41e435133691a520c7aaf2a988c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f470e78797644169d989ee82986b7ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ae832bd91bf32519f5e3b3d06e01635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8fadad1cd9095707dd2e64ac9c3f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972e6345b5c94107a8f6614fe00efb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372acb346bd201888f1503f27607504e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc48c3fce38ba64039478289522b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7ea9255c5eb2e7e4f17187fc351d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b570ac62a24b5b49feb883fe6ccfa341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8e9d474bf0957140a5aa26811ae042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b90827cff88ba7391d1b20eeff4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fa60db512ba1f2ebae009f0b4f5a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8999645e351d1b6279d1c33e1743145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33713b2c3c3ab8b57b4a16dd39f4d1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5f0b57a1b9b498ee483d42849a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f928a22adfe36d66edc64c35fafdf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44636ae31fc3e77c5543bf955ecbf7fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2425429704e9f383f5ca581b879df6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b5f829005912435d9bf83d47132051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c334b6bdc2391fb227aca17eafe5bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb038f179ebf7da20a8c3dece602ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8767941f5e9622e2c18bbab253a3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a2d513eecb1148397e71c19019f1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b33d5c6e70d6cd787ef1f514e8e4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394387d8ea7ee89b5b94d9bdc0f46f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c5a86234bc2249344603df721f9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5063e0af4447633722b90749a3dd04459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522e9f9b367e3e825535f5661dc261c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04523c79fdc8ddff1f689453c70d741d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636838fbc7ee6ce0d10cd4dac967683962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8188f5b03c9ff749b1cee65b090d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe405402f2736fce51ef8ad46e925464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827093a18b960627e6d45a4d234818065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc82a70ce3f4b830db17d06a91346fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e523ab37894d2e550bb161ec8873067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4ba272cae08bdbd3da61b8e74ca9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ea8b7cbf1ecf7ca812d6402a995869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd17209e2e18f5bbd8cfb24f231e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41244041622c8dc13ff6f95b4b6d67c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371e62462d0eae12a99d148794b1f7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb14e008e5d6cecb95e0981e85a2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d1d209a9cada42a1ee493b2d1ac574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ba472c3a38f3d0f0565cb22edbee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3b647731a474f4f223be0d8a498a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694dd0c7fbf6717ca38689153516cec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e89ba43e5857eaed15021d40f4c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb747c1b137a98a82f2d5a597ad4b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fcb29309a61710a0c4a633c51439980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff64b86749fb1b35989f36e2550e6a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0d0b0aa2df8ee3c9ba8adea8727a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770a51567a267c9a09b4cf7295c4e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535470b9e61d521bdcfeaf602b55e6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0da2445ad3b3f8b8febd19361ce99185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181e30c904d1ae6a078e67bc6a0ed4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81967e57ae58609a816c848c10562887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184468f88826f1060394a6c16f95620388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320c3262d6bc915ef8c3022e40582989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d50003252e705f7681c81173496090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba070686df081c94bff31c43aa4a6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12e26dc86606b5e9f4cec7fd501a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee3196dbc36c0565ab06c302e22ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9c54733a40f112dfc32f6d5c51e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498eeba54817e2f64ce907711966b4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f8619430701c4faaf71522b2b6e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825cf009f2847c32a0d8ff0595a56f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a698fec4afa4870822346a131a6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d7fe71aaeee5b77e5680d14bff4d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef57747eef2666093a764b0e88b875100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c68a8d3bda7da7afd7915827d5352f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa64c34dd592979479c18babbf122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dda64a70b2459bdea3c66aaf5711b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f44c0ee3268aa44f4af7cd7402021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97baa09aee18940b3f6d18d3d133446105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebdad33bb788032fa459fbe4824a42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b15ecbe13316ed697e62cd40fe0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918973866f724f25cda62e0a5587478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaecf21277d14323ec9e5b72ddee18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a7d663c7adbd8ceb0ea3cbf58772110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c8cd4e35cc06070fd5841f5cf13b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d411ad64a6b74747195ffaab78d1a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2778affd4c070da9fcb2fd691551f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e75ab68aaae63d1361ab17436f4b05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a0b7a099f696f444c2485eb056abe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4ee23707a99e0209638e368af5cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a1fad55f56dd6e8c20343c0f402e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1378514e8ce11926fc89a7490bfae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81d63613d502da29d223bfdc9f348119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745847d3f30433b66c632ee5ec3711120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b03edc3446380817517bd5999db1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954c909b79694efe41cc57addebf97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048a7bc25e2944d2497b364dcc42642123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff604c6c579149e9bd3948727933e51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3370be87b1092383229acef0a656eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d251e8996f1f8b894159da518e526126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc67087a9c48f8c7eb20e706bec9f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d610bc369e5d407ba39ddc35ce73b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a23d31dc21020336531772b81431c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c4ed81b7007b8131f29d1732b992a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32339dfb1de04d9b78662b7c54d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34264429f2a765939b470b3105089f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d633d18a8620d829ef9524c0b4ae21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471070d8f643824e960a36850c3048134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b24c15ad010731ef53f1e193757415135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dbccebfbdc1d888696a9133da893a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45e99f52f80836e05bdece8c00d7c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383425a2e3657627ad52ccac44d583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89742bbbd233f6f465d56c2d96afd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769c45f013e2010ad4a4729b0a492a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6c525d0ceed600de9c184701075d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6938bcc6131e21507fd80f39e2f20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368cf000b2eafffdb24886adfe090fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8390170178e3b61a683dee8d73e0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f48f464071d7028d55ae329dba2f37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f58e26c223d3d486a77fab2430c80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87008cfcc701f15ac85eeb870a440b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339356945b04298463adea7830984d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e70f5267f101eae767a5dd7210dc91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c7d45f9232f9fd32359804764d64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c770ace072808ca04b96db50a834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af57e873a27f68cab42c2576898657a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013c5022ebadd91fefe22acab138d99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e75d7e4b38afdde530075a183f66e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf4142707de164df1fb30253d7f9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1f40c4d5f52bcf2e5320484d337fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e546d84f3e1e626ae38d81c4bc3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf6727bfdfbbfe04cf5685ba5343e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8316228e86df17f090c50ccdaae6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15da768dedaed24d93e1e66205896160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57abb84b44625e94b55e59314891a23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e12b3db7984e432eec156d7d464f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda2d38e446a1841984d4cfddd95ad0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b1078bc7c8489e2c35aa7d52bed2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd75fe8508edb12cbc2b674bbb15dd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298927eaa92a6ab206ac8ef808cdf36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77830a6d4152635131f400e40e518167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3afe25a5d9db6c3e0197f67edbc18d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe3a9e1956f0742bdda05f81866d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237fe76e0482092768920b37a6867e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ab370b70ac643b339a33ff0ef21b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198bf42373a7ec7f870387fc74244b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff25d33aa93bfece79a7f4da3d847173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e604df9eebae6322157b8d067ff46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee2e77537b8c85b84ecb8c7a989edb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8a4ecf7384e83c7b1cf9f1da985fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1306b975a5ba496056cca9d168b03d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064538c8e30ebe9ef9022ae8765d2ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a04b6e3bc4769c0e1c12cfef9047179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712711f086079606ec11887b50f0f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c995c61d5aff1d00a7595ad382251181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3f75cd30ba918b4ac1c7d2394cc3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84c9f13a8d443719430e27d3a291b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7c11117f4de71a07411a3fe7bd287184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6226c11e3fed4ba57e8f5fe0593ddc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78019248117045420eda1a31df44372186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d005e2a63fa9578eb6b28ec24b8e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19086680c82b452377c693416490512188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d574eb5ad372e949d849580103c3b0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66ca1f4367ffb6ee523df44cad34c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912fa62d258a4ec8337998b00dc3d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db62293402703314acfb4a4205efe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee26a5356f66a9985c9a10be4c0c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349097b15c5eee31afebc13686a1a47e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4aaaddde3f79b8578064f1d3180d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41556f33ba730ec9216925fe734d62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51e42248d55caf1cdf428a281cf53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b84694bb6d007409c52cbe2dab17f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936716ef2055358bc6fe4040688058a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc0568cfbbd57fb5fa6a863402f42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78880295f72af768943a962b4757810201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b091e0e23de20abd8385c52a4fd3a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf3a0baa4290fafd271890ac0597b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63bf9510aeb09549d3b6d710bb063d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b54f21d73bdac93f30614331d7527205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b05dcc19cfebff71b8fe189ac77f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a15332b2771933221b3921094251b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a69c1a25ebaf7cb463af45371b47c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e45457e91a19182042001f259bc4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9d49da221d02e46b4130594c8f05a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224a57f8c559668622d3a59230c2afb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545f7c86e6aa70ac844e37c2f8f4324212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d291fef1a0392a43ad9f4564bb04dfc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b32c3ea9a4d76509fa82a31a078f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3febd7be0cdbc21de0a31c2765b3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0a5741c388b09e41f3a251e81dc28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f56ddd87071802b88720317b906bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db27f91a5e734d2d1026e5569c360218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7e8708278b46a2d363708c9ac5c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bde64216953686a4ecc0eead7185220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9fcf7569e5c18a5ca82cfd45f9800221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff56e80982a03821846aa1942ba7bda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1bda0d6183d9cbb47bdb14fed4df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5af52ccece2ccb27e782bea176200224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae593d3132716b3b2ca759356a6ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af341592dc5aca2b00ef5419420e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75facbe7202157b46e8ffd525d62b36a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdacf5df7f41f2f6ab491db685ab43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced459b2e3cd209ab22b6bcbfddca708229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432916dd331c4a6f12489f7b74528e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd470ace4f40f1b80ea7c6d6e261570231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9106eab227df74acff7c2f3553294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf5f282764f71e4159c9c9f4340de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee8229ff295c743ce805165a78ba78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62d9e898180656ff2429ce6766e349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae89b19fbe27887591b646451a8df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6759916a74431ba339904a16115fe91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87146747019eb2e251ce7903c01f52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e6806289dc3b434000ceb4f56be5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd28b06309e831f7e5f03e1e08cf4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca23865d46742477acb5135cbab46b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3417e29379418f6cec23e77563708242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c76883dc516a74a4ea3b5425373153243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c0c7ab89e89b2dd9071ace2e61d3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e217a29c35b3722e2a85e445015a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ad2c1cc7509c0eb036cbd8da490d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02768c8bfbbda28dfaa8560a33704cb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ea09238fe9e787305cfb3bc45a9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74114eb371d0b48e5ff8eccd79ff759249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad897c3b0886527713a953477ba357250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af6abefa2f61345212d59d6c9ef0dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855746a278f26dc4ac4a3040e4a09733252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1055c26f168c92e168c5b2b0bfb288253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645872be6bcdc887f8ccda26438ff891254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cebaa96e890c67fd5aa5d1a23a56b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774595e12f1f7fcf2db48e1a08be3fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb5d35a062ae8b3224271c835d1571257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e14daffea180df7155970cf9e467b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5cf93e15d5f51c6a0540e857729b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f636340d18de221bc28b24ccc4c0db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439ace10a66e67213b55b119006b04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361710e09da86d7d57f82116a68f57c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aab78a084aead0f160090d5690a35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6f9b484c108999ba2ef40e7077593264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983319ef0d079a53ffe9bb0efe9cda15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff5d9bc722df38be0219e09eed64d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160dbd8bfa86fbb573ccd6870722b2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8602d2ed7aa89b30e737e5b95c7cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de1cd99536a4e99c4e4af0413e715a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe016cbced7b1ee950ff916ca1798d10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9c9187347a328bad4479c4569a15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c92e820f0492ac90ea14bade44ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753bfe402df78f8954c3778d8a0a5e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cbe1a8ad543cbb0ee91105f4d833f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff0d46b12b2d52d00daa41344c12cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7acd7dfa5268d9281087b32d6547d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae087c99766db2980ca5d8b7d0542a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419e0b85d0e5bf8bfc57a7ed2ae7fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d19bc52d7e2ac6868fa15f453e8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8274610b974568edb869cb7b5a528b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc4faa19249b23209677d481e4770e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7c714653a737d9e7714fa5d0ebbe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd730e8e05087af1a1e8e9f9f4447ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72576e654408f654596f216dd969545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36567b23a0ea550c0bb9d6cc39f82d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e05e2cb953103eed3123f4d41cbd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb98d4032e7f5dc96a3a21eb4f750b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2aa9dd09a7c3f077d4751c2d62995288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844f1e95336835d56793514e36c35f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c66e25738adbe9d95d1671083fb90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd992d697ff2582e6428d31be1b45d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c71cb4c2c0342dfc930cf978aabfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48990d2788e89bdd10bce1cc0d18c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403df4e3a65d6b534d96f3486fbc2b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911d9765ce12c810e743b988cd085fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64078b07e0b9d4a1a0971a1129cf8370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a8ef377d51160916d4282c159298297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fb060d0f553e0fe741771df94af9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebaa0eb0a6077f1bffbc778227826f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff63f9226407c5fdd3843b37aca6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101de6e1c67fb84318ce4ba79a45865a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb625a4fb36c49fa877ba2f45e9276302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18aab43948d6e1a305b3724c5a0077303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc301798001ff5fa715766df6415d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0875776ab0f6deca897db9634f53ca6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435af00b75fe6c5247da5c26ba93f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10215b6546716331d090349d0ecdb160307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45d64321d42cf2e3f8e0bedccbb76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c3f50849baca47d61a7f97b814db8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2722df05c510617faa2992dd3d39a03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb52fd4c1e81c4cd16ec4a10d868ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e22cf0ffe0c3dc79926a31572ec588312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070355fe923ae1ada97d26f381df16ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652556c9c7ba0681f71fff2cafd2bc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72bf1cbf9d8a62ce2076255a50646b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9501b7219f244e8132e5a04048d62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6315cd788241f62dd6600e55ab981e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a73309fadce473c17847fa4ab1c955318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b1deee76afa92443d9874619abec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791846373f2fcf374bce81b7244181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b709220dfb62c617860d1f00bc02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851dd912303d98c6c38c61c20756de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fd7f697edec6c853a3d4add32ed7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5141311fd72a19ed9af461c7f19f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530de1feb5bc4f3ad8fcaddfea325c58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7067f0d3da5ac76814a6306c961f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf02c530341bc75b7136d6a276dd42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573fa477ade5c3bd88f5e0842470ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d608efb0b4f685084d8008178b63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0b96218f684e9e4970326eed3d599330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7068e537501d8e24b32b5c6ab66ea0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d568095cc87b8c4791bd63552f2d46b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ae226b1bbf11b24eb2c308c9964f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c357c43c9a42576b1187709721513334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45705b6421c612bf9435911767b359335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ac023cc5c9efaa3e89315a1710c54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e3006616ab0dbcfa3d922ad2523f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d04e666398cf7932728c2488316f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a520eaf7427c9cd18bbdfeee56aa0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8136c9a218bc02036ff3d97c3c563c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8d6aa9506d7a25d04e00d4e4ac7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8f56198be94a337a2266c0c46b128342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24624cda1509f0e8905c1b9bcc6229343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fbdbe9a6e538d7cc370f1a355ea81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656d54fa9e2c2a8cb7dce892102779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d536fcfc6e79b9f43506b65f049c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1c931a28dbe372ec1daa0776434e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369017020fe2531aa49fc1be62fb232348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b42a387aa03527656ecc4b30e62c30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f005c88cb1c913011845288ace8ad98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb595d64baeeecee44f352971ee95b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05787d4142f13632a8480435bdf6ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76066de05cc8a99b22a5005ea7363893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41fd1917f44a38a641baacaa575308354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c1744a7833d5a795ebe3ef0c26f2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c1836e9720de852d9f94031e19ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84fa44eed1040cb2ac1f30ef1eb34a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7f51192dda6f4869e6cba0ec93ccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b477727d52481b86dff08469a197e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b25d4fd97d3619f55b58a8f8ea9591360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cec32376a4629bf4a4fda588b04ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc3a6d63296a9ab30a75589a3bd74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d855ebeecc9ec3843facb58a99bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e351fc04cd3d95bbf7a3955d18240364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9386c9955e4a2d0ef98d593f5547a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403c14e991ed6f8b2562a66bf345e18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618d264849c079b3bd365aeb2f28ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf541e822169f8bddd0a7b9b6499d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806de69ea5fe5eb4ad1896be7076a89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb176970929f2772b408befc28824cee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9732e2a66f6d3871636f4bbf2a5ca2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835492e197509f9ad59a4d3e552f2903372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060261e3cc81a2510f3f7fb56f21872373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4219287157d837c1014fec9a6449d03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868972ed567950b786968bfd891ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930cb628fdc0f6412a5a0238d421ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c2d2d9f66927bba981f14b121cd21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9995bda447b55da86a5fce7013d78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0ba1c4be175284f35e363f176f25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33d45fbf66758a2f65b9f74f1fd1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2c2a1dd1d18eec7d2fd34bc46f5c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975476e8cbee66a13b285ef924d9d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6933fbd804b1ee62888c7fe0eca3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959c7070c9ac385c0f82cb3a5f213f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49213e24e8683292a59fda9490e8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932a7342a9ee8ebe8ef0a3f7105144386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a03ab28cd2adf97b8d9e50e0128db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431de642d6a66217e79ed02e16f8175388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faf62b0b687bb64d726085af71685c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6309ac495ac782cf67c5099a9aced390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455238f7942ec8d585b086cabd521bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81144c548475aad81a15ca8cc0482142392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688c27d094c22960d8701bc9da368ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d181ca470c9c121eb08799053fdf91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ea514289219ce414ca1621033b10f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0722c4051248844ebb7af670e98375a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880cb4e35c00a505fba0e41f3cd47d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf1cbbdc4a362749e6e92b8609bb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ce761ab192011edf2e81ddfe116cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef618835af3cbe7bbd7dde41f7499d20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db516efc94239ac98be33d3646b65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0667f1b4abc0c6ed3c7c8f43a1dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9f173279d3214f63717e4f35e648403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831d89b4f4beca7959ddf4db95f1c09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927471e54d6a134f4bdb31c3988c3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c636b2cd369b84c08ed00adedd9921406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6fb50e2d6e81a60ed1f57dabb74c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7a2b97138e246e37359632494df5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931940b93a76873becb4ba18e1e9c10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc3769bc33e982e34e61eb13a7b56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c1e2ab3cbf5412b95dc580a948b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad159f18c158b953692e93206cd9a03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f642c711f29b393b20be8d71eef9d7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df220aee1db7f96ec854ff9ed6952d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e36944b66cf3afe3c15277d7e8579415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662772204b69e5124d864993711ab7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d22537df1ece171436800c2c611543417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950281423a9211348844c769ab274c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589a6b1cc62efe1ff7a382484a9341419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f46081edb644feec3199e6fab3b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef0bb7f90059acd0793b6a972f884e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e90a866498061a6f05979edeb11f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c152545fea11566435c7ae43e7e152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78417a597dcb1863f6e8e5bf31930f4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae53aedc1caf9ea0264bf65cba81fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0e7f6f178a46a536e8bfa64da1b7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1940ca67977e7f25f2fd7e225197f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb685f9f2a373aa1223878439258b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e27232da16cdc7e7f898511d240e41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226a38c0c5ca4080fa88f5fe4396826430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd0659c26a133c2d0d62ec2a02e9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f925d40ffa477bea633239f0ab9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08855d77cdb51ca8eb6c315fc26ff7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd65f19cd21d535b99bb2953564e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179661a4f8e72a46f15ea6c6877d7fd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa38534158793309aac88a33b50a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16fa888e965cb9b23d197af8a7eab7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f3897ba03fbcdf8409775aa50e9f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd91a30b1bcfbb1d908fc74849226439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135a3558467b246c72406600d7aebf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadba55d7e16244bde5d106621b41b04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec9196cfd78b6b84f4cf2f52ef9e2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20531c9871365d02a4e542f8724e619e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298a28535c0f47c4df6b0eb12fedb93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4ac4a7c36427b34862c31968ba1ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64363785092b2047d19461fa69e18f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5315a4ae1951c65d64b6a8402c63ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876602f2bca4900c99c7bcef37265e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64202e837b4e490beec934ba39749602449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a13772444b4300e5786fa13f54b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f8ca0361003366ee8dd560f13526451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b2abcec8c3ba19b6a9f40723c6c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a6cc1c98cb1e22a2b0454743b332453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4905a90bffcda7c4308019d09e2bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13744bf48c340e025acf3e7b1ad67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370ce3d0db12bf7912c5b92df4b500456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5652a66e167e65233ca983818479457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f6b6730908644a74a8ea766da5c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5692e4a8781d3377b0d97dc0af61d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208ce0bcd4e18d285e15e6c15f9a299460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2592d20a6b036c10af9846bfef468461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f9ea150aced744e67bc69fe5d400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a059347efd4839c2497a26608c130bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966e8d262d0b27b1bca335115d8634464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aa80d0fece663cb68546443f4f38f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6349bd2cf4175a9ba6261b81acdc67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1deee331e3a4b20c02ce2e7bfe59ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c08486796bf80bfdc43cc8a0fbefe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2cacfcba26025bb672e8adb431f06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a947324963815054fea4234ab49f57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b0f2d5ed15cc731f8c2a8d6b9e7d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fbf27f3f1d18a49c4440284f8026b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de21502d27a7099685a76f1be8ccef4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb196896ee4b92bb583ccf56805dad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff3cae15c2aa789c0b32cf48209f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b54d46646400f7c36939251a33b78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733cd988e62b674c42ae98898fac2e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558100056b912decba8f50887bb3a854478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fbd9cc4bf471b2a04e778a86acc7f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08992439f8da2e2776af171e06ec3b3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd84244abac9c70e9361dfb876d0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be1c85ce40b3990bda1a00fabb0e47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec155b9377134acde7ab8d41cd2e00a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8708ec6c81911ba333bfc696e306b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4249949fd5a08706921fea2a4d55b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b536c2d4df4b4bd4af70c987ff1cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9184bf52c4679aa0ded5bd006e788f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430a81dc8b075563d8fd375dd7f9535488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce97b0ffa44aae53d422af8926b7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaffbbb62c761580e968aa0af694bb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d67dd2b0b1ce91ab73531d38f79a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4031d0088c9422f1120070a1d6c5d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea2c869c1b7510f078a537bb5e8ce9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc2cc909ac8b897145e579359071a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdab83bf59650afd3f34b3bae5fa91b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95661d29a75916ade00fb6f38c0804a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f545cf0d75418dfe16e395874c35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca0bd6ace0f3e4ac673d693aa42203498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186dfc9887e3f3becc45201f9b18c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913c1148f78259501ac688368aa3ff5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de746a59d9dc291e214bb379cfe337c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fdc5fcf569506fc92016e490ebfbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e36ca5b2f050a6187920aa043430cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1fe23eb07c29513454106354ccad6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679feaee1ce325162098c58af926c4d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235abf2fbeaae26ae5a45d7ac5f7e9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9e6d023f19236e4ef6fb53fd79199507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5fd9eb759fd7aa26b52ed4a867840508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb621020fe36f4ca4e18ef57f43956e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f560f75cde9cbf50bb1d9e97bd93b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c07337efbb466a18dae1bf1f38fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821d987897713f4aa966d6909340227512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d74d6ba33f21dbd1edbcaae73bfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253832bb3cee3d7369f7e951eaea2b65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fbbc2bd74afd81445ca727ce56fd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64755e19a5ad06c1d57fddc30c9ac31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aed9f9324b1a2e0b0031030c7543d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1ee845c0b21818e3c04a4218d1b3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd333953f78b47fb4f8be669cb787519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd10aa20b82b712c990eb7aa5b7a6a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57271d9e10fcb651cd7b92062411a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2aa7c431737525bdbdc37902b797d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbe03ee2829402ae08681c5475f99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca8247915662747d9b135e0796398524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf566eb3680098de1a528a576a07205525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee78e748a7560f3eb66d1858301632526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0494671cff26bfda465439d75418a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eb0e0067fa4f61ff9f1374656a818528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89035fc62fd63d248203b0e62ac135cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579835215d27958a227ccb2ab416f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd7c495debf4e5888d09b5bf8b69d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aba2082ce598b2bdbec5ffab69fe19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e8c10af743fc0eeb41ad230c872b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4ce65d86b12364bc24b55a89ad74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc83abe6c3487cd0bdaf4314d6ae9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983982089194a610db3a81b915d7d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38251967601a44d31338bd8da5cc5928537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e545b23956596af231c5214aa0b10d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3399a7e6eb0103cda521f2d63756b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92043a860202d83d9bf91880d49e27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6af969c3ef37b30b65ed9b1cedf94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6222a0b413bfafe1f47287d77c3101c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a972c214688f4606c426942f07546543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285689a328906d5142823043f3e2866544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f29b383964f4bd96c7c10769e50c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64d496200866d9fa6220c702e9f3e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe72d04d33bfc45a4b285b57ccafcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63bacf4b294850aeb76162694d8291548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6032bcbba6e141cd9624edbeea6d45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0bc0986cf313325c6cefab36778f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d36a657b3979aab2900f3ca4e0907551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c19259254ffa38927b9c6319122572552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963453582be08f9e259f61e47f1af9e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2e86fba7bb800ed2924685c8c96e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222c25632132e35b767a0ae385dc594555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd59579c2c93de19ea160fcbcf6ed0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5644b80dbb33ec8dd8b1eec65a2053557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b90e52fc558000f49fa10318c8c475558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f95b9905ba6b1f3073d61b62395ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d0f5e45d73e3afaf3e24dfb13d1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4b14c8d535e0a8d5f1ffe8b5561a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a563033ffe01d4e5f45e9cbe3ff3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bdb0dc8e7c4bcc7bd953dd2e920ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb412942d0153949bbe31291e85d37c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2c3194f52721db36dbf08ae2d1ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf294218cf69d24cd672e9ea02146d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59cfed0effdfd9614f8debd2f5ab9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b8eb21adcdd6105a290a4e7cd440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57a37a019e4d21b1e16999cfe7e1a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349a1a2b3c19a5b4661afc8f7644ee6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386096d81922246548e6093fb16d9d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e03529a6b5637dcae6ddbf180beb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fba8063fcf11444fe0d3af5c2d359573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7dbd68a0e3cd53fc51d031e115931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275d4adffd09b239fe409d28c51f3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9bb3e5025992203d93a1662aaf68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7763247f074efe0671824afb2d81ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a2a4c2e6397b6feed9539ab8bb51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41142e1f3b120e757e60d9ccafe4e748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b1338c326c55992bb0be88e5d3bd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa24349700bb91dd0f1a12b1b78a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d224bfc37856b8046cb43182b37d5fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94881b6c4afb4099c5ecbccaf5b8325583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b23da8aab5f57a07abe74a406d1192584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f5ff617a38ceb4b0cde4970d2132585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5fe76c58a37331eb04a8a749f7b70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c50befc899df7870fe97d08a8e6b98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220be59684b0f6a2bf9c599c64d2688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae0bee75e8cc6f3b1ce90edddb3d31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a62b7c3068a9229fdde76f1d698d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfa4d83c40932a3aae45c4ccaa483591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2353dffce39f565993806da7ffc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97e9db3368b5d26f43a2920398826f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24acbf9db00b4b4e9cf0f637e4ff4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48071fe4c3c0faa85572d09476fd8e32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69386a3c5c42cd4b8439eb0459fc38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee73688863a9ba7ac55d69acb7b9aba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad12e3b223ad6beb040edf7e8c42a3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f54d001f89a74d0fc31b5cdc2d00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885363cb5138c178b00cdd1b8cc7bcf4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde0493fcb85574488ce8cb205b2ea6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd035af43386b9ebf372984c6c230005602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98db06f407f30513cf32a29409b02e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1641d3b3782986bdb545080f5b55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1883bd5e1265b2777c4cf95ec1c505605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd071cdaab3438dbceee1dcd0d8e05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3e2dc3315acb8e902e4963ec5934607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e7ef776253146401033c09642249608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b91b1e8f99aa8626f85b75ab456fc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76d26cdc913187f1acec87972a41c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1f27d3505c6f1bf398c57fc9a172611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9372ffcc37fc36640c9754c6ddb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc552e6a4ee1f64d92da26d2cf1e45d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988247effded77e25c9869ace7615f96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdba8f66aa622e564cf21bb878859a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b64a5a23d6656b2903396579e6b77d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ce8d53ec09799fcf064b455959c03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93975b5991f0094fac7bbbb1f1c0c47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ebae36af53043597c8e6db2af6eec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e947a0a99fe439a7cf08cf5fffe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67e9adc3f3d4d3cb5c830853c56e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ddca7f75c4c08c3d39b5d7616558622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24c7aefb4db86b8c0d070ac4ca61ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f004694de4fc1d85d28453715453f7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfc79982176a43547aa7b1519659eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a4035189e97dbbae48668a90a10e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62951c8cbee40212dbdfccd05360e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae8b62f60c48cb47e517ad9754f14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747daeb2a82ea576d1419f8aa45d00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39706f0227c2041a1fd0f84f830cd63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d689c49beeb50c56ce9b9b34c656dc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec557d5f03e5f729d827a7847a51f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece62f5d1c2184f8a051234a6c05a8c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa257e3eb2161ae73bded96525111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74c7752b40ea42a0cb0e0461be025635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52630fe6e2d93b0edc7c767a6ebcdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f5291593da858353f83f06a7cb0fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e29e07552a50557a51a6d907509bcd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0bb0671802219fc1b1cb8c176cfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860209cb0a130009bad6445d653a0cac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d079d87ab81a94e087690897ca1849b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7702027f81d02da7e22b04dc639d40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a03b4fd17fd6b5b3254441c04bd56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ece48c037be6df3604a79621a5f87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375280bcd447751c67c2dada9b149cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b47aff73ebac10c1c4f0a27aae54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68a052724fc975c42eeeb6e02c8867647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b05b398bdb0af3d3b5c17389e724d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3de02bbd810937bb5d8deeeeefc9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1bd0559caf9c855724e63f49888f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3287c865b2c91c65587448cf50373651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1a6a2ad8a5b37398fcced1ed868b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a40dd88bb0e682f820e145083e867653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff381d086060f8c93a31e52d63515a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb85079c6637e1f00d3c042a0dc1ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74313b60568630ec319d7b9f199cb19b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fee36cd232f71538ee24ce16e65d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6962972eb269c6f6792df2180e639e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e006b781c2c9905c53e056293bf70b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05b16ce7264370798f28e96d68cd56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b22773b918055269bf121b398f646661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e37d01409193a2654af78168ad571662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80869a2a8a74b4de4d01414e48551c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ede71cfc40a80eb4f70afda25500664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805869bdc8a378133e4ba4920eb37f11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e81152781587dab8207c0cb24068f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08f3f598512b6ace8d396e0e1e4a9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694c270ccec19c9343bea829886762668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d9b72264bbeace67cc36fe5ca5628669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bf2fbcfb21a5a9fd66f5a7a857f5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d2579e973afa65b5daca4fb15988671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaf6837900b43274d7f02e1c436ddf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179e09d670cc76122b4ed1b861151a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a1cf79541fa0992ea079bf23eb466674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0e046a5193d3ff64c5f5b89933a6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a482066e7b6d38b3a8f69a9513f165676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639e6185f8bf0ed15a0a22fb22e1e89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b076a4011e7c6779fbaf58a9aaa56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af789380587eadc36f205fa333957893679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43e61dcc72afb0b9a66d272bc774b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30904ea3d7a6925119d7a91b1fa97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b33ec99e339802f0b285ddae0e50e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812f0823b0151d09c74cff2e9d4abe1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd462ce0a23a56e175d5f1119fa7fbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5eefb1c7aade10f42f257ac4108a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b1008c9de900dc0478bc1f85c5348686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc88ff95b098661df0f2c778107e762687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe40fd66ab99083e8e4db708e4dd00b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a51491fcab108c69b50b7c8bf3e77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78860d40b1bb23dccbebb0fdff63b0ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc55cf1f116948bdb66ce55f4edf8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950653a23b8c7b9e555fa4edbfc9e429692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c73be6de5c38da087134f5635feaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1278d16150f93ecd12bc9cd97b619a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cdd1218e3a9c3f212c0b1e55601df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84ba913fae898c3e6c1fc68922f233696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07a4cd681861f5a9e00e190d1b6a62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123fdf59057b029462b30fdb244afc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d343d25144f6742f4b335993c7d36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda0f7ae785225115c196c42c7ed1b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f3b18a5ef14396f40bda3096f503701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb25a4edbb99397d3209a4d4fbbfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449785174c93b6fbc26d57d92a0aee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db00557828b02fa1ad2f71b5c24804704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf3f5d7cec8f3920ea8e3342e08cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e25be86d68f495cedc27d431a1e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94c0ea3d4b9292418c81e66da630e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa1ae9b9b6048c22e60f3d23477bae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001788f9eeb28ee911b3fb573c3412709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b15d31da7ef8d377e05f767a0828710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a15cf39320415c77d257b90f4f37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1887ac84f003a292c85ff014b075712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2675e8886dacbf8e21f131d06938cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03801b7b59f242c82fdb46b8e3b9946714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401e9685c5b65b580b4a03aa85fb633715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fbcc6d0c307e7a6cc8695310e937b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c5afadf5450976b58350ea0b143d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76a88745ee03aab85ce11198b68b91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228244db57ee9d46d07b10d1c91cf2e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a3f1198174401ddbd5edc49c6f9e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056d3d45e6c2265a5160289f125ba0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1223bf96b73b6ae48e7704d80957722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59d776762b1b7ddc275cf24ca9e9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4000259fd66ec6b16c3d5a6529a3bc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dda8bcf0c70adf864dec871fd67d87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca86ff079b4b36fe42616cc0e8eb18c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed6813798699feea81ca2e3d5f329727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17310fa5950cbde0d89402bd82ab09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b997ba0ebc8d6125680ed8e988c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8d8168a03e4cdb1a2bf8a05c17e3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e3ffe8969d43a63cb99423c31d01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96de0d4a983425baf8b552102027b1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cf3b9f6c71b82e325ea3decc5fdba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bf41245adf9136b5a1f6cd365c786734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25d7c3b8fbbbb60a6683e7210aa5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8060635ba4e12268c90fcd72c99494a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81323b581fb811c44101e9a88ad7ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f92112bd41aa929854ef8c1f86a4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf339d83c80a4896ed090208b12ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58184d8e01b64ec3022f780efbf9c81d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72e2be73526d916ba986574abe8ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990af63c1075d5b02638fc87b07f193742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d151f1afc4b98fa10d58152e1222c20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215fbc16a8c60143f01ec4f30293c3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf3ac9f00785dcabe02e3a040d92a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328fc6be3eb7f25de1f3ab4b4d431e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e240be81615a325ff85f068e8ae364747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e33d600aa14bded823d5f4f921052a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d227ef44ccd8f916c4cedef38e3a785749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752458c71930886be37e0cdbb987ab2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dc069248d477538231c8c82d596f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966421b1c26a37bd25993574cd343703752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99670c29639c62c38a0d66ae247832753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890c647f1e2a9ebd8e2b652d018ac0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a5ffe72bd488259f5862a324ff99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e36a8b30faf4898b1411781615940a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88288653305624233c33f2ad12c99a30757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>