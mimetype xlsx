--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179006366514da115f0d04977e683a6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314ef71b1c548ebd082a24f4685d2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a80614a1f849801036f6b79c0b0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db2958ee58e4016058c0aa21763c374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bf24e967661baece1f5aa47b11a3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3dcb75f275d7ab0af44741043a2a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d980c0f10d268d5e7cdc3accb6ba3b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf44acefe5db1e774cdeb4ebd2396d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430210cbcba38be4150619d7f46ad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffcc82793a2394e0d9ff6d5fd79d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8252a7c9316e411399afc4920a39d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db47bd768cd2d876ed0b40478ff263412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc7914a71eae65dfd47300a5d835fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a71579a051a8c0c23657dc6645de4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a94123ad27b1dc6d1b1f5cc6500ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a62ac8eb1fa305492dc87974f10716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b3276e7dbfb2375d1479cf19df2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd51e4ecf58ff8a939af58523b74918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e267caab51a75eed3ab4b118efb53a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4efdef708f85ff99cd3e6ae61c031520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914818d80adfc24fe10914ff0ed141121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcfa1256a6d8de8a050d08ca07f61622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc820ae6a041162d5a75195247785923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018719a27ab7c067aa96649697777a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158fc0ad16a9c8206ec0a96b00b77f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe339bfb27f3e1887cc5488d84d648526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b313e4579cc16c625692c09c4e4e5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88128d4268b2e5abe29cbec38863122828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895235a5279ad870d2d1b41b6141bb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9252b4086b94213277b883cf95da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c38afa530984c1596e4a94dc41a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb6f8382d8dab29b564658a5aba8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1db16c816a8d90c35f37331253d2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30be9291ece39687e5485227b279ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7210411c76b7a13945500634c63d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbb545b1f23705bc1e78bd7edd99b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005462c14b3bb615f97016bf722fbf0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06796b333906828b5efe7f5866054d9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bf08882be27d20d440e287106856039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04cba32b988b240b8ae70c44de97f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e3d854ca4eaca78112399c220d8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7313f9944acf500d9cb1b83f28f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc395d2fbfa3a3c4aeb29ca3ccd6bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2423b36065398aa83a57ba8b2edbadc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709dbc5ae2c1c5c357c9147af2360045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2948986537fe054ef83ee39e59a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab7da22e690e77ec920c05b573cc1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24e77f77ec6bd73aa027181d1a91448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f2cc25ad1c39221705f586ddef67649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff72ec4ef41399182035fc3c3650950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fbf69bc340749a888eaf6925647b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2706ca754c3469e9b694a0fd5dbfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b7022c6a7d976bb789b3442d5531a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb47c41809427b1798f80d5a057bec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6103b62905ef190941087db88d8472055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f96fa7e47d990066efcf2897363e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5cec0d526ed9b6f67e5e73ba9233157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc26d22aa8b3219ec24f5f2cc9665058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f5b163d85a7867ff5664a170b950459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad244d3f4019c0aa055cadb95ad5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656984579bad0e37235162920e4792ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8714d7125d871a4f704fdd9faeac04b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba562faa826aad0169358a56a30ab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ecb596f3e2beee1cad0625a577ab464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efb9a1a16cf5bcd3453f350c25873e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965506cfab612e55f796eb7197fb67966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe7d31774c1e7a4fdf40ec5f0ff5c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6b0e52c259cc942edd8f7d96e12eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ddacb01daf9145928697136d081a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c34f74546cdf66e1c1a75a4785bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e6622a467257a58220375b0b837471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ba3818306c4d39d523e67b0925b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03d9ef4e6c76176c6026636b4afd9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef9eca14aa29d38c01ffb3f0b975d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b93e0ad51e5040f9273c206d4a45b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83aab6d4943c2479e1992d4376fb2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cbd9991fc84ae35cf4dcae0519fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c924cfb999f268897710f30240ed8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbfbed771a8b04f9928f7632a82a3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d5aaee149ea500947d03d2b744b3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49625042ea127f5ac0c40f418ed9f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3964aca2b5f1d4fb4bc31dde2ff5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207345a56dcf1fda0dd8f4057f31c21483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa95003fea68526bde39d864edf03084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba7b5b271a28d0b8ef5873068e0a9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1483088584d6644806b4b7975307e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b6ae9407aa7d31a11ceb0c341a3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39058a4f28f7985f963c6c2d1aa613ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601d43991c75956324824c75afd8f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d08e09f527fae873d11477e1b219390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3179d1831d29875cd97a78dd766ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea372cc423e24923ac85f381cdbc8a8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d954e9e971a18fdc4e8c1ce354c1f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdf8a4d9f42843ac0569faca6219bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88835983a2a26b8edfa64d66eae8c8a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e135be9d050fc176cec1233cc34496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d4d5e50485e6fa6f545a744e111f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa73e25bcd55bee1909fa97b0bbb0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd92f0426590b7c2d9c0a972c855799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6a004a261783ecd94ee0174050fa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bceefa60e8b02d0ecf8ec90110f08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeef46236e21e4a50c31044a21e4b8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c21ddf07081f999d40e5be9197cd3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0c01f419c884017d32707ee73f5e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d152536d59ac564c00c18b7b38f6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46455d2ff1a87ed317bbe212ac7afb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5a2062e020809638f854f23ea81e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645f9a7aae09b83c21cd40c854e08c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e55649b2116821bbec0130c0b50be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a80d3cf1540081a772b0d4e786054110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e67ee002bb77b6b4ac75e8b50b376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3346c9634739dd468dc57972cb175c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3932e1a95afb10168ab8a61140b1b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e68c5230771f84c3aff6b8243371114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f6e6765eee35d3c4962d6ada22fc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc912cb99cb58f5331524c012ea98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e74518b5187bc17c29dda63cac464117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad33cef0c11f2cdc7bea4224a8d1994118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fc6500e44964dee2f9a5bee41c478119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1bf22dcf138aead6903aaa653eb49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7cdac996d8cc92538ef2291c3d5cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da4321c1b20e6d77553891f1616b65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d7996e1675d393eb397ad157d7c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc046c5d2c04b006fd42d813afb97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f41ca4441942019aaf9001c160b12a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf9d6de2105b17b213238ec51659b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cac45a3385167bd72306edefd254d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe91c26224a1a6d72d752158f6c0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6690ed6475ad68729f1fb1a13686f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3836c0cbb1f25ad0f9a62ab78a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163b894aaeca622f223e03dcbb9aeeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc947c8b71d14def7ef543b048c20f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a67edca8cddd02b16d92db25c66e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324b523ca6a3ad3588b478f563cf88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17319b4889a8a41626f4f1a6906c888b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804fe777d1740d398689168a16dddf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595778bcb121888279b37d6f44def6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d14d95275c2466fe20edee2ce9164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ddc367da5b5e03368ed24bed2a320139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc230dc1028e3b08b010c662c5caca8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690902b916296fae8a2b69a9b1cb5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0d5407fee5e5d1cec33f096810f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d516859ec0931225b9f8e28b388c30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f57ec5d597055ebfa846a6bf83c5eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837d4fe414943e9bc990f489076a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8aa5efd8e67b66f4c21a9ed426056146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24008188d10a82b79f21ed0ede7d48d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af25fc5019c8d083c5c021bfcc74c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef383c1f4cac780316ceb460eddd9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ab9c46bcb048978e670186eda7214150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5adde3ff0c5a25497edb9bc8d7a79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fcbf1407a026841ec1a9256a7e06f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc9650e34bc518fe68e8875b3125a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd796df28a29a479db8eb58a28ab62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516307f59762704473f4caed6062715155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e790e71e560780d6e0eb8102bcc1c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df32649902f5624bb36f7673ab77a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88dbaba9605e294ef5f2cae21852c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db6cbb67330cd8da194e0773b0108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d61cc1211fb2174b826efc427b571160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85eb3339a5d7bedb1c324e1b82e5a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4d5f2bb4ba59e8c1c2b41f54cd3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00fd5532aa5e0823bb359b0e2ec853163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32f2c2acd89044d42b9728a353245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449f90da4b7ad66ab80c75e484acc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6760bb2f19e3884890c432b9c6a0f28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91503e0a7f30b137845fdb438891f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13590011d319df4cd9787da4b258eb94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f0ba4fe61cf91fbde0c5eac2950b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b2c6f31a5f2d04c205ed7031cc87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aab9540108dd63ec40f9edae1e63e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd2b1f7e589e9a096454c1c12b71c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329386574a1d5a65e4928a73ac6a2fd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c57fe9c8c149b5e7b1cedba25d67b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8de1894b2e6e0792abcd9286b663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65af89541e70ed6fb2104e19260411176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de40fdad98fdc0c098d1f9385cab473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c833bb66a5aed43d062472957c762a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d897fba431b297d98191ae7788c97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd8dad8a96544578f2cd63dbecbfe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c235d7d77b96d0fcd3d0d4900acf313181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2880825e86b928c14fb525287d40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b1e22352a5776f515bd0ef2a537e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83506c35473ce9be3612d706c7847e80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3cf89459f945128dee4bf9eaebac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812a45fa8b66a07f9b1038610d0f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd43d7d52d7647cd948583e9b219c8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dd3e3080f045f3a364ba0138c5a22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3b904b6c42e00b54931b7b0ae9d71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb07eec3377ca0491cf430dddaf2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51150d01009e4c8ff951bc869768e100191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e78839e05c3f46bf2b7925d568cf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c8061610fd258f3825e55dabd19b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aae88e9af42faaab220c7e720d417194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5143839cfecaf1e5db1f2074877085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af886fa44420e76cc5342da6ac41fc7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f497e0cf0596b72f840894aa2ab6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c47d3290ccff2c3fc310542adfef46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2eb87752633c3923404e3f2a31c3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18091231d4d7989ec8c54e0524fadae0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e6c4ebeaa4e2a7eec982628b686b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a2e9d9b43dd0be7838c136f48c782202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9ba6e07d5c63708008aa540a6964203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73876ee21b3549e9d8bb92e852d36e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d37a6b635468718caca3beb67993205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba5a4b738da59d8e8705d38cf12498206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139bdbfeb6d2c26ebc0ab7fbb9094a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cb4439872e2608a5bb50d2eb194b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ae4941ce3b3f88a20c97cb746dd8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9027dc2f79b1201326a0d556a30e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4b8d2a8f1cba89cc141a5ed31467211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81785d030edceb309cd961e0d45d6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5756ae4b1ab64a214b33a55ef148da9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23009f7519b2f5cc87fcbd8a8f5714214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489060a6f538b3a86e6161626d40c92f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8056de0b908771181507cd9e7726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374a1a9182fd612d7adee29585d77a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78c7377972f91d3cbe3ba978b0db5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91422320939bfddee539dd896ba68698219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22597a220cb50e932beedf488c065220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0977ad5f995c61b032b42e2c831822221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebe8fd985f7ef1daccb5da34b3fda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb63a7e2faa227688a49bf45eac1a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1dac630415db258496fdd9b3b9b6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05aae960694ea97487867fc7ffbb4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3db730cb92e9d66938a5ea50f6ad2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413518abeda7781add3fe8d60ddc13d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb7ecb03e841f9f8c1ec388a5aeb3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e8591125fc6ce84dbbd371d8653fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae641710c24ce79702b143938e4a00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa10f764609aad5625ccc24d3c8ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b63ca95fed35b0eb13e06dc60646232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe76c61d6624f033ccdce13cdfe4f74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621e60cc17e8f2ebf542e69cc451dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750dc9f4eae64f2330965104542728c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe219c84885dd1bd1ecf5ea8793e592236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d422fb065c045bacc57ae8ab83f734237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81eda64e155e49297b07a5bd3a99be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110b5833a30649403a09abe9899b49c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac535fab87e736a018880e90d37cc97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd6623735b0b41249c5c49676980c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410408faf9884f6ed9f2caf0e9b29d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1897a59dedf3dd6b40bad5b4301d647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5dfb6fd0d45789c294feed8b7519244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c7406535b37b5b5f8227bf12ac64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117729a1b1df65ee66ec701401fda5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcecde0bdbc0755c6c4a746858dbd22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a912acc3773607cf3f2b7345cc0a45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d28eab5cf912647e801d79bbed99a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411342b1f2cd41c096213e9bdb4be91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e43fe956305099300424c6d894b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f9778077b9a023c6517d91039ec7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e91132340c9a32660734df748de23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5382ba4b8d4491a3229d8a4aefa09df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0c38542b0f2adf3e145be6ab0541255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d1697918ed577308abba4409beea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81640f71fa33728aa22c46da346440257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438519b23144e41e745545ce7964b6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f15f630b17be48bda02588f282a757259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510569bc925d8108779518d4923a57de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6645359b12511596d3adef1fb8c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979224c239715cd986618a3d4a2d7b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54fae225ee7544653cd8dad1af376e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2908c853e0709064a28364e0fd581264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed9c9f01e8ca5e16a0c7b0838b5d70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98b2bafc6f6fa580c4d4343e1882b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502cdd994ab647c86590504ff1d12c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538b8ff425b39a1fd73af729ba5b4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e37873e5e16a732d50fe65eb1538e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ad20f12f27ac975318384f277eb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf30b97e7fe8a06bbdee102801e209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd7ebdfce568ff194d48394f4a50be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65460999c5d074d972126cea5d8189273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1a9c648fc0de3b6029a1962cc537f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25be59904abd7db8009bce048e708b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4876c7ee09765a7f2c8ff89386811276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2454e8bce914076d8662af318ad949277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad207559971cacf2ee261b798ad56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a840d867c0a8bbd026c30cb9abab7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629460bf31895e1e034395da4937cb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d25f2c7ec05a8cd165c3a9bc90eb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4de7ba7ec0a60364afd2a5375cc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6ecf98ff12cdba2fe7bd29c16aa4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327244b00c384a0fd8d843cc9fd5d3b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c07dac930206b245249b0c95e833c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5ce95031eb75bcd436367d32b59b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44413834e4b918ae5e5eb933b4ec53ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ee322bec084ec1ba61fd49f8e9df3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54aa53477c5ec68c4b249856f41fdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7fa1869db22dbcb33dc288bca826290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6429f94bf5b87edfcdb62f8776d4ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e19b1ae6743cdc1fa80c36ec6b3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e4b0616a5af8c355b0b2075d82512293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ffef86957113f31bb64e2a3f0d98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806f05e54ea12906227ea90493150a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615639df39d5ced98519edf81ce11f86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec5e47f5502be0d2c924968963f352297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d69070dcd6a4d3833169b2b958623298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a16a08824c97dfa9de6cdb81e4a344299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f09988f72ef392fe9ac6ad5ce6007300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14fff0f244d8f3e63f4e4c2c556985301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d84b283b49ee88a1c7399ec40c2cdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5c0efae55a30a27e844b0407f61f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e1021812619501d5b4aa2e4fa4966304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b02a3a207d2b3520a0fc25bdd3c5e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f474f2d3918610c406a11e28a693bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2516576be17a5c9a9f53851fe25b4d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d705bd402f444d23fc57cae88d57de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5a61d55ae41b10db41499bc8895b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b676963e6a7419ef64a3eb9fb76c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e42851469c1d8dc14c999f82ede56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d353db0e080d476483d93d9d22ab7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59f6dc8bc1629ab6edf42d8059ba2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0cf0384b619cfb71f37a6c7c487c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318758de12716411a3f70a42c3d6e38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff7c996e68ce0a5797a3783a481e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1daaef7f532ccaeb37ac72a63a81df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c690563071274849edbd6212f0bc90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237155fc87d862fb0106535798d25c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e99fa3a1051cc395a8a67031d115ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7056bc15975f5fb98eb310c5618b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae717bc7dec458411521b55208e7ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd3ce8f236b6861bbf5924c82dc528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65606d0891ad7bc1a1a71451b24e7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b900d8159846493a65b9b7ebb24abe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8eea0a4e2635c1ec6e1a35abf5589326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff00ec4c45b1b971ef79c540d945bf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8d5a10c36a3223305755981c10b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f03dd5aca7f44d90cc7a0d875411329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff32e4296e86ed07475162aed9b091d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23987ebefdd2e9088068d535ca2424b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d516d06ebbecd727003e361d729d93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab4e0829d881412eaca4d3c336216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8e5f45a24f8fbe83bc28c25b6bd8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4704d5301c3e59fa581e654cc6efbc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497fa35bb27a44dbbb2a895834609a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440a5a3dd073185d4653f0f27fb386f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c40d5ac3125d849a79144e7d4b133338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bad94e05ba002a51649d39eef0de2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ace042db0deb59d6afce27e45d4d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38d8f1225cc18616ef88c2a366c57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1a2ad7e6f4f7f19bd8055d805faa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820accb03a03ffc1b82ffade598379b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991c7ace61f3a82b4defc71bf6cba1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53de301f3d243a5cfc1d9c89d88cd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ae7dd0cc95b678c7c70578670136346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd985d28ae7536fcc7da0aca9ce738347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50e22c2995e8ef3bc47bae60de6edd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c45b5091b3296a649232b09e8937f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded0c71a4c272a3f0fae5f234f2a667350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefdecef3549efa9d0d659823056b22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60421c02f4754e0b68dc6cced9e8d34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda780b8d2fa45ebd4b4ea83753a3d61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e524af4e3940d558dd43ab231adfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aec88528c7d265bba83f7fe6119eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9739b6463dc5b09309d6c494d757ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e340bb37547d469a1d1528c97d1d1ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41486a1bfc679e6248f8e4659217c9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d35dc50dba11f6726c591c1567f8ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63550d0d01484ae58284759d1f8a8292360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2303c5cd1e126429d884dada74e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d7967a30a4d7e5232ec49646c08a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f535716dbc6d034b235b22df02b3422363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b708fffb49877231f5dba97a00e3ae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08902c027ec50ef47c17aca0540aef8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6955786364d6425128ad7e3affc42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24461715422ea44058e04c4d0538605367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e37e03dfe9a3f66434964c218a13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b48dce0614c41304d7675b7683a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba8150477e48c806d0435626219099370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec95789182026b796dc8d4ed9b5b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f85a919b3cdda82635d8c5067367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ea8a741613f623fecbc4930671f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40177ec8fdf86a74a87c66b27675f58d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149610360c874c62946c6b476c98e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82764b3ec40403b723636a3b74381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab888a6dc12dbaaa7d3e3df6a17a30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6cf05373a4bc36862013062bb467b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109ba3b8f42fd1fbf655f25a7c9aaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b0197b4e227261b48eac18819d32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388cda8c814ed7723fda8af649504fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702f52a4a1bfc61d75f67da1bc1c901382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f160969dfcc9c0e8aee0fe1b1cef16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaf2c0e3005c8e239ca815b50463ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aac43326a038f92b896362d32e62b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91612760b4494d49ccfa0e496c13df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70d4636e6e3ae8c9804450d95ceba7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33d25955677abb2dbf26a9be6bad20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360694c4d63058c08ddf248a828d6c14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c614e984b123948d18876c836e47c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d68685b4a24a53d6c5c98c34b991a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4daf9bfa06138e0785901e4bde7e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ba03235369e28a30c7e62056a1007393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d81494bb0bf6a199cb6b83d00274394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5761ec65a725541351e5458875124395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796ce6a16a0f1908c3ec6e22e2917b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a648c34b1741ec92dc627b1b7a872d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e1bba70a3d2c9aba918eebeeed0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4dee892be3d75205a7adf300776b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c51182df9aa2b50a3ae086b81b40a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe941d89ae4de129e7272e786f7a3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60058c82ad432c23c826343da071a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de719571fb51a8a072086895870602403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7efcbcf9712e70848642526aec7352404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5afea5576d2c2179ed216f0a8d2836405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ee6ec606ccaf0fd78df80da10fd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deaeaad29ed6fdc6fac873ad6ed1f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c64ae803013546a19e17ac8683f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdf51ef2f7b6e61b493efbf5cf16d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185db51f6c766ee33b459d19f314de8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24cf8b000b6fd96e9121ac03af85d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be657558044e7f14acd807ac29728412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f921c2c22c0698b360d91dd40eb4d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944d8e9313d0faf83393a320ad98181414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845731b8f468f1194592e79e4afc745415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428bdbc580ac2c8341076814a23d83d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deafcf671ffeb2b5d579f0693764eae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d761b6238ae14addf90c60992cc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64451123f31d668b8aeddb85520b9c22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2b36f79e215035f6938bbbd172b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931fa0be29d09c0f992e0617213b822421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d07371af5f0d49108488435d1bec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b316fda7687c4785f11f30197ca8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd42c993ca08962d19378d5681a555424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72102f1ef4dff2436759fcfef9c3d9ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20279934b7acabb7c5765073ae4d5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0ce3645eb464076775b3322bba79f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c6dabaef260b86c89d74db5e13b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9bf99c79a968bc2d6cae8354a3fb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf11c3d66a74739f93ba819dd5217430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe43bff5dc1c57314a21b31bcd310431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc4cc73bec8ddab28ec00b038149d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75c8480d2ee3b9bcd7499b632c44d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff100d236d12fb19d688c83e6cf7f09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd81261b25d71f6baa6fe90b7a603435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84653f622fa346f685b5f83c853e3a4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d84c35edfc697d77686583fe8c6d25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb2055595cd81e588653f08d9f3d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e1c8f3c51e4c378d4ce2d8ed9086c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986987323e3f516873f7e35edd7d521440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda89d3738e092d57673a5d01a76df03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a6c8f8ce5d98b7c8235fe17a0d03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963593ccd42fde377ec836f55a804c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725fa5c564a067c96089aefd3e57445444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8f3e0f1854ecc937da08bce9c3da5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142835ab2fe039d73c944f5d384d20e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2e77cddd00ed90a002316fcf0b8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d2a5b5ddee198a3b877b4206a21e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157442f2aa49eaf958f604d439120f12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87c453409a516e1f5738cb1afa12cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebbf44741624202a21a49adca732f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239e44e632e8b2bf8bc2064536525a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95024b9d31add5687ccd6315fb8ec3dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee971fdad5a05bdf611f4e92f3f26e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a0d79a8c2330a5228024ad21c9d18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15915244c8d05276ae3216c56b94fda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5d50657c22d88a826fdc803546650457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e5d036e97e8de2a2f848b2c84d27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aa8f8988d6cb2e699b7082d2a696f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7431ec42b43ee2375b6a62e8d03567460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf61957870d3c0c85d4294c794318461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4606e5d2e147a53adf78ca9c572ea5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aaa38efac972284392f34bdd50c2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c9f8a30519f428a68da472e6421e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1bc348f81d18eb42e8beedaae9a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150466dbea319acacaa1f34c275a256d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db146d805768b36936db0616ddf5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d4fe22d9254d6cb475ce8fb6bc94f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6bf7f2bf84983b13e1c566b893a2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41fe84f11853c5b02c18cadf62934c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da858c690d7dacdb7cb616d6483c677e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6103294f2170eb98e196afcc76502e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295bdc87fb83c899babc20813503073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ce2e1cf8ea89d7ecb6efe63fa2020474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037f6c2f6350f0f4ba9cc80ad244a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8185a2a3437aa19e1033d68108e062476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1a503bd8c90959589a03af5d715d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28b1750f236194e9c6e02d8b46ba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210398f30bd29a6881257cbbc8546a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c52bb7e6dff85ffb5ea1152af0d41c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dc8823e67c69729a855265ad16fc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f9e12090a0774aa101731af56505482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21578dec008863e8adbafdfb85e961483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc09905672a5f138396de30beede2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33138e929cd857a9d3798617e9c6710485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93876ed3dcc1230e46b187082adde38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa58054c518a16faf55a1fac0d1682487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0005debbb83d19b3e873c23b81104488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5742589f80a7b1b96c193da5880d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b8a1833337948ec0e5555f1988f5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1fae8ead161ab679feb08c93e24a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d9e1216ce6e6879696782f59b0794492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdde24847b09f9ead11f379136663c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d5b739da7cd694253d8239695d748494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86755b34938e8b5af6de46e8e889bfa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03efa1fe3dc2bdbd3874e75c1ad77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a095cf639d7b5965069d566c78af8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9852cee9d161efb7c34d62b6eda7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7dbfeedc7bc552ad13e557e7ae844499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d72b1428c7b44e50e03e8f7f9194de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfbb0d8ef1a18fb0afea8a2809655c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6d3fc11878ce054eaeeba2530c6ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d50e9431019a09b53b7e2b3df288503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807803fe153a962d56c75b46988e12b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edbe1ed4446b0a58f8c506fb52966505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106f493a79e331209535ad5f7755d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be65fa738e4397334266d73ac1c422507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e6633fed35400eb65b1b4d74152b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46162d48670db2884afa035879e27d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44b7a6cd383430963950f014a5b00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba8f7f75bd774ef9dad88ccb1574a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13436a1bdd4e1bb0e29464f3d77de47b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee80513bdd086034913ba5e095d41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dfd1731386624c6fb1511c817e67f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545559605b618d468ce9ec639afc359515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897bb727fece63e835ff6997e34d63e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f293c2fae4f3ab4d257db0dd9c6e37e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e53dabceafdd887b744dce38f4ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35f37caf0eb569cd7bccf013b342a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd01fd1d72f0026e22a466e51c84e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea3da70fb4705584f47ff9cc14105521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802172348b059ac4728caacb932ac3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3197922836e85a18bb691b114b7a21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e3a75c3fba3e711d9e7d5ecc474d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa27bcc1923e8a238be24fc6998399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ffe0e1f42e6b1dcda95dd111be377526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a11305366e4daab14fc40ebc270e18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb3dfbc60d73719dc355f25fafc15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55272483f8f46677a3eef27b404d9b65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b664471f1259d73dcd200dc3368ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade42f3f238097dee83faa89969316531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfde60cb88e3d50ec73f556dee98dcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575683bf0ef0a154bf1a6e4e0a77406533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6f8b7df795cb87e150e20068a31b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba1dfdafa26764da116a33bd473780535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f19f1063219c48962b5490ffb1ceb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6410b58d4dd392e2bcdac3cc6fdaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528c4b1824f5e66007f67c353890c3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70246b498f276c8a970c4b549ea5e69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e66c4847c84fa5f4053470610d5ff2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c4b3075c7f89a3efb7fbe9d96b910541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de4360e0e39ad46d7416bb562a8a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaf25fb764d2673daa0e22d59c3698543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4334498541695f2f33c89c63d1521544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba78a0d5adddd20aa0f4652e39434545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a55099d5c5ad4b0670775df674b1d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd295f846066fffb3a235a6c3cef0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d730ec8eb97ed0c38a3e790fb4981548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8272c5e9d0d397b8eca7dcde8048549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf20769ce0617de126d570efe6d37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e067a6b8ddcc1539521f9045ad112551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ea5082c1363cccc3c26a40e86625552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e88af0f7595171432af686f3fb504b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f6b63ddda0c79dd78475311e3da2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f3786a0f47629013e4ef9e662782555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393d1a0f1db64bd45b04a6d0cc9222556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bcd273b7bbc1b6d0c46097ab72ec6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8b227e50362ef144d4b91a412e2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cfc950564cb7c63f24d33e53a2b64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba27a87e0c4b3e87163ef20b86a17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a25108a6823c5c0b0eeb77cae2fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf6c302ecded4774476bd3a9964394562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9513c57b7ab0b398d7b4a4decbc4a93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287c22b4c6b8a6219fcf3e23f57918c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4bace887fcdb8f42bd674f6dfd344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e0dee8706027aa43525cc76d394ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d9e2bbf1ab1ddbb7603d7c25df834567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca50aacb4b60c6bcc8d20dfda432a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8a775e20fcdd0d65fc32c809d8c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d68d23b41ac105f2d4e292cd2b149570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227b487433b3ee1c6f8fdef05c0ee0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba17b83f0b08775c4b2f620f56110f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b8d7b760e5c144e58f10f98ee346573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001a70ecf94a59e7286ffea71776fff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85bb42ee4291fd6cf97f27c09e0f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc55f6f236e26c80e7a9383d7cdf40d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f6d6361b0d1ef2af338df3738b68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35fa6cb384a63ce108be98a0408272578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142be4c8247ffb871376b5c3a7acf8cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e93ff37612e45f545d85ea5d66a05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a7415cf1e4accc49e76f26ba7e5ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722b6fcfea845a6ed2342bf118ce6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a809a82a4da9fbb45936e8c7b3894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64e962868cfe8a7f93a94aa1729a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732eb1141df076611dbb731e28e5a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5aff022f4f7dd9480a135cea111e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439ad44159311556a05e52ca46f071587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76677d2d1b2e1b00c5aa34075d426588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f71b179cc92ffdaa7d7b30a7ff400589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e46ec9d5c0ff8bfba5c81e142dee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f2511337ccb05317efa70a7eda6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da80d83f21f6fefeed4a437f6c6dd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca73ea1ef295e85c1622eecffb24d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed3e6cc2a3a2e90c977878b81b66a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91464cd2ba4a8472cae519514706d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96877653c1cc89def2a21adf24a39ed0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd183bf7f96a83d14f8490c944c409597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015489fd9977f7c812075d17ecd1451598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ad135a614c14aebfbab2b5e410223599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e524e17de6080a8a8e2e62c9a2b1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b687d3959b826de2a536b41261694601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c392f662977a11f7600be5c63f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2783876b7a6d478494aecdb9083ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0a7224b3b408208a7e9b0d4923154604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af1e8f868aa6b5ba7c52cc8e76682e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeede4861c3a7f8ff9ce88abb913f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab32eae1d544f9b7eb60eeead8df5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca80f06ad3d9da2ae2c57be055244d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c4af221ec9510197532f445bb93ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3e575e4c56f45bb62a0e986cbf06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fac077519f8e30293bc3fdb1ee27d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1f41d1c8d6da809b325ca82065a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd232ef10ba9fccb1fbe3c6da48a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d201e3aa97090557892408f786ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17696f9d229f739f69e8bbe8ec222a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df64a1ba62dfaec6e77979a4d494e9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efbff32feeb431fa8c614bc848cf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130033960a894b5fe098278f81c44d4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb81d2c4ae5dda5be0e268a7c4dc60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129918de25c9a296d6a7b5000d7c5570620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409a6b014b951867f77f7784a10936d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d496dbe7314e9468dd5970ba4c215622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35afa429e3c2d138a9a166a3de37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8256852d6f8c053694accbf6319549624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99ebb3f78fc053cbcc3554cafead6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864d7a3e6d4616ce461463922a59723626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2d214f8d950a7f1e6d57a5cdfa457627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10997853977b3262d6f91df69d28b493628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c82677744a7ec55ff1d9c621ba4d7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c2ad02b013f0e14f20370f325cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e017618b1e745f31a49b919dacce5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e17b0ae03d45ba7119cf4a71dad3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d296110fb9478381ac34a1ee23468633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba90c0cae46c5483f59c46a0c9c9be4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce806023cf25e7e80a6543817868c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65edaa55bffa07c6085e91522feae54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215593e4e0704a920c66f9c7061fbed1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed790174acc895c2d74be0518d89985638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c93b2a5a0e760a4787ef6e5a9c501639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319048e0f1e943f1556d94b16c50cbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc919645a85f396a720ec504d6b5fe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca3079232ef1c9005375054596c31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f88aa5c4806a35718d266128c0b8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c130f005c7d146297fc3520fb0b23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ead6507d911d4b33f2e7a49ac81fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbc26cb6f9bd06529261dcef32da7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a571b44f81c6750a4078d323f25d6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e7cd2da7433025ddf157e589d05f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cfddbb1421e7ed41fa6f434d5ae49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1241f994165364f8d5890d3760c8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb62a08323455f007b05aa4e715692b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201fb50821c3185eece081328a355c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d68525289207d754730e000b7bef52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b52548fba946fbcca661dd9a49434c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d37faf19811f2a8c24abcd0fa0d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174921338f4da370a2498427c2d8a29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec864fbd54a53da2ad026b7944d2ad7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010953f9c09a580b55375551b72fbd1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb665e0ce80fea42b0045db6a4654a47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf4a43b787d03364e471f570792d28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fa114d0add5fb453e46fff323b60661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c05626cd69926097b9fb043f07733662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dbee6217b89c80dc88fcb75361b51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f601848220a42d62d7bbd110e579664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba774db75e9072aab4703a9f976ec8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751e2e702ac49052ab24cefffa4d95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaae0a777220aea7a7385bd8cdd6715667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f77434739c8e58dbbaae7568d5de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8f29d702953924a90012475ecabcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f66fe6e55e8aa9623d5e786173840c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb54796fc71f1094f2eae602371e0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d84e2c54f123657486e0afb8342e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5f931d648bf8adcdd702b0d9e34b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac30b0ba8713ceb7b18db36fdd31e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7d6de82b89027e80dfd0d7209836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31910b5478ab0d16caad957db31e679b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e27664be7a37f6baa80fd8e24c5bea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cd831f60be67700aa889c0ec4cf2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748020cbb7debbaee36da56c789d6c32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d7ce79ea47a09e4bb7d975439ea2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54b7789c27f38d70868e94e27a9da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a3c798e7c0308034b3dd5d8fcee5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f13ec763373d0a69ffbe3aaf6742b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ffeac9588fe148606c5bb835d73c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442615d8e5c8ae755489233d07dcfedf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18c2fd69070a59e44041a8dcd455c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ccf164899ca79f4e70f16e3442a88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181321235c90e6063d36be65b327a24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f285967b817d9c59522fdf576fbbbc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51dded9a62032c12a4ce2cda70e656690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9baf0a10f18666f669ab0aec66db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69e6386fa5b0b43577dff360ae7940692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272f8b80172ddfdbb9dbcde20caf85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3054dddeccd6b67d79a8311ea3490694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc789937895aa37cd8322ae5e41c50c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231195cdef722a763730911068665814696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c4e1add1574207f3ad7c81efbd0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c61ea75405b09f2f5a008f0b55037f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558cc3fab04ee7c66a736769fe508d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd655d32a21e7edd41e758a22ab34dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d4939bb144c3f7bbae3c302e2384701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe48e22492c50fe0bd157d9fb37e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dcee72dcbec99ebb769514e6316e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ac7c41ac9455f7ae6a460f4171ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd678dd328bdd70550d1108370812705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d91975360a9ed9856579d98c395d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87770ca0d88132d9ff9a1e71d31d0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7b0881dc68e37d265f14bf6cde97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4913440ea60fe6b40f269a30bd05b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6ba3dd6951fc641a437017d9fc5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb48724157bb6cbf0e16b1698281b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601018f1bf4d81b520ac2307a1f7cc02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713eeddece6b6ca68dddacb18a97a13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9865371f7dfde9a3b0726e9626a17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc8ed7ea990ab50776c3a23e690af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087901a6aff1c56aa6174180692687e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc554098c70bba3877725df69d2860717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3eb1715884ac99e2a306f67c4ecc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa8bb781738c21cf35c3ca4455c61d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3011efb24be809957be0522901bdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49efffffe3a6110310972bf83a37c1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67934888060cf95b80763c5108fb30b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225a9f666b40fb2b5db572b8345ff84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd436fa81e5f7849f057ce28d0a66b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7012b89ba0774000e6695d71d303725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658612487dfca5816d984695d9f22037726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79cb53ba98e380e39693a5c21dcc84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70a3c63e9747b0aea32dd15592819a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc2a90f92d77a878af27ab3c677535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59785fcdbc24fc89e9ec187cc84c6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbd27051414f7cf7f414905507566e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5acbb3b4759ee750a0cfa23c0d77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c446865575bc6b41fa872ccd72b4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21797d30a561954d25c096382afa6159734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b57b052c3048db1a95ffe8f9bbdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e980a0bf093a717349f85a164e7d6d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac40f56a30afbf65147762986d2244737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e628a5b70e078567a52c9a7b85702738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb787a5d50344cf2004c4b0c87c7f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0de0ec7c60cf8b739191d173529358740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5347c9b48e3e871406c81e0d44f6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49526a59c05dede92335d0eee616153a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7d46a9cfbfd7eb3c94d929c165115743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f86fdc4080a77080cf25a2e61362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989840250743d176f293d8d0a22c4225745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968e7aaebcc6fae3500a4436433417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886b9ee9dc684cc55eb9daa28ddb323747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521b3435452ef45ec2e933a2b4e955e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfff62b80caf211a60afece5c179df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d192632479d6ff77f2ed415907ebc0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c24c691d0ab042b80dc55444b2563c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc373e4fb736673ad696d5d80cf8e12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1988abfa1025842ae4097671b314c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab2dd299ce690786b111d040f21bba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fe2f7c1599c135eea2ef6584f4871755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899486f825a2403f907e7bfb6d7bf0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee028b8ec67661157d89c19de91eb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5cb68bf98e2bea64b2eb7bed9f0e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f92c6da6026a557efb8aebfaa390759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0c22abccbe66ecc0622db387c6c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea75b27520220ca9582030b30243bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ef8a5c93094133c12e66c6cb34a123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862687afb0758be1d3337ad667c327b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3225322d03745e62c04d33c85fafd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17961e672732efa89e1225674731f0366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9458cf0949a638ec73046f3e17acada7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23972409f5200d755cab7756bbb2e3c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71217eb29b45577bff682507ffaaae559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10907c11715ff29069dac4994673f4ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30e3144153160ed11b8eeb7095fc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd713843562f3f836161c2dc6efd41112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ee79dafa648c777252549d12ecc5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed513d21a1a1af5df893a0750bd789f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b215683ccddc2a7b9f407289fa6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d62d6ecfca1945b3cbcff5c33ecc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f224a4d770173f6230862cab254ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59911828af60a8feaf74c29004ac6c3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47953eb74a9711ff2a17f2d54b24cf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ee7af88a9e11107c31e33bef987a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a2d5807b6b390a51798e660a30ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113554e139deac5fe3cb78a8abccd8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca006139da222b4e3c8a914fc5cc5ffd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e0902ce429824ad6bbbada23fe3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213275e48880f85712611cceb8a5eca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d223d4c793e51c1a94abd34eecfdde926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25fab6d91bdf55edcc6d0879afcf6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f817fa5f4e63520efa37c51c50f5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b7b8acce83cfada553adc6871b5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213f76d3ebb1e79639d320b74a0ff9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a31aad191f897e2af4f286611de08931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981276ed4768b4bab6479982644ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082af4f33a2da0c107a32d66bb1218533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035552acd5417f0110d36daa4612d08a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f8477b89d844005e0b2513956dde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5abf9f79f97bd413c02018c521cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0394474b725c7eacc92df29b5be606d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6968ba915b9a2e94b68d87e84cea3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c1352e979a358f1195ed532eb3b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd970f65ef3fc9caaba9aaf80d66340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78131e85f99cb3db2ccbf6f65f5876a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dfe1d6466215afc17dd35686b346442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1c3ac8ae2bc7299e30b270d8419bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84d7e9f3505d421dbdb23df5872f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947f23db7419c63b5970f5c9a46fa8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670c5eba90ae69b7888d23d6226580046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaafeb14d6f57cd053897b2adc8b1e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833e4f53922c285883acafec15f3dc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46c1e2071d8b8607514ab79f12a14549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb38e215c08722c2ff792a96dff2af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43294677091449b63e306507788df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d262f98e9b88d5c55c11722eb4a7c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d8c085c79a3d8c0952b501124dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326ff7f6c33a0aed13e681f45214c0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e516ab463de5b4327df4ed33717ced55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c41dd8a250ea0b5c055fe545c176b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201093d1fcf6065b1e05fd5199da72a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7b2c795a948c453cb60d4d8f3856e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250282ca135b2f91ec83f4e2690e2cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63889f86f1abe53bb3ad8e1b11deca4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db12ae981fbafaec1420965b0d4cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133189ff31ca4103a5fc964b5cf9d8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fe47b03b0c5ae3f3f890092fd6d2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1c698d8077e095cc48e93a54fe61964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1941871b6722e9d419130bfc16dded565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282da451300400df98fcc0a373fdee0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416cbad197eeabe33003046eca3b3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b81f6f69b7a14b143e6bde9727f7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f297626c03477ea63fe5d40f51df3db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7ea13ab1595c9252ed0a764adfe2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa34e347cfbb950d732e78ffc91d95171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14840f03ce284ce87ebc6d5bb5451f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff15345c6225e1829231da6eaff16973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d824bf305a7330b93dbaa3a2755174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3e2f1cbf0ad5f2ed2e9c2cc63f34475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba36c845639d37e56a637c75b5a2eba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa97e067224a28c0e2aa2cd14d959677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf85ce4333fd7712c4286aeaf6ee61b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07483f81a49622876cf60db523b573ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef613b375126d0f5da7f5d0ba60ca380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79794110309e4d76b27efdc15cfcf80d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00480d873952bea2776cc46129151df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba902fd635eeeba172c8c214ae0a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76bc30b818aa41bd471af3e1d154bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53b87009b4e686a882bb69a94a3db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cda3a9105ce6f6ff82fc810c20eb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c70e8c67e02146c72d0399f871d74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbb40d7807b2cda4b7152573b57fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d4bb8f492eff28b91db81f2764cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eaaefdc08c4d467c472e3175e6d1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9b4da68d751cecdf4392d4bbc6f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c2d93f5269e50970cd319b30c50d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485c7033195d388ab4e81a78e208fd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7483632a52c296b6959eca75207e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f74fa382025b9e46341fc5c34a9dda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afdd4e817226dcf884125784a6364196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5fe4dbccedc2d4ff931778f0257097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5202e0d82c31a4162f54e2e11b041698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e955df025c90476b768b7139e42845999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef0c615f58a28dfe13eb10ee13b37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552fc0557932b1e2cc0964f27b70ad4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49365c613600a7617cf95d4740885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20b1c8e66e488f31941eb2b2a5bc07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6333f0bab7c1c0c6c57930962bb789104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ba2aae488a7e84da08f414449bcbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e8c08c74d1daeaed4f88311649229106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409bd6050ab79ef1d30aaaa9cbec44b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed380fb22d5076cefcc646b5121677108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e621a647dfb1dee1c4c6bf25c8c2115109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fe260e33663e071771095e9a01fd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233c929d2ffb8473a6edda1ea7f373111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe472800921262bf13765e83b624e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7fea2cfa98efad865fc1fe0770a18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e529dcba2216d9cdc07802ea48bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b61ba890fca36f2a658ec746daa429115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b413343c90ce9c1c3f4945c908075a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361dcb1e60703b7c02a5626f748cf16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c57b238e4c74fc10f5828113cd4b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d58c0a41d7ededbbe19dee0843b5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c5b6c08f088dd4c16d43935ca960120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30a1339ce0036aecc4db127fe323a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca9b17e805b2313aff8ca1ae1f812d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1002c45cbc54ff8aa3496e6598a263f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f0ce99225a98e1033e5cd2ced53e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d056bc5006dd4a2578944e708a8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790ee67168a78df2c33f26e30426a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555aacf7bade1b2f4934d751b911e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ccaf27625edadaf4d443722ab88f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319a566dde9ed825ecff1be14789d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63606328d0ffba8d7b488df9fffb00ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3091359f262bd36d96bc789782ebd9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc3f2967f106fbe7abacc3e1eddc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c05b7088ec7ed6751dd11e49bd754133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3826ce10dd27f8a01e6cb959d24db83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b74d7dcec58269ea87b96019d2e34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33156ce8e316a7e91dd471d8de510ef2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d52df95db6ec9af269ee13782c763e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44a589e2d5be527732835204b5c2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f3edafbba40e28a15a7b90963c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221072d5939d8a3eb32b09c94685040140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6366afa0ed6984d620ae52b6913c5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff13436a28e946656e304e7647ac578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cee6c3a47e5b60fe800c05d31401c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043347cca5f8a757ad3afde1e575138c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4209f8ba10017f0940756a192b2a4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b355e4136c1189f0b173455cd284146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962b2448e149e63555dad74cac4c7e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b6da7b696f5312c2a605ba750919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274762ce6521642837fdf78c16eabda3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2c45e51de4d20b21b11fbf44ece7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89c60a475503b155e1dd2cfdfb129151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2b72ceb7d5cca5a9413b678aa013152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b95f3d6a2f7469cd193432b065f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b4ea701f1ea3494c8f8b3fbef7302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12655d3da3c927ae9771620c263af89d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616afc4dcfb7e3b77c8f94940887fcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44720e1ca94e4841c2484fc37b502e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f1a550abf6d70ad53acffc1078a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce579b6d31c6975b1dab0f048fe2742c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb9f997028c8d8c6a289d65e703714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f328de51242896586c83b7f3212e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5382f9c69d0257d8a9947d42eae08a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f64b7b512feda5141a552af3bf265163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2ab44b8fcef45e7d830d7342e8b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d02d557b0d010b89fdb5c95d6759a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59bd57cdc8e3fcdbc02a8585bf8f7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23273f6f3f810d3714fd240cbbae90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ece76d43c61a00892198add648943168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e75f3c16a19e7b8b8d3b953631895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385b57c20182c99547d3d9204c3a9c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4981d6254087fdbeddb4e00f37533c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f70922a4c66d17524b2b186f06ae3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3186b644ecdb380048bce5a0f36ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc462c7d5d74cfb6b584b5fb20fd0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f678f2c2cb43c4cb9e63efe52a12b17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81305c8f6b855a4b3b2fe17c72f88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44a40102910404b5284d4016aaf54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc054f972953c37bff0193f26b065178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d704320c4f0c23182878b57665a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bf78c314ee846f82a48498fa93952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455942cfe8a7cb8d167b5b8adeb628d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5210e89a9500d80ee411f221034b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965477f1225ab4eb63393a4287cb9921183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa1304e530a1150dfe6fa94e717095184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe5902806603c5bf9bcd908b31a591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7648360e0029e1fd649c84f2e4b6028186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d298e614234943c78af8bec07c8c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7efeb84e6737f652f5b9810d0af599188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1c4d12677a9d4245162c3b36b487189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c27b0e5b8c16e3627daba4909823190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82da13a1240330916392f8f144868b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb96a9e86986e91eef5a723797f62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0727937d5dd9cb902326055ff94f82e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1de032564eccf87e7e11976e6377194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e569dac77f62692e4683a403809f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e474973c217f8d0fcc2ef00e191c48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a89265b0900502e937ee8c481587d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49cd1955efd1b896cb983579f69c78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6fa5f75c2e7f8580d52b3d11d266199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d78d29181c857c01a50993e31953fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96df09b45899eb485e5d89f7022a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785322a71cc11ff08b33bd7a0ebfc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e51ad60a74f7d284b79ba91ea6a2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf1be7f97f62216b9fe11edb8465bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9619c4503f377f7961cf18c264330d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba615b694daee05a05c749b0096d04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052de135ab76418d1f6cd41745c68dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4947262a5d8504e32eeafd51f886dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef19cb6dd50704648c665f4a1eedc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80918458d23da432fcfdcaec7bfe81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86bcade540a88e8b751e57c5d6071211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd6f30b6dfe28febe0c5515b503bac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b15d83a1eea71caa5f6ba8b88ca5d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989ea1a59a72554202642a487b50492214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f396f35b18111195265d32409c9e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10120c5e37740bf16485962b7061bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fedbd522a22e215c364d653d4dd5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60c2dc2334cd4096116acf2f2259c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab43e3bf805efbcb6a72eeba0fe83d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702fa8cba37ca2809d52ab819d91f62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12100c2dbc1c07155acf8107fc3c9160221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6953a3ba6da53749528dffed2c21cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb4c45bafce9764908c40cb07b484223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d2edc279f0f6d9afa0e5c2fa0709e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5b87939206bb201eead11c297aae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e67e334985f2768c733db5a00452d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb06d3fdfd3729b34082d8ff7853509227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14832be57e8707b07d66af2df06ad7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d968f021df786bf6c2cbdc49043f7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278b1e46e8b5be5a412bac0d04297f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa7df4ecf195352165e22f064751f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de9a24bf6435a34b238ab3478bba54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6314ceed48199eba1eb0b557a14c5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2d741cf6e0cbb7d1f75edce55dd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5529da9a0b09bb0cd51ad1edf1b01e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815c3124078a73097349e912b4c8ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5da3ea703549135885b489108f68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448501536d43acfcbbc74ed805e30f1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ef4df659b79fc54062a5f2aeea9ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae99fe5d98f97d9b57269bc2aa238240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b11bdfff32fe7737c89ec8a35b8ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a817d2011f0ca95d04e3ddf3f89ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644de3659ded5305a732d219527b55c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d8794766273471eaad5f5239738a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6de1d2e0ae1710e930a147b22d3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac92875bc97af178cc5bc9189bb55b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaee02fdefd80d185cc9f548925b05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d688f820e7b0360b6e7778fe897d764248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b9d4f8078532008fe67dc71e87bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9dcb7c10dece9f85a914e2cacb2c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f862781d67fb06c49515a3042bac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221f986811a00130f5b5b34e6a678e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb7f70c49a38e10a1796d164d1b1e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319dd548afd53030eb5542c7174369d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8f7a09b25aab4c3362555ce179fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812cecfda3a4a16680d3e6a00f626d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c100f1907715678706efdb782379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863481d8c0562a5f85f366d8f827aec3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3145ae2246259475aee4f6ceface0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b4bf65c66f0deaec04a002e16fde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a9ca9ddcb4795afab8ff5bd496a59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18585d93bd1f5ea0d60e9d470ad845c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763cd5dc0b92f4421a3c2fd3e51452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b16a61b46e861bd7168175cbb3897264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a67a297ac867f09be8ff36742903265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6344e72bd7d03ef9ea5ccf8941bbdc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ed55d0f9f4e43ebe2375c5bd34ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec800b9ed90f79c14e9ac5e0981dc76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd20b74ca74e5e0e05896f8598ef523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c5a2827768ed623dd41dd972a055e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c240f05d014d7e0d15d8bd1c66aca33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46816d0d17bda7243fd1c08c43ced469272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b68b5392dcd30e916bd81ee7eb0853273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af79ee0f1e7db8ed9a7879394e405af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34226d3080034fae5a0d1e68498e440275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e99265efe466f6222fbf1bbf9f0642276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ecd6c3d76bba50c043c31021bbbfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafc3cf2a100305e04dfd4988cec26a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8276043787e49322af4482f13961c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e527e38ac202c39e7668b821bf89a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386561105878f7b8ab50cd8f8ade5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ccb647351289d2c3a442746c838db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c5eca20b6c302f21034b85452d8dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75d2fc0bde62911daeda8de4cb2d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632f9303b09673c058df722403ef816285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720be8108e047547d68e1422a400d27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68756b5fa7d74c0c0125f67411ba8cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439913572904fc0cda16fd1f793602288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c55ff7ff370e2487273c66a2453302289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074b2b60c2bd75170d94efaba206aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe2c6709fbcb60df004fd40797a8db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6273f48bf96e6e1b3c2e924847b1e91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de42f9807c3816c8d36b881dd28512293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c63890535454f7f448e3a850d66c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add07eec9fc23efac13c4528ece2762f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca770dc8f9d5a2af5b93cc419034b03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19cde1b7a442431d4b1972e6512c14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc9d9b744c9cb61a775f063cc06a7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22223ad4a0b42d8b2ea89c925fe6213299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415da57a0cd1b204117ac6ce80767e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442370092d0366002eba3fd48eaa9edf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932d138e6820cedcb795b5abcbd057302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb16348c3e27f31e26960c00bd676303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c15f9b8189ad00bbbb01d50ef113b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d23426239f5c43d189839d1364715305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118f5e66f90858558dbd4033637251306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccdd0230641f1713ddaeb9f5eb46c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d03fedd86594ccdd123b0a52f0d4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bcd12dbed951364cf7c515ca66733309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fea60a731bafceb8a202d73e66e62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5427bb65649faf76c621870ac00d1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441f9680e1b31f46dcd0b258dc94b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980f36899d1ad44d40458fd355db503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fffc88cd7b61939641228c3542eb5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f274059136cd8046e3ee36a54362b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3d63ccb13f02e28e279de40115507316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1c3efead9d4fc34768d1c44de2372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dce920abe27f3e16d89455f952d27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48da97df3af13637aa562c4bb47d31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe542bbff075867b9e5b61127eac55f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2929b67257e8403f14ca9f3b8e067321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7acfb991e53f17f256f5d5c8148c7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f672e09a2bc22f3810a9a6684c058323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5bbb2282c8004754edae19e4be840324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06866e00f9fd8d5b4549d817bff3de23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20288821c6fe13d5411e0fb398b1764326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fb0bdcf4a9a270c4fad503f16fbd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2633315699b3589dc57fd3fe587c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c198c51a1d93d70f6e7a069de8919329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997919d7a293d7fc1681759009e1a0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f398592cc53f89dafc121c8494a9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d51ccfc43dc4d6f829ee7353c6542b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c33e807caffe70b5a73731a34f595333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048da1d04abaa1d0649eefee2cf49b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe6ff42031df1e95f7d45cdb12d9d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d468352db599b47821208977ddb5c5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad58acb1860e5db0c4da39ec29d126337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770358180ae9e4d65c5a98dc0db0f4c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a3487ee14034fde5282a096a5a5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b8b301bc2e49b9e3f8d5e237632e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264966311a7f1363c517fdbe018a81c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935f7ffa3998252401102462418f0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdfac272ffdccfa7481447470b1c55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ee849d275282d8555c8023bb3bc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d8d62817a068aba0609354cfdbc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bca959208781b0093f7170152eacdf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d0123f71e37d175e88879734c3970347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4789f5991c3edc89fe288a1887e38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99614c9c6d3320858c972baf9b6636349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72322a22bdf1d184da0e171c78e467a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296a6cbe1e310b24cbfe164ec36da1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf56a3c95d90818786bf4c1d1b5cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee406a200d4fb7da2cec97e67e217353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f0c51ebf229f37dc7b1cb7dccd1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e34f9e7e6281a020ce16831c491a79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517b89454bc6984cc4a63caaaf17e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca1d0a9f9f8e6b3b0b428a223e9a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee4242c8a85dccba3a28b4d42ca7d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbdd79c83fd6c6cd51787be6b6205f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ac6a250a87e05a387cb47d7a79e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1787248d3adb742e8ff3bd2512176361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46aa960b32ec6c84fbacad2668f7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184c4c57f37c4986f1ada53d9cf8a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdd33805f97b344252236e562d76d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e6ec80f14f65f500f9cb2dd16878365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c4a70267db1f2fbbcc2a5fff0ff3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf3c370aaf5b86e3f977c89bc45505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d868bfe37fb671d0cf16e6c878e1df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb46674331b9a807d0e928d288354e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952d5a8926b3bdd47eebc6bf9e7edfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61877c570c5bc10e543420555e7fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657167893f8336361635363f51abcddb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d234c83be7ee3c4731103af85eb0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49028e2491e306a81497b4b185b00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf3fbb66eb69bbf56563fe452415b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e1e2c314b3e8e391e0193850126d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5e7e756c70cb05f612c35b61e14a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a78ab0b0fb1bfe9f7a36be3dde54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf400b3ae1efa932ce475ae7fcde609e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252f4afd13c00e7857604cb6e4d0fe5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067eb7e51df7ee76f6390549785889e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb789173148553f9cd227cba84596caa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d8e09b227b1e63b09d438b263534383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c111087fe78d9d0c4a933101c57c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f00865394fad9b8cc018178a899114385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53318dc9c4586dac167d723feb134386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae9feef046fcf1bc9450ecb8035c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd94bbf49059e70b42e4c63842abb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c11bd821c3536cf98046267aea88a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7b2c8dd1999c84089d88a1731431c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b316072fc8cf556f26c058a8f2adf7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b7ee16d49ef14f0f526a545e2163a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdd352e907326a11864e7d9574150d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaea1ce3f284a1481f3b27d1b8398a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c99e40939c05b6f27073055d25e77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f9ab443a924a418321f8eb7cd963396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c596028e4d2b60cf95b1fe0640c175397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2342f7e98dbde0f1815c588625cae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d0d6daa3d8766c5dd7a517cb8e2fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dea2541d66f0f2c5c82c6259408fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e64a5eaddb83451bc0a864ebf7279401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872d30656811456f4070a3ae422d5de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2f1d22adbe95361e548eefaad8dda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de435000257af4d6a8676b5ff2b3f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798cf01c59cd445a34bdf4e1b2e6c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8c3d0d7e2c79b36fdf16136a269e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ab9f7f403623315c729a69dc453b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ab37f759f72c1a808b93baabaf0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540133a250994f09393d59dd3944d2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb6eec12c6b363cb901b3bd341c97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c8036719793408067a4179d819f82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8019dd3f689960e7546ca6fa690c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7425bdc7b236a5e8ae9defe1b8296413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc430be85ccd3db041407cffbca54bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014d48dfd0fb6642815856615e5e4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220af7e71a03f9382f4301d987ded21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3997a76ba295122c7f096eff71019417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e97a40371298045b7b2f21b7aac1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5719ac839385bd9d2c76c38cb0d546419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916b7938ab63604c23e6e49ec4b588420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952fe13befe8eadee82921582c3e1b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ed7795b47c2cdcec2534c0aea396422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce01990711b743fe44dbd6b1d7e8e42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a7bfb3a7e657f72d6fa1a016b692424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cd533836d968bdc9a3c224aff8924425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b168f3c67dd5806ce83765dd45e1ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d121b9ff4670f7feabec4df5845d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665d4cd72c96b57fff53483e238429f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1232869d35237c2f9c55a3d01590429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36249ff5c25e8a69700431e9e40c528430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c151766d446e58937bc45492699ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81da0e3ec5768245e4afcc8aba4f05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae6e4d1f1aee306d7bccb6a47a5da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370203780b456f30c867ef92ce38d10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58702a0bf6bf953f174cb607fcdd9a4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4acce0d5617393182ee3dfeb0450c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509d93deee9465e34c03fee67f75a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1840eee76d7ef3cc4307c8cc3090dfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731bfca4cbe5ae97397fa4838f8a633439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadbf418f4e2ee4b431b1c8123ea62f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51d5e8c04bceb6680ab4f722eadad7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430f6ffbe077001f8b45813ddf6545442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ca4aec6d701aeff7f7d7416697ff7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b96b9cba1d4237e15e22c232a2b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef97d939054d72cfbbb2daac907f0e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91cf7eec7f6c7c6987442a0eda914446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4acf6fa24dccb3a614573fac0c5c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b38c3038ab57b50192710de1d5cbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b03dcf5e0464298e9a1706387510449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ca953485bea4b59c13a04fe3b47a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d50a413e1f58c0553cca7da1a276451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd3c217824f0480dd6d2b67dee70a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450936d4e8abcdd76d96e9f80eac48c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c48954ecdf82a49ccd036dd166153d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c44b906b6c81c12cbaeed4a230df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abfa354a536d80f43a98bc5cc73b41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8ecfacca2a2534c63eeee30c3a01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086c1560f430d50c175a7a5bfbd382458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae6bef16813025affa2ef6b6c8c58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8740d4102b25449edc93c396fce19a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3954e0c2b0c1a3e6f2f650ac5731dc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ace1cab6295aa08c87cf23c8f760c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5153e3b00069b4428349a44595f702463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e26885c54f0f949ac29937bc515d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f6e13b027b076918553d06dcf2bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f90c4f69dfcab1abc44dba496086e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57f9a226aa95df1546e97436086e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339de441a370c7cb44188fccb0a6eb09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d667ed4cb92b01db94f7792d22a2c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f016dba2367d3b79e57493f12f07765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a619f84f7b38c5d755c33e7f5e428471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7e86d0472d7e02e7ce543c0a6fb17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9dda009f575764c1d7d598e83c09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410558a1f52f2a41284fb3d58defd6b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc83ddb551c0d94f0bc60b9adbcf86a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf564cea27e4c27a9952b70f905a839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dcdf6be4503f184090316bad9949a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9cd1d6a620a2bcc3cc0132bad8608478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb93f7c295ea2a6e444d2bd1ad815a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3df13e5b0095bf3851ef82ff5361480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef415c24be531832c08848949f6ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847b7226776a93c9f8e203154f97dab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779d24430364f3e9a9c25314a7b9ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb0de6ddc5d38abdcd0c46ecb880e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626970dca99d0ec882dc8a916de3038b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa76518addaf9d89ba7e5cb578f122486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c7c50ba65bb62cdb70ad78f53c65b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3770b1524b34b79975fb1aaf3af34a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0c5568f10790aec1d89fad0c9fa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4cf82c3a4e0b2334dee5616696da8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3845172bfc064ed957e4d562be4df9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c523efd19fef71983a824cf005164a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1178734c93718803bdaa1f5c5a02d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539ca495947a0c4ccabcea350ddf838494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f403077b983de262cdae9702f85a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc3ca4fa420a5f3b6a2af38248a157496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c815fcb717f6e6e2e83f9a919b6498497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e0639e2c3500508a700b23e59a6e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec173a0d38788f97ee068fdf74a7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe342293cfd83ec12d373358f491f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49088ee04ff758316c4fa82338b51092501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f7a155e3c0a94c2d58552ec12f38b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f315f99d009dfaed1145fb4e46d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de91b051e0486e94694d56661f4fe3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a94fea75e8b0f519e5e889c1201ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50185f0fd52c4bc1b026e9e11a523506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a17429cd0b48d11c00a4be8c45f5a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac91be38466f8f464b65255e811924508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ff9d91ca9ccd337115c0c77f54ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05fd667f6c7fe1103fabbdfc15da1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2805b1179874e439e91281d023286c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce02531e32bcedef7c5918c61dbed6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4407e35bad2f31fa71702e438b2b63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d39d7ed0ba6231746af9aaab90074514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39aabde43598b4b52f83e0bc815939515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c606ec501c4e8d967292ad202a78e8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec67566229848d7d6dc4df8ab5803517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399ae14f4b9c3593b9b4f4b88f64962518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f9fc308efafdc96d3edfd73a7377e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b73b5fbadd1def123118add20690df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb12775da35d01988f3edd37aff855521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda63bd1cf8d2b8dd878e25b3efb959522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df1ff38a1509cc01bbc2572678b41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0589ef9edc7d7244134f24548c65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f7c359c4c57aa52af0d6f523e2ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d644e71a403cad660d24c938e12b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f41d26f2f1751457270a72ad1733a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c85a8028bc26fd03f74744b189c95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8f25521bf650ea91bc398f688d029529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d7d97efadbcb2c982491cdddb862530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529752f9edcba1b489a28e59b61a24d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca533e759696aa1980657c3e360ba34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1fe1224a7c1cc9e01c441c7b8bfb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bafc98ce6b70262365ab00a814078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31422e9a81cf123398e0fbd928094ef6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266efc325e82b5ffbb58f173ed2241536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187fa1735af7e7b336610b51e723b34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292757d009dbdc6eee4c2a2534ce688a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194a43619ab7b4087e2f61baa02280539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6273a3e87be8aadf210c9334a5e2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450628395457cbe2d8419266d7e2512c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691bb587b532916ce31bf686f2265eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163a5946ad19a7162e0612e9e45931a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84ea05686d1eb45aa84c9f77c4d69a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb15e78d995241c798a5ee15d5c465545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339e58d2ddc508cd6cc94e6eabbf5db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92bf8eccdc4b2301c63237daa10896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3caa616d82dfa73b549be9dfcbd86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f65426c40860cfe744f8e360af455549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b97f768521b530e546393f1436a32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc426336ecba2081c17b54f672a068551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf673d923efc2ce36f7ee337cebab9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04585152e663b66f7369a213d93c126f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463283b35a469913ae97880dd3931da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89f2216cbc7794b8b97b4ed6d96b96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63e58c05c82e6ae04d73d0f6d1dbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa480b629d57ad51c295f34c188a0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebd7497b3302901f00f484e4085a8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e26a7f04022cd763b5c82f99e99b70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c9efd526d69bf110e44e42d5b6fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d36d82a18f8c85a5c9bb7bef0217561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3a513bd697d2aa1c24110d17d47a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeaaec3f8e00c030b2865dc0d33e6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3211562911d915d801886874d0310564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120d3d6899e423622f0724399aaabf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b5cef89b8c08c8e520e82e78c490b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ae9b2dec454f0c81886c41404c50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff54b975d12436fba3dd33d363c828f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6eac6c9d2eb9868b92ba6386bd0ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8dfa70494cc562cfc596e9eae9306570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803f72370027044fbb1b698ccb0eab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132e0623148382de80856666abfba4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094fe8dbd2ce48a7197c6c05519adee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addd1a9acd9f7977871ec2958c5779574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f80830be1d431b4b8bf82473a8cff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e81e8b807746321d1a4cacea8e8c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdd0e97d70af01bb6d5bce5ebcd069577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f134544b34c2abe84162367ded2cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a4a9e3b318a3dfaa446279f40c5e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d86b503203ea8e9f3bafd62570505580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353bde11269ea281dfff1af8c672fde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa668f2d2757299efa16fc30d8f684c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf04f86e8f9694752312bdd704a015b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5a181c2db4aa9fba053d14fee9ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43e47772a31d9a61f0ae3383d3b238585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b840449b8d1c300f0e827c0ab11a8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ea21e19883d1be37956b6d9571f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282701fbac474c30cabe270e853991b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec6e73975b313c86a4d231c802db99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46b11199e227b2a7eb0543c4a0ae49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09468d04267c006cccb223cfc5ebff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891cf259aa9c65133d619f761b0585a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e60d73f1ef699edcc0b24f71891bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab95a0efb93c8bb37a67665b2f15e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7945ca6da1c97c7ea2be8c6ec55a40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b9e26ae3396e5b6742f10583ff99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ae7c4d8af4389419d1fe4c942fa2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289fbffceb23196cad6324ecdeaadc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb927ac4af53b47783b23601549ef0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126341d9a21116369cebf2fa0ccadcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c231843b33314f40b9717de1495fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a4da402f8615b735d645fafc12d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ab711d1cf0ff9c45f7d5b4eca398603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ee24d224d8a8449018150ab15153604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b22deb4c69797fc9bbf24a01f2e886605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ecbeadd11a612b3a0246a4b09ec6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93ae674c6efd156b5040976fc5b75d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dcb6f56e94dc0db4b35c1fd8686ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64408a85bbc168b616d425b1cab00f39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da460225fe3877944fed130245456610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee19ace6686640641cdc804ff5e810611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d681373dc6001c60d2998bd8c09209612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba603cbf52e4af83cafbb54119185ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe117036f04625b71d47156904ab27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b2b7708397c17eafdb09258b69b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8658cabedb1376daea39ac1eed29d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659752fab93871b983680674767d37f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6dcf37e0c098109ede3c4beb139ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4418f2df3d2b7be3c8f933a23f5714619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a63dbdb2cba80215c9ce82c66b2fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324d73448ba1409bcacf1e8002e930e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04462edada13e595c7f58f1dbaad45ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053585123ddde8d6086ffa6a10b65e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576eca51527520c7664183679912f89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234df0229c1bb70fafb84fa47d43e2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf9a7fab44b25c5a4e23527ec6c5b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51918dd44c3c219a44d4b80f895dc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed168868a6fdba8e12610c07ecccae63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56361346e98d0e57ab05f5eb7d00245629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d9449db7668891e47e45b8d4b73f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5b6a329a14a8f26abd4579ef3c9c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b8feb9a89535600e3c1740fe293a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5984a28f592366bffdca501cac7f2d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58611486aee85253633aca02378e0c2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f38085fee519cd825cdab9dfbecce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3ddfd18c169031c1d28ca8a6d67e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5bba2490954fcc0e4d35ba52b373b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de5d9901a8d23686772ced96ea4a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1485ac42586578739d78a3735f7d0dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8cf3ad79f1adfacffb4984fe5521c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcea3b7e5ea24070af048eb96f2d36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cd778517e515cfea560acbe048898642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1fca59b739418cf866c24af5429c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c2fe96cf22680ccd93a84bc438da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ae452a820e062ff4a07b6899a66df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbe5b057e07e0e7f8b264e24f70114646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549aae7a6fac4849e6cf025b101574c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ffe4b4ddace7edf897b2d9035768648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d83ce4d84763044b6fc5ebb9848bf8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e926a1b900aae55d4ef9d5600affe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fc2089312365419eba5e412aca641651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f1031f9191dbab1a849600852c774652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c73f3164e4ef1eb83fc2977b3f9235653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816164a0adbfbde279d754d45c603c31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932caddd058b3ad6d42da34ac2c13199655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9281eb442a41a68c37a5655f5093eea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bef559112a0958c851393b24b72c1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b317d7b213b44997446ad3838f4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc0addf9a91addcaafa1c5b3f8c1b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1fabf53679fde774436305764bd23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f8c38d3267ca6e26435b6f92b800661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40306973a15de2b09d4e67e6dd972a81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c00f62b640097f6cbdb3b30e0544663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e851e6c0992da2532ae433cc3102f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7728b2e116bdc0b109930124b2e00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067861b32c116073e54bd63fdf3b0d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123dce6c1272818fb0d92fa01827104667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9b2765022db3c32b42e88a05cbe3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a2b6ef1ae4b8859a57111886f400b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368360b13fd26151ea0ffc8dbc3c1663670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62bb0934127282aa462538039adb59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061b63e33f56a0126fe09058f035020672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911845d5f73ecb5acea4701d91e578d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09d8970dfa3221837fe5f3e58e4fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d41717058090b2985e4ed2fed25d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de46a41ee274472fb80b6f7b6b05665676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad35e65d80e2ac139d40aefa7b1f28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c4d8f66dc1bd9fa7c72d8fb82a548678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df303c19eac1bfb6e56af30c30b83e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb18b4560f5a4c0bbf308978d4c1bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adddf876fc71ef04f954555050acd56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a92163f5c92824d9506b13c66a03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef88bd3a829c82948bcd21ab53d677683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b784eb943aee01fba5177a58eee4ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa339c90ec264743f477ce60c141e47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487a7bd9ca1cf90a38ca47b451ac39e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e400edb604225464299179e45865687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82cb623382f74f42488af3b73f5c80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d852449deff6546bada63aef93a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5487ec9e29df4a67e003cf12668790c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165c28b0aa7cbc94be1b2c99fb11f53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb797bf44a19a132c5dfa56411187692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae530c16ca275cf69c5c35481d933c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de76bb005640157683ce20ad99728694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d661d133c50596544525d824f5f2ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e3001b6f89285c3234a8cbaf87720696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d131c1ca5cf546642b0dce41cfb3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41cf876439eb1402ed9627c7e8880698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97e65b2f1dfb8676b4b3578fb0345699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff014dd50bc420f980864344ce67a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef36a13b3a3ea817e778881b4d41c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d58faa232c74448a69ca22d85912702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04648b11df4a84f936f571118de9930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72743908d547c477c8555fe4b0dff937704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99dcadb080390c2b4ce1122148d9d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c99d375ecf44aa3694a7089733293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999e5a48e1df14c1bce5437796c0c16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdbee2bba31a9da240b0e35bdc5689708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96b1ed10811338c20990496680521709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ab5d04cf47cb263d0ec293a039e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ff3d1c9f0a05a1b609c460213f9f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72df7f97e995e4f6d488064aa1a33c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b4c1b4d79c3982a3f4aa17a5d779713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3a84efab702a7395058ca39c9294714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e6327ff42a54599ffc763900afd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76924de28e7eab8522395f5c7ade2ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd31d2b136983e4391ff5fd43db1b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603a13e221a392e326eab080e52c2f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce4f9323a71f2910da041131a1858719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db408e061909803bb5cead8503ca7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245ce8edac0270667278cbf18b409d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc45e664752c972cbd846e5621b16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dec320366483783c2ee0116151455723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08abd4856109b411009f9738b4c932f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f8d0c9bd42bd09292e8d47e5783db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f217f45261e0c89b49c2000d95e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79e8045ba60eda8414d51ea85cd7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366566306b9651f9a9c7938eea5b8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4080d8547c6976ee5e01ea6e893b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcd4eff5a84e35376d989fc23e21fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d025543f94759c88aa9a1ac07facdea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d384371ed5782981bf5d6d263416e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8698202222213ff5afc1d9ace8cf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b28d9321aab588404e049250456c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a5cccc60cbf4bfbf4e0cacd6157c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2e1cc3b94ab60f096d1bd071de90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce4c7e845b6969cc18573e5d03b26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca00f80061a8502956212ddb1d6b347738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dab962419abfa7b83165c60350666739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f475803c19be9c4eb8b131309bb873740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d014c0372b350c51530f904a1bc8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f686907550c2a76b411003dc6390c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963256d5e6a6bd781c7ce6aae0c842743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05047e512d69a71a07c6272b8570c278744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a1319dd82fbfe676e421abe6049ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf867a0599e3a8ce99faf540c5edc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d919acf5549b6acf5fecd77a97cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499e9de3f1f3e2829b800b6647f205748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45557e11b37f4e661c19423f9e2911d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64e0a60a49ddcbc9baa22364064f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345bda2a36626c636c1930b346254ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572280e3f2e1e2978c0d2f28ac3685d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57537ca03cd2afd9b153dc9aef32ad45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985fe70715f9d6ec21f6b37de57d29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd6a5d4c1915160b59994f17538f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1dc917311bffeb86f1a2a7f4c566756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf5840044de5c910b84909312979d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db4b5be95e2e2ea1fde4f70864fa6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44bcb9269ea34d329007b9a7a8ff78759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>