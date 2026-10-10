--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f219e0cac597039560df1a0bac50151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80cbca2bcadd4b279236e08c756f1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3657a349267b7669a5d39dbd9e83a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54891aa0f281c280c1674a8182ea44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137daf0f7fe8b756634ababe8a01c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e2fe4e96da2abe03393b7511b6206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7aefc8d252255be64b4200c80c78d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad28b8a8e2716a7b9de7e2613872b8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fc6d82f4f9e104864df79aa6921ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d1bf36b218782b58dd6c25a57e41f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e032f2f0a49dfb4c3327fe41a52c1bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93a36f8449aaca682cf62cb8556d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2644af819824404cb0f79b0931f7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47d3434c103bfc7ebddaed586d0da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed975403e31d0b9da3ef8fa5a14fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f7e2b31ead5d810a0a7c4156dff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c207fe5f6a217883b3d62a28a8f02917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b6b356d5d8d507ab466c41f972f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689045070ed6769fe400bc389fca5a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dae86f0c69eeca28e1fe95ff994c7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0938fe390ccf6ed133b22438ee68121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698054ad428448ad43890d11ed3ccbe922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893bc5b8be5b190784ff5a23433d52c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be08b97941fcddf960b8d7b4ea60a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266adfcd8085a27721bec0b51397d5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f33956e917486b2dd4ac3dbdeec88c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a2348e1cd23588866f552271850c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25315a84bcd566ede5afd76df4facdb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e76b0a8e1e9e8c07befb7ce7ddd5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439d4483ee411c5592727230cac13430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609598f7826f2ad3f1f0105f8115b2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb50c4a05473a343871413e1125a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266309701f3dc8c30e5914eadaf6017033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b95f979987d66b9e68a8527c31823634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74805a794b57fb8b1216d6e2a436bfe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070474cc644922a50d86b96962b5b74936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f3cd54df3dbd7fca03de5f9434de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17b54d360df8e9e00022d7a3e541d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe733d8126686b638efe7650bf8dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c70e2845cb69958a157dbbaf5413b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f54a0c9b569af4791b2126e6bb5f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee813f241816d9b8a0f0cf2e6546ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6989dbd63615e1423b12e2708234d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29dc0c3f51772fd7346ce2f4701d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15fabf5062293f84ad3fe8433a302b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b66a04825f083f5ca3ba6637332ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb6c5fdb66fdadf4e207fe23c85b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b5d1be5db9214e62ffd94aa82e2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4412da60a558d586d03817c81ac6d0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205281fd6d923162bfd72993d7ebb9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d924a7012956c50797a205e123fc3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f18f429e16e2e846ce5dc72a8ec1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8341636f7b18c4e4bf1df7da9f2f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c68876d3671f21880b24276bf65fb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109194589b6b27bddc518c44d184399555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696221451500c854e748bf3cf22d5cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd8b66d1fbe3029f17b09f900ab1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ae73fae0e792ec234ce7b67dd9ffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730d3f4bcd6bd5b37b312f82a08d40559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b5f43402202b20bf379b5c158ca860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264963a323dac5dd0fb8810b36cabe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cfab59c9a8eb2b363c365a8d6c4bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54457b13b7e31b9c7cb688ec318a4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3cfd9edd13223471f7a6d9f01a6e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe423f70059ac162b0e633930d4cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9b9cbf75a82d01ea3054ccc175dd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1b0210c05ca8f8f3d0df713cf6b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc69a96739a38b70853bd7b44f05568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f55b98f3aa32f7d24b6450f6dcd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493787f9438f28287e6f306a099854e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7ae7e5523d12b2d0b25587eaf59f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee243128822607bebc9eead6a936a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78380c2b326a09fa5e5c0ca8c7cb4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43314a243abf2de267867560a83368e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d246992b4ed799aed20e39ef42b6f2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d533562168f37f31aa7929fa66ee3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79400644a4e01b174c48f4167157bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd377447bd315a69a6e796e7951d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ba7e2bf5147c4f1347038a8e5ba379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ad70ebf58ffc2f1391e27536aa6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e8bc4f4d88cdc926a6fe38fcb867c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf418434bb5fbb5c257a2e9cfff64f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ab8f26a0f0e5d96c11df2efcf49ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a4d19ff73d340e7450c0786c32b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cee862d29e6bf908612776d4717185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b1515432d6241b8ed067b70d81f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d94e5a43c42adb53d20c2dcf091d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235bf35406d74c5b99091937a02558088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bedbd85c9d5219d8fbcae1086133989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845ee8e579bfd110e832668fd1baf9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845cf58290bde3556f51c7dc1ae8d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad629043288721ff0fb285bf172dd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f09c86dd702dcdca7bd15ec4741fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400d0f3cd981f99fc942ce4e4425f5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f551de1a84ed10614cea53c1f49f6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f473efab01a6dec0baf0f1a8f1ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8d82ef11c5c348a269f22f6d6a72297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3873ecb5a0505559204469e1471223598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d935676c074f5aa3b92801b52333399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d53d36f66276b8067bb6e39fc5ab2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d9a3b50335079298fc2524c564433101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afe5f364125f5237a4a5c74dfe364102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9d57523d08102947207c0fcde41d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289ee48a9b42be68f9115a903d7c2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac392337918bc9d745f344821bbbcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b9e9fe0989b24ada8a71630732a83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c00cd9581bd0ae5651e0745f093a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14695fb58d489d6782e738beef8f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81bc8a1d01d9a32442e28074ee14cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bbb1f1a8fe4f1b2e6e7fe7e75901a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443d8bab77365a5cb1563cf4c9fab35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792ddeabb2bef10c1b45a768f7d91f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceaf49a901ca962afe319bcc3351b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea000ee96f76c35878a51a061914479114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12cbde42fa7acf03cbb671cbfc10c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d94fc295d8f78d62e7ee70b5bc3821116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf595bb02f2fab550a22e90a8b96febe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72765cb3f03504e086d8f41e6f96833c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6f760292d98982e6e26e91b5cc72a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc85c478826fb7123eab9c6461ce6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fdb06bdb2083c11519cddad0d698121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f2af123014749f8e87d4bf0177a49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb821bd90e62a1092fe720899ebf02e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1c8eeb9189ab96da7b5fd856ebc4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e0e5b58a9fc2d4bda69d892e291ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c566d1cdcef313053deaa891b1e90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa42dc6d9d2bac6fefd1e53e9758b66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d19d38b98055d6768bc3a469b4541128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b440c8d5a326c24bf9dbcdf1afe71d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a5c894729647fd2275101f6afd58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156710e7ba2ef8f0c0d9e7ecd5f2ef53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71933a37ce4c1ac218360c9328af3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e09a999fe74b1b82e45565db1d3ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a050310c05672f4bc615038ba5c31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cddc9a844a30113f562f2f3406305135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28001758962fc7e65a8d8195d6a0bec1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87579f1f3a7552358005ae7c5c0191af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406021ff3f21743c438a0ea3abcf5fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b673120a77b19677a9b7666f4bd819139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c2953f974013ef89bee92590c13e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbcd2acc16f2b200141c7f56871922141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e301a6f4ffe8805c5ede15c9525d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd275328334defec632b1faddbe53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b861ecf3e09a18487409040064a333144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32290dba3fd31dbca08435f9456b2177145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6443a4110602a363b14a10910fc9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2725d22810fcede7fb829169b8d4346147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d4971d9aaa62e854836ad1c9d292148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab18e9ca0cb08af8f1fd21c08a7d97f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8db88a7930d5eba780fa701fbd2ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb253e2efd6bf4f25dd8237d0f504cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfdceea5c841ca623ebfa0098f5b07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd6fcfdd7b49482448382668cbd61f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd571f14ae4dd90b695d17f13c0f6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5873634d043fde91ecbf661a79ba3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62fd43c07bcf9dfc06400902c934d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfead365d96d3ed280fb6930a63e05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9a9b65170b5394a88e4bd154d7110158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8b57e7ee8dc24d1aded85a831c4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceeb882873cd0ff01263f3fa3d8bca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba0d2efbd550969bae05fddade104161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa33bc330ae1c2b293e8f758a00de4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2097f9de2a79947da313ab172915a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f0c84ee84fa35cc498a809ded5b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b96e39b4a58720247f643d57c4b6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c807aeaa5b596b03978ccd5acdeee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2defa2f35b658146ca89784cd51e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d468fc1bb6bd339a2bf783e537d4e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a662b6e74f0f343235a8f4a4262e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c87299d0edb33f090924575880609a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67098404f24db366a491c8f763ee64f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baa8bcb96945019a155544831fd3e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5045c0d7194e8d75edcb0c0bed58f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d46d8301b0a260ab2348557b62a87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e949d5bbf9bad009a68dda28666b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e6cfdec7b7b6ab12d6cd1cd6fd89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ef5b44a8c0d9e044cabbd153f546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd0ea3881db8768aaafdf0272e11d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48a6f713acc8e476030f22f1f45f53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0aedbb4d969312e1362d0cc74244180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aab19e7791426158e9f67b25932e27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d983b515f31fa4a905afa9f4dbe9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa74ab10783b75df52b6f7ed1972c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdddae4a525d33c407a661230007cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd560f771a8d618c71b18eb0477c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeac46693d430171dcc98c5c2aa6574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81015f55906fc24f3677082b917ceb50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a653851f0c39092315b83bc12a612d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06956713a211d953470f6f78d14b3424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697214ec3e85bc8dcd81af3c5fbbf76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d704687c813b8c58fa6cd5c0e4746191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9372f1ffd22d24236a102c6e48e996192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bc4bff515fc95d03f5d1c1c5a2508193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e98fd02c886f11e03aa29d84790c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875844096ae422f143e3ab8437d6016195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc1fe9c73ab633cf5047fe9f58270196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49303955150f2162fbbb74481ec2cb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f407f8fbd0a22fe73a77c1adc68909198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c39b1bfd97285d7b4cc1e18dede3e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc990decdd127842cd68f82a51401e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cabbedbbc6dfb477d7238d40baf62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c3d9005afc8202492c4d8b924069202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae75b4c2f58382d908dc10eaf1323bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ca4eee40b13c2d211aa33a0c1e07a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a83d6f5d69e078bdaca78dd629c7b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddfabe19ed02ecfeae2125b3a85e32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97153568ce6b97a8d34722929f95366207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d3974dda0569741f7f738485c4f5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d7440990f99ccdc19430ec894eb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754197e7186eff062103611f6aa366210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd50673c3b2c90347faae82351b8f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b07caea96248f5eee1dacec8729a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783cbcdfe886625b303ff50375cde29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc239745c578077b349a600713396214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4a2a9c986d66b4a9134383051d2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac5ce7ed75b782c225450d42196bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4ed1f02399dc2b6c524f23b75b4b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b443f888158adb0dc742698748858218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9640708c0fb3bcb93c2962bc636d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c42085c0a3f334bd5ae1a3b4157f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9493d7eddfb6fbc275ca2a915e719f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22d924a5f6e60bb38c83a732b46faf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcdf89b9e796c915a1a9760c2c4cf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751287d6358a7aae207c4ae4c3afaef5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0fe9d7e851aaba74fe90972b65ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409ac0b3ae6034ab1ca7c46085b355e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fdd0c07e48aa67ac57762836ba9c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c2af2ac570afdfbcf685ae7496c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c601a547305605d6411a9d3ede8fa9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f94575766810d01e622111d2b02f60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc234f40b8aeb278acf51bb76b408b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779bd8081baf54b6ffb0f6bcd0554d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ddd6b6d47d54cfec6e5053678c83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa64ba4781abe139c1f52bbc9084c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab00f11f30b7e5e4f0e6c8039a482235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c68e39a6ed4d8fada75d43d0a28e9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972d85454cc80cf07ad44d46d6d0d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75578e9a1edb3519a1f6d5b4fa17c24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837d8159e33e842171da2941426f15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06539b687baa8acb7dc3346cc57ce3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa398318e5fd91dcd641cb64b75623d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5706fff08e35943cf0ddd3bed406242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338832d5172c7d58a2118ce7715f0a6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b13acffb164a0ee4d49e43f24ea5bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19612df901efbe3437cf346b1b369c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348e79947086fb69bd008a82594755246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e754244b135bd7bc3e6b23ecdc1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838b6ce4e74033d5acb3e1ceacc84ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc154bfb4588be8ea51efc6ebfca6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ebd77f24dc5f28ab7c07aadc76c22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66b0bb342cf480ad35cb5e3221a4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eefc59bfd0ee5bf5898f01af4081b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6c242f9716e8f65886c122d02dc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68165202f1b678aa0e2ec1031a5dcfe5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107cdf9f733eace17f2251f60f1d3ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7edab75ba1a9bb725f8690ccbd122256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc75c1df6945088016cf52d448e920e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733800d3577f7c45a8e253f10c3cb4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0da2f753dc6ad54897cba950d169259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10b55230570a15ecbd1268b40130a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b9a66cdef63db881857091ec70d37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc07527d8a2ee42a231656f330e12c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a907db7eb1e4ca0d2a21dcd861a15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24dc4762a2d898f2d300717f9c062264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0effbd0a4bc764cd57505e2495fd55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf17bd99db9e5f772300de86826dfbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f13c8b1ccf4ce302e10762cfb2a5ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82170c58f56bb8949156f04ee4aa4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a3d670c7681bae0d41545067fbf7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ffdf50867b5d12b87d8ddc8a9d68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486b3e9f278f6e2a83d80bf91e8afc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60aef20998af4a347f1c7c3aabafc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17235ed36d6791eb2fbb787f718a16e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecbb61adb132ac0cd6497b25ba743e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa1ffe781a53e62a96de61d7f6753e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338502facdd1b5063321ab0912354291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3289f8093ab62c77a77f511a864ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf2749bd96fa81f7787c71abc3d29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87933239f2d3c2d85c1b1a4b9cebf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4353a8e4a5249af862c2039b2b4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bfce4bf99e0d0ccc3bfb0e19d959c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbb756e582d63aeed6348a807d086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb0afb418fe0d4394db860c828b2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c76d3ef8c358c204b8a8e3d487f64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd502a2cccb3e72775b97423f17caf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817837064a3d546677cded3154e37faa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69e3d3c5f4241046d9f07e97e4685287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df781c772bb6d822736d8d6c049dc07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76788041a25de748aed93cd2108ec4a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1fcfdb2c96436ef9f35f70cc7f402290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d209bd8ba409aa5bbd6b26e67c67e92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f2af63411885ffeb4457ba1ca7bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac642f5a2ffd43829b20571ebcd731293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb84fa7992064d628310fb012f562e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d62d8cb35683f60633891fa3198d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df42593290870b49a0013dab6aa0006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd799997e59e0535e046577ae57a265f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7a4358ad4b9f111714a6f377ec53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f599558d9dc67c314f569a6b2f3dd84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474bf0e1331fdc16308d80d04a88797300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f16400fd70c6d65f4b37f5f68b5e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154142ab617ed481ae8d999003b07c54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e295563ed3b1e28cb1f5b47d024c9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a66836da69a3fc9508efe7291d033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccdae4314d9b95211e833f6a5c0ada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f679bac27a5a368014d73e7b52541d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6375a9db4d478064c52ae3876e02c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e0976d8eaae9aef80c6249952efad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5023ea3df43a85ebef48c65eddc33d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c273491bce2e302d037b79c931b2e42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7257d5c2bd99b241bb33ad672c6655311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268d72f1ed9b63e7313563b59831684312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf4b0337a3f1d2af438a7e20dccca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815823d196104264e77f34060365c483314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd3721d9ed412f76aa1b2ae8a3f30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01eb7ae18b5161b542089565d0cafbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9ca90899a664483a33796da2cd2ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1955395d7a887a9f34039e02f8bc107318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c24edf5e2f75c3e7fd362fb95c338c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7795859565ab94bdced69ba6124d5ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9262c6bf779214d441872577ca17cc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac531f7793ece5c2014ec9ad9aae7b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcef75e6f20ac5895535d3a39d21d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201f54e7acd9c7c9cd2fd73a909f15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1d5ef91f2304c5f5bb5cc845306d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35adca439499d3869f4afc5585ffdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee33437c29c4b3f17ae41767480be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6049655e5e3947ff93a0266e51603e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce200019c58998fa76804974c0f77e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2de6eda3fc2c8437ef26ccc618564330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703838febff1fe1c3f3d15012106f90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c0ab3c8a0e6b9175ca3ed4690dbaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0a2cad64f03516856f5a3d2520c94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156622b67edbbcf5486c99c5b99db71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b80b63fd001bf167511237192364335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ddff2584477353bb3062201eb647336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bed9efe93612bbed731dc67a3ecb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791bc8fe9be11f1e28bb2efdf7e1d5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4328e580aaa2a7b8ab3b2941ce9eea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381205583dfc021bb3262c60c1851e93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257b1b2ed715337a1525e802e469fb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ee42a655ccb239004dd98062bfc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb6f16df86580cc983a886eb72399a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971055ac1acc4dd2e61cb396f04f91e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767411672f22dc5e0b301067b5da13f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9802ef32db80fa7105195905a5fef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39bddb5c7c59a0439ff4bfcea4449347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2036a5242426baa49611981b7c8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33052ff13ab206da0d0e71197e74c39d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cf649ca9b408d56fb639f57edf455350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63979b51457924881103fd9cb2698351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f6173c763d48b0ee896d8b2c5d129352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb6eb2bdebf83d9b3150c8edfa9ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f294130238096c08bf025d1826d3a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa369ffffaab3ecd72ae100539a526355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9ff57611f762f38f9d36735cf505f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f83384f96e0fcc29945934208f5e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6402d66aa6f18cbd859015d20db1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669ae0aa5eea3da0975ae630286d726359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957766f3121e82a121aa58f60801e6b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05855b93721d03759c2c1ad2baa10e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758f05d93e5e48fb93d2f88f5c0701362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd6d395ba42354be53a6eaf209835b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab574849b4bf6a997e422e38f0dc4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c12cdd740098ed6e74e5fbf39e6b54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1da40d1212d6c9549cc659fdfa990366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e41d9363580c98b9a15f8b08d72ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834903988adc975301c3896f6440434368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631583d7cbed7464dbf09aa3778ac00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912be1c5380535129857251c311abc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b406049e1679b8004632e22af8977a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e28182d17a6e65f4e1107d80b1d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c58d8f38ad8debfbd50a63635563373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b775c402b1c4340fd4aa35846f1c453374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a184bf0a7448385e7a14c185237a650375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d7ec9070179bb75d9bf6d1b11dc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee42d5d50100e0c7f24403aedf6d3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d70cb5053f02fe8c3cb95d04a6aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f72673810e05ddb9238767d454ae1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f1527b817814eaa8555442172c52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b133cced0f4deb89e9725fc340166381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825cc5906a8607aa7ee0be260accaba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1981befc36f9a24444807042e919383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e423bd1feaabd65f94f70d464536384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b954433c8ecb4dd3599f8222b2eccb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d34aa82a997ed70f61f56274e8750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6c82a0ee83687526012e9b9dfc61f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caf5862dc1028622216507a489c181388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a3fc7632b8504617ad11769d72c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca4e11e6c84c0f5996b48c3b8a010390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be323bd6ec937b4dc68d6ac232c86f96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca27908b0f230e27d78fd5cad55ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000105f9db8e22f16cff13d14b93f40b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d426ec18ef09b701e57bede18d973394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f60916fa2d3287027a1d65fd9c5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e9987d80f236e7042f0fb91029d38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063b5503435cf317c872d2dfb99bd33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98426d55de662428e66b861da38907398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce376afbf940b35baad0f7fc403b3bc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701c7e578ff9286d1999348d9bad7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6abb5c858258b1f7333d98a789c3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0003dc2ff14cb4e9827f0eabe8c472402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecaf951ab2596aefc1b41807cbb57d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61cd978cff5cdeaf0cdff57e702f1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e94418389761ce8a72a0b37ef65a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d80d661de6deeb9b21aabdaab60d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566704a87947fb64a39e3ce6ee787a1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830bd0134584dcad56606ba078aff0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd017fb2f92409c0a8760e719d4c77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f95797f11a518bb8d5b95d6c1166410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb138e72a75c48a956567954dec4af8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d914d7e27475c245e95d5a461c32d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbfab96643146a899ecd1a1919fb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59325cc393019196f3283c5717eea2c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb816ef11981616895b627281cb65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203ea6dc43638c7a076d1d439a85a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154044b23ac507da5a3d58b336bbd1ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759cf99b1a13c40ed8314aadc3849cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77998b6dfbd2e7fdf26c794e240d861e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6faacd3134f2b472eb674630c763a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a60205ad263144d50c72329fe7305421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad80899d36c22d70b52fb6adfb9d888422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37565afe477251406f51329f523a2e48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf0d34d558b946defc027140dbf0f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e45ad5785014788f7cde06773b949425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737e573200ea54473250ba893238075426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9fbb806fa46a201e32e84b97cb53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65bb6ab9b06a642cd48fecb50cbb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187663aa507bc70b2f67279c3d27893429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517ec69fa08f4605ae1f08a1a09a2bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3859fc86bdfc247541f13883f7ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fddf6ead785000fe5f81f54325943d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b047c7e8856a7915d2c214c589ccc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13c3b374a6f482d36f64bd0a350c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa037313c8a49371bf2358ade76f442435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404958e6e7382062a2fd4653c5b7d510436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2df2ed0565f480ad3c14726cbee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe325dcd63f2d06c0ecb962c48649c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fba32f3c19be600dd95b68f28ebcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd7b4833f8c6a9d0e9be49d86d0dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859928e079f642c73cef312103efc010441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554d1c4fffd14a2d6067f25db15adab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77acfc0f533a35914998b5aca2f79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c28d5bd630a4cef18c50e757dc3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e888c450aecf2d8786be19f76f44fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b31cf88197ffd80966e5dca7244a06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47e26ec6e9735649d50a53423d352a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036de07687f11731e5336418d2f687f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff34d153f309ab6b244fc8c6fd20b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a839411ab3079969a7458406998f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e5ab1d8cb0d2f89aa893048320b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263fe2825199699494ba477b30947ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62711257ef25172473639e5f5243da82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3786f7c31091f3f7311d5010c917454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a0dc09d1fde8ef737176ecbd68465455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee9ef9da01a6711bac0fea5264da0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e746651c29351f6a2a964fbd067a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a829533690377754f238576fdcfa5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528630ee23ddc2d95855474fd99fb9ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e785d761f60c41518ed148c027f5eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48005c624ac361a47a170293ae02e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56707b18b747603400f81ee8ee5e98cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872087ba62206aed95782f10ec1a12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dc1cc720c0422821969463036ce80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a429f0f2c6da3e4432ac9662fa57161465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc9c52964785ed43fc0f9b334d6551466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2d961a2c6e2bad952512927b94d22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e5fb3c2be6ccdcd28e655e5d59bdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba0a09b73e692d4d520b864c598c94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff3131f322aebd2c5216691460bfa6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7fd1bb0057bf357d6f2acb4f6c81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958948b96b23cbaeeb9fb85d42daceab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb796ed9822380d00155c23a5464f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63a489e49540170550b405e3415b8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96123ee1328126b3c02eabc9161bcb53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18de8d70512502a7622aae16b1788476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44d1d1f364959a48a69f4cd672f1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a10946ed1f265d509f5a3c27db3db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c2ab728fc5d716d8426b74bb0d4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ee717e6855604bb13c1185a00a042480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bbe6aa76c4e0bdbcae9aef644bdbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f514be10aace2d4638793534792f6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a320d723b2e5ea398f2fe4fba0877483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86358cc5a0af5a6fe107590ce715fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c498243731c986e2a212deddd243485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb698105aa0c3a4585e9fe682ba2cf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe47b0608e9aa2223ed9ff3f12dfdaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc7947f8a0f4686e15a18a37e4077488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f799665e0409c360e5024cb70613c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970e5aa673ca047c25271a4195f0b75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10a9f77df7e3f77093d9cfccefb97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4335c4fd19c708160e4c581b414b61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f9c60237e5967f877ea90ac97ff2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09104329b88d90b3880bf488849492ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d1d3af78af630945547beb13f4e9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165e531a18a341f1f13c7fd7509a66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d656f0905bf3601ca7535e8884953497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bca1c56d795e85e631a6c3872fe6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edec84911e32138bb8455caba3f8d32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e738aebba11253bbfcce8e20c294500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b76c6813609247ac03206899d80d4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d7551812762ac2930e61264ad2d48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7ed1ac6802a100819975109613d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb2dcc91d856f4cfc7339d0590cf34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc43e6686c3060ef4d95115caf1b326505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57aef47c19c9010d2f471b8ee0f8fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c817d153d6f964785f10a31cd675507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed789b62e9b73ada4b527ee5f7fd4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd55a024e48b91b6581b874985809e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e9d7f4f778d8500d2d7cff28d2bbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105992ce809b197b22e9d33fb7b91ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bc6abfdc29ab52bdd3529d644584b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289d14abf9e98379943e6ba04487b01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8cb4abd1fca8ad5ef6e7a1d1365ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a2346f7aa596bd57a9e6e6bc4f7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd8f9e895672f14bb4a4da96af4692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffa098d8855615b64d72b82a3a3d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e6b0fa9266158f8086f7a725a8412518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11203a7ec70949715761553199fea4d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ed7e1bc5022ead8b2171c12c7f33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91736d3925e3e0ad5f919e87183081521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074dfa5ae046ce86e3e18c90ca6fcee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e6ec84cd777f077152fc0607e3dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac38d318d4032c7d514bcf05dea25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24a8c3d6d8d5a3daab06894d2f7e0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff73d4bd934948fabaf152fc792e666526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8251894fe56886fcf8127a70d5d35e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c66aaef30533410b3ed488bdee78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b1c5d8efcceda3e03e302c4d0341529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be0ab7dc50e3d978c6ca331dcd7cb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9f4c3605db71fe6b750e0d9e0a04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d35de81b910ef503b6d979e872b64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049cf99db4a0c26ff53124a6dfc9d19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c750afc1418278af18c0c2a68a279534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0525456127f6163f6f21e3006ec1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3808d5b83e8a6b6366293dd8b7f43eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2316003feee88dad8e155ae6adc2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee742dd0a327ad977b94b352491fa191538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03c48174902db88b0b70d1489d0923539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288dd3bc409c0518457371ce38534b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b32d6f9a5a98e68dc08c17ddb908541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2d2374d6606b946cd838e5a0e0c78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0abb43ec32661b46aa4832098a70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5423f224c7226a81a665b064a0439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e470c5a5b8872b45fda0040abc74e20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecaad355de9ab12e663dc54044876a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d239eb0483289e89db6b81ed0a1320547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3feeb02f63ff37d40bbf54eb3e48fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31d1c38271aeb0feecea0ea5dfaf81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf4f5f95f63c4d952c0a10ef31c23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04d1dbfdbab75cc3acb19414ce2a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378df2207972db1a7c89ab0eb8e34d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ee9cc6d7424417264a45a36640d20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38a36e4fd19cd7d9ee3147aedb9964554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830b1447d5578334653f01d86aafd3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced40188c6d26fb787c2f63fe584a270556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb99e5891bf2c11e1b9b74ebafc36b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8debf1f8b5de8de5447e9a152d01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f2bcbd93b80081494e628b17601d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95660577900fbcc4be6e9ea8b853ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722576e724e2236c7966bc237295e968561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ac01d69084d7ca7ecd2400558518562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e128869b5ae6f190d3858afd8e325563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78fc86a46855ed5f2128f5651ed4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555651ac99f663c5257f51043407830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b94fd758155f6b7b78e54a50ee20d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77c156796491d77413f23b51ec7756567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d37af1fee25d859668ea200e2924c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db48c5b8cf667c6f3ebd4cbbac9510569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a193f563798d70bfd2436082490ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77a8f4095d030cf3ddf83e362b6dc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f65bc600212c43fad1c167bee7cf3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd3e807e07f2762198a34e27c2f3aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a989ee573977017a75590afbc0786574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e48cb3e0fdd1b44ee9acd5e2f04b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b27b93baa8cbc13cb851c9ad19ca0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a1b51065241c89605484056f80c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376040afdfc2c92a66b90faa8b93d89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1247dcdbf5fb49833edaa3cab29b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6019bf68efb0a293db82960cf43e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bda9efd071eb38c5d83159dc05d77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d9fc36005f540a3c6a1064361d128582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323f53592df1352f1c6dbc61eee4ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6792afd1de96ce2a5e80a2b890509e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ee2838267cf1b7c5bf6db368f89dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8934cf2f30b12f505b3ce5cd0acdd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd3ba2b21d2d382aa9d0763d7b970587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ce5d8edf6e96b47f0a84d284e7a9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a6beb87808e4f7f86d0747503487b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b928cb8812baa724929fa916b9ccc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d14f3f4e94fe7c15c7ff59f00b34e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6479ffe0d4e2feeab7e61c6866bbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516502106387cf78fcfeb5ea01cab8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc908e4ac1ec61a20ef207af4fbfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ace57ec3361f184af5b716c6f555b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce6ec8f1adfc1b60969f28d25b7869596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf265035348f862a797937fc80ed661597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae13b04711aa5242e0c7c8e7406f283598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb790122aa920005c4cee229d9499599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1be89aa0e5bc01589c4beaead7eb23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca923afff3aec78127186bfbbbb2c3d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add33f279bc7f4a4435a6bf6b888767602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24fd23aa4a707c2e650ac3c7cd7889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f8ddf8d8ad6c814f8076e53c630c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d176710e69ed1c4bf28609725f0bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500e26fa3a99e2f0237b299805cc3fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207794be00c3978c48289e1d0dee928607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a5b3527dd3255882541cd2aa0614608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335784d8d9f7d29216a7c3a43828abb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f85c804849b3b15306c474aa26a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc4644900b41c025f5ada94aa8c47b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183133b79244c3d68dd6d58c8605882612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305974ce2e85f4f57b34af6041fa883613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a9157fb32609fe3398a15d920cb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610d88228ad94f6b04a29f4199d5d65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ead82441ecc24cb5dc26769f81a359616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3c017b618c486e32770e5eff95df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c934f21a32874135c5d24ab649a7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8068b74675d859aeb93818ef9a68af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690bead93dace0ca06f4873e5806ab5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbfaf587b6fe282ae7059d4e2ab1eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d31d587cb33753cb2f0cc3f56ccc05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be48cc8ed168be04bb386632dbaa598623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91668bc852c24d11e74d16610affd4f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea388d122c458c541244269983a6f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc89f3490b38e1fd853e4432420456626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ff08e3a749e497c100c22ec138ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb990c2c10b5d7139cda8c24666c3366628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2dbeaa45e6eca2c47fc50efad89e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0383ac2d1d7c13e420aad0e79fdb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc47e766d3e0a82b083091b2a2e9a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e8b122fa018a84576537aa6c694b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a1f39dd47f5f7e6e7f4412398529633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dad618ae82c06d686384286d901e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e88ba60403c253dbba44509bb4d2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98baed8ab0c4211d3b8cbf860e8e7c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777688f6fbfb2cbaf132f2e4f4ba36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b753950a6f0270827516a6e6de5cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69af94251458dfa866f6093421e5c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d012ffc2b83d9ac0a71e0cadc6d054640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5c3b13cd0cf362629b68a15bf526641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad376d92376591f3efed935fb88dc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e79d4caf33ae8ae17b0c8429a5230643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef980ebe1582062435b42b39c76b8cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f788ccc8ebb2ee7e3fc74537c02a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd3c7fc28ac0e170ea70f8abe5773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab859db5c85865f026951722a0f5fcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9c720099d261803292fbade48086648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c537042ea2ba3f31d012ecd7eddb81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d0bc41dca58dc3e1e2a0617abc6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6293484b7808bf318ff6032cf456f82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2ae79a1f319fb3655668fe318ae8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b77014bc4bca8316987a8847eb926653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57972843e35e4eb45118ddf9b45f05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be3b8f9a03fa02bc32085741122e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af778db727f95a8477ba93c1cd59c9e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f28cc5d2ef207060b6ec203e27a25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1a681a222f5402d81f84f1b58a16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd0bf6b9da80c80ca68d6cc94097c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f6e85263224f423690d0273fdf8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c94b9327762880f61092933cda0d81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080bec22bde5194a9e43d0077c9bd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab894fed41cda3b8982ce72534f2ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c545c6c7c15f0e23ce804904154d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf27430a54516020339e3ba4be379665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e785170393b4b18e2aa0d64e51b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d41d3aad5236c9df345ea9e90bfb79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b0ad3a5d2011fe5d35c3902f5993c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dfd6f8e01760371d86a8e6d28d24a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f60ce1c1b7e1db13e44771aaeb454670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a49a799c4bd81fd763bc513dbd8d3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b510588df2876b7166fe360ade01ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f5d791698540f3185fe783489d43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f01f1a79d08b08e9f9f03826b5333674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d13bf2e1346ffa78653e5127e2ba0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac9d2aa63554024f586902618dafb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5106b143ccafb94d970ad0071a4ba02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dce959373e489ddfffbfe963749fcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e39513cb69e95655f929641e5c2cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f87076beb2a28193640987e076718680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca568bf14ddfc5ee729be49e5313ec97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90ec2528ecd0c8b311d0b41d97e661682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802df5f808cc3f711c185e8de45cae7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca8e01836a7f8bc61ca58351a4db05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabcd08ffffed7fc61e8aaea172e588685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fb33e600ec1185ab74e0c809a319a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8704ace96b598dee49eb99021a3d66687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c282508b7dd2933dd3353a406a1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da379c35f99a4e441a13b51ed66de8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a71eafabbbb558d21401b62397903690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeecb1e76987fc1b0dceeccf8bf585691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a555365fa80b18ababa8eef8f0a4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965caafe89dc416f26679c9cecfef8dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be448ac3d3ce69ca54c189cc492a75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86b24fdda326573b637f739ed0efd8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e987e453e9a8392c2cfdb8123dc120696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4b413580e45d9bf3ca43ac98e106b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1d7d7fa94b67a2f10ca317ae9e46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664981b2a6ff9601b8adcdd2c0cc7e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19abeb9d7b6cbad3b0b5cd8f1c678e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ad75649e218bd4b8c14551bd30efe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d663a4b80809c8b390338692d22ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50381f05df09216ac30b8c294aa964703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e959c3415b421d2b571aa95eaff2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb0b837e70a96c34c0d5944204745705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482d2bf585695225accb1865834c849706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04625f49547ca339b5932dd7643d5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2fb97232ee1260d371a1a9b8644a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73228657d5b15ea5b41789e0d31eef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70ba166ff18b2c81c90e073ae6d14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10109b888734bc4dc99fca9465d0d77e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f653edad97432787a1329eeb2523712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2dd36983d3bbb243aa2ab985f1472713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b29d6d68558761042ff5893e1cbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786788ace499fde2e9624acdf8e14fd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d69707c5ed8f352c0a0e83a7c14f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e34ffe768dc47a8ee006f69ed1547717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed5c9a32307789d2f3a1896fe9a351718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea87165f2b793e2186fe9eecf572c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34341270546c521f229a072229cdeb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d0a950c3eea65a631c0108f00907721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ab879babe7e5557cd6f8ee46524cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db178949e53aa1034f6dcf22ef4d3b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf70e95e2f37be1aff43ac697e4373e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43b1854661f171dda4cfd7bd521966725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d73444b35887e1f161a3ae1a81ada726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d857ca0b5258b2a57c82b33e51418727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df1d34440a763946ab53810c375c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b125b62b91e0e4b470fd0113fe14729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ff0ad0ed4bb0e32dc7e3d39f57fe6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63eb8aa8c88dde7dc1961c52e2c025731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c3df5a8416ff3a979fab4fef73f91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b30955ecdc39cc56759a913941c77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082ef7731db8b40c8c3ad3a24231db1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263925aeb715182aa337e291e637e37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978fdbe79a2d9815b80aea2f72da52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaabeb2a5ce8c5e1c3d59815d0cfe2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946909d318f619d0cda657dcde07d64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86bb33b9ac862d6de5c347b63e5769739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346fb0ae35c4cece476eaeb15963f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0771787e317d2532ea8962886b9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e78aa3aabc5d098999cfd4fa19123742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dee2434c6930bc9ae326539faf9f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cc41f1f2ef001ad71e6537b10263b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f860fbd8d4c90e07fa606ef11fce5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be59e337939a4549db43827f369ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea67c73811c5a910f9b8b7cbb35f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03760c425861e8a69c67385826c0318748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9fbcf24469a5cbea985fbb493dfc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc6628058bd9019093073ca5c5d04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae70b8e7572ccaa524bf67a557aaf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02207aee5f39ccae7661ec6091d5610d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2384d88de5bbee00052c5fde3f629d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca657bbe8e1c6c238267dc20e3fdd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4add01eda5015684c5d70d4d0db1932755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e5bf85a6837971088518f3a2e24ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac3bd2dfd3b3cc3dda60b5f63427cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3eb7e4bdb8a90064d7c23d696a535758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80906f77438718238a2d1845669f39759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19086df982e915728f5e66bb920eec8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832c75fec91bc42a56dc5e4554f0bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd65fae56b52752ad286b8a56792b863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc04561de030c8c925ddc9a8c9be834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca999220cb74cbf187df49214759195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f14d391e8b5f04b3793fe26670d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f2d59c082565de8cce4de8aaf7fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250f344b618dc0827e5206bb2779bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187b53e5c8e385e83437297cf04bf839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399dcb29cc39eed390e90061cee46bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37b058d9fdf9c50cbd1a2947196df411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1b6cf3943ae39341ef76b22d3d7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad0771492ed8e024c107413cd6f1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff914f1b5a71aa1332ca66518c85b7c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b421532c177a011440618aa4bc3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7a8ad072cdc65bec9cf2a8a0427e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aeeff7d8803587a1cc310f4f4531317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681be6aaccb133fc903bc2c6d431069118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3febe8d2ad5b3c83ed64222346da56219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4597068d8187a0b809b02dce4775420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df21a45fd00b4014e32ecf74c37831321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb3c91aa2b1b60522aad51bdcf468c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10128dbea9e2dfdbf76d2fa95f0b049723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f334d59e604cd47aa6b48fd5e31be524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0f7ad942a137230791b55e68fb3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db3b1f1c7b4deb1d65921624dc5f3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc261db73e666a89af2a8513574514727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c594236bef8a4cdcc32abd892f5f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f666e67374419f3425c3ed72b22b1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615e10696321a146af6914d922489930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd80c8cb041289b0cf5613ae5e366c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eda38e11223d555d17373369e4c2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d979e8a43b464504b33a784f487b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9a0ce7a99d1e47c9b96336617a76134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa803c77982e092ac3182154a69cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0288be520a5e68ab8e08c3924323d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e722aeb6f24668456472473e26bc5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e51b7eab54ea5fc461b1a533cbe338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f062574ecc9c5d4e59eed5b0c61524c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeddaf51a14debfb603067ac1c6f4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7774eee32213d522006d151e91da4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea98d39dff32e418bc3794ca631b5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619cfe478ec57d5925158b6c3928d5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712644931111d50a63d984e301f6ada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f610aa25abf6e811a74911826ec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfcf0ae1d6ce7117a265a819634f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8bb8a7eec3a296a6af207a49bec5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bd0a6e3cf1c5a8ad321025d160ea948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a8b6a043e450a35519c6c06a1dc8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a1ff18f8fe11ae625d189a546de050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7956db09732100da6ca3761acc9423351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765491130cecfa1516d00e3b3de0230452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4319345dded8f89727b5e6aeb8551753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7137b0f16a90d2362f27312b9babba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29c6967f3cbf9a81ed96875fee32955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320f9acef0c75dfacaa0c3a250e8f3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc1252c14b0822df3dccb02cd995ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8e1ada7c941ee0c7056b8ff5f77558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a4f083060ff6626ca3e759993563559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f136b35458ac549d73cae30ccd0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b15daa6fe93c447ec051df0b9ddc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d9cc5316e086eaedb3630bffa54d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a81e3159e5eacf1e6326546fa4ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de006fc91872ad559af509c3eff3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950c199e7ef90595ecb1bd71a27c7b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676438ac9bc447b69ef067445f275b4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91e2161cc82dbf07af589bd495e6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ea88744ce183104af4a4b2940b86468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe538170de2be8c26a7a03e2a27c2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145431fd8ff360de98b450fb8d110dc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029ccf2c7189232a42abce725ab5e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f808dd8da5329e0430d67a07da2e95c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24a57135b6e083b2a167b1a33c3d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d8356ef1bef963e561938543bb92074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c7fae9c6c4b37e92542a0be2088b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c4941738bb3ec2bfdaf47b1a77e3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969807252f8fb59076a900c89ce110b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa712c83df4816c7df1343f4a5aea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcedecd2dee824b48a178d52e944baa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca3d19717639670ad74fc04a3e2d7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aaf4384430d5ba12d7eb8371ced8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be34658cb1caedbe4fe6bf1be68c85782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a272d6070fe20592b8d981486a9c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa0a5a6c01f31812b4cab0fa1517c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e764ec9d7424c5705a976352ac3ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e1805ce22566e1a90a01b05f531486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1d92f75bb69512c7629a5dbca2c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a6fc5ca546a606ccb60dc00cd61d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46508dbdb088337f3d524cb11953e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131ce9cdb5766c635a6530001c68b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab9f8f595b4ce459bd6ffb0b7f8e7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61807cded15ce7b7ca8af336e14499592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2455ab34a82ff424a2d1b16f60eb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe115c6af0f9efecc1eba2e9b544894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f94be569c785b8029f0b272ce1cea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d898354c680ba6a2c6ef8a74841ab796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8830c7d39f6fa0cd735a7975d123de997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc5197dd7a4050612b518e8fc22c3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21fc6fe6e8950bc9d5b76fb5c16f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcbc64f45e10dbf14a8baa31f6aab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa572e02706a9554bafdc6ceb5ffccab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791a15af2e0d548870ff99758efb0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19165e635d14450e7e165ce2bf3a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb76fea87c57870620a09bb2cbee17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e052e4017089ad45e35ecdc833621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b159aadc20d75ad9760a0fa396738106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f2f2fade9212d94ec98f38c818f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d59dd3037828a66478957c531abc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37effbe40e843928b3c2824f1e89e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0f1dd5b16065d82fcc9c2e27ba2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de674a363f1ec4f7d6339fb3fbfae354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941a3de6d47194229d06e6d5d54ac79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d29275c0e8e5901124bbecaa90b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c9dff53c58de40da10e9b429bdca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa99077a94fbe5826129e71a997380115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b464f00593fb51a36528c77af468f37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee7191fef60128aa2ab16e9a13b614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb7f55be91ba200dd5eeaf4e9cce6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17320f22e4e203c88eafa114b0f833d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6fad7f7398719cc4922f3df45e53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0cc8fb69ee5216fb7b34ded79d24d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d77684147698a1ba862e8c2651cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b28a02308f6d20b70e18652415f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c06d33923153e0bfb6df2f8d02f8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba477af2c585468f6b169549e8b15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a85bb0b21ee861257db392828f91fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aae410f9cba12b4813f1ce57069322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444479ede3295229baa5f5c7bc39339a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec1168964b8cd60369f3ee828ffb84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e978641cab8cd1cb15032798b135130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75883546a51c983f087c22e85b1fa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cef343a7008fddc5101d98f6bd94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42b7683b1ba74b9a066ddeb5e77731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8afdc33d51af5b974e2d8ee8af4fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f7c544268eca5d4572268f82b29e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc0df8c4c1afbf87e4cf21e291ad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42a1a92a8d545d7c70608d52c02ffb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8e7da839a05571bc61677fdb69cc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8bf726fd2b827a90d02a6fdc0b3d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac96899a75252e339832c464ae5d997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3be30fe57a2cc5f5c3d90ef55fa5c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619809ba9b941fb1b2a61b609d0035142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e1859e4b2f092602bcebd93fdeb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba33c30b061fd512ec9ad340fb563144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d5d4734f255324ad96c9eb3a81d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1800ec79b93ad849f35944879beff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a22324746500df712bfac614fef4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d252f63b55a3812821961e45c0431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d73b4b2782a77606462ce75385318149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03837731afa484d6650216483fa7375c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaef289f232c357cb006330c70adca0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca73d18d2468325e371c218b808cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6dc8dbf127338b45e0c5038bba297153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96b291ed5d3cd1a8e74f903c25a5ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d08e9a3a1209a8416acd8a1517ee0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d80bc777d576af5fa8abb2eb3c734d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683abcdf5fcef4471bde85401e4fc80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62b997a120328a91e7f3f1f53dc14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d5e0f26be6a65805dfe1202fc366159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5486c1f4a31fec8eb05e966a0de9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee7e9bc10aee30d05024001bc8f35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003257faa1327b1b9cc072110a8e1704162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa79ba516586e1affde6ccbc86675e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cebecc6c933c7b2c1ab2c52f85cf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ade109a3b53bf565574f8aaf39ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae792229e739b546edfbb949b671d17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11badb148442c4d28456bc655a87cd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f205554501ade503490199590fd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb055b1d92e383de7ffc2f8f6f4deff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29f1ed1e2421ed65329bb717632e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d2fb4eadbc4ec29a5bbbed8f4934d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c047765f412cbf8bc285d44a51db0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518788d7636c2a1e8816d3b855fff8f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6231e4242129ed42d58081c8932f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2061978f20b9fd6d9c615ffb017e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289cb722750c725186bbb01e86a4aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83e3199c84c5b4d9ec23789fc17a73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1cec39e1ee78910dfa5132aa4b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c5eb7f90e9da48f35f98f61806ec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653177c778f673fe5d8bc64e221bd8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af36f872dc417a41f33a484ee82c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346af0dc2173c65055418913a5f0cf7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557576d32fa5936c0061854335f65377183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d9cbea9871c7d852339dceaf56ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc096df8c84f1ec94b5b4285b2d4096e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f996108162a48933ad31a1f7fa88b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f18135fa2d453fbde71872d1329d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf9e674746fa3aa2477c65b4130e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8f90d1b9f0a2c9960232a05e65424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ece45f86d825f3299cbb1b6759c5ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ba22d50539705750b62995653ed2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d56ed5543737f88609a4f795b8160192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d08023a5ed6a0e2b19ec0b51c324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fd874c8362e484a396a393b5f69ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda017d1e13bed5c4ee59586cb936c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fbb0469f3f89a77e0371ce8c45a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8deb2af82f00e2646e419fdfbdcc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4bf34b7f8ec1df7121de90c8b16e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77a88ddcede9c57a66fadfb00ec79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b7d9b9c00718884bce7e8f6139a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86ac90c15a1cbe7cd35c0f010cb92a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be45353686a75cea272d0a2b0ca7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bb6d8b5788b5d381b4ce4a30cacb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758f561b5af7020dc8f6860da3f4fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa6eb1729c01d75e404c9c6dabe5cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eafcb07de3f4dd4738e8ea907f306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647603762ea172f7d5cafae754b65a9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7704db34d7230773ff737fef636d64f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b2bf39c1e1e5b605f84db6b0bc5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a235f8ee30c0f820f96fcd175984210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3d83ff488abc9d772c5640a1510d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505248c69008da1f61b2eab64e361b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691e6cd1ac3e21bd40e7f05ce05ad7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7047be71ef574d4b59b997c625853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974fdb5dc848fa06e1410820838821215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402575d78bdb071f1e4de5f474d0b818216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329fcee0d7c067a2867b65eb166a71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f66db5910a0c757b18d92d36d134e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0736e312deda44fa7f17ad6acd5cb93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8207251224ecc785276b1785d2d2fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8e60635255b777e327d19d42dc8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754b95fb2dbe199ca843b6a3af3caa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f5198de4f73e84a299b2ee1fd7a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88822969af0af68f5a3abb445b17848a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d527c49663edfe34fa8572041dc082225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dffd60601dea5a9c5301c7c8bc039226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a44823dc27b166fe0c5eea6c3f03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc0fd645eb0dc9369170e0ed42650228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b2c89111e99c568216a2bd8d2a8c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc13f8ed49e1048f8f9e4e8a9dd943230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4d90c18a1403943960ff27591abc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f96c6d7fd662aec5d6826f33a5d6d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d151bec540d0d4d3e8fe98fa38d278233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f3dd57aec9e40a1d491031cb2d98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a7bfcf6011fa06d9b57eeead1f856235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355ebc154633dd22e2d870864a4ef2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc871ee992c4d7076999fb92466021237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f346457423a661acc8ecf4d9309c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505687c3b8480557214721a7ff7e0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58febdda5b6c0527e77d7f05ecd7a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d24291108afa67ba17bba13b4879f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17083b4fca93b3bfa0a152e45394183242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac03dcf4436ef8e208c97af807e2f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864c8f5f1accc77946483ced9220be4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec463721bf1b53da445b60b85b8d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafb8eb24e7421502a275b9912e4a9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b4dd9a8b04d910eb57f1a087fca6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aeb5ff0e361c602a4408cdf4f0cc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdcf1b939fb4a54ba9f854e32dd54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845eab3ecda1630589d0899bd360c9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ef76af984181189a33ed09164372251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b776a812ffc716f9ca2c5c7051181252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54865add27588e4ae100277534e70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6e05e7f9696748a4aea26c64bdb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa452f144a810b31fcd92e977bb1e205255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d155c4cad81d04c076edaae694f65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc431b6116da4dee9241670a364f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f763b6390dff3664f7d32ba98b1401258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03618cdf8f5fd5e30019779ac447c4ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280f1b52dfed34fcf024f0ea3bd271260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0f74858df495c02e574e38a41a168261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8e26aa9b3636fe9c1841084b7d2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce4764627a4669cf91ab2dd49a4b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570912fdd0617f2fa2183aca903699bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6f88d826a90727f2eeb8e62a261cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc75a0e27552fba99401c593d60e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9fbe0b4b7b27ef574004bffdbe31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c7fcc6d9531818b43279be4dfae2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d6eafe8d19f623d75fcd8395f00f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce34ff871dd12cb131c3170d546b30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f68a324de6bce4b19ea802ba4eed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756a98a4c3c43efc4f7a4f439dd740272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a011026c34fba7441a7bcf2b8fd96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3142d1edb41293ce3aded3e3b9de88c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6c3d7b5b1446270097fedecbd3ef6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812044a7371b2e89586bdcc247e6b3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30d1e700952393ab54faa76cbd5ca0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ee23d79db1e5b89a2c84c03c606db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d5983601aeb534852ecdb0b64f79e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759222e7e8b559bfe529e0b34ec71ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c74604b457116bbaa0c03f06579f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864e0c62aa4924f4b7a960ddc198616282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191988b82a225eed3a5ba1a9c31d62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bae162b25ec67193fede5d0b53fa6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149778c0bb25149c97696204319c2b0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa12a29d954dd488e0713a5379561c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96667e2b315439c8a13ddbb3af49d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c221b9f6d29051520431dad3c81d3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa692b406582f59bb26413e782e5ff0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1892fd66cc106a6f44869cabfa58b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5af8f5cf792c96a140f4c132194c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e619dbfcf2631a9e1bccd168079be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a5e53a236cc257ae834a5df2896a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ff45780b7c7b5136867335b0e418294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30306bd93e96fd2d5ecd3cc1ba501295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29977346dacff5f1e96f556ebdcf62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf702323f1fe88f3716ddafa6a743297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86b06dcfa440a3080fc143190ffc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b6f40294425bc00fb41dfd975763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799364037296c43f87531f0e9b4e24f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0269cc29077923a9420d3d58ad699301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a871c52826697d03a9133a7b401a22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd60d29ee03aaba4685e2dc1a8c7ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eda872782063a946809832f44a85d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40256db5a7ca5f6337e651f1758662ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb503ebb5cc691bc88ef2b2f4b9c59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c81561fee7b82d210dabd061fd87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98762b2be73e2225c7aa51f0bcb709308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14d9d87e0e25d06949cc0c503e4853309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964ad8351b7977fcaef51b760320350310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609dd7d6a0ee72ee540163ea5367161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e768b731de6fe945796ebd8966bad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924b30f83e145c4ebaf03bf045ffa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeee94bf820d6a005348b144db34457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f534ae707b7db9c11fa5f36386684fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab11deb75ada6abf9f861520b2bb65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09006c3a8f2c6585cd9d12d0a04c4c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf7062585714dcd3c5eb0b30569c20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c10eaaf255fa72faeb2367e9f131319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980f53c7f142f9a360922c777e6101e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c69cb5914b8f2a7b41076b7fcca06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5a458b88ff434b91a45a78b04da3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6eaa817b6461f80be6e843d9953dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638afd4a151bc8105d74e3b860e6a7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60808b13ced5fed30e1eb0aebfa3ed4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493e29f11380be3f0d94b814f639590326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447049298e11fad49dbd7d0c36963b2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614933a04953b6e9788ad89a0f9579c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169f454b01628dc2b0ef17104f569d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45393afd45e108c3eb7b0b039d8b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a57bcad86dcce3a4925b96bdba3f88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45ebafca8652db7b3552b3e1b52c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba250f90fd13e5810957e38db78296333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a88f8de84738729e5369713d666f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c535251ace455eeab9c836bd8bc61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9febd6b96db2a9392e0ebc4b053f04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b58af233396853a10272789285827337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ea6c7fe96725ff400295585c511d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cbeb2533e3d58f7cab6c6ebd097e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb70017c49f4af63a9cea144bfa2a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbb0268adc44ea967c7722c6bb2093341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0fcc225c4b618c353fe2c426b2a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71f663e311c59bb48eb80a2eeab3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceaaba176b2d85789cac255d8dcfd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed34029714878ee9d802d0c4468df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740db756f6d8eea2b38eead71779c50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cbe0673c9bbdcbd449300e1122361347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dc2307572918edf0753674d9142d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc13cec417f2249bc15b488a1c9c0c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87773783c21965ea50d8da1cc4afa918350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0059cf7aaf4872c517d1c459130971351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc6afd8c187d7756f898576db455ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b758d5f80bb7fa18b3d165abb2794353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb00365b12b51a4a2e55ed174fd3666354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c3a7aa5762096909a60d5ab7df6cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ca7d4912392881191dd55ccdbb34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14fe71c0bcfab3a414964db8626ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047918dd54150264b5124acfb7a3c11a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdbde4d5b61c5d7b2697bc5cb5a6e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc207d3b4a24625879dc871dbc386360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e07cbd387ce294417dade7c68fc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a8f555441fb834aa579796778195362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b125521ef83e4d34c40b7b9315629e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad26a385578a6f82ed561e1cb4a5d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003580f7b44fa249976118f30fe5be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a089b7d10978f9d9950b35d327ef1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936461cba465d1b8eeb4ae63f5ea071f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea9ddabf2221dec89a3f0cd6044c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c06a51cdb78d53e7e466d54d46dc3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1d5f2e912fd635a539d952ff07d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb961cf7018a65965470c07f7fd0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7b69fa43c7b9053198301887c7138372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ccb30762f9f43d4dd88e8b9244d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf237cb45b8272273683bb7c7c8076374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da48de41fc2a6962c2b4a2d1b47eaa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ce3be741fb435bfea7dd9d31a697376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e367d95fddfce6a851dcdf05686441377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0abb4ffecbcfe7faeadad62df1d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08be11cc9938b4f4d1633106185b3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f375a5678f3905b76565b4a4005cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279e95c337bd959d92f74a878f904a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5767818da1b5f2b41161713ddd4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30a7b678a83cca7c194053098837f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e57e7caab3068f324d3d4938ef033384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59141153937c026724ff7957884d039b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eaaa3ba3b7cfce3ea4b7e9d6bb984386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf58c1e843825a45b00dfae05dd869387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba860f82a157207f35b420ef18f94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7d9709adee308f18fc862ebc2c71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba64c71369c93aa2c060686be21fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ef0a4cd393811951d04b055bb0198391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd348a66243d95d6729581c316ac77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e60622e349fb0dda13c16b5b408dbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e5785734301f00991b817eaef2753394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be733298ea1b983a3f853e93ecf6c688395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3adddd706515d4642d7546ad43e228396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d3ac11d8245468715a2af308dfad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec02b4d9dfac618f95fc46611ec9d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdfba212b17069ebc1813d95967874399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73015c214ee42e71159c630c46216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3624f890cd229bb23361befb06ff85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98fbf31598106acbd9559c48872f57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd001588686569762c4868f36a228c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69589043e720463467cd6d0c06e34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146edfb361a6ac70d57a8318e3a5ee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62cf3fe769127f88979a83a0620505406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e71ce3bd8e7cdf02e982eb6afbbe36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e21fbb8a39aa73771ea325698cbb3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabd53de591340dfad00e58e0a1f942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371f4cb2f0f31d1bebeaaa64492721410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aaf358c0bd995baf32e1b108f72bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b566864acf2b56e0d7c7a232d4cd50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66bd6ef1cac19ed8d397e78b7abf1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e7aced254e2b857f0d33fa6075408414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06623b0026be4d92558a6ffd2ec8ab2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3080c0294fc48fc4d542f21a9978416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292e9fb618ee45f25f8edb55ab2eb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed9d3d6045db752f4af8fc1f01760a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f165e51a55ee69e9534c1f936bc1ce4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d94d925d16994e1d27b0ab2c0376b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ade2c015d2d6bb75286e600ed581421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b109d36f7138a65bca21808d3b53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16da9701a4101640e01ac9cb9ac35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32226b01f711223a2d6c927a42f832424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78262c49818990295e7c0e6b0bc42b66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd1bae53c3534c8525688cee90e26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb671c9d2b2ced215c66868afb3504427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7f5e29e9110f8292f67d071fc91d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b94337cf499d918f2fa2dae339333429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641281c45ee6b2edd80a00e0a1bb170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb7d24c3dae52dd38f909134a7696431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c1bf5fd178f85e682aa0eba8a463432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519918a8285fceef7a740ecc6b4962433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a3813fa9771344322fa48a07a864434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919b85678288e9e004104dc8ce2115435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690662d25e0817f0d50d8c8d5bb08a7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113676fc8ba5b0bfa17ffd3bd1a9246437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347478222af20a922bed85930eacef4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83ff2249754e72062351d1fd8f03f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960747972be91676472796f7b8278935440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683f0831a1d5f73af87cf09b6f0b33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b916b36c69fe45f34864850f17f3ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a641857ab63f37d77bf139f85760443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff124a83b192e8f9e0fa7d6970aaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ffa90c86794f48b2f922928da134445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225f1fd6f9d0e1bc86223fbb0e2019446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96ba2f6ac51e009914dbcf9bad387447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd91ca83065b88190e5107d44c8084448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9921d6030c5f6f53a94eebdf20bb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c2093ac7cf34d0a6eff7af829d2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7b173d6cca41ce6a23871b5226d6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23279c4ff1a3e01508686ad63560867452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91239b718b965a38d17c84904e8ce5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03acb0991f6446f0b5f0740dfc05db5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9cb5fa5744ecc68492d6c2c88daf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99068c87d3c970f691716a93477ee18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9925cae0cbb11289811fed5c276c0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8778bb4d192fcd17f9a3dc75f62e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be4b6a46212fa26dadb19ff51e3d95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef45bbfa23bf7f4af87030fcf4bae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007499a131746f67eabe9e74e0a4a561461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d933b17c677db4e6063aa558b48f2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ee0c0e7e0962bd2a091459c5a30e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13478b7dabc7baa012862eea034e3888464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9117c4838f131f4bda6b1d67bb647c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac9388af455f10a8490a503a507534466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b3910fcd5f3404b06f8755e601db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52989f6663eae8272dcaa62ee97ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc640543be3fbd0b450577fd27542970469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fac0b2129fd6a502fd47082d601b63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221011fbca604c3bdb8554c9bb441a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d661f17c5869b929e0442823375b26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff206d305a3ae75955d5c5875467aa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f12135387e44531670bb6341501bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e9b87129423ae7c1fed93a9bf0594475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f48afb0395d0dc30076830280978e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb33e6cd0ad261eebb6d1f1c6caa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244657d7c5a657f088ecd68315e4b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679239d176304cae8948ed6c81cf28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8bddd5a2bab724978dc1fe1bf43fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6239ea68029eb1aca95ae72da2a72f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddfbc213a73e415b53dfd5c989ed1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d10bb70b3ffec9953d022a014be2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12273a919291b0ae9ec43a29c613d8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64004c73fd2572be7c65f589134c99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f5898b7e121990aff31f86ae1b042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5898b1426c2ffd930aa06e75f18809487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404c4031694d768908df0cfe608b2e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5924019a8edd9a17acbe372505d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb510c997bb3004f447940da4a831f10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9c8d269ae6d591e732590296651b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64debbf0b0b669215a625b91c7026522492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fb824280e9b3ae2dd229c20a5f61b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbeb825e201587856a52550c49f6e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f842c9a00f8863e47ccb307878abdd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d54951d0bb292e5494de2260e8311496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91beae3187d1a8acb6abff763fee44f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde6d59455e440e88267e6c94b52762498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd31de401b4eed065270c934b6179499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e362c4beffc831db164302031fed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e0382470ac240b797abb217b1e65e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18087fda031da3fe9c081867b5ecfd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a1003be2079771c6ff4d53b45e60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d18df0b7d2a54e40b25d139114f27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab951fc098511941b81e76efe56460fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab5c3b4aa7ac34192ab5793e47b6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ed407b5193670e5291a65d0287e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf81f0baedd29763b98597827a4d8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4d879796604d024bcf51ae7ed5ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ade608133a7093bd1d92f014fb50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0f9b15a6a1fa2fcb50b5d25f93ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238d9aebae9f7ed06e9942a4a51092a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36ae7efb64991031a8bbfe4e41859513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1d81469fc312c20a1d567c0b4bb89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c05d12914f13b67660ea6be82a8e66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302124dbf88d28798962a5eeb24ac33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7344dba44922c6ead698d11fc7864517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e252c48db07d3066ff2da38ac8887518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a40b5bd45fd42e55549493d27ed8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153d7c32c5b3396d3d102319a3051d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4e16c0f12a404739b116621bbf312521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b4a2cd06a2c6057e694aa85e60e05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9b916063c2e53db15aba50524e5e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67944117a6a59b07e51befd20f8a202524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f526cb1bbf5431c2249f60bfab1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43526b6486e18d6f72cee4ac4b48c0f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51b6849dd1b672564588f5c928da4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f86a93cab8bef3a65b9001b883a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531302619280ca9fcb3af1dd614add529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba834006dda087490e16d9632bae4e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8174047654a266b7cb444c344a9ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a7beec9be2e8c05c9ec6acb3dc34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eefe9157fe53dfebc91f73d5fe0b9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d479f34f09bc81dbcc8b0a288a6cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836719e861ed6efab4ef979d4e70abd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344f2a06af53cbc5f2bc299764dd59d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8094d8602d67c4a6621bef43e47a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1329ba905fe06974cfd7fd31df26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f82119ec78a414412a4b9f0e7b455539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422488a648eb842f11e4ddf6d7aa258540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226946bc6b9ef198360213e0d6a86aa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e80be3acfc616c24c7fc0c88180f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603886579b6a89c22789a661e26a8b7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7faaa00ec38b6a750cf09f3a6b8d2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9f48168de9b1dc96c260696e589d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f18826228fbf23460cf069ec8a808546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b77e61685bb8e9792e6bd981dcb4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c1ce76100e520f1d41b42ecc3fffc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e13969d9e7673ef86f8bfe5503fe3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a256f93685363afb61ee32ae43dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c42b98f65e1ea5e8fa0dda5d8c6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b81f0f5019f69ce00ad714de1f9a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3cd28f58faba2a2aaa5eb05e55346553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2a067696893f65806483ac72ec24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f108503bddc588b9339d11b6a6c105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9839138bb22896a2a7a1cff87d018556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16ec1b4a80055097439901c84b3c73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540dc5f56aa8065d727a272cd5cf424558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd1ad11f939b98760fefedb487586c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f1525744739539669b87bdda64c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4eec01619850eaf1a1075c3b17b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bfafaf7e287bf218ec7a161c0c877562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d9e80b8875a9ae4681207301b5b17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a8c9977fdba6179f118662a3f8c32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e138047b288e68ee31809d4021815b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0f34746ae5fcbcfb8fe4ecc65b0cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d0d31ae266024ebff246f786827a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7cedd0ee3fa17fac51a278a05ca58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c87c7e340be3e9d47b87043d184c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c327577e4ed86c7aa2892ded4c62c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a68b199cc901bb3a2113f72a0baf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c603157015348a723c3fc23b3a2928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909ee070e90c7dda7d72eda6e3bf4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a37fbf96d143bd3412f54dbea93943574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9943df135d6ff42e63cc07c696cb2b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725bf815fb9920c177d3bf00ac8ec9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd418dd855b38a6d142072fd15c6368577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f544dd0c8de4ad45159995995f0473d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e507407bf0a3bed7241dc3c82502a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28da8b68a36c6420aab132800d6e677580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886064f57170a3ce144209aaf3f3c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824573dc92e5424e1d05cba02d69b17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c172fedb0391c215042cf20f02bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617c241b3ecc8eefd045422ff1a22ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b5e8f53cce1db73ff89bf1922fd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ee0041b2e8ecde52d1c1b26ad5ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ff5d2cebf6ce3025d0a57618f8d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffcd4638bb5afc18802627d2edd065588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d6ac7ad77291945f25ee534592d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd90882870226478255c0444096e55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8e0ab19f95b741c5c6417b3b9d70e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde7f09ba80d1bd1803d25c21f907f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683234871bc0e5e1af766bae9c4b6313593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab75a48ea2ba00ad31ecd462d0d19ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e414fd5b7116be06800552c987df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f366a5b855ced71f5d2891da7f891596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b29d84dbc80b0c7f5ffc4afe4535597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f44c351acc1ae5adea696e88251c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938c8b1917f7209a84af55c5901d25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880d469c689a93ab838a1d3425428b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0ad80b1b0a24eb167bd75a167518f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a4b79b7e53e1815c599b6bfd1a89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60cef98a81af5b9fae03994ccf894603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291220d454d736fd05fd4f9fa3792d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d913a586be2469d1e35fb8c984c9b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e7f20846783a2a634598870077cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a369ac7e9860e82697232b3b493d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055f2de853d8c3b557c352c2ac7571608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d4b4e484d087898beb92d174320d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6caf2edbc51d520b806f1210df588610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e63a85d2253fe3c148b50c39d280611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f3c2d1a5e5bc9760aa91cd849b95e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfb7039c5d07920ce2d3ea537f8401613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeae01fc18477bbf05b5619b648727614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e7f5b56939c6c8888fbad51e01324615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8fd979ea89ff4bde18e177920970616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea9a3aae15a1448147c125bd6f2c42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb78d2342339ab6781bc7003b1c6c11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b94cb400d2d7e03003eb856ef42c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a61e9e58682a0f7f621a6267838482620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6619919b7cb7b70918c2a1fac29fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b7afb7cbe2ec454567b7912b2a15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3842f2cda6c3be0b09fd4570a0cbc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d833dfcd244bd8f10f714ea417f754e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f4e44c85ff61cbf23a18bed3de9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f830cda33b312552bc21774d157e5ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa93c46ce0c47114ebec3399f60935627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8cc14608602f9533dc3118e6539c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984d414097873651f66836322921c46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165586a23219eb3bdb564bea21f64d04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3be2d26c2ab27a1e03c43cfd806c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de56c6a60fa5523307e54baeab62f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ab53f7a48725530688135aa8beb0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e801eea4cf829d0c7629093781e82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b77cf1e96bf340b6fb5135b37dbe3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e51186ca0c91a9ab1a68b57ba558636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4811424854038832fa3cd91f8842f3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a93d32829587d5e64939487664c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1097a1fc1895414dac441ccde7eb191639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783b6af522022b63f510e5c3ca22332640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3033117cfdc2c7665683818c4c50c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e9e2f36eb9fcb6e9d29b47d4c4135642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff560611cbe1f734bfacdfc2831fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a188560c9df7d13d46b409a091104644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d09ce8a7fbf9143ba90d0fb42b57c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62bb1f9f3e36e3bd760c0c5803d91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4872b3b894722f8363490524ffbe6df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573dcbd6ba5aae7f0313cb681905d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38f7669028342a147222448773dcc9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bfc4dde2e678f9e9c8657534930cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd5f4980c01a4ece33b367c6759c30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd0ed8e81d0425194ab261debb903652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba7c990aca8706da6ead499e42844653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a6f7d2cac5b75abfcd3d2343ec167654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27bb75bb25923b23fb5429d96be0c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668b18c17f0ff31f00cb1faa5cc97a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb46f1ab11091ed582f9970e63c5409657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fea14458a124a0aa0501b6418cd3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ec788e73e00a3778e0ae5452dabb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37089e2214a49e6674a72a06e19c31a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a702c64fe6c031e3682fe7e937ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820616578b9cf1560b5c4f3ef2f27a7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f6227859803d4ee030a9ba2d3829663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7151f4650c7ef0e84d0984acc1763c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6308b2ef37666d7836ec89e12ef63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae7b3b0cad665a77f20bb8372c0c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8fd8c52ae22900b426d6ad708851d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c285de6745248aa0b4b75c7833d76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d94f7e8f98e8d6ac120b7c1848740669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826138579ed41448fd7156a28eab953670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ae8231055b6a870fd0c5191cded0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9482e815ddb541710c25536d3f82ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7366bcbbcf81c12b9c461dfb9e1ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ebe4942d3734ac07a63327940fd2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104611a20e0f88fb464a637b18b00f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af23b7582916cfec93d79143badcc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d3036653286eaacb7d8226a0111a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a8caf82dba4755f4a293791d965a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf25b8614b95110a1c6f814489bfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c291ec830c5777971e60ec283888d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ce956c02bafbad7ef1c8cddb7debb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3920e014e05dc5894a21ff7d5ac083682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a809eb543fcc887ea8cbb54043150683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99171186c24529e9fee87d0efc08dca1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77a7182e406a5b871134e0770fe1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c665343eac12b287419e74a0293fd5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902742bac548586e60e2b58178728722687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e24ac3949d1b51b85918818d230ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4384296bc3097a7c943de66f8a681b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121ac2e3bce2a33009647c29e2db8d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f99510a74e769a9f60f779a6ce3a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e93dec87b1ae6a08e14d879fde9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73263dd3490485cb8c073a51534463693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087e0f42c1935bedd9bc8c2d072998694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aa2e8cb6859e35a5bcd62d0b668e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4157cfd394bbb99c4d8f97b42b037696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046096bb1f991a324ddeb35b0084133c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be47a1a75698bf7a3f550875ed22d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4743ad2ae86070526aa919254dbd17a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14defc13e244ca2d4e80d87f44b513700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f8604103b7d0484a7c48fbcdc27e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af469938e60417f5b836d7066b28dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eccdf373ee67d6d9af55ba6151263703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badca512d16fb1f5d67a89cee766199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d61330888926ed8586b9034e95a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d9832f651e0dc9f0674b38d13d8e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698cb2eb78052d04e3bb40b9f7f3ac9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43e5384b68dfe7d7e7bd5353413a6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a381cb396c305dcf22305c3f9a9759709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e45d291068ee55232eb1c48e797c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b8e5bf8a1aeff4095be9ac3b970c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfa827666e1cc0614bc08247a1e9fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2776ac85a3753eb9ea0b67fe193db4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78edd2ad1df76b2f77e2dc04c50ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18450fe9ab2be3b2c59f3bb551809f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908157123cd73d67c190fd4df97ef104716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee689dea3b4753575447ca89f3ef7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c249929702fefbc652cfb0ee006aff5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc003535089dfcbd4baca8e6e19e68be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb6b5ce0896f52d69b4e1fb892c23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35732f217f9a675f708525c7e558cc36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e795bcf8424aafe63963053e093e65a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da273c59f55b30ba297a220024df45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c02b97fc2b6acc2772a4244a7e6e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cde35a32809c73442962b22f50dfb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a67c6148adba8287f57bcae341afd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076f82eeb111d2ac0c07ba24c0d514727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5801f41f2a70db9252d2934bd3358d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2f8f7775ec3a06fbe7211f607315729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cdcd2f5a5df92a73eebd4e516ddf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5d932e3b032fe9bd99e2194b4d62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081849ec83cf99cec6872878754daf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf33de960e2848e6b5bdff301c4673733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b2ef6f116b15c2304bca84203767734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d265e570220c5ce5339598c8c1b34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0bfdbd23bc1e139c05bdbb32cd421736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0abc7dfd1f9688f7f456261584ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418eae4c5b02108dd934eb3feb691a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2920aa89f1181e1d7e49f057c53c89739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32dae57a3e3efbe8916ee7dff0c178740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7c0a60f22ad7b8e6a1543654da8ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eafb7ced5d4fef596a9bd17bc998c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaeff387faed5e328dcc392eb8d460743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a977c1eb20f1baa081babcf3f7cbce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559240b8e90c5e566acab91fb4bdbd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544563744c3de5d13e1d5a1e58280e7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2ea3fc22360d643793a3266f2460747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d652ca51d1fe5a1838f2bf9743ee1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fe0e6f4ebdbf91e4e5815dc1d5edb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347902bf5443cd5bbd2f1f65a3648da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e7a9e9b97f17ffd601ee7f79f19b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ffc52c6f36e7d72d386f321e33946752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3c514e8db0ecc4844e772b28e9acd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cc88b03c8e7c406b6b195be6911d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2f059ef63411ae260d6595ea5b4dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61745955d7f1c64556a0ed1630f456a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c3d4a91b51389884e6565bbe4e26757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b9273ab9333d6e13baabe378aa76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525ec49228e687ed3e4ee68c61af71f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>