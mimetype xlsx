--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8a5171a56102b963939e83092e8141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e5697a9ce258cc9df3394b41e5f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7731a435efa83fe341c0a43ed68d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4618745cfa47d0750c6778a2c18bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa6bbc618844ed9425eda4e18731c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69946487114f341b387cda90c8ebba96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50974958720338050ab720538ca8a2467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042148a31295ffb94a1c504284197e468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b805c6993cb71138d9b615a1e459a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bead7a3fa1df6cad3147e7553413b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff19af279a2d7bc1366df1a9fa008311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf379e40c16b6f8401075fc3dcc4a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb8f7f04609fe095471543a2766b2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f5146f47ca6fd56bbeeda3b4b6da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e76f7ac3f04026f0fb5f0ec24a65215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ccd1c030c8e7b21284f4579de3af016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261f11f727fed79c2f3963be2328ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf98d0a5b652be8f729f41267cee22518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab13c64a7d2b46f3b8f79d1981ed56419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243c1e083d8f2e80ea65ddc8c151a7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b140a24b820e2ab56ead180713d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d4344126637a95aac1874bc20829322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af585e816b5b814f15550cdf344c74723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030788343534d0feebfac35ca1b80d6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4bcd81dc68e362a25cc01bd137d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdb287859eb5b82001e6a3ccf098e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6114a80f88bebc69f1ba185e3b7b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30b7c2d31a3055ed5ac9e420a94af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd174bbaeeb61e9cd8f8a5c9bc73729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e76ab57239dbba504d51238a89b7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba75a53fd3e6b063b1fa24652b7c28031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b881d921581f53e867e0102ccbdae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10abd11bbb17b7f3b70283f47c9a06433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654aa241445796ebace066c5d4b521d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c78a098b49692adf49ec77a4b9251735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2057b029a50c55f4d177d1dfa14b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c966b6fc865275f5b444f524a42cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194089dab0e1c3b296b808a6d66813938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e62d05abdce3edf420784a1e6c9e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5f56a85116ddc00e72b0dff6f23540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f88c27149af69134b651b087e0f36841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34205e1e2b08e59752b57f96a9f0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a58ba033c05d35c39abb1f37bb54d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f405b9e7a0e9a1e5907a71c5d960a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa873e1cef928189ba7f542c57c493a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae02e02dc4642ab1eb912b89b6866646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39977a9e40287817c9088a1a2261bc7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c5ed50710bb8aaffab6fbc682d4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab782b84ea678673e39190e130329549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77a07267e49c9d622ac8c8fb6b12e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d24b2d8e0d456deb6d87324ace9e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8162556b33b99ce6bed6807e873d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3787bab24f3e042de2ea9576b2e48253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3773468dbe66aff2b2abe3f954ca754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f8ba35417024cb71665ba02cdbb9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6a70147b3ab5320c346027ba2dd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f18c18c2d262e33956446337dd3e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b8088d528784246500eed94c771958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60aa881cd6b102dbe5ea402611350d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae146d29b379cadf7ee560a009d92b7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514dd3d048f3c51b1c1306edbc00fe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f578305b6f417400378c5a0dc8cc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b7e65e496b29c91ddbbb290fbd2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc58a364d205a605b8be8a2cfc0ddeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dac08afa00e1af06fde23f7d8b09265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4f2b2fd4d7ebc549148e08b5792bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab19bdfada5c89083c615e86634c6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c827028a792fb4670a28ec4f2f7a9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f87e56f6432f6bfce8a1f6bd5edf4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334786d1a5737927cf7ec57c5669279370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02939701948791b72f5e2ed87008fc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c27d18f1a24207279192d2461ea1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a9296a0563561e3ec69e8abcbdcc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8d142dd3c60d6760b56d2ebd0bfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b9b9242c0e90c5e5af7bf004221575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d2810e8214636d9b33056440a76876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89324b2512f99f550c0270cc759addf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1e149a5a188222926145ce5caf7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee01b5aef156175a7a10da9e32e91c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1bd824aebca805d8444cc8032388180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cc125141a3758d586c5ec375d000781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c077dae799460a0a18dc8e5dc0a3ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eb59b681a4274a86cb1ae275308f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6582ce6cf62b3a7d48dcdc8d19275ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71d5157ac576091cc4e071181f88285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd7344330184d582143b76039bf84486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbfa9562278064a382e829dc82b53c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333d4a3f3f500bf5a7f3b91b34dfd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6cb848547018501ef73c8df84302c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060a242a8ee9290f287008b391469490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c526bc3f6c335599cda780385fbe64e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c87f77db6bc7c70cc62540dff71092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d15f324bfa0099d07bbd0c1ff2aba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314d4c9644edddd92d5e32610d612d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f21aa2eb8a8f53bfe247a5cd3d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6269ea598560b5d74ec6ef453999cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d089aa8dd3a84b1c003fbb911943497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5e2adcfcfdf0c036248902324ff5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b02b38113c92cb0178e5db086c37b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1b997f68de75995cfc182780c2613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6942472de793feb9b43f1c85d9a76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b80ab92c874eb3251b2f0260f8e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c6e0bc9f06b5cfd282135fb89529a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349e35cff9c3f83de9684f0adf428ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299bd4b7e85e82e64958f3285e5f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4d980d11f6cc026013057c7ac2de0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2e4ab04c484eceae027c6b40169a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d68b8a87e9df7ac1ba9c32a112c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33cd678b55caaf5d6551bb0d14711109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b08ca7e601278b0d653320874b9435110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3edf5c374624312cf3eec07165c3ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90cf9fde3be01e94e24033dfbdfbc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ccf3bf0ac691d0cd2670efaf731a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782424a6f225df234ec81652742939d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f3ddb2ff455001db8ecdbc7b05c60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0593ff7714969b36285f8b5fd01b72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c8f6e169a7f517904a6580358f14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e984725d4f457248576f3d8c18026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8218bcd14469bd19e19ed966c335d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c5adc0af4cf76dbcf04381b468807120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c2fcce55f5596312d3198b578d37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456888cc891e480fe0e8c7f7fb0c818122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53af10a0a0208047b0c181367f2d128123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43013eb51a8955fca543bccdddeceb73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb434e556dc653bed6f094f9c3c9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60087b9f455c31c497b1828b54cd05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435bc72cc4804478e4436855b23da73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bfedba39441d4570158ead04fc82d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b8d5c67b122a0322ba375c3002439129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6caecc5c270b1c6d1141ce1f42857130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac946fc7ad9981d840b636a49cf74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd693c53819d55c52d96cd32ca84e81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc4b9ec1163eb02f47e06dea1d524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6acfa1d1e7cc8cbbd7e8bb1b526cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31375e243ebee121f5de922ff4363f22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865fcfdac55aa559d0677b57d9b5199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ef2e9f2ea73a027473dc6a158ef3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e2d643805195b3b957dfb0c1c1c6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c380b0521f69dbb7d57d0322fc1e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4952f82e17b2dbacc8ae035d9ae2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb1024ec8de4478e436642b2ad3e24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea4e67ac15219a30e7ae32e2cae3bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ad45486b9deb844339913a026e70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea518e8eec64a6f9de627356d47c3c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb53421f84c2f3a61bb1d0dbe7efd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a4311136903150342f5d96ab37df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179b4bcbd4117f09a65c5504074b83f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4ba52f6215e394fa45464d60c59d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26b73b839467e6f78e1f7d14492a3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431063176774d0d83daf33b9de7e58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862008245a0e0c848dd281f74e9c098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765bf3ec6545a87bf84d62314f9b27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80dbac0494aafbfed61f6b754a0c01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629aa4847259dc7aa48dee3bb136a88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb01f9be142ae07f9a6a164c1bb265f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a72868f1ee2715194978049c830644156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9b33c9b33bf593162cb023b0f1544157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99915b8330cbaf4f1373878e5587209158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a5312d07ee48d45c6ada80d6d867d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85262471fe6c44695d6e2b481561cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0f04862139e99a446209b64802a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bbd7eebaf28349fcef0af02d60120162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947327aadb7e19fefbdb06fa746a36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e1ca0c2d567a30c367f5fa6eac46f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e0e4fe4da09ae41a821f089f57b85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11951c4f845c61f6c3704d902d5bbbef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b1a2e77504d92a58ed7acc888292167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496ae7dd529ed6459efa74ce8ff468168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c8e95935e70ea261ff1676a683461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984df47170a8e00f63f3ed2dee7427f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25dd1b61356956c08f82861042942171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51b342c2b4b7757ecc2e8667f01349172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160656ee5e7d4a197dabeb916b05e208173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb1585d5106373c5bdd7a40108df0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51346becb3015e3f3f1e67e673ccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd10e0783a6eaab288a04e7585274176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1679c07dba580fd898e9bbd64e8ed5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464fecfab7f1e3af7f21b720a7f62e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e875de4873def7deda1ea0b92308fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d339f421ff4a7e47394cd19d3a4b9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337524b8199ad858d9daa60cfb3cf04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da87102dc31db9b29c429f11b20d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2461ef686fa36aacd12f51d11791eae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410f1c195ab9e78108875a3f33536f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862189bf5815fe1f889af955b16d5d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829d487865be9dc6aa746eabb6b142186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3507caedc2a0c0981b05ee595a48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e3cb222f37a6ebdfba65ed12bd53a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52faeaf0c3eb9ab0a437469420f770189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644508201376e2c8f5f49ee3f0ca8ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69282dbffaaffa827668ebddd790f5d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179e90dd35da62f5614d07b6f96696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72b643cf5188e2718055e73212635193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c97506620938d66cfafe1089ae58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa077052135574498da89bd632f97685195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97428eb7a2d3e6afde1e72dd8ce6bc23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fa841a3cfc21db7c09c4a1c86da8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f0a19e4b704cb2995513142d5409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218485c5815236482bfe5ff102223d6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbaa8ef0ca8941e6bd0d3ceb3383f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a981b5524294d165f78b2e20555c4d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d012c1cb4de38f2b0b0a75484883202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04e2c660b46f2f59e443821acc84e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01df87f682e40b2ecc539fd6e9993204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b04a39e94df7d2da85324034d53f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb360201c416c4671544b2d17678ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b0a877f8d449236fb22465d9f9524207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec306d14fcf5c0abe860aa97ca49ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ae9f4ff2c938e9a823a49c9577835209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098cf3416f988d9e032f921cc8c120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b232bb436feab4534bcc95e1a81916211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e21c010b52c23c020a4b805c75b18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6cdfc84c22110d13981d7dc1259c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f061971ac4856ed3256c9c2b7b5e39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff98b30d70974b909db796fff96b17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fb16e373ce2a56c40536c9de78e26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e631b9d23fa1e8f4d4479affd14e59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37800b1185d7024d724f7a13ce44e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c479bbda4a91509c7b68b84b20d983219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73785b5c6ec71456af08b4bd99a59b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc650ff89d7dceaa6ad0b6ef8f88397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55beeb1ef3896ac6db59c74f24b6bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9d5eaf209549da7c4796037f36c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45bd76c52fbb384f92df60fbb957df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3264aef74db4a7f6753173e36ab1b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97804a47281d0e35c1aa89511153d691226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327eca5d189f1ddabe9ef0c8b1a6cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774f954ed1572b49397cd92c35cd60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc76e0dc0b554d186f2db35c2aae74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73238e85ea7548fb3107213a34527b9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0329cb1e30d7f645d3f6e7d8d0b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa42860555587816e18f67f77ad359c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f8057f10887d078b4cedab7e7cf5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919bfc3e17dccf938ae7618188c9d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2e6a735031dad0b7054dc0a1125c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5360761014a268cbebd0e40f0bfea58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8c61b169eed5c8d9ad60b4b713a66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339c4197cb3afa9adec1115813645f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150d4212ed9657a53a3b81a4e76d53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a663686c3e42e74aa30c3d7c720b7af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4518aecba9694f5f7aa5063010037b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbcde33a60a3423c32e2938e86fec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa81cbbfd26bdf13fe719b1d6193649243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf094865bcdec6e9e4e47a8d2f6e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b41a72598d4509dd50b15f1f9acbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb868a365535c544cdbb55f8f3f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74fcccf2c51479fa2635af6bf4909b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51043ec03b59ff2eab8db0237f543c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b46d191609b3b0206484b055134e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41545704bfc92782b7cd92b1a5c14cd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46783ba687d5d6deb38f572d4e329e15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4a69646521c6ff56ec61a2d4dc20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e629a72ee45105406d8dd20def37e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b625c830c3401adc65511d4f4265254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84d0b768f2b9d92c18c253eb6808b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fdf6d67cf330f5fdfce6b76850bc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf398e41f0fc452261409fd35770e11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588168f1641a72af7ad8989be1dc3d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa53b5c04eebd5b086601f3e671c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cd3b3464078817e9ea751c9d2f061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd66fe89029c036cff85e12a7e3de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a132457af2b1ffadadf5c62e6c58efe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a50bdf26b457333b419904916f8a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67501cee2b7894817da2efae032561264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb69afc4cdb972965ac81bd46c28b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6c85fa8a4df34c41da907cc9c6e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa0a9693b939cb28d6ed7f0d0eb916267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5294aa0e088dc4a7a3e2d8344c4e42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ab18824d22eeca11428918c7662e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d0e933cf9f43566f398d2c3f93ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec5f18a90c56e660fddf197e7d10b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6a878c5cc0b69bbfcb29b41c20e04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3da0c07e821178392cbb96c12c54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d5e9d740c26e3ed89c242cf658b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371ef7be7021fa6c8ca201699e4ea65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a571c8b058ed6a4dae9523b33b60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4616cd789763d1fba0700258291c31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bba7cdb0d780cd6bb99d819b04bc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3944dbcc3ab1d11bcff2145ec1f484279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0cd4558bfda1e25a6bec2765f913f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a5d0617bc8346e8da4ebba627e7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2efd28e589e79e170409d0c2963b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6af6a2615331c91b5c2ee0e51af18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616579cc0bd5a5aec2b7e1faa8b1d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f06361609eefd4c3627010f8ea0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7574f5b3aba8bf44fb967b191b1369286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a262b9a5edb8673e1cb0e5c308daf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dc95ece00c0f94dde8d90d4d05675288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df193b96b37c737ff0c403042bd22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfe23ae170f7d712ad13cd9d5d05a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9d6319574529ac458f1e1417be486291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da44a4b4377448107870f61d87b3e39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cb5251a8e376b69f0dce5ef4d21b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32a3d37769170687ebc8ecee3a977294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc4e23747e1c97025be30d4db5b809295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965ff3dab174f3d33b3c114293ed928296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c45afc61965c2c98f8b075997500297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087881132a998c5352f7b8b17318330298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b923b9e60edd217948931eaa869531f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dfc87bf39590ef8a972199461c4a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0baffb88078a3864b776c94300a736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466afeada78b9fb608e1fa21a08bd845302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc10cde40f8399fd2fcdb4de2eb349303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3384c12555a56928065def55f249b92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e8eebdd844b03d571dadf8bb70d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa58ed16dfe98ef6369ac439feba93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd6fe300bbc5592305120df6490b95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04cfc5155c142821dd42ae8710ce8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1b4eed6688198e93372cb762e624309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43766ac5c5a44186df1f852f3d1c22ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5221473b8264c7126686a19fd5f75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd60879cc76b4a4a1fb0431e78fd54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857d6c6c397087e7d736fbc6d72305313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7259d59311615d9ddd671d95f4c663314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e0acc10c6fc797ae099fe7e002f2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711944fdd1029bf33ae9ef1e85e487a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f5b022949f8407c5a4306195137f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aee4388c05fbc0f95c2bc738c88b72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701915c5da6944b9c0e5585b0676cca6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0066b332c5de322d33297cadd3b85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034559747bc59aa80dace4e144836c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58359fb93656c3d5a9163d2c680bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958449c4a9a3425df6aff5635859f72b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a861e1752df3bcde197e5cdb52a5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a0f3c3412b3ea3d073afe80cee4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ffdc745a8d05c64525c335cadb79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e91f652340068de6cc09a9d73745327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3e765038036d7ec5f3da7ae3a507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711114d7b154bd697ee2f27086d73ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58901d0fa14d841a6a2c41472ac5dac4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7953ad3d9f4a69c53ff4e7a41ed7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704099bb4bc10aed21b401181b9742ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87edaac19c9dba07df02554ccad58e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd226a042f8b8b3eef489163001736e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e4caba3c2b488ef8f9a18eeaade2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1057717fad776148e3158edf74b1fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0b97b274bfe38b0c5aaceb3a62bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4325f74a174d59621b724c932ecfc7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5155b7b2b5126a0a40a09d89c4707339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d5ccb205c68de96eceb11fc9c87aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b495602405424a182427e28fb04e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9015f172c4daa37102348ece5b16dd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34033def19a37d1e1e79b324c9884255343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0784e5c1b21fee6bc96c969c34fbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e59868a09a439da2412aa7e97e7e35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9150e9f094335630cb75c8820ef93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723396bd6ca68a6c31787a17584146347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc6fb73a452df2b3c514b6ec23c8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3fcbb85a10d9c9f562531383d1e4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce69f005666c3cf8d41e177b694a4c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95670cd8bc459592fed34b2e26c888a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca1ecb716116a7ca06cffb60596cbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea814b0bad1f7a8838794276cce7f243353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb6135f2d4eee16a0fd023d6d482c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328120c69f2f6f01bbad264da1bce12e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cc612e772072038e719bc51a405b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462a46d91b459833876bc0fc342a963357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6353aadfe583b76c012be75b5e7e4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c194d16bad2ea048273e3bbe55eb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2bf5a9e16a484c3acbc9e139527a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325926d946ac58a25973e5c79af3747361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3549f51fbeb327b5cdbf9a01cbca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671459942074de849eb3362c181814bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43545ec5bb0fbe9dc9c1aeac487e69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2880d97c00168535b8e83eebbaa9fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdbe827cd66dc701af475c1d9da62a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff53a5e8cc3284cc03ecf58d2662cf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d92a40fe33289743b4221f10ead9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0c62f7b535bc0bf31dc95f72f484369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2483550b8d88110cd43654cbac168e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad666da0468d1611a8c12f1168ec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed05867daa17952bc9122dd68c7e3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a1dddec937e626c2fc72e4602d51e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b907f3fc52afa2daa281ea7fcea4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c54100ad665403f62e7b38ee69f0d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3867952d8c042ea1c3368e2f6534376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be964a70c85830bc200f0d97cbc626377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ac8917f2072bb6be386ede9789cec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49a9fe6965150755324b1ec84220b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f4b4fc249c8117e686fa7482f2a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7fd45e9f6b371aa41dbb51c2e910381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401269ad38843303f54d902b1678da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3b7200f2165bd8d294e5aaac88a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd4a756ab8254ec90bf42bd0297fd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef8ef8ea0ed164e83eb9255d04f65d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618637b89f8afaab959442b40e2e32d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614deddd883ae386afcccc7e1c1aeeae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa65adf87ce6e6bf41fc7a1300f03f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a20bc94a27647ff7090799e42106389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9775003c741e15dd156abd9011fa6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6118df502bbc7ed3f3a53862b27dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c5c1ac0cebad303791709ae800c79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30811f83d66820bc203bfc0bd162695a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a1e3dd2d567d670f227b3d80545c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece12d09c2ea8692004b476324982ba4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83388d2e25a66e3791a0f642f9a0ba60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d1a9b1beff127ee37b75f1d5b8407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5271ecff04cf0c100a3170db9d7c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e40024739e1d4ceff60a42603521a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62904f45857fdff50ab2e9f7cbfb46de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d9f51331d2faccc18af2ed3610d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da4f54262e741805794a10890fb76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f431cbde38398b83bacb859be0e9a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54583aaf56f7ff519e0462bdec5edf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047499d4f758df84b3ae25a03535cf31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9de16a98ca2018721e7174483c0a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b515e81d079194e1883f0f8b6d8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42529642fea607786012135b834d458a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4926885577533ec8a97b961c9a6d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202240743775eb481cdbaf6690ad19d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728071dfb8455aaf7eaa92fc7170776411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f43810fbaf3a052eb9fd82d2b3ccd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def1554479be7bf2581a900454de5dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9019490e6766c8ad57d3178f1c2e03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25710ec8e4d054ef8873877986123b47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11282028ea6f3da43fdd4796f6ea8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876f547203adb58a8e7eab48ce6e3e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99d580bebd402167843db34c6fa8aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccc4a8c41d6ed7df6aee9a6332cfdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf1106d43e52b03b431784022934e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40179471c73e745a3c6ee41827785421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e9467911c91e10efe3bc074b96089422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32f498f1243497ca311af37f3b9521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486dca401f185c51cb06a604eea84e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3236d512b96a44b4eef9f535ff3550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6020288319508fec941a24ce597965426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a50f7c0633e0107c2d3037d5757da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02d1dcb198078b2133491df21e4e86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fec8ee303c72e7387b06a0f81c5de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2356cccc9c77fb44924970a384086f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280cffde9d5a05156424b50ba2ef73f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd908c08c6ecc7c8e6ef56fbaa969e08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e9dd7e13d5bab2021375edffd1c4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f0201ad3530647d5deeb6e342a4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2162a79c6721df66fda79c9d616344435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b6717ce30af2df028334e32a391b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990500d28b5a769dca80ef16951fb96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06c5e5be01da596d11fb7b6eff0d9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007b3259bb027b68684113a7be536c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03475b8a359d572f5b75c724c6dd59c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041131c2036bb62596bd3737198dd69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77189faf19c2d5e9031ece8d0c2f52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989747f6af18502f73e9a245c32a72a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065fc003412fa783e297bb50b9e6889444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad62445b8e9788212c55bb1c96521445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8f014c70340a61c70f890cfe036f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d42e333762e4417f7cbf04342219447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1421c01f91171c108658b910633af4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b80234cf82b573ef4cf4f2d1ed20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b2772ea92be1c7b928f1f8693bf0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555040b944fae5bba3949f78d90f28bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02135efa239887c916d47ea98c029c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4150a982f3d8277576a6dac264886dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7eb38c5d348da66644e3757ccdae6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf3c867a45181351c0e58eb3747db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404adbba6be3cebc857e7733d46fd91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107c2a2a1ef69edc4d8646092fc26a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcafc704ad6d3c3bde22c51c9723a0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980d47cae7f14fd35aa0d53fc1909e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3174596e3bb2ad50c8089ab4490cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6765fff86932f22edd3b7ee2b853480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae585e755986c05fc239eb5fd0bf4e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768c67b80140ee15f05b398c9653caa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ed0084dec4dc3f2e85307443abde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e665454ddbae973fed35514e20d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9cb9186aa662d951b0cfd25fda2f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210411a5c9af02c2a3dec930ef826ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3668e8c7c9da7e49e249e584da358d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98183602fa8fca97ab62934143dceae4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042c1cd020647ca76a138aa5a3bc442470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb7f5fe32066da6a211d13b146059471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adb67e6553a7b8f612153006e3a9f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3b12926fca11bad517dfe4fa902ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf2438cf103dc1e6654e083f0259b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d91482cc7f9cef28b66d2598c8b6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7283a04a2b4f8cb4d6fc96dc60e221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b06da5bd265c5f6cc7779bf1d37e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d73d79ea30f3b0a27be74c7fac4d56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99250ad58cb12f14ac40b4b8132b92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee5c38ad5c7ad806d17edf3ae40dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aab6ccc7b328f1faf5a717503e399e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192807e083a931815903c8ad55ce1269482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820422e9ca56c3801b7ed8b2d4bccac0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac58e7e5005bbfaedde5c2b053eb37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07eb32fc5625e41c0fa07fa344df4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768723dba5b7f4754af95933e9a798e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92466ebc2fba7ebe8a977a2b64bacd28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc7ecd59b99bd0546a5ad6f9e1f55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123f3d65d33e73f25cc718dd49c1362489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654939dbd67821d9859e87afaf82caf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732ed4a7a5d203e78ef823b8ba71b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8ae5bebb885a9c1d4034ff24272e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268766c4f4ab45e73b119cf790b096493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d060f5bbb28d65c5cbb6424023e7f51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bff84d1e411a66d83f20483af1ac30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f77bbaba97dd9c4cf43fa6e1d4070496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce950af8a355aa1f1e0c286164bd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aae4b4baedcb06739c2057748864c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d374f18fe28799f69408e8027a08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0cfc0771927bea98f7578d6f9c3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf0737a35cffc46fa3e86370b31957501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad33594c4b23684331e44e36440c2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11cf9546277240850d31fd5e6292c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69eac03c622dfc386594e7e4be585504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea28d4f855158b27cda43ac40c62704505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d887bfcd766436637185e5957df35d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f5a47b835f3cd2580bd7d5f22fe53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271be10881c38fd5d484b7777e1f98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453dcd8e4f8fae7301bf7ea4573f12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429f9fe2988a6e7ce2b853ec7cbcae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d06e31a5a5c9a19f88e9294ae0c81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5ebba14b41bf65cbf1d677343399512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b401640156caa5561a221bca4e185d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed5e665bdfb97c8c8bc659382d44e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a58ead74443e17338308862b149a00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018bf7ce35481bc799580f093e29d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b297a2719e7d295bad95ccf02f4f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6a589445218ed6a1491abe8486729518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576948fa0ca2aec9d8973de0873c73f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294db4eadc84a2360461554dcb5087520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277489d600075f746c689913b1e8547521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd26ce10fe66ee7ebd1bc5556e2b51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656373e47600cd74318742daa7ce21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf160747778f3420d93b060fbb37b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62d9684f2bf56d890892b8edb08e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c285d0dbbea508ceda517778a524c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4bb73f7e12672aca97a2f0fa497df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59e9982ac88255382c34a6aa2be5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a9375860cd872f12f6b43c02ecc94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d39add96591453529eddf1d5db468530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530682696b51ef36c8619a8401d7a421531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e584571b26956a8fa6c7fe0a8a978532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944eef9b88e3e09dd490b98b7851ba5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c16f9b873fca926426796bb57ebfc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843afb779c92b839cc5d62b722ed1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e90c77518baabf8da7faab43e903fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d534a8f975cddf671fbfbf27b8ee2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d739fa9778384ac290062e9570a42d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cea3d4cf71764aa34bb3ad9c3ac19c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa04b40dbc7a87c4a90ad4ba8c1792f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8a91854d6b500afa475a24f11a339541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24f422f49a0afeead7bad8c91e579542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba97908a378354f7392f0e5d3b7295543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b203ed669a86885a947d01267392b10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7bae20ac5d962559eb42b6e866af8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc9301967bc92bd993358ecf778052546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a98b6d3823cb6c713fe566034c603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d2b464158c217a3ba86e4225e0cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d46a8369a28ff3a6d34757541c47e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee81638b0d9597699ed014ac5768d3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6001b07aba4903d7ca35a5a3017dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dce88cff10f281aa8498f1cc1ae72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a77783b0e8c8e2df25518284789d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89558b68dadf98a788a9e1c45b3e417554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed10f9c0b1446b35c1ba7674c78d6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247082c13531a9b3cde6c2668e977da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3d7cb938fff65442a110c43c92f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84334f4a49957deea835c9d0129af525558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d040cb4be9f86b3fc82f5e569612c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c86c90581be768bf291b4183df001560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe260ef30ba6789a16034a326e010d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678820db41b3bf24ba92f74a5e5f000562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e6124c4dfe276edc781ba01a293ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc0c65df62b4ea18ab94a6092e0ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64049b359f21f7fe6efd626818306036565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc469dc1c3126687b5fc2216fee93aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f05f5f81cb2a09410e62e0663fef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beba2f65ca9f2bf8d44a4162c2b33a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf915e60d964c9945919a53c1d9648569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc349661c02e1edbd2facc3a6d14f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b91f00de778fedfe28337caa8765571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4927034cc194e82d8f5aa4a63eb5b7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff74ae56e983e703753b8555915d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb25ba0980ad218dac93f34e3175088574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e47eb72e64d91a9f22f573c42031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605775d72456a2da2aa6c3afafceac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a920e77b0d346ffcffebbea5f17ee03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7ff81bc15976729107e8d61aed5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a54e73ec7949aa5074f29899b2de8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb891982dee1feed3b5a5668214e1df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1020320aa505795a31051d6b19464581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef4226324b2dfb3da045f373f94545582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbe16cb12803a9bd2bc1c97ee72670583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518a4d8b9dbedb7193a149f6e3e9768584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43332611cc39068a5673de1d851f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8832cbc368d225cebdf4ff818afb5e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350ab8eb6ccfc5d89ff4f03f10e1c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da7f7283e08e6117817a5a8e6c33fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e460d56dfc2a95b49a32636e9512589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217b4e0be99c608cae861740bbefb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb63ee21f49acd1980bfeb47117ce2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84125de088073197967ddadd3f46495c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6484d9a292ae8a36653fad73883d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd32a7b1e7f4471669eee2528cf4d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4d4cab7f3f5dc5e7fa67fdba74cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd267a0e5ef887e8287d0f6142ccc532596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b751baa349e0f73b05f8d53bb68a7f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492287b8410faf921097796ab2802182598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4486159bfd6d709c5c1a7defbc8447599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb7e2ccfb7ab6491579d9867a5c7d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b719f28401794e8357f2961b8994601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f8ddf813a2d5f84a3e41e4ff3adc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279ec9b88a524b3948995b3ec4e77a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a29f981a9977df449eddbd978078604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681709a9d5085c6c11aeb8a6feb8be06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd577fe02fa4335128c69d913926aa09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf3e37f64dea2096ef0acee047de03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3d6603033408fec8b61490ef1bef6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301e9102a6296dc8a418b6fb111df5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543aa8f1b3fe5a551bb8fe42860a115610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032e2914ddec40b1844349a0147cf12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cffc5112a6d2addfc1d913058da174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b80b378cf1f4d872bf712f72d94f5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e4a22231b8fb1786601b5b87aa5b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f424f56a8f00773949b66ada56a4c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db37bf675c2de054646e0f9397def1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a1922836a00552a1ad24517b3250a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd60868593f69ffac2c10d8e9a64d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e2086331ad21af582ce68c664c2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6b32c973f9edc3c7936ad3969c6da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad64f690e3c7c2a0af19d1d3a5e4d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae14833c4b07c6eee0eb260833f2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926a0a43b97e302457c904672fb138a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce3f6782ca5cf058f25d56244dbdd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d38925301c0363cd18c6e46219674625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcede32851899285bd9c235fc93465626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ff7490cc9975301df488e1fa1b4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee8b3b1425959f74a47df3471af600628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d219a20226af29a81978d7ba3ee9de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0572235b8ae0101c8529dd5c269f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f782b12aa157b1bb787d0265f60a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1cf2dc951673934e9add56cca8604632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72986f4b192b8be69c6dbed2d8bbf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be1b96a81fb5a17b5b8b305501d0a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890baee6e1dc104453ac8d302d7999b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea36b260fb082cbf8054fed92f226c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50334f1edf909be172ca7d3647483626637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c144f519ddd0efea75f91c4d8c519f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf2fc782f92c52921164a3385b3f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d652dcbec4d01191844370ab6c1ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd936045d20b8081d203a2debb1b0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e310e4f0e6cc767c1d5a835761585642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c640baf338b9c3afcb299219a1409e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dfa386d63bac3c65f34fcf3d8e43a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184102cb3167a789b3d566eb91764b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28271d674f5aa64f2b88e7bae1085b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c64a43e8eb0f462795ba29918911647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e2db46b3c0f0052c2d4601ec680b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535abe08d169ad122a32bae8156244649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8325ac0f3e8bc512420838b4084dfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac527d1b74d94b4fd9c9edc15ef2a525651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583f764272df39de4aac8eebb0f2130652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d64426b24245586b2d407534a576653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fbcd97c1c6d11595a58100812a7a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e9908642fde271fd8c0d0771666b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7b8d4316d3020c394c8716dd3a737656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd8001fcb48fa171a1fb3bb783601b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eb8d175dc282419d7eaec1a361048658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b3c9079b007e0247bf2d38677529659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe941bc16eed6f98e31a8ea633cf40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50a49ef3f2bd507dcb9d7b23df348661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336a45391d7f0d9bfdc5b7dd754b0d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9b156b929910bd35aad072478d7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63fdd43907c9014aed181e6b5ef81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4979d2e507f9aa12f9e547e7ee2be5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b70c5d84d458c76a1d14f987ec0ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392180cdc9c3ff6fe9223af4325c18c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793492d704ff8513805566eefbbfc32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd3cb2c58b4a1339b66e912b8533f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659987aae80b46c0503acade3d15788670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f2d39086363902c70da0c026c5616671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c68d73e8aea99d797f928e15b251672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accdd6f3264a6f16f008f335ff25c9e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47730e446aad3d7bbb73dffecb62962674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ec34636829efc5eda3b2abfadef05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce3967bf69e0906ac8031d6f0dfbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08d875e42c9bdd2cd843342f301f31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33695fe271f2fc70ac5b1e23c547a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541881cf597ad302fce6bb175c6c42f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fc4673b5a52da0f31059b29d411b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5112f729612b98ce132fbb2f1db0fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62ff7d2e710b2f2b6a916bff0666b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca106fb7e669053ba0eddcdb662ee6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dce634c05ae410b2e2d8136d7a9aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa333a3b1171dbe4a8cbd70555bba8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8916f9dffc67531b16859f8288bd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b82d5a30d339507c889d8d33e0837687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01fe23f65277a32758c3c806cab649688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78fb8dceceb625b051a81c9f7fcc6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1868d745fbe4268e85c97828d4a37e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38fc0adc2272b782e32fde330b5903691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f190288103e070633569e05c5ee5ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8ac8367dda43e820c6e6d963d583a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997fa706b944abc10120b6b6475c26d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aaf37da33a07a2b37f8bf3805dfe1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11728ac601b85a8d3a2beaf0a5669910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8094d2f05bab96db98b2add85071ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28c7141961f415ecd1b7e9f0af3ffb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d1af3bfd70678619395e79ae36334699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561705ef50f3f48d1a05f3063ad84d2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7bbb94c910c18bd8b7e54c1dd7487701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a0b626f72177d4bdfdf346f0853b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebeae7cce361d7258f2b29bb25d7b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f465f975df3f8342b840f0c1976ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bbcb5bf15906ffb1f8b6325d24838705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8cefbebdac942b01956db20b0f03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a94a01db44846551bccf14afd759707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec305491ef1461f782998f3b8bbc6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff40265bd885cbb21ddb3fab4df52ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b5cef334ba1cdd7f16b44bf748fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48482202dbdd7a468a6097e1cc71125711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eca792aee5c0700575ad0f9164596712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669025fa740dff38921d127dcfb8d7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720f4e90ce2cdb34ec10a68e8febfac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be0b2b7e7d3cb2781c588bc4eaf38d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479a81e5b91e6c64b39d8b4f2ebd81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf7bcbf943d0b13ae59482e295c49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4dd0b4c33c3206253411d54ecc7da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059faeb6090bc7cb3368d1df7e6ffce9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b1715b436a0f8da394779c1351c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a804c196f57cabd098d3acc498ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d452fe627b32c1c842990049cc917722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2fd071f0b9c71fb4f0bd18a2a3cd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648c2fbe4dacf10bc557ad017c22fc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928cf779fce0df2fdd198edd14bbae3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab821500d4907e1e1acff5662e63914726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92d6ff3f5015bcb92b9d864e2c551727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f43d2f326a0efdb1a41b94d4e324728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114177d175e174c322b13b3fa130b57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628076996ff8edc6a6118b640a59801730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a91c2bda43965364d8cb85c067d22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ef9cd3e0a0e5461c38f34fdbb774732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0719d325f6046e8fb0a9ae462e158f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b7679c488ddca8a6a934e9bcc4a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76d8b7832922a7ea9d994641a781d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70772844dbf39499b594ecca48dbeeab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a0486d11b793a2811382c2a5c9c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c75183d79a9f479142515bfbc4a6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d69da8d3967096f929e3b32c69944739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa393c313d4bbd0e814fb1ca26ca5fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2059457c35d876aea42d8c356949741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c959e4d46c8fdbc6028b4ba1839dbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f4345c706463e5e87f53cff35712743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efb2d29911dbb3f04638c6728259b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b244c30275a576b139deff9f11a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a4b799f88b058855ca6e52513556a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752b63840e28710c44b7f83316456b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc24c743a898c3bb36be7738856c39c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85aeb7d7b573097c25ab69e5802627749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05246ab6b55248ca60d02250b03ff73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c7e1f7ef9511df5742b6d6203514f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad0fe0df4839d6903f2b9380ec979e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2860130c9e7653fa9916f01b4eab63753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50283bc8dbb23fc79db0a67f7e2b561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e0074f75e3baa92f9f295da1bec22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551a212b07fe13d91922f235f8feef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82631ac754fab0ae3ade4c28cac4eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336efa53555219d75bfbe9fe358a9e835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac6abf55aaf9f1af3f82282e56b4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c92a030e80303a24f904d85ba07c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496110194fccad298c536019c3f560c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0dbf93ae82fd1486746554d8d460f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dec72c8a79e1a3828eed6e65da52610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47706b5afdd442a952254bb3a17a28211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc744f9117f2becec59ca73206bb966e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d03f89d8bce87ae9522e2a405e0dc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1811ffb4e3987664c1900964cae979714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc88569152748f20ff74578d9b04715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3130487a709a953f15d37d90c32bd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f77319794ae2c45a7ac25481846d1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a693b74003c6dbaf9e87c866098418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10d7c04205234ceb7075fd8a1db2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c0358f8aa6c01388313ec50cfcdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad2eeac23df991b5d3353a9827dfab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760cb8c0d9f6b84a8e9d42f8f6ca3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a6d296e1b6de61f8305fc00e3f7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415cb84f1d6b7894b663d6aeb28603e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d035987794d612fb6d7debd4224c50725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b769f575f34e46afb9d52ecb2649f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721eafceb8cadf76cd45b3741376f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee7427a3219655f3ae1c4e7aae995f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d439b5a0b7634a155c07b429b7c0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b9596c99e9a35ca13d4e7ccba6ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42973876ec0488168e65246d6bcd748b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3848051045e6f2365642b58313136832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36faba27c41c67ef48bb46909e84233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134972c9d610b4acd35194ed61f5587634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1640959a83fd0da8fc6d8e09a8693c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c72c777c8861cf3118700c3880f6b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5f2e44e7da2394e262cc84576658437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196621669d33f2d42416c2a49c25371138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7aba2f98744c65aff97147b446d1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f7125b28e71d65c6433c065c5e5e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924a4dc4b7b7fb91bc55a56be3681c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b85c77913f39ad1f3b629c6c7d06442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0dbc94515caa321b048bb6f426e1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e071795a9e80e71cd2e9fb01ae99a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7449ddda2274872faa9afc48297e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c22a6156dcabdf5564c2459c6c7d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b65c4cb6761dba73c3c6936bd6423e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc5678ad0b05fc9a1af3ac6d2da3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1e371d5fbfb5c3e7a693e6676762a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944c120bc501f835e95c78c081f79150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e419c22719b83a7403aa72d78a256551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c5fb5f04e849e70e3d06f5163bd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d797fd46adbe48dffe5315c8c5bb92953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312016a98cda424ca19a66cb49f299854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afb572f6392ed8e435943cd98b0ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3444c33466da6f350a4c618a657eda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eb756a0fe0834ab1b553d1a8485c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce9b1e4b0aadc8dcf51c803d362e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264b42c5ae9c21873e0a63aa0e5876159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00755e95b16350da592bc4f30d505360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1577d7c8e625bd79a4d518c088e7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace09636fb7967041d133b023e1012862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db2ede2bf6114cbea4e1cdb8801f1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e9a7cb8e31e63a1a6d99c800349664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14aefaee08eca9997b9d70340677fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62cdff3760b068e56d259a1bc9eef066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61668ec1f95d3757716368587f6cca567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea3316ed55e2bad168d17370b8603668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1de5f61cce8eedbcf086a8eaf11d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664057707f4fe07aff2f6f64221c7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10a75d48df123b19bbeb93c12874c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a462e500fa906e89e609021364b8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937a3d32a649c0bb555d17913ff17a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c56c2f4ba2e7a17fb81d0ed46b24b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2250128a28e651f1fe2bda29e90a1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f68566690ee68c8edfbfe84686bb0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea6eb9edaf6583294533d53fef61377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25e196356f5cca8d395a26cc9e28b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095896e089ceccbf4bd2def5d33b413279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e623aabbd85ae589aaf4ca08a07da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e0da6c6d002156c1aef2ba023e16b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746a501a21b0559bb852c2a592adf4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7822b222fbf3a42ad65c312f9982f6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadc0fc976c62dfa3b14021b2f14d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1332e074753addf23e53221ed41f6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b1121e642d99b13d454d4aae4045986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06c8209b3bdf046fbde3820be01de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c4b753afdc63f216390b1e775f4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc0e8d31c570d332b045926117d81d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4390e77086598fc8b478b79e678c4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0888ac70a29779a3ebd28b0a6ee9c7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a0dfcabb6b89c0644ee120ff14b8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a612dcae5c8efa0dfd9911bd1f0801f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122947b49cd8f5e5da74a5efa4bed29094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f58e16ed51fddc482ca13b0af883995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa641d67b7700661b84c19cc18dcf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a2e3bb40aaa0c01d578af231add4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ce74041a5e41eebae5009004e677e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1020a5202dff0718e56225be705cb8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127171ea30d583407542a992ba49221c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b98ccbb1c0cef073484bea8dfa4fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861caf02374e3743125dc298793602a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b2d6e29c535227209168dc7cbff92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f681ea4041826d9289773ab8ba6e9ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e1932f20261ca2352dd2bffa147d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfc719fdd265e64c5871eab1689020106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b0df0254990892053983229e46c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81074331500bf3dfe1b3d2f416b1e6c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a665ab1175ceee9efcbe21f1b279365109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c211816c94f0ae5ec78ccffc38d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc8c810fbf1c238ee57c74da436a08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d2f7a1a04ea95a23cc7da2acd00c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09042c47d8a3cb1d40e42870e2831cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c487cb839e7d30f592775f349f3d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c3541d1826c44aa70298722e5056115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd2b967b2caaec6effd415e5876a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444875fcb1a48b56c56a2ec1b86d1f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6acd9120e018050ab612600604435118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae4fd7260187cff9897f28e5913f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b214a6f5abfdc65c4ec3cef27abfb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a425cf0fa4a9d1f5ce517aca33d751121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256bde8cde2e03f18c033dae4075d39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f1e2950e5b52781f9773a3b64f144123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead64b2612b0097d1d339f35ef73352124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a92f5e974cc37149283afa4054e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ed8f4f6ae8635b9fc19f572e2febf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b010d521728e483b55fc4380c1eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703eee0a931eb4bb16bfad10850e5b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f511ffa9247338350147d2354a9b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36263625311f7d899e16ceacc4ff818f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674017943f0d621a249cd85f86fcbb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5632180713e76aafe8324b5bcadd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf198ea689781e833482e1184afc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b2e3324ae1b4b53155b261d619ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8673d26f83b86f3f12f4934f0077a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ba534584416bc18580dd93252f9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d417890566871b4420be4f67bea022d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3382560048d710510254b480dbff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6078a2ea8f5d309f308d9dc01b391c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788af831405d40d559c4da397f0c73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652b4ad092de379d8bf33e9a25896c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170270d0be8fceb9f85366cc10c6ed83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3692f94388c885e623527f4ee087f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c11c5dd10f0ab1f0b5aadce18ec20b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979a0798ccc25dc86fdc5696497d14c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a68a83054915f735a11cb23ef25d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a53eb7c2fd1eba0f8d20fecc949cb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4298db8505daebc538432765e41095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a18889b6a4a4ecfcdbfc402f3c84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a55d82e6bdcce0ccd2f96ae5ee7f25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51bf352dbbb1f5126022f3c975625b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856598983cb281cb64f5c911da1534a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac18287dd8013d40f9d782fb9b13ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362006124dca490e8c23706ba51070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b1ec968d7d32af5d743cfb9c8dba4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c7dd94aecd2815af97e69627018e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9408f8424374416594a6bd47357d2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd7e86b94580413f1d09db35392a23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093783436428dfa88814cc2a9ba9e895159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048faa82600f95c1fb50355451502f7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e2c86f19e6d549cbad14b015ad3fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7529b11ea0006fc6ceb55525126772162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9ac0e19fed48ba80baa17249a0d16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a486301e52aa86772919f462293071164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143236ac9b595129220e8a5e7a7f51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c7d5c5dc26eb375660e15922313ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb6d9f93053269e998c844f82bb426167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56055b2aca7fe9250d9d56388a28e862168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0922ea9e12e291e58ceae5b9255bae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf84578ef6555a659d963380a8223170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8bae5b623b0554440cf19de02fbd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5a44988454bde96a1fba5b80f52e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97760f97cf5a689fc2ef6a9f01dee068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb20822c4b3cc9ec523e359ea28cdc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c554c7d379e9486df298151379740175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387c95860183da1a7a2a2e4bd3f6f3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3452773e75925bc230c66d1affbbeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621dd8396f52c9c9ba7af32ee1394ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d310c71a8ccac89e010dcdc40574dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bed83dc03b9cc65bd28915b27fe6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834595a555823e914fefdfd443bf5611181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592599a5af50a5e174468cdee9c1ddb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e46f7fd2fe37399d750a81e0c2f8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b867d704b759f08c7396d98c7e6ecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c58d03a569d0a1468dbd9f815e8fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afbb21d06a731c1acd7abe19eb120186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f83f84c665e6ed2a19d593792f76e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c9b481a99741fefd7860f675f0bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a7c4c683b0f3b90825d66024aeb9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957cd94eacd842b78cb43f40c2b72bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02f652ef2c592e03a7af571c77495b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e64ad3fe85d5eddf04b94672ffca1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27911177e1a733e7e943533e47b252193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7d23cf1a772534c8be65733e6720d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08405335e09e76647d72166e2234f1ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643383fee20831be2beb27680a8ff0af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa14f2567e370eb666fd81f0b30bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20471e5394f6387e89bed98da720c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171006c473af6546f9d8f0800468dc47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a088a0d17aafba6835efd451b81db1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8986aeb6cf2b754d60407ea6ad2884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75325cd01dfe2e66e690bb66796e0a0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b593bf9cf348a45f31bb7fdd202d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119504337b84e705cc80657a749232f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58fb1f22c1d199f71d5a2df9520a3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6bcdd8c3c889f884386ae6041504f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4a931ac1954986a0789eca7c5146c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd8324316c7904186db6f73dd8521c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8131e6914499127e6c70b8163810b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff317f0355496e99928c6fd9022406210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400f36d7da75afa3a7f16eab3fd552f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cbb254d08b709f3216e3f1f2af174212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937980cf4b3e5445f5577fd3256830213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc77b2c3f62e18fbf43837a71dbe9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527847a84399f89a834a4306bbd4628215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31aa397026b6a6a6f4f250a846e8a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d87d13ce804792e7b9248d8c9526217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ff99d7acd7fe67c9f5007d6dc91b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf2b28e01228fd984c8196b6c3f57d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07031843a6a9fcea6517469afb27013b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32c7cdb89855b758a4c45429a8e0fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9174f3009c1b7f5687b883c54bcd18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173654fb67916edb4ddae9ba5e689a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb052ebeb07ce79ee89397d3cea4ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fee05ede7584fa81701966b8a3fcbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a59a89d9200ce0693361028218198226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeae52291ae00fb10f952a55c8e3b79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cdf4c13081aa40b9d46e5d8b296bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98c2749a92ec79854518a951e8fc6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a4edb4a9339df6e10bb187de23851230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a5b966f7483fd35c219b31470075f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa199c66ad629abf146b9c11e8b9e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c6266dd079bbc5ad714e4d601968e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a21d8345b68d5df00dc26c69fe9a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d571665a1900518c11008016ee95d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a1e3abfe23dd211029912bb2e716236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf403c2823c3eb9e7297361d587c32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac6b42b1b77ccbd969543087b09f7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dbf55fe8a4b9d6cca2aeef9d7c125239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426fea0b3b6af84ea7d7c0ab2ef9c89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b9a99118f1dd19891927524e51ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5d4093ebeac50d763deb40aa16b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b495c67451f4b762ca35a6f6a83e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9b467ad3bcc241027bb2404ba5fa0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388144fb590c9ea2d6404b0109da10b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7faaf82d05f706a3820af7c4b06ed8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29ccf6133d2c69fbdfc194d875095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbad7ed4f46ba83ccc16970a1b886248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b629a0d6361d31c87c4c52e1c758063249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb166758c91775d05bc835b50ae06fd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26345d7808ccea05febc6a3bf07c72d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb8b8504e0ca91e138971b60d5e58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588a5c9f9c118ffd067ae601405357253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897fca67c330a3e6a40895aea4a16e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460180bd03b1667e63f79f17befb860255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f97f1969c8848e0a831562267022a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c1590a38b3e5babb534b7a5eaf93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457faa5d2ed735535f5edf7a774a748258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33c3429baa71186f469e3ad56f236259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c97deaf6cae9a24a38f279460f1ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405aa4f596a783e16fc6ad7c831f554261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d6751c0f61c76d17002f48fd0ae04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0a83efadd36305a6e414fda78613263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848d94c21d6d5de29836db23ada769264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96416bbad5331d18ac0d0cd22b88068e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1dce91dde048293afa9d5fe5c6903266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b42973002b8d6dd70c00e21c8723a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d3b2e0a8e8006011a2a69d369d74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713aa47eb93b54b88a3a4d4ea85868b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72d96c7baf3d593f129b967eda9006270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f955e7ee28ad88f0e385d1adbbbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e8b8fd3239952767a3b958ab4e0c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8133eb0b2b22be208ff1bda69d489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f799de8ac2922dd9be2582b46a5ed6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9001d6111b8dfb782f1d0cda0750c51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299475a2f00d20052a4ee98477c430d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285957da431fe9e60118acac70e7794277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a86f3fe8dc0c8facabd58dea8f32b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d1d744b794a601ec9643499252e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d22b9a945829e1e2f9b635286cf5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3490214a4a1c719d6d5a8072beb1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739aa07008b2e38eb3faa3146e11eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da516e91c1cf657ccfb257a0a872fc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17cdd7d4b9cd472cbf5300dae92861284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d117e04b4b7fa81a3f9a7ce66ec865285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033f62dcc3e067cc89c43ebae43f1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe6bd2f8c6f5233a5a67604799a3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77cceb845aa647e232b7d3c781d35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b13b6e4b38995c60fc62f69b7250f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175602b8cf44fc0e451b187319a0c48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d599cab803bb1e4a9f8ca413db9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3f96340886d1603e80fdf319f773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c70ad739cd8377cffdbb83618616b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae7050315e51da1100a4b43a9ac9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab1c9bab0e6bd46b72dbe462b0cc0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541aaccb367d441dfa00169069046ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f015588a1854ed93568c821b603cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55487e7df3cec8d5b24586c6ef220d72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c63999ce7d75645c0fd4c63947899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806acb1aa303070d687a34789807a5e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf339cb416718af81edeef57e28858301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3802aa6cd6b04c9d0dc08baa3a229302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d747cf7ed34d7a603a0ca0f4a4590303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c34310c8b57fcfdab6d9deef8af97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eba5acf3d65656ea57b8d8a1f5b4af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214950af2d78ca46f900ae0f03c0e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a9390b6383882ab928a1a133f6771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473428362e96e757afd720ac01b2a39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d6b127a77ee3152c39d706f97ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a0a1e2a772d5819f2094fd269a257310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09402c513fa5c67a6577fdbd5ced0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f74535eacedfb86a9930903107c3a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139108e8ffc72cb1e162acb655a2256313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7876701e03b8c7fc025868ae931322314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093e206381c0587e6e354d68adbeba6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f02fb96d5ca4218ebd1f36ec6473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af223fbf4aa528168950946345aa4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d45e04c10569dc1efa974280c22e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9990354734456f194898845bed9ed1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e065d952236e8fe1387b7ad4438c7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d103d98fa5015228394f232b81ee15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad06eb5ce3c5f9717a073338b70f196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b0ee1c46a089883412875e74509d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e749418a4206440200354da73665ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519d6e15573dd5f0582e95bc7a84e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010dbffb4e9fa9a8e5e1a00d3e23d7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929d6d04aaced0aa48fdb94cd5b81b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e134ca6b933c35966320fa541d4490328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4d20563e623e3244f5e56f71aa1d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495103c00f17a9c488289c152932013330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400557a188bdd93442eee3fcbb052593331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987e5b5e4d7ef74041c07905a69e9b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829cf93448b3a66a296edf338c9dca6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ea085192d5c8eed8b6060644e86f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409719186d7e592e6b790d51f9fee1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bbe9a3fca8100cc7fcd452149f1df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbba9d1e408c46b6a68145031bd2887337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dc812391e243fd07b49ca859bd788338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5951e5272ac50f41fbcc2036d42ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1a6497b7d2b0a0fa4b4d810227bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840b896de3bc47a93cf95e50e45090341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aa06ff04884445c7014eabce2a0b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd6c9c00d8133903af908251dbcf1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d37a5b549e2719600acaa40c19c424344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09679555d11cc500fafcd002ddc9fe8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c15ef37bf9c4c8e6333a1f7424ff6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670696c7fff4420645fd03146eae34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c7be949e5e00aac97d5df09a7632c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35586e11004881399f5bcc31ce1870af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341724677c3ea25ac62154c4ae8f4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c093f4227e50847ca486d670aa99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e465792f7c904de0df2d08fd3aa62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805a34eb898a4933a4855dd44ed904353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb9c189bb9c1649c5e91762aa8fe2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a321c98b87f166b3ad2c04e7135048355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fd4fae6e0e6d0e1250238132329f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ff02bc5573639fda01a2df449739357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16af6ec61477b35f3cb289d9e21bc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9344a400574f76dd6447452332fef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8813b48af2226a3dca5c10329a9e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1c6b56ba4538db222b5d9f89a103361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33829461fc47dc2d6a7f1ced1d8cd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8fa70f59a83f878b245d0b8827c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa202e6353884721a8922a1ffc754df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981a82d5da98d98c41fb3bc10289cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fccab396d59f7700e0084d28400739366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2564993b879d489730e95b665dbec9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65d6e3b0fb3796244a7b5be8fbeee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e05fc680bf1b2fd3fe8bf1a8714f7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03ea80d39d2c1c33a37622ec24976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa2c1c4a574fde881209b69dc1a5e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05495c692b9ab2dcdff77c948eac608372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122e44535fd6a8e8d4646d7fc486ecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c83bf870213c30b226a09a2efdf4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e35c7a7a9678df3e3e05b3cf7cb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864c327c6e4517fed4a0db3973492ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad59abc4bab05de0e26a41ea244f707377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae78e6f1be816c0232acbcfa5d32c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76161ab0b477bb61972ae799367f593379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c74c70fb5582dd435ca4e2c35130b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393f132afcea66e536a2df60a6e240381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f5fb9151bd1c93f0db87ef619b0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be34b5dc3e9d40193043fd0158d15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed89e9c2875097a0ac0528dbdacbdb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b30fb92788c8910190b7424adcc1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0cb2b7ba40e9129a3c3773c8b8b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139ac517035934d9cbbbc32cb6b4c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d883453b896b9d6b92a5f5a16eefa3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c99e0d3fceb4268cb286bd06365022389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84016b01498ea7fae25d0b110f91f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3eec2c83b144a9fd423362812d60b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8c02405616bf417d6efc42476777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddcefe0d12473d93c4aa163b8085fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7b8581689f0d9b645a6bf074992bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c3026efe4ed25cd0cdb9d14c06a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01d9a55dc200f54c56ba56a560507396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3288de5b6c0d5e4347323b8332394397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde31f2f598621b7cdb2745bc9d36a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664291f92761d43c3846a9a01f8f639b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576b6020b0c6597f0178bdf2000d67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13de8bbf08575e5bb2c632d7eae600401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df89d368ee22b35c26260b3f3ce54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ecda38670d902b000255e0ded767403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a11bb77ab2eb20164643c5477431de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9df3ccf89b2acd8ec289a6a56790e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf9c2956435663592c6eb00dcb577406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee37f70ba6a4064a774750461844c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517bc1a4b3d988884c9f98407f130c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b2b8da10cc3aacca41a51bff5ad8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d916cc296dff475abb5914606b93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6e8fc8654cd6a7efbfe65ad685e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489a7705234154f9e45d9c20bce85b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d23474765c1a6a60bda63d62d1a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd750a3d6c98267de03dfc176e53708414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957adfd07ea2da111d977c982632a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13034d797a851caed277f5f4cd306416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859648f00f5def9b856ff8f6aea6e09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63188ac78d92a445b6476022de440105418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472335b1d1c165e4cd13b1552204c897419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf2dfb23e9e968cee21e2afd332eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67ef7381f2d962d478ce0e3cf0747421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806f0e9691292dde7347a3c96e97af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c17ce8f6ae0ffb508a85c1133eea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94ca134b23d8ffab63575305f6299424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb03a4932dde1d3c167627309667e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa7bcde5025cf4fc7ee8ae8cb35b44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab0c80fec7bc8bce4e62136375b18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c627863d91e63ddff33c4d9850ed7d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70d2443a44c98eca21c10859997837429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37809eae6fbb50aa0dd25b07e5f051fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a9e2346dba87a477da056a9fba33d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5867c830cb1f38fb1f7d4eb2963375432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e388a9bbcb85b04837e2f39f3de8f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad266d22cb9615656045a43babba92d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe108ed001c7c92db2e5f280165d49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947041d3015345b411598bde46cac71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab6c661b3b01877e4433e579c55c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a87653dfc9b87180475ad8b8192b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17217f794128247974ce94259197edb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cc8fa3c1c53e024e94acd2e6f093440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1032ab9ee9d4765d6af0b7fb73e929441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cb1097242d4e87e9939d0933762d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16ab5d49c49fab75cde001e7520eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c236e134f3cfff03526d87b6fbf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704aabd3057754bc6d92f599e1c9b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504375114e58a6ec9aad1d1610aadca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7ed98c74bac9c61d8d648de54023447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866946c8feca8119faf50fc68f84a45c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad83a976319970f45803bcabd7340d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db30993e866c9861f323b8ca75a3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea120d155de39b7ae1d795f23e5e047c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cba63656b1ddb93e048fe09f25566452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787933a2bea4ab12713db478b0d2e70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86379abba3f0301fbc2fa06ff1d694454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010389f0804c937ef8087ecc78fa929455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85c5b47111b274c8186aa19c737c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f9e085ba6e643b2827c3b0868b50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0e5e1063267614945487dd0b1839458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fbf864b903f835b9ef55b505474a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626ef7b3640f71cf46f1b2b7affdef6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec7f9d5c143b7b2ceb0d9ddca1e3e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a4b809da320bfb3a4cfbf464fcce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9fa479e82d3118cfa514d7879e0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13d0cd75186e80c52241161ffb350d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7560661a00a15511bdb36d2139fd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0459d1889c7fa7c7aa4b26e3f835e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12428d38c1a08d0160bbae1c41dd682467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a21936685dd93794ce6664126f8b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf72ceb74ef698c298dcc4693a0dced469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff19e23fc174175548c0ce14b8ab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452448b47caccfcde2cd8435ad41605471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ed09562ce2b54d839c8ea86b5c563472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b583af50b7d63a0998119dab790c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f72c5d3bbdc084cd9d933a5e392d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fbdd134e43e98baf4336ad13de2a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e8713d93ccc93e28511d2484d6751476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb490cfc1dde548d675772cd1448d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b931f9f4f24bcb5a1ce3364ede89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878361352933d8b5124e6ae2415c78a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c28cc948a7e2020e3c7e08ad3662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4619cd56128d45c66864cac9e08990481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c32db9c6432d8f2bcc384b4d38cbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936fe705ed9be41343720bcabcec64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd6049717f1ed7863830ce15c72ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950341a26f10c4c2c5b5192e0bffb604485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d9a850aa2d7805dea3fc27be241b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce80fae46d0e128323090c25b5ec666487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697512a300555e9c83ba23a2d63faeda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c6def6b3da7223593b582dc393c0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d826340a14837e2ccd049e36eba54c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a21915ec17d9713b2c773169fa8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4783326c8426ec79e7429afc0c6b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d70639042d68e3d249397e8e9438493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e740f5b1f67013ec7d2f6b5cb80f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c689d4c872e157045713d48f19b1d04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f445dd83d6911341f1a18ae8c008f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c663f3659cca2efd983e5b8c0f01c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cdb6abd2613869afa565885daf8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a2bd9eeb92694de4d005886ad385499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c26da6c4bcd4bdf9bcd6d2c609fd15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f06fa19c3d2f67c926449538a00c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60eb04fe03c763b28160608a173a00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b151dd8765f919561707b285beba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b7a92ab47fc0e3a8c67173bd5af0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087b141896639688ef67d474692b51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072706c4bb247824beb11198431e2a95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a31820b7d94a5b6cc617137a24303507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659cb7645c72a2acdf3cdf467ae5ac6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a338e6e83ceb8a25f41af0ae88966509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d7004bcbba9c66340d235579f2e73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6600c2961a663f2b1952800e5ed7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7580fb5b9975c5be61664691540f3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ed556b29bc3756856898ba62eb76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d851adf9b4dcc917832ae07701f8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85406b1203c58ee91f47a15e1db282515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224604405763ed2cd406e6997c214500516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf77b10e0a5de01add6984132b20f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc386a3fe7af2cb9a92c6fbdfe22d6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b4c67416ea1fc04a6a98259b36dd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fcff4c77fdd596c7bc67b8221e7ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da764106d47029f54f4e262a7e89f76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa5635ab2604f93b2ceff409371a26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d76b68b0b391e7ffd10b8c8445cbbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e45bf378770af2ba9b095b0c7acb7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87233d92ee28f823a0e48bc0c16375525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c80d387dbf7c890c62c2459dc496f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d51ebc4544d2395809ee5a2eee68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aeb912a775511b24199cff66a804e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df509bbd41eb3f5c665335b1411d8c56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad4af353e6c38d3242f2982a183cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a829202420b79caee6f76c142bdf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c491cbf75bc4cb00672222e88b6484532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f6428ba49f7de03ce9df291a5466533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291313597e5ee881783c0fd285febef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b6ef6e3fdd6bd2e633d005449349a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b3a6deb3bed05a67430d013e702c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b6f2b7ba9c81298c05a62d4ad8717537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aca257c44c9be2b19923af0042dd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd828b391c909d5417ce359390eab87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d282fd0ea5fe89b98d6a44f6df677540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2326f811aad558d5afc8a5b99839644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d0616f08a514ac4be2f83e62d4a2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aff52813db28ab0c75228759aab9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950775ff2d63a607fd02575defb1b06d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef0596ba28789df0eb5205d70d737a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0914c62f7ece6b56380664569329f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69192eb94a4397b5e51d4695bdc5e0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb8d3a7cac9199fe7c5d6ec01d899548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df613a5bc737aa559cb15cfa9fc9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823d687df3305d41b63fe506365491c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c6468490d445a90eb77a16325776b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd934909962167631bdc8b733918f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f43034a63545db6e9cbff14b12d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af09e61d56fe9363ca5f7bb3ee5ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3e31b12f57a3d11f5624e174212e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd772cd8762374e3fd25d032af2794556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978ad844d7db0873b6212b576f0bb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17fe4c0d4b615c2dd137539bc435d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e3ca7cc4ef90caae5de1f82c4055b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900068081178f004192acf3b6f71273e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4889d8f162a292bc9b93fd9d4e98cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32778326c544bdd58c9694cc8de862a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f95e52e54cfdc673cf45c389ef2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af1cee63e9efa1ca51669d5ec17ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35f9a5d0560f29b9a731fea63089ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b828ea3c2a1d63519ce57c4dc8dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201fd85a0c33d481922798089bff544567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f893c9a3f1b18353b03818587176568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53c14db875226c024c872f6947a8c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7865ac5a5f9ec14f02665266e28d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb4fc644862f80074c33ece6cbca82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2acf11c1e2b8a1ed1f5a1dfb74de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec689e118ec974ab06bfdcc3feef334573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e4044c5546cfc2c7d09cdb76b1428574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f25ce4f01b5ce4e7b8b4d16dc874fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bded2e9d2665148a709fd750c2107d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699b63cb78a5e5be961a86654744bcb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139aabb876828785767b50a8056619578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a403c2edbb1e74f91d2cd332d5bd4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef87be54e00fbd8358ad9080598bae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41306a1037d4ca01a74c91db0fb2f5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b17dcb4c8ab3a3c25d6ad4f232977582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71066ad2228c2f3227c402a0043a1bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20097b9f2d1a40dbc96350f0d74eb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1b128778242e123c3ac898ba0111585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff945cc11a271aa22163518c9f22e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166178fae7c211955ae827f02bee08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8858c077b27b7c9223e4b30b68473588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57ef2dbe0d64e1556614c87448790589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b832447d87c53bf8e14f08b80c2f16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284465bf767c7d4a9879fabb84412cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545268f9166cb37fa41e9bacdd5a1cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3bbae14725eda2a9d5054c031f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a8d90193d4f773f21a4e958c8086c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c982fdab5d6f1730516e935ea5019595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dcf89ab1a474d984b1619ecb758e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43979011f91f2cf57d3099a83a3397597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e492382850e3d51508a8b8327725ec5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9020063b53a4ad4953672818875c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42664422ae1e445ceb8abcb8c44e769600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45668a85f169ee7b8621436cfe5b75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd27aa78607b1a942b40854d3ca4dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f7f8f37cc17916d46c16e13a4b3d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a80329cef588ff3f13a3169b9633604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31bd8af85d192ca8e2dedf7bf0a2be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167c3169bf2aaf2d8bce60d0501267c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38983141fd3e262c1f058e66e30befd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e08facb63b867aaf3ef5df0c46bf0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0acd0dc252da68dd9e5fdcd6862bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c672cd08f6838e9af6ac16cf79ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2877f44a3ab9962158ba438c4de51f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c643401be87dcda17ca5a2fc7405612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936662b28a510a7685f508ade1360df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d3d6d74530f2fca96472623b3ec79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ad235c55fdbe5b6a4f693701153e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701bff908244242d96a66fcf2fa7ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c4592f6922ff2a2b428d06cd6d414617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb7ad69806525899ed9a015b2a5ca3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd606b61904c47f4c6067331a05e44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf812801e46983aff69ff891853edc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927227fca9fe3ce09772c54d18e1d731621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aabc46de9c8656eda4b60b2c0d1f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e3ac41514d50da32fc499707eabe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6534e68dbed4702daf19669a23e945624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78822e209e4667321ea4ac68c8c4b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d014d62d8a24e6237ec7121a8f89f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a715b8de28da3a43d9a57b018a087f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a79d0c969c68a24d542e3b1dbad52a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3c36fcb5b637bc1a8f60d1b7b3296629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f139dae17c0ab85e3bfd710992a9f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304561ac940e9636696404bb1ef388e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c0b70f2f7138b319be38d14dc1f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d655c6b70f66cd5e44801b735e34adb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa8ef0d8f453ec0ecfce499dad294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a67d1c346c728d68d4beb966a96c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be9f4da2431e440025aa60c981f46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42ae86f58046c2aa29439565215a46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac58d2490cb7cb979b8420b7a43ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf76f3c10550fe13fabed0046b1e80d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671ca8133d8c23922caeedd1ff6c61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c293bd3e1f7b3abba921a08bff5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17bbb3e0aabcca4b5fb3c5588331e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bb5812c398706459380cbc896f6bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57190bbc51e8fcc7fda49d397b64594a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b655a171ad6947116e53437754e34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267cedd6725a3334943b8f93b90b8f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef041c9542c0b10cf0cb282362e85f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaf28af77c3b4a550bd1b80e5299b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2731816efefc8560e3fb72355bab8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b9ef7aebde37bc34074523888a0d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16af227413ae52bc7b73d1e6e6c89e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e54550a4709ad02a8432e498660d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ad504190858ddcf25e26483052182653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08af95dfb299989a5db56d9747c146654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd01fce7734f0dc4acfb2565f574ac0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84cc30b12a85681b1b160e7947c37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3842cfa0a5698c2d351b62fee3e75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8bda29f4ee28256b91d05ea8a010e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667821e872f9ae1a77a0762cadb312659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a071a2d0cb23375fc3bef24611cde1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c1cd72cbce097dd9b38a24b7830b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c894dd3a378f96572b7f24c5abdfd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae0005a9de544e5a8722135e8e8054663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7820a449ace79752e75a02543fff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96077fd9e8e18f57eb4b2f70a34f392665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36940ff7c832f49edc8c3b699c488c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0bb223fa42a6bad6044d76eed7fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb9adbb6efe1b5d1e7513f0582696668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febeb4fbca5a63f7783f2e512d246f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bbfda8eb23fb072face6f03f89e33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830f692718493a55d898cadb3ba434671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51288c6b70d01ec7844cbb7bd5c617f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccd1e98e23a046adf7854dc6dbdd0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ce64d5330e1649731728e94506c46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3ac35240c0f20f34adefd0f02094e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142618524c2a003384cd21b1961627fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d33bebfe41ac387205ac3d5cb6297677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8eab2e2cecd73b99300b4331a942678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35bed4290032b90a330a402cfb361c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2c8c47bf7de6078bfb68fb7384847680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afdb52fbd7c9607298cc36e920c105681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73144a7e528cf47a53b72a0025b5abbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714c8584c1d539d9d0c6d0ea71cb7d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366a5defea25ca731b1e87c8831a1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929e1da24b41eaafa1a6e8ac2369afb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfa78bbff179a2e9f025e80770d11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350602bf5f4a9531daa881408dfcfea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63615e267be7ba24362553b604e4b3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d649211fa2a7dd1796acfbf5c4a9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4aaba083d70e120483cab2522fc49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2126564f5271cdf692c2b0783345e2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf41bbf453a973bfddaed0d91b1cf68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bfd510838099edf3641cb50361e29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d9bc00a90bc1c467cb704a20587e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26663ceb8c669ff5c1174490a487455695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a75dd9765cfc2ae9a010e8d544e920696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347087b4cb966ab4342c2da4fbc65244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d35414f20f74c240c0255d49f6ff8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a5ddce719722ac3417460100e1e9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a48a31d0aa69da15c85fb25e767fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de4589b308d43ae2ac1b86eec1ea2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d8a3e3e2aa0ed39c86bd78007b8f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5030c4cf469d22019ed1ce1c928d15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc554a4f6ef3cb68ae98c1574de9f288704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405761423d8c987f02533b400acb7322705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea391f44389e2f6087827d8ba0cdcf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d24de3f49b632e00d6c44d1fbfa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da8747ac9bef977b78131b18f094f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca5860ca1b8479b1a89c18d8b15bce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7563684e0b2ef8926f3b0c918787c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6c7536b6937d93c03330f2e4e637d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8dcee4cc6f19bae40f23868d7a2bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1589b0a0e233aad7561edf61f83f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ebbf10dc1b67df66e812036db265714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f302c50c7d62a8c1d075b8828d9e3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6fab7f34f6d40f2523c5290902e53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5ba66fab992b9503408d83574a2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c28e74799e7253e33009f66a7c16ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261ded717eace8f54eccfbb511c0639719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f08c552f3830e470b2afcc2b6316720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cdea2fbb5c4ee7832ab9a8af97dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5a85cc8631a55dd2e7562774b5374722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272acded7015b1e6f7916480112021f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae08a2f40475361843566ec907ead7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52dcca11e1b77e458a5391853dce95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b19474b44837799e062108ddf73f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd889f0ed42ff9983052d5ea793e20ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b0b77149751d5a01bd58ba4628c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b66dc2fc467f46771fe8856fdf505729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199b0b030a6f7b8fcea57db0e36916730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221365e066bd87af16c28fd325bcf7a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2123bbc3e1cbad69a0e3979fe77210732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b495a56b221998b28d59ae8e7f424733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd539d32041534056f4f21404caada43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f9747f08aaff103181bfda643d739735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459888d49fd2f6377df81d1bbe8d592736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff853ca34ce6c279b3c7705f87ec832737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20360c6ed1548d6b7dc195ceb79cf4ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf6350790860169482e9e269214618739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bde5540aa528ad6359670b8bd3714f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d619432c9e9a9e615539edba609c34e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740de7b03d24c7f9a4be680483afa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b427b1214c57e083be811eda7912743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fde7c44c5633c7c46d6a4d50146e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5983b2a85c737c27e95214c2dd4d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f68d7e5e7029f5544c1b9b929f1b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b9577bc64b7f97c828cfcb38005f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0015427e2477a7958def20068932e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2205dc5811057d9e6f74152578aab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977c89f884b0a97d9bc36f21254cb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd69f9903172e8571d26df8383199bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79888bc0e14a3a293d026a371648f35d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad68dbd78f6e2f908a1e6f62a2a384753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>