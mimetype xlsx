--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d381b5350d8d4b9d607405e6e6a05031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444134b558fcac9c94b10082912d55f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad68260fe6bb2aa0f4b3f8796549f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87b4dd2bb9fac020020fa06610ee024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e564e6702bd327704c32a0bfde1e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290e6ae4d09a098e980efb8ec1594b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7899971c8581d3e973ef0b27fef727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4d2c9ac1683d4d4292cdd7bc3b5b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf6faa9dc04e0429ee189dfdc9ac29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5925f2028fca4cf2221f618f3cfdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc7a6ea78eb7ff29ea4ca19250d5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32b5ded474c600a42981099566a8a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24381bbdf157b69756dd91e6e335d37313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c00e1016960b55c97c0cb7ff245914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1da4c241cb1d6e3e84f8f0ab7f86c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74480e6bc02542b4ac3151cd89f109f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8138cedfcf4b8edadf046bc57906e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f4097b6ecdcf1c690e1dc34edfc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4e75037b4efd62d8c4394c8f0ee0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5521cd8f5d3f71e1f3bbe94785a1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272131a4af2e8db1748d270554aa3ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba9c89db3f8f8f8df9a47443d92c0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ca90df46a4923c799491ad55500723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f5a589227194e039976e9d09b37524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5a4f9bcc26a1aa7aef16fc71745a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b9e295d0301991e8c1901e761f9d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f6fde1a927ccb0686296fe1a32c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69899483345cade7697f1511677025b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5626fa2744c451204a60eee814e3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c133bd5e1c6ce9c1576e0f44f5e19d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231463fbd14d50b7bc2a7c89464a84031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4d9a1e697e07ffd472cf959f068e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f13dce2774d0db8b63441ae9a98233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c743cabd8e434a300fda39d8c26ae1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47377d0fe823233a4a4fdf6f9083b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6152e251c7d1b6f13572ae355760ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58954aeba233c837dbbe77696df07dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d7cab4805b8d59a7d1436ef702a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149abd68ee308c6798eb1258354062f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00e83135585c1503c9812419c1c5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303ffacd6e016321954ecfe9f1814e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8f755fcb1c264d7a8ea3238ebb6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec23cb7012d3e0aac9080cd5afe46043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d1b5e876ad7e86d1fc9759e92749f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0002fd36d596f24df4abbcb5c3c1d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821cb9ed6dba1b4f60ff91b5d9bd1eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074fc89dcc5cc3a7dc2988e3c5b5ee847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b7f24d17db9c48b95fe69d79e69d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99dc5d577de364aa8df4d3855d4f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef862c349a8e3f2e765e4a2fefc0b3f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaed112191ac393b2a75a8cc073c5f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a2b447a73a2382077ddd863a534d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c150505c4106b7be8cc7309854ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f0f100f4943d9bff201ddb10c101354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47224c6b00a5e5fd58f6ac1a3f8dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcdc92ca71a63883e19995340cb13f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930746de79682557a7939e81cf7c07d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be08e9d5bb0073064a03945933e3e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8687eb164eb6bd10bb2404d85efab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbc3bac83204787dece3ac2a38f0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3a8e23c3674f1e4d16c5e285387f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21f6bcd08b4be195a80d86792563062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac99d5d77c5909a56a751738151184663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8a77e730df5592d32e6ea42b394b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463057ddd5c6632dec64d67ee2750a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec9f9b6dc8bf77be359f3fcc8d370066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df906a639c6b54900203d3e400a2e8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc2558df5bb93fd73f314708a2c8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7e6a9baa7809026c1d150473d0ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d48c3d606ea97ae387172f34de9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9d51879e7af1ae6c4c8ec13ab236371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024484b7e85cd64500109860b93edc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bdef9ac18d07753040d4190d377a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0b5c46d76ec1dcc233aeda3ffecf374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de07ddacfa14f8a67cef0db8207cecc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114dd954af8cb83afe7ec2e678170876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c398f08de3e877f52896d7a6568aa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916bafce3882402a2d1d70326500eb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97354de3edf886eca8161a2bc5885af479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7dc7e67a23191ed3f778a46844eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bbc8b93415d01d85b5fd4b8723f2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe730c596bda287702ecf28312a671282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ebf65064c5cf7bad4ade19f40f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f52416581aa7871e1cb686f6fe3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2cc67cccecb0f4f81271c7ca8d7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36f42e00313fa6109671467cd717586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ee39e05511486edee9d68a5579a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276bcbbb5b6f2cb285972b740e8cb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d79b83b9a7d2045b6dffc001a46aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d10a7e0237bb2e74274aedfaf0971490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c726c1b2f8bbd2f1f6e33dbd6755d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584e09dca6981585ff637ecc6327e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e5d93138f682f93de030fa9f87fd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349172bcc642cbab46ab3fc01aa6c92494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bed0bf38fc47cfc41b1a37fd2c17195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b457f8ae7ceb6e4c513c033fefe3b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc360b4cd9969c20a025ec14abba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6618700d2e150b2281d2324e06291598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b9392e270c777b7e95a55efd9e91399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77639a364a961def256d8d9629905667100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92938cf86b1e803ae7a6faab1a34273c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd6310e3ed4eca79b30a1c75062114102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee6d4e28e60d6fa552442f8384935b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e1f15aa4db194ba149940843a66bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2879b146719bc428085bca065efb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc59ec1f3126934b621a2a6d42f4a05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2bb3383e20f53253ce99918498fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063e304a5a80691b7698f6da90614e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270acb721f6ca1784d74acfca9510fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e25d1b6d824ff1d87024a1a0947ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f1e094e5058560baaf8f311c596e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad017b5f0d38bbb27852b7f2585e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ad37a7c7526104fcfcb375ec6396a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263e630c09e5cbf0814e9feaecd07c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e06320298f23b7594214dfb9ac132115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdfa20e8064b43c4aa05d0d45c6226116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09646642caa306e55761b6de1c6a76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27ed771d4e74bdc296546f8b825dec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493449d0e0cf1337d69d924d25602d23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff74fa6eadf4fc1d2a5ac4f1050bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4e7d6e535d7ef393dd628e95688ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e56c06b9bc0441c46ad9e81bce6b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e740f5cebfd7c46c69302113e948d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c87539a463f5cff795fb3cbeb3f9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6efb626822ee14281cb6d5a1ffa5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a29c8b22cec4762972e13ca2793b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8fc6412e6d241f8af18192d0fdb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569bc1babb7535694cfef13cd3324f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a201b82c3f329581ea710442b787129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a49c5c8281b5caa66c8b7b099372130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0736a53b726759c494e23903c8ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5ca8d31f54aa2604b30289c57831132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad09a771f64ebc01baa70dd47b7d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb08d2fde516ce27aa6ba6977efcb2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851424e32b1e4458b827e1dea42092f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8152aa2a79b8da944125ff1761e72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6a636a8afac2d923771b5492d52f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8d1221edac868fe66f0e08711cd52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5305732f42fa616e76f1536cd08178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e9bd85b4bf0490c6c81692c3ac242140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa766e5661f8fe2af960b9bb7e58fd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98b1395f3e90174b99cad5aeb9d4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0440c0f85aa7641106c8ebc428d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf82f49a99bc3e3bd8462806c1f85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cbf331fb2ccd84ca0320c99429e9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b2d4341820e16f64b7f8e2a32c24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c07b3428b2554f1530672e668995147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d29d96be88b7c7ab7390030f04e06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65e383862cb0186096d3a32a3edf45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b622f75d7a9d9f5deae159fbdc114a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b76a559b50a08eda5a3076a8719822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0111053dfddac2d6f37332e53e5c41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645d5db30d0aebd7a692250d6feae52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff13f25591627d4ca0faa338a6602154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f5664d32662fddd3ffcab7d4d3ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e07cc2d0829d254b5cf57b793abe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b5fd2f6f4f7abcc177b514f8c23b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be31537c52f21671849c37fed739f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689790c890b534e1db12fb8d2341a2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bf18b8cc7817eafa5075a43e3785160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e010798a187cfb4ea8de11ed0d8f7ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9a76ccb03b3824fcb5e49e5e8a72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174151905201b49ce4686adda693e046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d6c9fcb9eedca140d2254edb16b9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c3568180695f6ba7ef1a40c9e6b2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b3d38d952a7f8db312c03d1e472f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b195edccbec8e750247bc3e87afff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33876a80737919748bfa922c0e63055168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b6d9afb3e37f38cf079d647330b4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957807e1e906e343eb7f0ce149d522ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedbfaf0a2bf82a1bd4462f30ac8b29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33736c5b64b1204ef16c129175a33c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eea4bbdc22379c61d529f096e6469173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f15d20a8fe658bf1af3b3ab976e4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5407f8ebb4f3f4df5e27fc22bb841175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d962af07844f2d9db17cdd581e1af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8d71dfd007bda0133d2b6245d3cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b8d6acfe6b2eeed6dfacec91e81d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c918c5f5fd7d6852261bce404795e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2ae4d2928fd796545f8ce2a61ba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b8cdda9fcfcbaf175b7fc4610d9df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6daae7000e52bf89345f8c5878e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec00ae8453fb6ca0113bc7238f041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f86242f4db63aaa156216fdfbe6d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27541cb7c425279172d667847166166d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba056f429033fd6f19ee66085afb32c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e541ebf1010db6a5597f31af8672187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1eaaf324269371fcc24ad14427ce3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00fda8d2cff7690afd95082993813b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6df9d6d12b93b52284e27749be287190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9a2bf6b36450e84010481ffa48b10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde90ea502ceb3cb515fbadd7b8a1609192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778fd581eba7fee1e8a46c46ca915ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1cba32268960a46fbb77cf6607b56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d06b18e1ae82d03cdc238dae086c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c742055dae84580d8725ac434581b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8a854cc97a6ffa84e0cf96bfcda99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775673469233b2f544d6fc598bb23b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb6bf97b8e06e0bfb2b75f8aa9dd15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030afed5fca9ac0595faa75914df83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87b2154df21364128d72c016fb3699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd34f832610eff549b8a31241645e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681cbbb68b4ac08540794d3fd87a10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00699210a0378a22b654b2fa3a2a849c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdfc64ead044a70e65086dcfa98c66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a033ea5e9464b1d6b3bfe261ae5735206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b211917f71e0e9ba9412ad9ce6f9766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eeb255ee19f8a81255711db9623d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fde21323c2c5032d252341d915600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2d10ecd2e958af977ed90e7bbbcbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d36950d779b4a64f335130021d7c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883cdfe2889f7a2f48dbd1a9990322212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1586a0483ef8dde980e356bffee0fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7cabbd3bc39f047f98845ab21a6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54bdfbc489cd1169b112ca7265395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13252150d78ebcee1580b9054d01f64d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2dacbc8e65dcfa0a3101a36d29826217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af0bc5760e99d1fe1e8640ed7007f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f9ad08a68f62632d753b1b469f5fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065297b965db9ca3959cd4d435070ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fca14b2a0bded35f219f3bd2ca5212221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8683968074f56e04d8203fefe5b3f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845d5977efa9d8d76d077f54edac03e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a60627366903639052d30ab967e545224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f5097255a334c9f8cac1c11839bbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8c7fcdaccd616b07813f6a38f5a0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2e6c587ee6d98874c0580281df039227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdb19954c40d039a90fc8eb31b671d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d422b25b5c4021ba72ca8f1bfbd2ed5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c680f12bf3e53af9d4fe87f3cf00c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1ab5ef487ba7a400b9a458dac36f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef646cee687bb7d7d7dfbdb0ce4195d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e2e7240318b482ab48702c4cce9c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754924077e5910321c765a32a47c320234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b968e27e7b7cd4a7f491c499696b9f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b032d2d96379f5e3964fec6b1f36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66563d7612cf6569dd675e99c432701e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12242e215bdf30755ff766a93235743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768acf66a0a192ed3676d2eb0db6d743239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a3ebb7529fd80c979c853320a8554240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d31f36c9f74428a9a469bed531a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960e7c8afc1f7f2fb682103f2155fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9677ea6b9f55096907bd31d3c741bba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c008db12984f3dd2e098f3add06b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca67cd4c362890e6b77e509b5d23b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fbb9db034ecd45d9007521bce31ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a1ac7470aba0bbc879d8ecfa9289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1102711dbd1b84a4849270f3f20ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f7b5f39aaacbc1a29c420387a149a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652436341d3156f8518bd1274d478e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ba9e1796b85a5516a85290d529437251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e0412d363c496a3b85bc99e47b8fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec57c928977e153d44fae973984b03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c878be9b4039866d9dc3499e35ca8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde5065066b834e1197e1f29693d132255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00069d07ab0c0bfe6255727567c320256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3409558787ae09d351e3b90412fcff2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934bdb98fa6599a7178b75f8074a3d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc002206764bcb588c72db7f5ce15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597fd0f01ceea057897f27da836042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742490094a8d4aff322699fa64d1bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f13ca5fd2d3837a6e9cc40f388c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4b64abc985e39a6cff675a74656b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47350bb68ef3ea3294303c39f07cf752264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ed5c1074c023c5d36ca270c2e17a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e51137f3d0b614f58bac4ae7c78a05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1df0951b700c05b26c5a93395b39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd4310d34374f33df64b7db5c5037268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43914ddc4380f8d3a0b6d55faca01fb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd1564d7ffece05f52c905e2fe1c9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313fe779bea55dc2335f8a8751185e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b1f24b6f81278e7720747f09dee2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617010d90f153050c19d212c1313e1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c681df46d309aad8b56a131e7b71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66005dbed6eacc1e3eb39d69733e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5dfc0b7ba6b85456d11998364db97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abda1d1d65e151f938f63601077ff3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e152eac34563d2b45a29cc70000f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8baf2a7aef4489a84545357304063279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a9f2bba629b0c4fca805f09f67bb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5602adcd5ccb83b8902cd9291028e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22f2c29c67ef81459241acf6f14353282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdb47b26315811648bd7cc4c494733283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec991afa568ce96484109944d7f742d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f57a0c6411329950ec1b83f62ef9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f98759763e3ae2823d1ba46c0ac47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058535aabc581c39279b55b356fc0e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b117b55f8117b00117ca37180d96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115798409ad49e5dd323be045c8329289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7bdc7fe97fd95c9c3b0c318fddda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf3dc5ad34ab2e2777781cef26e1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b7006758059c52a6350d2e6699c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a6e0ea9fc1bacf977ee5a2b738dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f388052dd0519934bdf99134891f14b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eabfaab3c7078e78f6d3d7d576dc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81032e3906354f43e9117464d137fa8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8051a34ce17b24c26e78551f80c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725931021ac8d9731a630e3d8499b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f638a41a51f5cf5e7869a51bacf7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d71edb189eac9f09d9617c553191f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef560d2cfe2ee25b1a8c48b0023cfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73b67a523d0e4d2b67028c6364a67b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da46f15efddaacb65e02b88c61ca808303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac2c950845a6ccae90997909645dd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f7ddadada3cf3e978a6c58ea5010305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30410816abbfac80d397cdf690f1997c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1e9d54c3bec8aed923b2fbc68725307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c879d97eac4adc8d597642a11684d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a28e82a5ee86753be6aa0b8744e6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5a33bbcf62a8adb5d6531623ddf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76125bfd729c509bac76c4fa3c1d3af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742d97a1a821eea734f0656736f1eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748fe59dd1dd22999916b49ab5ddeb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470a62702ccc5a6a871ea2cb6e9ffc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b9de5070ed5a916fd967aa7b70c31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a8a171e2b147a50fda718caddc56a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b50be3d834311b4ff12c9a8a6f20e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784de8035fee6e3547d40658a9a4061318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c9bc65bd638053698dc665692c0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e041e525d77c110f892412adeb8bd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daf374a843f41be9590ee837aaef4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514677be433f7fdc59b271db25017ba7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd782a95d294859fdb7ea78d6daaad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a685c51245fc2f6504ff8a3aabbec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add313b9b9b2ee03edd529fa2d7101325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eab516c1d78ba255a313aa65064a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116bede0800e808a9cefb4580a75ff7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abd22181a5221e2a304773128cb69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa0532afe00170040e9be3b150d15b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be4ad31fc003e25f0abb18e17ea43a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81449dd71471a756896ea2d1b78d52cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f5c1f02d697ce622d5bb0420538f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ca1c9621239cdc9b915d29539f41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd134b912e829733ceed8264e89edda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a992b26fe5dda24c8bd2f9c6ba0c5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58a9c9b1f51fa200f0c1f58bc6d37d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735575a0c6e40c9fb61ea71cdeb0e3db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f2099626908d8f5c80263516ff9e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae198572762d6ec2de4e1550b63c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22c9abc82a9f565f82f6fc916d1e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857245f306355ae30bc578096160af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0edaec9154618f2799c51997f9a240342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65ea9895ec5abf167cf4572bfc0656343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24647b78553fde173e6e8e3f533f08af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541550ddd649d49869f5829258948419345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efc80fb69bbed2397325e189c8a945346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815d75cd606535fbf497c35195a0f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45783c812c23caa3c4458c24f76f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff2f223f02c11a1da5b8406bf6cf80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e58e61eb4951363a03ed8425de983350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0daea4109e57d18c1155ba0b3ce292351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02f06719ee6cec6b8bf6c7397c64a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a72cfd8fa1d0203e909faa22f6c91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518482a7fbbf5aa5e8b14ba61355d3f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c1d7bb03de4494451d03351b29436355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860bbb0281786784e905288605d664e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5109d9241e172b6410a2faa1f39810357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc270e1afb2392be7ce2cfc9e65f62f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d519dc4784dfef500d1aa72ce16ee3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0874c7d7286c43ec732da67cd11f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e878e7dbc94b155d6a8fdb8aa0208361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf74a7d5a6fc391a4b5f76be991e9ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b2ff3c57a30627b9675228e5d9c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e3f6dfe90deeb221ab9dcce330d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8837878243780e6eefe241bbced4b80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcdcf76adac4402982df62bb057f86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1debb15f909aa3b1a78828b525ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488dcb833eb804882758f346733275e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd63d07c9ee1ceee76c1cfa27434cf1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e931727a7463311ad56045336d14a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528452e579c0ccc3e508c079a1053293371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f3aa3ea59a1117ae6e73358c6e49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505574f6c6e42df08beb2ac9168666373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35fe9766a8594954cb17abc5b9396374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff59b76a5df43ef10bb7cb85a7ad8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e8a1b2355267cacd115372a75d67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a239f5d0685568bafb982e5d2a4f5ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244e411bb75dbde28da510bcbc58a18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13defd4886a849b55669489bb103338379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc7bc8f0aa5bb1d7a54baad90d9e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169187ce49aa37637f849f15f11042381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1461fc40d3fbb86479aba5b190f327b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81adf5cde324a42b64fac1cca7043f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396c0ff64a631c5880e37854253737f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081128e5e11d7549943940cb0d945c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfb5464007a16671e76dd78d5f7c07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ba1c72653bfca859bb7c262d2f2c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37fb22c18561219e1bdc7980f1976388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef8c8cad1ece29150b7c09888868d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd341acb7a45b21bb949e9d587b840390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01f498a18cc70955d004689323013391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f90530ace4554006164ee7bde51c5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee290600beaebf2426c68b94c08b3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72020148369a919db4afac2dce5dd037394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3395054044042dea30103eed9b430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7adac9ca8616bd5e8a54e1a1341cf4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79377b83c09cd78a0ff0ee76781d271e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcaa223fd04c848f419c8c6fd0e931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c589fd910d8391106ebe6cd6dcd72e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff1eebec0158eb48fed29fcb00a883400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c8f56aed6423b3991877a804b2de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1d5cd04ac50fb3c6f93ad15a5cacc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c0affa201a52f00f1e352a6b8de19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad890b7cabe74baf61fc8d48f9e2697404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57369da1725d1376621191c1e793b2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fa458788e54e9c2b3fb70221cfc48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4d61e274b1b020c6b0974e8761dc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c4dea5049a1ac5534502fdca3427408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510c4ce9deef884e7d96be8d547b211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e77083f44ce1450ee146c57006cca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc2047dc9b0ba230a9109ec3862408411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880780291975f980e45bbf5af735c095412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b2f9d1763b52510463d67ec0d4b4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716a6755169a0c75e7bfe937269fa04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8759801e476238891452d742e79368415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06dc745f1d3c894cc577693998454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d37312a67dc242ad3e5dee7b0128417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec93fdc29a78965fae3240116278272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42d8ca86d8a4566f88ad58e0ba81f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950cd1fa4f3da02ff371e733df9a916420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a7783c208c19a5210e5a126a651c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67459030cdd292d66bb86d00437c5eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836bc9905bdd52db20a248588120d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2faf5a13d10360f9c7ee9a0517e08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898bbe738fe5f2d697c43407c88d8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e2b0362f5213ac54cd5c17c7dfe73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08432dd10ae7b9af48a6074941c08a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31607239af324ef9d455d9125038034428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213565425012060cbf49699b639ae142429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac513b42f97ec7c2b2266fbd57bb67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e25918c1617cbcae1d45767e814c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14287dd8d69875de1753cd4a24a9532432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351dd6a0d05cf0c2181ceff4580823e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4986a4fb9fedca74cb77ccf40a9694a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c825b87ac9fef26b57f665a2a2149c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf316ec42521e94c5c7670c50a0ed99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8dd9d016b5f2fa43481df8375cddb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee97af20ade780e6ef7d3955e97e7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb572f38e3dd8b553f5e4c8e856313439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfba5812f27dbdd586e5170161d350440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58496389949a7ddd38609d223d364441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f634c0862954c12b9025450d9e5b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb09789f5cf2e1daf5c11f9b926230443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc560c6692c73ed2261a59c634c3207444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee3e7784e0de17a05072aa818447f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb59c4a6ee205e459d91fa97f33fef7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732454bab021a11cade1c4d4ef608d5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2ab026c48853a0429ecffdc4fffbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cce1d21be19fceec7f294554ce331449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459d5e054738f5f6bd297561f7e46f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ebb7cc091c231a2ac50257f06f35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a5e043ceb755e6c7f99ec90e9b43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda3e6bc4abcbee3508f4efc0b8d56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74f59989d7e4b3c5398dff01b245f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a50cea0b78d134feae9e52bce95c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1932b7ab9cd5c0e4e08302cc212bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b111c5eea49029dfbcbf57b7da4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2256b58d4627090551021a0c6309f19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872a87833ccae7c4f61ff45c93f6aa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660b4f7ea541ea536b47cc6c4c9115c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f12556d684b0fc781dd5c265f9ae63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ac3d10ad9486b5e898ed03dc8640462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a82a4a42ace974ca320b72aae18246463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8b2bd160b2a68fc8d55bb1b3790ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb34da225e8f0998391351761a9ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191a335121b3bf357555cd163103ab3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a80721e040c7c0462b24be53918e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d95d88c30de3739141f0dce1d51a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a73120383fc0edd654e37c87ef4ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b3af74fe8a98d209d8267c12eb089470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdd8ae56308ecdacdaabd261834ae2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5945e49fc696b7d7b7044f24405fdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9443f052cd7d25d73b60aa07b73124473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bbc3cd15820865d371e15e44a87f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd02dd8643e66305010e232d5b50e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a151b1ca4d9a8b45820d1fe4204b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615fea98525d4fd39c042453a717a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471f00c20a2f05c582f6857093eea5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0920b91990d7b430249d01c525081cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8031bb39d9792271f06a7270e8b7463480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a3f4999f16135f32c053c309a0c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53255c8c0b8703b521938f2459b439482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf9105dccd798ebe9f2e97e613de11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc47348ba81d38c8a2851e0f29c6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e481bbc3137771dd69a8e0ebdef5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1079d179c6c64c6970adc9b55db9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e936e763d233d1aebe774ad663b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e733b6b76170c8b12ed6e64482f00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11906dbfb8ce2784720d2a7890a8ac5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749fa0d98d2295db35ff2081b88c55f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2351a5f7c44cf88e519877b4ac781cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47ec0baa365337054632700b0352b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644f9842485324b954c4dc49ac2c8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bfd226341ef1fa581eb86cf7aaf63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd29e47cfeeac1d1e12936f10fdbca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f247b3efbf3097e3c020c237018173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f7ee34a494b3556485899f5bda948497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d40def2e2569ffe8715c7b2d28c19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612513584f213bc13e33d27aa2b01f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eafc9944fc960a7b1f3706ee909b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efac0ed2817bdd12ce07a1c01547b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea262418826338fee370f91d0363548502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a3ef332aa55ff99a51d1b1f4e0b4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e065dec443aef1d154c3722fd75ecd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c99a82fbdfb7bc07380933ab9a92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe629119add3325537efc64516647ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1e8f671afde0c2fbf4231a268e310507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8058c73e74e33c68dadf8ac1c5130b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b56a10eead2ed736f0a61065d406f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f94b0f196d549f2b0d2b40bad3b302510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae905fa40e6be83df668850d8cadc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93797dd5f46465087141310ececba73b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c06278fc7d00015fba840f40e543513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd789c54938b40ecca48f29ede018e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf59f42b0f9b2ff6c7df8ec6339ba6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b5fc34cbfbee11b3d9b697791d4e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d992029326837e04b2ee3fa6c6ee1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac80384774d7470287eb68e228faea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c3699f48c0c74958dcb3aefb7f4df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa9c7de0de91093373f8517ca45f62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b852f72ee2e09564095ed99a83a9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771983af34862667a43e28e75186131522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d195ecfc499770f9466d3701a087b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198e8b3366ebfe5e86cd79c1feef0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b1aa8766a12e8b2d8ff372549ac4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2976f62b02668dbada30e0fd171ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c36042627598895eb6ec5e1e9ee2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d47cfff5873806c03990c5c457a51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25504a09adf9ec777f02292e67c06f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef008b4c4317b7dc9eced2c94fab79b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17a38f7225fe66c5c2d5ac211726e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dafd0031c6e5b4b0fe8e626269893f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7112d6f85727c8ad11d2b80046228533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa7fc268820dd0b4a256fef84f851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d699b9d16874f70e1853c8690500af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd597f58a7ad987f3843843e0ebb779536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebddec6f0d5c46e280ec190027fa5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e95fb9d7b0300b20714bbd9ec5eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca586e8929b7929c0a7f17d4c174a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c73f31b65335495fafdc98e4ca99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a4ac84e1163ba8fcf9d3a02338abd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330cf412fc38f61ce65f59f066505f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c3c45ac54c0f49aa7e368d1c438a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b6e8728c50a43db21a8591315cef6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746321bccfc05eb2a43bb9193c889f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca8e4d4c665e8452ac661038978902546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c66a6472fe193eb121dbbaa0a1fb58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f05cbc11b4ad53148ca55f39cb48eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d554e8dc4b6a7283a744442995d7914549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce664baddc566c8715cb57439fec3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7cc722c380d80104bf0540582811d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d691efc4cf58eb756d5d583fca03f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d86c9f5f2a55176af027f5886d68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ccfcec597ea9a1b153f037b254e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc5046c182b05855c6a932afaf410d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b445b0a6e6485c102067f6da04ef2b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595f4db592899a7847a49999150e83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d2346ed9b338f42e3fa82209904f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f5bf2caac709c45997a6049325ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b27b35ce7971a6ffd7269045b2ed4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5485a4e28bb0333be7b84924a8e80a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db47412adb87a4cc9fc0b0431ae99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe88e91b2ca2b1e0652e79c5e3fabd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1162aef762798906d4d8ea0de1f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa5d6501cff61d8d3eb7d100d91429565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f300195b6b4893e265d7a188cd96459566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff93870dc348153a2779641d7f3b07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f51a6e9b7c658fd1ad87d242306d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d84e1e6ef83aff1c377985bad23d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07684483aa66b2c460dbbd7e5496091570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595de8ac7212654f333c8807f7709c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1add29a64c5999b4a76d9329e58e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524cba14db3d907d3b8859163eec1d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfbe3faa0363d52142b3512e67d797574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672351593e5bbc1c1b486185233f389575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef74242642b4b7581b2319e3c70dbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043e18154d5275f66e2737411d435f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb9eab456696769e4d65b5ad4706fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc0978888b2430bb3e3851540b1e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3bcf38a6102b03896979e231eff80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b158632e41f1017ef4e18dbeb19c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30a2686a1b6973bd298c7d392a63b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86618033ed7d1abdca5a873dbd8115583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd4fe51cfa3d7a5b0272bb7ae3efc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab5154d99ee0b8b689df94ecb1504585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc70590147866e25bf089047f4a939f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903fe30fd17fae7bd51d5518c34bd4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca187457ef6efc93ef1d748f83b1c70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f6f55c3c9e0ee55ef97108cac492589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde302486c1286f92059b9f68fa53b90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6c79df84345279cb96d4901eeb27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508b236cd36817e304fc5e189f0a16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bebacd1a8b979043d293a3f945b1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbe8eed3cf8d350424ca54b6e2668594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ccb7c5748d32d76ce65c086000f69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092807805f7c828f9078797852746c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa11dc50268e7a2ab63dba7d90a71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f4313b6d9820a0f8827a988576b06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f741467640abf499717bd938aeacf58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5841e2972235f6a95a8dedc60f981600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f348e1565de5f8700b79f35d4104601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c992e51dd9e0eece35e1299fcdd86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0afdafc10e746e58b7ee4f35d0a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bb945189b1a418c7457cefd56e27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d620f17c78ba79ec417adcdf91efb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b900e7fae95e788b592f6176445cb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526512c18fc811feef650d170eb1f47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dbd0f7654bfb7103b07c72fc8a87a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4b7aa51f46fec81c3b39b0318de0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751bd273b63c882ae062b01b13c76f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3932358b37d2ca6d208e60623a3f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837c388ee6a9947dff4fa9b7e21cd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0365d2f74b679c546c2dadf4d4ba66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f94cfb3d4533f986ef473f3b50d861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac7abc58603619393cc859bb64f42d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadcc4587258355e6b212e4fa6eba71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a321ecf758e9d01d602c027c5b50b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974c1bb5852ae18f01b4e047a4352f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0372fbf86a7a5d65b40f0a9e12e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d569df4c55b02cfedbfbf75ba57b69f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0f4603c472d9f3252de0bd5078ae9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4175d8a13333928f779810d608019622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c005ca1f04bb68ed932e8980a24b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe94c799f92445099a00cd5119c71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f9edcff03a929afd5c5bdefa99e19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94961bdbe18b826222500b5c1ae4fa9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec77f5b0ac7843e0fec6d793e8fa1bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e43bc38575112067fcf316d8624e93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75752544a77f509ea5a90a4ebbcf15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389406225f1a7fc01f2cca698be846630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640617b9f8fc92ed89e309a43f0c89b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c6756ac94d6eb109c4e3e62ada045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee4d7f6367c25c0a2b4561ff86ec9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b21b22aee82e53ec5eb675b186235c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58170aab964a0424e99a9d706bd9fc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e143a3434a8af77b11765a76168b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1708e81e1bac88bc3ba642fdda6e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63be81ad8bdbe6b175a68aaa411c57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68822242c4365ac25364c872f0f83e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a23ba384e48364476b3d809dda68d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa896f88e19b5c9b2b3d119915031c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e853c1abd264b2cab7bf2a230981f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a06d39aea879c4a07da216e0217af6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740091162117e89b13b26234c65f2dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b1b0ae957fcfaefd213d2ee1241b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d74a074cabafad4025f4e9c7711058646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17526dad5931ea0216603f561af9c380647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3ea185e531ab51a8d867ec7b9167648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ada5da7e2e96a5a59a7ef9a2211a99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01506510eb53ceafb0f2380041110d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284d30cd640121022bc6742915bf1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d584efb38178a9e2cd2e61826b5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025a3da30b398d4e4d02efef86ae3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c0dcd6810bd3197ab6611e3536e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acf9d5d49c112d2a1586a1ecdabf57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb508c9eceb377747fbe7541a288f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0889ed6cfd7f8d9a2588b9cd52357657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710765bf56ccbfd09cfe0ecbc2887b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c61845b1541622fe0488b6595593e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516406d9f1f72d76ff401f9e3f947f04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39154cf612e5dbe263c8e5c0b95f47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2653d6f608ea0986e7fa6ab30875e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52293c400c3744927a01e77d1a12564663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63140bb1a5b40c59b32c93b756ff951664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605563272905a1b09bd354ed53dc677665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1125e63d5376ac4ab4bbe403b6dfe9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732f2d95295db425fb41f02c539d2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d909753e5355d5f446c4b7c5ba58df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3551466b525806549d06330979cf2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e416f12843d3656cd52288e58e3e157670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c55e5ec29561a08266bb2e43d2841671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776f726ff3ae1b583eb144b94252b32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7bb5f13dcf3600d1afccb90d8881673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb6dd5d11af01c7d8656ff2adf416a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfd205a7ff6604d0cd94a643804c37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca11d93aab01bc1d75f001250ca3b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee846f9ba79bc7cbb799160524029677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb84b4a3f7087fbf349d049916eb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caead27517a49e23379caf21a8c6e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d412d6789969148c82606df87851e75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab533a20a377745c8995efe6c1daf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a57ca120763f46fe36e18ca259f38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5e5420f40108f29f80562779c937683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65db04b0881dbabbce04d4a24f464ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c1bcc4c9c307212a1aae230959d7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529fad65779a391f05f72acfb3106c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163e99af3504451fc4584d006fbf42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9710ccabd6dd711b3992cacd09fac0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e444448cbbbb725d15fcd2a36d4347689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f1aef4782d46ba04928b4142aea2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806ac33cd69501641b0223d696b2545691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d33a60e7e574672378ea1df019f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990279882f74272d125187b2e7359e32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067828fe45935449ab27a9e170d5ec5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f9e9dbc774ca009d46a560eb18f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c00c39fc4c38193027b501e33b13c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb881382b792b22118656c243c8df1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765780c7d85a402a02b81cdb71fea9a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bf7603a15fd166ab719fefe07de9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2181176379fea6a071f83eced9347700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97488437bab0e8b6f06d3a5a7fa4ff55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b65a2c17c8e9835afc98ad012f320702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c33cbceb093266ccf6e546438ecb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8ff3459030a3e932087c9c2c589b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225d9def66359f8a52893c8f085a40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050de2db7a1ddca1fb7c93b10433932706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea282c35671204ea750975bdd36033707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced24be5429513d59bae43fbac0173708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0668d57473df394663b84437f77e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3ef61d1cf6b44cbf8993183c2560710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c062514e4fb44b03a20e3b1485730c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e177253afbff035aa02dc895a1d4805712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37737ab2ff121d48a6a39f6e6db43e1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d57f4a1c4013a7b0d84d56a45e70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a64b47f6a397ac7d7a8850fb0eaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed02c69534bfb6698fe546960e2492716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65221b02acee7832016b3c75d9d553717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a3ba3c1a5e410eca4c57d45bc983718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf409eac2293f5b7a0a0c1e38c5c210719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852e2f7ae44b6555e1956a6d012c984720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb236cb166dd08d607b842e29afbc21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8550d511a85e6fde23df261eee489a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40ae2c8bc83544b4c2ff8a1ac497f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94efc042107d511b1bc4d723241fef4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bac8e43af6f99b065739bfcc2f0ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5439381bce4242daf618113751e0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daaffa30fe82305350d15ac7ca6c38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a709631a74d4e1ec3726f090276cc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e763ee0680d0518a7829e7957af822729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40fba812b1fe2ba5b8d904421f4540730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee885c47e284e7693f50eff80362226731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe6a466086f1ec392c9d9c8392c3ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d590ba7efc93b3cec6599730283a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce8a403ae3ba5d9a128eb4e49afe22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d86654a833b74fcd163fdf39053b73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c144bafdbfe167720d173f024b7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c092ba3326df40cae7bed1a1ddd690737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d15938f5263f72d6828000d54d485738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee9c24083032def37c8e7f1555a79f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378ccd2994479748bb00d3a23609a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530a09caecbe9f23a39f0da7be46751741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda065f4b41a8eca94592251f77dd447742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6e359a3d99b4ba5b0eaa557b3780743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3f94576f2c531ca3e24ac16949634744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d4ee1a1a4891413f2f7332c5301b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ceebc9517a21b89fa7b5df8b2e06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd912525d4021979512006fe4f38f72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57302fa8240a1a214c29677ae3bb7cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c3841ba8deaac9d26dea84e3443c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0263e07e18ed149306d3ac2a5f1a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc78c5db0c77a1ebb30d6e8df29f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cfbdef8a0ad2c77e1ccb27afe742d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220f67adb0008d5b765db4ce83283c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c09d82edd9b95b868a4eb5c2e4a9af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9f4e854a33d6223ef173012353a14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f980055c1591873d80134b1ca50467a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4d0ee39147ae2a8865d9142dbcc13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174552d47848b13a851b88bcc8b1ad2c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a0900566c4477787978d10711b9e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91013e1b4310cd03fc85626868a5fc071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319942bb3e5c05c74c42f45ceab16f3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a270856b507545c9ccc1b3f7b880593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc675e76bd6adafc321eacd5bca00444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d251c8a43c87ecd7df3a5ab51f7b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27bdcf6c0b0ee934f8e0871a438a0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a46f72de89c7368e7f6ee288a6947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fe2aac4776791149c87f5cebbe0f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0bccacbdcafaca7eebc6cfc051b099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea688a8aedbcf5c15a313f39d7a6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e219217dc90c7782fc2f59fd3f54611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202279efc7b487e9d47cd7e0b8ae6c7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4a23ceaa2e73f3753eecfa51450213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce6fa4bd46fe7f5f629981e057c8f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3b9cfeb1cae665d75d44c2b1bc89315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552b1ee7ed97acf1f78b8e25a06375d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419574d1b218e43f8f8e56a3b40866617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841a05bcbef10927c7f639647191b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c174cf274e4943fc1054ef03e56e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead6131db878feb235d1d6ce6b376020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7603ed763b2ca29721282e561b66a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e61a8d1c2025dd79a842152a1a25422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631815654ccc6a6580dcd40f54d738a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31344d2eaf6c723788b38900dc74f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce01037d8d6ad8fa88e78af676f3be725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef09ad0839ed1aed89345a05212aabf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47a39f4ded7418b3c0d2e7151b49527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e00ad6bdb1a7aef9ab21f27d34ba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2f4fd64c55538a8ce094a8151f66d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aa6b88822a985a50c577e91a7ad4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490324b3767df8f52a78c2ce76e76531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a476c982d8f788708f6814ca4dd2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e2c0918dc134e0b2b2044332a223633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae91ce3013bfea782da9582b6351f6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d46c5add65f3479c181d7a7cfb9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cade09516d76060d891dc44f87c72136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5976f5670e95a14002e80f4e20077137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a2fb5e24eaa213d780a8a49acb1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e8f027077e0b58760047281c3a25d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb729be28720814fb2365e6eb97463a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc09e56beeb3215ad9cd58cc6ac8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad80763277bafa0f19d9482bc7f0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd8e5d19730413c28e3eb99d87363a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45391b0d9c79facadad311fb4b751344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4504c9683e047086a046a84278b035045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc162727df0602a1a8894891d5dc9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409f6d695fb029aaa7b2464094cd4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfe6daafa117649e3a8580c63c57e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d99a3b4960b771a99e9ca677ecf6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a04734ea56a11289360f3121a9fd9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3239fbde90615e5f1b37e902c46db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640949fd9bce9c4100aa897d874ac6d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f11366cf1a04d1f91ce5b7b1134d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef99f17ef27bdf7fa5331916b48a8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3fba2c58ed33c3d18f7aef4d24dcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed4b469c77c87e93e76b15605236d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1c2b7d4d20d6d7ee4a06864e73c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f2e81c43537232ca105d833249f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae7e6494e12e91e73fca4a0046b3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d1c9e4d7e87f2c12b8b282c6a0a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b1221907ce2ee3c212c310b7dbbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20849cf60821f935175f53567928562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea41afd4ac65eca2d89d5a76c717e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d50c3fa8020f2798a6e07d73d83064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97777445c4233dc35ab9d8bff712865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb280ec4e5e47d569ff72c5e1387ec7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9386da3ef72d55e1acd3bc13fcce8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed98e29593e7afebd5756f5cf5507668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08fa5f63bb7fb28ed4fc13321ed74469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fe760800481c1e69de4068dab61f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0bac810d0aa8de90f3ecc0661841371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617562337366f9be5d3f1e38a8288feb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c9f132ed7eeb9daf71ff9e4c7d9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100bda4acdf2f06fac5b01cafa4853e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf7190357dbd3881ac3206ac9b37575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088038221a51ba680bcacd15b4a28076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f6ac25ef109b5478423b2f88fd4c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec16744f37f53fa62ed7c098dc8f14578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9364394b445529fda1e1c35f51adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a29bb0e8524e9dfd3e08a9662ee7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df7d36d6add8c18ecef3828f4b75181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56166310d4def5ed435efe8e2f9229782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69380bb385972bdfb96a378fa330c79983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc3830a29a9b0d9b67ddc104c0796784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350655e58704920b99bd93c6db199885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b8de813f8b8df987a81138357520486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110cf07a53935b42ab73682a0e5aeb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66336e2e85f4c5adc765479e0527d5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d855bae531b5d9a8ed11f3a8692f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93835c474855c83e696f0769167d970490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60dbecd332c8c53aef78273a34cb6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6add5e13064b3d68e734921462a277d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5599b69c9b9e4133baec25994c05793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129ed2fd02e7f5ffff8cdc98f24c5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6eb5904875485f979f7f630e0ea995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cca1732655371a794266a2d16c49496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0d72087b97fd10e90eee67f82d69897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94068c25c6076a4793239f85294f23b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac47e0f6e923c8a104ce876d39e94799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc5a079616dc759df4cf7940bc11e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7770d500e11f78cc5208e91c1d4e4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5fac298de86ef90f20dae10af370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93992ae3e01c1a06e563792b5ff9ef94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78bef6424e9b1d5bd0bc24272da59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac819fa1e21281c47fce7b902fc9ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a71e3a84b9c2222d2b45dc38771047106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90455c60987da1950049cdc156a709107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0f660326cc5f29b4f9dfd6ee9e92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931c9e6dd92271f55525e931170f40a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57977e4b7fab67216c4e4a98279cc98b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96d24e6b8c8b6fc7b072a2c2c9b96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8ce2883dc7249e13119691b54b58f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedef1885402a79bbe9e6024eaa2bd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba9b444f476d77dc59e2b5e8bf642a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908cfe265f869bbc9296438ba115b92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2edbe999b8c006b561a981807060fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db5c4062361657f01a3545bea78437117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0574393d03e21868022fc996f0e21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be18407e5b5d8fb30d0b83b78202b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fccf57120b49accf43c3eef24123120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda74a047ee3308208a3f8ed5f2985121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b261e71523255b132b9861ac7bc88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16572102c86868c643b6b500c1066a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78915c8d2fef580a01d61451b8ede847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3930bf96b50cccb02e54d490962764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fefa157c4f1a943442f80422cd1f0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5996ccbdd796229706b77dc2f9138127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15ffe32c70f555232092804305fdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f4b5fa63195f46c9987e9be7394e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f74f1b4343f9328df57b064478a387130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5baed136abb5f1aa13368bcf25ba0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c61d21d3537f6ec2bef8dae88dbed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d810e2f6a8cc69bddbfabc70ab7ffb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3b61f2a026a4bfc85c4c0181e572e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb19f36e9bda807340c87998f9f95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baefbe3e5b564f6ed336a5e9f3a5ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb0917416701800e862694b4ba5599137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be00099ef07197030c9e9aaaf623f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f7d7147a03d8e3ce39e8adbbecdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899fe59619049214b02b9efff49b7f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b3e006c897df6822bf0731ee8324141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8fa7c023ac555d767fd18ff0ed701142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f8c14548f00ac8c1432cf7b1ea82e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e6314fe46dc87e08155c7c652fc35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689489bdc96f5a6b00ef6bcfd7cb721a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f95f5681b98a2ba7a0f6fea6a009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1526812327605208b5627cb76e98679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b104a2c8225273dc24788f6f6b29eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b642d2fa64471463cf617189d0bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d3a74f18c6883ba9fc9b3b5520fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5c81b3432f708ff2ce6fc63ed4f12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bcfa58afbe1067a18c2274907493a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc95b6683cf527fc898372de8ae62c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd48067aa666a0c13f5b9aa622222a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f022b9a18f978bc1b0dd3455a2a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66edf718720e1e2f2e38d0b9c64bf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27299ba6f46917b2e2b8e51707857d71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770fb7eb82f8d3f4169696c8a6bc7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c4dce8fb6a6f7e263ea4ef8edd619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0a9b660d05ef87a105c0cbe2c1efd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ead18c2515990b1a66bc739a0b1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516160102c8b06d71eecaef92157d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e4494f3e6962b0e7d67b532ca454163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b4be2cca36e4c7badb20d3d62b29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e99535f2a9a6cce209d996f6d2fde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70911ccb76330f3905758fe61be7619b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36185866f6ba218d414c9c82d676e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dbd2b5cbfe619742450918f0fc1db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc8257c7defe9c8c4120168e89284169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba388725fc5967ce4ca3e9665458c959170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40f9709dc60db9925cea97f7f2a3d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817265f675ab43beb735260dc60689cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3f8170b52c72161b83e88f04a02a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c052957a746b2d73bf21b9d0aa67f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd10955e46ecbd3bf4a8b45cc56fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932e88ca0dd1d0b7a92d020c937a4a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356045e1bb356cbdb40910a6a2d2f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13d24a83e4e5cd83d7182e445d0c5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790ade3ff992db9042362cb672c674a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597becd2efe33b0dc6b4d66145331ff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037e1d4fb8e319f6919b81a0cc869fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6018d7b748a8642b736f8db765b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a7c5ebf4084af060bb333cf1f548f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ad5d86b93c6fd4598c660f44446f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f674b6754f0c6a2838019d5495b48e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177756f217b51711921e023302f967a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbc31df8f2b51d27cd91651de28ae4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac10a6777d7f047f2c2b583f17d959188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e76af6edf8cac7b3308c599f8a3d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcdd6551ed26ebbccf5d1d6816bd30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440321d4e29930d38b8c530c5b886aa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96dc91f1bee8d93c63ab041abbc6b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f59ae41632f9a521097fa6c095a4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae47137b43a4d9fd26eff1897b28cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b122fe002c75647502b1c40444608195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792800fb770d20d7abb79bec67d2487f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7489363aafecba72b238b15b07a9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd176916012ba8e8bea2ecbe01a22e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3f66480b69f4e877ba185021791c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bdc15a64cb65e0f2a3da5b3864438200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc33e0b105e4e17c46fcedd9c172e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6804909fc766e103bf6d1e2f155fb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c111e652edc39c3df015ae1bdd88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3df1f9d00f17ec0356f78355346ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7da8237e417a793f80d5ea35b50d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb648c6e248a95b0bca1e42f90e4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b4098805c3c0d12eb8f64ff34b3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf16b85e52f3bd77991ce9d9ed5a6ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02005bba3cb79d38c73a4dbcfe4ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb1520d2c25bfc9f13e56349b829be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45155f5dcddb49ca6360bd7511614ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edef8e7d57915a2bc44477f85156f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf5cd35c3eddca431ae81e681adc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a0c173d82cc303502650e4f5e769214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4de24bafcbbe767f55c280a990015215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adef38ffd67405370504931dd88f7e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686716572cf2ab92aa543667380ddeb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeba34cccaa80b6c8916961280fce7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1ba474ee0daf74c7b688e7fa810d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d472e2c10dd3196bae468d0f1cc20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3a3f96e1002f611c6a37debb331e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415cdf51690f76bdf395d39f390d0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3dd570b3c2b2cc0a84154c06dddd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc21c40a1a877fae69d01d00e9192224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d05d6cb8a7bd9e3c43b316a8f879c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df18b3d8bd7f329d91ec0ab4ffaa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9105b440904085d8cb6280a0302ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342674c9aa2ed77699773db44cd679b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd4a5ffd4aad0499df9f5c32a2482229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425bbed612989aaf52e2f4baa686cab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131c26c5efa7b3daf36982d9e91bf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e80e20571965a972209e7fb68981a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf1dbf3ba4bcf2b46b4220e83f13df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915fded39e0da51fb7371e9ae92df47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf4f48b0bfa8d34f42332934ce66bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac372677062a4730d0a58dd6c8e5b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9bac4f3d7e712ae90b4c0ecf956fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a696d0acf1c903e790d574485003ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27008e07b271833827df2a303ba51290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f35af31a1dd5f5861f3e189c175fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487c2c12026ce69dea50d8af75f6c86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cb1a790f95fa4b8c77dfdc542825e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d206b0de0aa81c7d5694439139f8c92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a87773bc277257974a1db84f2705c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1ba79fe8b9df4613277d3ae9c045245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d324463433627d6553b09d029553997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3610f1f01930a0b0dcab6150a1f951247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d356aa316a5d25e6c285f4abb79486248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e91c433b7b3302bbe95f869303b07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336bb66edc0aa11cc915a333cdb1d79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283300fc3851dd17bec2725bf97ee98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b44943ecb161942712f399e1925cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb551a6d8d6897ac61d83e62cb594c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a86f2ed2d9591bbdc5dc2b8ab78ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2268a57d6d30aabb235b45a8ea85fd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13c6a7745e310ff11f1262e9aa61d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea33eec1c1510fdc76f07e43c2117257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef57e77be9bd87e88f1e41a6459be1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db36075fe2454387bb42f365accf426259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb10919b402206389ef3233a789ab3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fa53e84383e58171208ff63bed4e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239cf511d52c7d58fa3e95d74a4c4ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c03815922f501dcf3fd258996ec483263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa502b7d82e89a9f12281e226e4172264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd7b1e3b3e5a2d463e3ee40604720265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7de47afc4fda6e1a562145bbd64fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcef2cfed051b4a3e980957f01e921267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce82b943b230de3bf0a056aa5554204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ba63b774f17f43d47df995e1e3ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dc33df9a46faf701dc81cdc54bef2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa05cbf6101992648b897a51c5083a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf2608835497d97cda62df9abcfb39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26b2ada5e86cb63e5b3faaeef66628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633d46fe1cfc3641b0db8f42d2da4d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f558ac18a208d09e10536b19b813ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65832c5d562b3c997ec4625521852a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc092dea9d6da20e5cf2bbd9b0a10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4896ffec03bc6535cb505836dfee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67b7031e7b57040e4d288592c2c857279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6ab8fb892850ef9914c6b582381e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963954f793e610e227957273c0be87a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da8e097a27977fe6f205df2b3a32c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3ba2c1002991bd53ccdf0bd1a3230283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fd41ae521bc69a414f881a71f8ebd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e561b4880d66ac5ce2a7903db325b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcda699a95112971ad3f2d1b706c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd93732f45e6ac862fe7b9a73cc7db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b96c166ad64c93a06ab2b3abe533b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d33a41dc54f0b1ab205146f3bb40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d57941fd9e778a75935391b72fac6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f502f501a1374b5f07c1dfec70823b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feaa9011f9e864a4dd47d441a4d105292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b88d7825a0e54dededabdfdd88376293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97058ed908a0055f6d60e3b7e4c3ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae50587414f5d118d60d874f24319b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ffafb48459775e08ea394e86356a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2358b65d0e0619e5b33cc019ea66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138fbdf7ec29f19b640ce02f5ba1756298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9ea6d7eeabe7f958c2735a9b75d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9b23f3870067cde6ffb8885e73088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde255313f58f3bf46a209547a78037301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8bbfb6eb03eccb3b305c1db1447f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfca108f4c9f4bf42782bea86788731303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70fcea3331d65b9bef190508fdb27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054296043e32847c9bdbc510c491b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb07223ddfe7ae25844e1fd36765e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97374647dcad95a7ffebdb7679b2ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8355eaf5a16646fbdc162aad6ee2df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0590375c6bb4ee99b6d1715eeb6a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af15b0d2540c9ddc4c602823e959e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c343acaf8a4d46409077c06e76755311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef917fa6593e28738e21084ce3aa2b6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f8b455362a0b314f64db26d4b8f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adec5783dc7c59de586b4d388630d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed086d844c2c08e264893945583482315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79baea1dccf0628a96440eef4ab08d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fa4c4e8c2f2fee19011cfa2824e49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459ecf954435eb479d49faa35f4bf8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60878eadcd14012e02fdb852fb99d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c7842d051ad6f36414d401fbb2fa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22110014332b405984ba49e8bb230ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62549916484becddff9ba95f9f8575322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7bc6110062a6c8ee252a88f89adb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b23032c613e168706559be940bfdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612fce5ae7fee2bbf4d740176ac4f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615092c173652069565390d87fbbab6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f120275b68e63240f5d9967c84479f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8120c2a66a9a00cda161d50c1384e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c714ab87ddc518c3ac0fa06677e8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a0249e33ca41ecb0bff485eacae0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ba29fa1eb7b17a8dec80aec9850e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e91101e193a2349f9fafc3030b3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397af12cd1e445440bc012e3a01bb53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5da7bfdb8e25a3ea5c542f48cdd93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324e573ea88770429e3862878c8707335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a420d646fd07a214450bdcecc29b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3eeb3f76d093424ef8a843f07d9d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a3c501a99ed66d0fe3dd644a669a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20eed7f767afd3505ca8560f431c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17edf677349fc87c57723084ec801e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb119a4d522147ec02ddb086ba95b9b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9f67dedb531c7001b5d2e5c9c223342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049403975f074e186913550127206a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac899c4c4cdad01c9a0a9d4458198c6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc324401009e73b797bc2a7f05a86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f31b04a20ee22023c5f14302dddf1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acad82f0f42e5f1bef554bd62d5d452347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c6540243e27a023c44c4b7f6e8365348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a41431edda2d453c5efdd8c6101b73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2e2dd070c6f3101659808f7798eb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a43e6339e4cf8484748da7b6f9e40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf00b114e1d1ae4118f1e8e2af5295352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef69ff59f568e3caf2b8b21d83b996353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90f1b075b200a41158614f6652c7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8024d5a62a736ed6c96ed37e450192355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eea4a17d9bb73674905ff002a8142356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7bddede7ac2afa652d4fb440ece6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4aa2fc6d21baead0e30e43a2bf19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069354a64a919cfbf87deefc4779637359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636606f55ba452df77dbf4367af720d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dce4ab5a88a92e35a53c7a3cd03bce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1725a7364eb87107f8c263a2bd3f37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e762ea6feb3cb1eb5d754247a9f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fa02c103a35722fbcab809e723e02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca55fba39d5027f304dbb87c252d8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb0c1c4dc78b689aa0b047af5981ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f602ad600d5acc6d275e4c18528c441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed6dc0a5ac6042cfdc378de8056fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766242ec0b3e9b943ba7c6a41961bcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf528588e8013c52328ae1a0befbb59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4042aee1f6cd84ac95a604ddefa81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6974e0965f0dcdbd798f5402aaf114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1754529c304cc7c0b6985044e030efe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7c96e6a3f5009aaf21ce40def9d6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3f2b6a83bceec735940ffb1bb13a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cdda774a2a1347a3cc755506fa3cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105e873540811ab4d414f3a905470f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01c6c37d63e7122f3efdb41a74fa85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053fa8ade68ebe3b1b6f1e5c629dfe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307e8f6bf0a1318ee9558887ccbfc5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5bb98c152ef6659bf4e8c17d45531381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0cb74a001beecca1874f52161b9e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb190c18c270023fc057ba33d2824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2aab29542fd1c71d91a2cfd6b021384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df362898abfe018dba95e234cb2806385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b85a8fa66e7b7b3637b752676cd46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64390181e603c00ca3b446448be100387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d246b44041a8d8c5669e44b87295388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939f20e04043e87f2a172419effc2c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa474a66698d4f594c471d2bed586a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27981efe310d391f97d5d693534a430391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfc82828f4a4661cea8447fa4c9b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66a199581887616e8af810db2c4ca0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cf4ab798b1ba9439ccdcb69d8edf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235f7b26cfef68610cd9b3187b20e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b382a5656a4488a9e83336fd03f09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051eb0ddf4504b952587304916b0383397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d73444c49682077c9be64babf26c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57dd20e132efb7cb1edfdd020a860399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd3527a9d0bc1dbfa931eee5a44373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a519dc783bbb9059ed74a1ab7a55cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a8589a731947d5d5316710c0ccf2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720aeb5ee447f838e24e3858d215731403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce482f192d422883bbe8e4d7b74ecdc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0126d8d44772c3492d2f991c677730405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7ceb3b3703d48f9b3a3a2ebe663a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b7f9b21e9a13e1beaf083eef4347407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f252eecc4cdf325d92750fa04974408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091363525cee51932a5938b0f71ce2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b733d17f6ad9756ea6099992ba9246410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675de64c1f12efc7db3c7d637a07e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff4a7baa6d784248b24c4eb957a345412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93e7f9f889537f3f2724cbe76ea463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84b2dbc0bb796d7785ecb8f1b32c05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda60a77ad71f85b5bb5f609f415323415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5775a7a532c1c6f4c9013eca4ed82c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe06673e88f936861fd84f46ea9004a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c570189c0304a5bc578dbd7efb1acb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fe7013c1fd5a8d0aad69f7ad8b2b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d1cb8668efb6a8f442608b8f6f6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563835391688b085a4682f85d4cc34d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c5aac1a2eead8f06d8bc2555035ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f822a44f88c90654362ddbe3df7ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760152a9c4a7ccada39da53bcacfcc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ec47d1d40492c1f7b2d3a8158319c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd6134e743e778b7797bc1083b0c3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab51086acb9fb316efc7409b0793ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2fd9270ca6e4e94fabf6ac15b52de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661735e34409dc1f807338a4054e524429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf49b129e07724ba182d359604fda19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e547c96c497806d65cf805da386dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1c3b6c8d690d9879cfd1585463641432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b3d2a7abdcbfc17dae6f4fa81e40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb104e62d81c0daff28c21a039417434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80873092aeec03efb41dbb865985b8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632f4a286a0a52ebb19f6c43932f00b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5259da4bddb3699295e8f256bfa84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb74ff2469511ca73faca9c82bd4e19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488ff60fdef0c8f2d47ad083b0344e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6133007b318b6f55e0880751b956e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb9af690989cfb9932ef2545e4d2d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710df54304eda8c14d0ef2d09415df6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188741fc0dd267545ff65b67070d58bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d57cdb96cb88af2ec76f00a18f1601444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1aa58e3035c3afa1626e2375a5e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44423478a3114fabea4ecad1274f2a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2641b96f6baf92b35c555efb1894e3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf1bc4045a82039490426f4cc81e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacca37598a94b6e203f2c3c2e68c609449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e5f338d3234ef2bc45d6f2c617c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58188b4219aaa279d72aae0e13acd8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50ed269807e93622441b06f4f2bdd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5a0119542c0aab3c5fddedb895262453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad241e86f0bcdeae762092d99cd37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8769ad3ea0c5a89d1bd3925a34248c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a4f3075d9f1f3c5bf8194a727bd42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493df0b09cbcab8545dd09645ff092457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5b1bc569aa2d10dbbd4bc0157139458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee335aa8b90ad1ffd2f14e6d7a882fbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152986b70b9b745f2c05845b7303e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbb7361680263f205b37d4756a1601461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d306bbea4295b483bd1e2a8c72e8e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e5ed7ee44a34f347ad23e4801a2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc36d4565cc9784f3f3d6eb43dcaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb761908df47d384c840b25a1b205b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d23c5690ff098c1ff619e6cee7d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0fa3bcc2466a356b224d7deb1c8e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086ffcf659bd5d34ccf71c7fc4c201468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c41e39972dc20ade4f9cbef62be82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad860f91239001ca22718cfb2f8863b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5982a1ed0265dce62cad197b683a2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b075b481fbeef4407b2906394b21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df89d22e91e6f5dc6cf186b8aeb7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0abfad7648912192695535f9b8e523474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9253a6cc32f68cf998b494faf8fce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042f127c4f0e3c815436d3a0b946a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be00dda9cb79f32444ed4883bf8e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fe9ec71b4ea82f6b6bd64655eaa6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284c1667fb2adc113e825ea9fea9da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92339903066c31c140cd7c2ed3184ace480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c3ec1fad961a9a2409c8a4e12f5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3112979e867a522996866760592993482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683c8d9efaa3ddb1d50208d1668802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1d675a99489258fe93c191bb470c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61253160bec5b1ce42c427f8e72e94e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db4e8f437ad0322f76accb1883003486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def18a77dd2a62d692ceeff496a14e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01817503ca35cb2f07db293874a76511488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519225337be4b507868c4ff519c5499489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9ecaaf92365206269a6d604441032490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031dfea0c902857a1ab936b5aaafef9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90210373861e8030fcf3e7ae19443492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d014f611e0d2b463e56522ecafd9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4178e5c932a056fcc9385365f57bb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592b796d227ffab13ccf71dd756e75f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62deaac69ed80deaf653f17943993e81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bf6346f671c0a3296eb8b43f0890497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecff694cabea12b4ae03c6a72f5d33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf25d8a22111402cf13fc24a5a551499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0d102b956b4b69731c8d44bf540b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953b9b9997598036ea967c1cad4f6a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6de7cc5ee83faaac68795c333ec68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018fad4b32ebf5130792926ba48498c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91dcc8a12cf10c03fedb9529d28f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05f3e6dfbd617e10979b0c7be8483505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cc645022365eca4363769a95073fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c502a6a8dd67ae50a91e634be4fc438507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f64e86c62b0d0c306dd4db385165e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5673b8cec34370fccf08b6b61f2a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eae71639349d79dbc223e0d2f9a08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e599baa7e6d42d0431e877ab1cea8cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72a5592cd5eef607780d95056d6224512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103ca148017539b8efcc05c6eccf20f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba45ddd8c0533bd85df83924437d6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77728a6ba1c2ed9a72716aa77536df2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef568b6869e1a61ed3a52cc1aa1b4784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f583429402e2eea2011287b6b865e42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef872e0cf109adec12fab6f57f84b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebda3bee9a9e4a7e846db3aa1f3f5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda28889f4dfc88cebde2ccb206b4355520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85356c632faf4c0c916022841f832904521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e45a515d8f3955c598b6f0f071b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f495ee9367f9450fbdc230f1e6e16b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646b8381e5fb2ca7ebd5495d7ab713524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d84f600f3750f95b3809bf956719a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d4b69d771668e32e74b941773b7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e39e6ba0a9b45c2b1f2c286b1e76e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012254231b3fb6d5dd593fc6224b1c78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0699a6089b449d22dfae1dbab8ad5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b26ef32f4147b3f7ba850ce93786d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd87434555e1b29954cf64a0c11b0ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea4fbd5a67b218efc0bafa6f7ed88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd2371befd89dd7df2839d3f13735533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe76c1511f1cb059220c6234c0480e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c62ee2ce973111503fe63f5eb55f26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa4098e19b34c1d405ce88ed5f1899536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c21bf8d75d6ce51779356921314cad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2390fe2d6e7815cc4d92547a454a272538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de2a328070acadfd131f655164cbc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81d8fa263b13098bcb7fd879e56a93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2da2b2b71c84ebb8edb74d3beeb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9ceb62a8e2620f72f4b155eab048542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea087e8200cee5d203a7ebd51f34b02b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e918cb68f0b761c5cfbeaac75e7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a4ccc1838019edbd5def51ddb650d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95e5f906f0df4f72746a664fe418b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998e665d56278f450f5ed685bffa6f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6ac32f562bf1ea52b47aeceb5bf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbeb5bb55fa89759631be9e32298a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67549dea30bce6ef0dacf2d4d3711e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f1284a29c2407a44f2006bce0f1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12048017c754c4c81539ab8229a0923552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f309a1ad3ff3d27a681c143113f074553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742c4ba5d5afb53e7f65e07e17eb3e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864de7de87e9beb96ccaa9d0e285ba0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0482d3fb7ea1b979d727c2984e048e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3e6ccda9fa56a4250e52c5fa47f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f91ed42d71f50aa4941243227c40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab54340dfa45787bc7f435851e149559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5ee16c426c8f1b85a1df0bc9576a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ddc2c7b2870eb35a68ea3bd0cf12d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052930d82adf7d5d28d9431c2a9aaf4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c6efddfb725c4dcaa9ef10a8a481b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d3774501d624cfcf1a71df43369c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e205e7e14b2ea28f5b0ce9634d7eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601552b34fc4c2e00a4976cead03819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602108f0f8cb4733d73c923187aff8cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed3ed980584a95d022656c05f9924568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8080ce7415fb60cb48981a9db656ac0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7e0b5132ad5e36b3e1a8576a1fab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf275dcb117e965cc931c8a9e6602d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49065745ba184e457810b04107e67155572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3d50880bf29a944470d6b4d6c6d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627bd3cfe54239cbc10ec5f7d3e28a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761584cdee2536ee7620a5bc3ef7215c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41aa369ebc0e0595360416982b9f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f0c791c2474e4a04359b60d79561d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b26f700a9009d62285d4e088cd72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75743e68b184f3522a68a8353ea1bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897bd5fa8699e411f4c0a8ddb529f60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559094f9d89f7aad2a7dc1412e0036581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8286245374eb8b7f1ad9cf15647f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3f79cee8db9b8e47593d6d6eef346583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05857a0dbe1d9e7aae44ea1842162a20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1b1d89dde50d00c41d5c10a3d84b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4b3339b9e654825ecb9d70273228586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573cd76230157ae6c85c01f842587ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8d6612465b44b40010b765225342588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebfbb2c31a4c00185e5b127fd9139589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae645a5607322de315733890bda9c49a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9c6b6d1fcd60d63da942fdf4ce071591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09436875e3bcf11a18fd759b0988512592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4da7d6573d0a131798ad7744c0303593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa757280c739c25855f4839c4f9999a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b71811c153ef2bb4f2f0f56ebf67f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dcbad60936f243fb924700ba88673596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db5c0e9f4fc3699d2a074a172385ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d363a389af828e86b665502223124598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa7917fb11b5668244b6df1163d35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9b8d4cd2e20bb5d804fcc4fed94cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c71d2af7d278f7bd3b7e82d651c157601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884939419feecad20a750617057e1c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335925f89ed8ffa5020241ff5e7c1a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00767c31f15060985efb1eb2f21c4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72386c69729452f48673c8064b12d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2acadb92b5be611dd80f71474d7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46de02876c5faec6409e4f6de48c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6656b40155de2d285819ed5fd4f24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24039ab3ef593517103839d78bdde62c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a95eedae911cba95eb55feb613169a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db9bd32ae116266c52eef48b47bb2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a335c009ee23dc17e7847784df0b371612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0504784eef0a20e8e5223d86db0d22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe22896f4bf45294fc30f8ad3f4f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb58f90226bb65d02bbb165fdfb8b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39e4f92af81843b7f9258c194b7ff6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c6fde0fc29d1ed8681c1c4daff89e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb1025ce542f6eb6a4065094d637e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d608de52110f5881e158717b3f0b78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17c28943211a7d1112aacdd8c0b4b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d41274e7e3199b026f2de5eba4573f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847c89d6d669b7c6d3a97cd2f1e6b89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c652855cc4001b2aa086847cf3a0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6fdd9b2b680a61b367fbdc832c9cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609f1fcd1c960e8d975e94d290e22e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a80aab49d4c7713ae64498bf38ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89461a7b3d7cc09962c5fe031ce97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98620452c097ae8721bad1e6050f86bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f873a7748d5f0dbc9e6a68c9885dae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322e06ad41b616aa7e5de8d42a84302630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b846aa1e806c8889e8b756889f52c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63277cba9c10d97d898dbbe91956169a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0748cb66a815938ad31fe5268535a8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf141618cfd89cf130a2d2637c51c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b1c4883fa3e7d3008f5c3a0ea1fec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc75a0df00a10457d252c955bcc4954636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4742a1fe4d29b49ea80282410bbf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f7816c8816cac0851df8c3e51d7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c2ea2f09b63f091f43797f938357639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aa05ee2ee147a7870ed3662f8be9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afada9f6a2fa9cd1455f2ff78703b63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a2380c6e3f9d6f3fdb77b7381b33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef7d394d984a407df28c95a57a7064643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736b794af1aac90461282e56ef2975644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e843d8b9a69be72164e8b4aca7fec32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a25bc58744856b9ec0ad1907c92f5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860819df47b74e6c78e98199f75c9372647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b605ed982536912f8788e7cc54c4ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccfd4c6399d233309d9f8dc510ecd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5b99101d63351b0ceafd7cdb3eed9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db52201a767b6c6e33c0bc29c23a610651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892492b58d375942773df0e141c415ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df1daa7b90f8af018db8b552f3a71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575edcbb63d23ba533e2ea24772796db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dea8b110501416ea60d201056b072655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4568a7e569401c2cfc8a320648be4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec8de606b704e171dc772330f0f87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e22576f7e61a9a8be6847bc01e43b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a0e70c6de84e1fe44ec8dd15f283e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3af7dc4f2269b0e35c7db0566b616660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c80042e4aeab64c348b96cadeb2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47391b363474d24b2357373fa532472d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e31f96471d4db9ae0354bdfc3a95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8299b00c7d2f7c85e71d89b8e4360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427cae06ef8ee9f9cef52f92f7717a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1562b60383abb38ad3539c75ee29ba5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0af67ecc2d3c9d77c60bde6fc36b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2530af888406f4c4c436a06cbd2ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa31ee11dbf9790889547627058b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ff6388a594e41db91ab231259f52f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f6c7ee52903085aea5d0442175c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b33b2e389caccc7aae6a4f44fc75cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa5edd0941c4b87061b5ddc4cd44f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8b292b8f3323fc6cf596c7189731b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4fb62413f5abc2ad114e1aa9bac8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20fb13e6c18fa2e7a5e5e75a635a81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19334d85a626dd6d2850e06ecd36ae7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0d2ebbe248fe34bfa5979653a5d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362d7224fe8e8d01c6e77120731a2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9553dd357c8a019c017923ce707511680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87aaf944dd1a8240356dd30b4869e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5567385e0189b08c4332cb3d639a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7189cbda35da1aa23accc4befdf3d7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447bdc08f776eadbe28297e8688d934684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee9fcc521538929a43f7e25e71be4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bfac88b46f1dcc3e2c2a90b653e85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b07e091fd8ba99bb8be4458a22a9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec918c82e88b65d3e9af9dcff9b557688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc8c9806585ef493c9600250317d1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b645df56b292f3b7169dad4da3a05e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618886ff33ddf337d0ba11c704662962691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4a1ebee4bf5b18185634c9649c363692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f8b8c2946e5f7505c155d5b441534693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f3886061e68ca6ab317b1063340c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0364dd96c9bf76e82fc9cad64c3f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed559a33ccc24b9cb543459965902696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc54329b0f0b1c2339e48836f44897697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d92fbae1f6ce177f0356f95a6268698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45005a8a2cbdf31ee0d534cecc1e35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf74c7d504a8788d85eaad76a10cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb414a37aa1ea42b85402bb0c6560d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2e55e5bcf7161dd4af78eeb4b6a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef71347cb1bbc736b739db9699ede0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d218eec938eaede94aaa6f848904704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45741de0bd1bf610b81d8106e6011864705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77d1676b95c35c9d1ddcc24c5608ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed639010f0e13af2d12aca6c195f56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a112dd484d6d8fb64018f7f5b357ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e0ed2f13dc5be4e69d386d0e98e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3f0acb7857bbe822e90a0d05dbaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811025dd1373d1f2a2989a4c0647648711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07c21b4b833ccd2cff6a98b7e3d06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c043ee857d0c0d774b0ca54ef46b1ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae8ecaa374288ffc5133f99ddbef30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038544df44e6c01d37426b708819c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25173353803d5ee5e4c407485e59f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28879ef47373bbec17f2f36549c8a14b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41debc5010d9453e6c59a3ed8068eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224e0a9104c7c05c4fc1c009982c3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797aa9e50e15aa76f1ac157a884a735720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbcbcf6bd656584373f6933fabb841721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e2268c10a951005b56b395562a15722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa6c84182140731b213340b5d16f73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fda6b96ec5127b128afdf69445070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985ed29d70f98c072abc2345df325d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a08a9ecf08eabb8829da52dd1b6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef991746b6b1bad56fe3646eea86d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1262981c43cbabb6c62e6b03fda55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79395e072aa84f02276be37b00660fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff124d7a2abdb27df18e3d3978ee1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437100bc1c3c88a0359ab236422e146731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f39ac9d9612936eb74d2754e380e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f56153b60af3172ef5a3d1dad298d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2b69dda2e61c22b0447e9a44eef0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4fa30aa3199eb2ad013ff349c5ef0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10997acbedf05b07a8713509201e73c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f435eceb226b468086995bddd942737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302559267127e5699dadea552fbae4a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41656147e520c921de2bf9e1a3813a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487ad34815935b3787dbfea94fe0600740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b02750923a3dabe0feb7296faa33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bd0cb660cc6628ba648a9bd32d26e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d312999594ad5cf60fadf7edbe9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc73505869fbbbd9979d3e3a3aa42cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c007bcd72035b412f76b7ef8fd48ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46802c88ff31bf93590fd922391e51a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72618a0d80977aeb164e7c2ae00333f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f1805cf3b25b6af9dfa58f133d07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdae73f5ef486d2b636c26ddd3adff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055912a04e5beac6c9efeac8deab2e02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d776c130b2ceb7c24b88c0d80d9ee9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a38af091df51edde901598728496fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aaa80f6f1ee9c9a3bef66dcce215f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfb2c1fc59fe65c6c52c09c88b2280754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c23822326440a3539447b360ec2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856673ec91546ce2c198324e6826b85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797bfe2453c00b85e9bbb5663006803757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcae198ba0aab10fd03f8141d72ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd71a7b9dfd0948d2246064ddcf95cd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>