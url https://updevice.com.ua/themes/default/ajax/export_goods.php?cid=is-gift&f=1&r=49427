--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2abad17fc18ba42788592c166973961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe09a6ba4981f92b88a911ff618a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6967813d78fcd1777fb5d852c4244b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dac2a65420fedd0293f06f619a1f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f043d7233dd2bfbfbc83f264c13c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29852bb31bdce620d5f8c2457a372c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e927a17ae61399ecfc060e236f6a737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e905de86984d3466ac8f52cfa1d49578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697f2b90005ae342e8202abedde051b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b3a15b8824be91420dd3a00d2740310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1275877f23eab62c43dc6b39c52f3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aab77c563c8bbf9c5aca4d374d0e3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433357fe84c74d9872aae89cfbddcc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd039a64c323a9d4a7bed2b68bfe030f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279360fb57012a7b72e5ee5c1f01ebf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6663421c107994b84222d1e448eae816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb577e0ae3cd72c4eb01d0a9798953ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da37a9332f678c92dbe59e1c51e94218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6383fce8a60a5815fc8ecc0a5ac3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6573a2c960f332b9109a43b8dc80520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5a655ec6d03f197a950f4c491ab2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb6f0e1b2cc21fad051a18110e508522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b4054ca7e70e6e6edde8cbfad3f5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab6ecb39236d8870a77981d618f3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7deaf8227cee88639de70072e8368e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e42f9a14e226532fc2f4bb4a9a3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdd37a485e4f06756864e67becd9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd4557ce03337a423b31b51828c89328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712188bd4f4f925b76ea84e876aff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf38ee27a6b3eaf5b455037bdee3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41347771478874ae0aede53e013de3ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8911b155598de452bb75fa2ca28ee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9c0659f4c65fac5127b5b01ced3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582570e96792c4090d72690878c6387d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a111b869c5ff6f92a912eea336a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266f22114acd1931e37e8ef9edf87a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d136520889238866db6446ca60b6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73b9da76fd80936eb5ef730222340838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba92fe92dffa02253b1c46f44f6b15c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12b26873be5d86802f8b56e9cf4cbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82380207932c5106d48dd54793606a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273b1c8a7d4945eabfb3c3f4dcfd6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e300216ec120e5adc918d764f985f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3c34243d0a0dc8e5243ffe21165f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c03a8d8ecaad1a066f59ab12f73e5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc8ad826277c153f9a035ae6ed2c2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7859fd904e29aad24cbeaddcb018a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef238fec188af45eefd07be1bed579348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d70d02fffeb38d54c5b89662dffd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9d71ae41f94e3dabe85f5d0ee35d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9462d3f6ff7f6bef458567ac9a5695351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cf489723ff88e2171babd85af61d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b5511b4fd7d9d90790e8ed0b135553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c21599c7f198a513fd0386be534f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f3fdf4c190b15d55f0b008ead9f7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec3e580dd1e967fad90b50e18005fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f538ab2faebaa1f96f275f70053a36657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671799cceccd48fa4b7f163237674d1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01bd3017f8b8f1299ec13c49d218a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bdb720c4f3ba056de47f90eb67a3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d329d7a50f59a0c57bdedc00c7e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4e0e9a0f3f4bb3589aabd674f6dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee711b5bbb99f91678de780c5ddaaba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606900758e7cc5fda03a520b95b8ca864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd4991ca4d8f5616762872db5076165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706076c3a20d4430ef991e7c39238e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1311d688108203f67b019793b31abd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee2e32a68b051b8366a8b0d4eb739168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a2181796d3175d5bd399ce8f7ebe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de996adca41b2bdab68c43ce8d8762370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc172b1ceada9ab23112029eb3eb22171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3187690d998240bdb4724b8fd4d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767a799686d0054730313ed21734cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6d2f361cd245f4d98e85c8958173274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c385293fa4d38d3878d3d33a9fd55fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463e5cc690e44578a572b9fd431f5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd2f4352103249b5ef903181f20b4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff714ec659cb9997984de723f72bfea878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd5b79cb1e9178b956f23dee266b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3955a03bb86aa49d08c9d5a7ff9af580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a99c123e13a2454132366fc5e16b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac9a364a080a1bcbe95ae9fff0ee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b015a556029ca7836a8f91a2a8dcb0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954e405094341837fcc6c7d8171b4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb440c0c82e1804ec6eb69869cb963c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e611a5ab1c76828505d24203e2f2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700466d4db7dca01dfd0ac741f220eab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0872de9638fc7b4d34a9e4fd849d0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3262f04f465ad06e41266c1018dfc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914d9cd18065d9ae59f3a0fec13d2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c40ed015d7ae3d66ad3cac25f9cb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede1fd5bf4f5e21f583d22e3c6ffe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9064b52fa27f53c6b2f50165f8e7e1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618fe56c6461b6387963010d07a095394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af4c13074ed314287085cfd7ff053095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d1e724da630b148f690644e427c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfdefe536a1a272af1d465286f059897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e588810d189275793d27f5efa17e3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce62df681e7aac342113d9389f0863a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95721ccda4265609ccea01dc00b520100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caddfd83e5d36b6c6c71b7a12a5ded5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c80f5478a06414b391a5c812fc94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3cb8c9b5c8a136b9554f94dd7cb5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece20bcf7f0f9a9631cd357384147df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4adc5c58ad28f0c56349778149f3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86761ff1393459d32ba74c4e1cf5f4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e17656cceeb13e2825e792dcf180107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963eb26f3eb29859542ce4d9ef2fa30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552896ba59ee773c79a5406b51ccdb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e5c177a87954cf3545b531f2ab90d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10d7fb08af876e4ac02c2a646cd845111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce833e7e5fffe924b06f2c98ad64f56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad64dc9a29c74c2e35ca0d7d147930113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56c1725ffb5a7c5165b128d976456b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da986cf850c8b24aa3b5606d87470d27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0ec81a18503b348a7f6b81335b1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f74c3beb0144ca355c6ce5a7667a3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ade06debc5af2abea3b084b7de8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d85453e3afc8afdb91c341cfc30e5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fce3b73b7b36910c323ef55436c4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f238d3b2777d1c55cc1a827debe55b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d47917a7ffdc8f0712361f517ad036122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3c5de50463958f3f39b610322b9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8177e0fd2b6799f67d1e383ddee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f05a5c535fbe15cda554edd913b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef10d43b8ca65b554f6adb696ed523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba5498e2f63d163b68b0f861680447127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4429176eaf8c6345dd1b32fd4185ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbce04432cf17bba6f9f939a063e85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fcaedae1092c5c29b5c717fe8c967130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df677308295f8f792d10ab6eeaa085d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13e0a10da079a8eb9bc8a68d48390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60201594caf9b840e428f127dd222467133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87295e8ae433ad1db9e09f0fe5c5c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a7c161a8fe840f3d94ac0ae62630f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7ab7fb83d86f26742abebaf44a58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867375771dd7b74d096e350139df6fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7d8a1b2cb58e8b7daf3c5b1ecb200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc8aa416e93377ee67777bcea9178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6272926b870d08f81660f5840416bed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb0ea307391830a80f761f37849ac7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a38967345efff757a13a4ee99f32f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f892c4ddb9fe59c9011612ca9bccb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d818a93d361aae7a1dc3c96c679c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3f6b35cab4a679208b863f5f322d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce334f5ebc7b4d6d5490efd3b8d5e00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44922235a82fe9644fc1c530319de26c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04236b3bd19725e715f5e8124d06ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51a66fd2ccba9d87caa72767c26ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd036549ecbb60ed4eca30c33bc1d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aeee59cb8a1129e94a63cbf939cbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b52c8c46e5b0be13399917542b4bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6ca67f8141c2b6f9de278ad64d403153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd9b4d97ea17dfd38e1d63d0dd5d73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374edec702ae73813b7c9bec037c416f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd629d4edb0e6d4074c6677410f0bb6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f5902806183cdbda3ffbbbf3fcb58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f80bf5ed6e7eda4e5f77714f88bcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1923d94d3d1c0345769a6a4ff5e24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1ca58895267a463403d5092d40df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d740c7f3f7cb17ec2255819a46105b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368b32a672e8fb286d468bcde657c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b9245b3cc74c07df59d6803d131d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79cb17cd549c9dd685cb9b92bef067164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bbd3de19ce89f0d73a076b0246216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8157f10de306fcfaba5ad0385e6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a14c1d5f6632656fbc1960e8d83f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237bc04f9acacc0c6dfd49354ebc91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824257044ea77a65a35e20ed585d307169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b84bd869d36127c6883241ed69ace7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31277ef11744ed44c3a5b5c4f1cb2a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0ecd0bcf464f977275c688d9f5604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4348e7fbaae4dc231b2aa52eca90f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc03df00c8bcbddab8df11fa4e91b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23311dbedb6327ef6b5e627c2582a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e6575cde6e070db376bacd4c283a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376cb46133eb15b3ccf3f9e0ac301a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01129abeea02f1498580dbc06dd360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0219b90727183895ef1c6ecd9a07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe8dcffa37b05f37e6562908c1dc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d84a46176c991f56f497ef5c52f0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ba9a5a4a413b6d2b25ef5adc44db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a937be3071a6710ca30ebcdc108ff4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6df0b7a1bd2b765069765121d37fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2db0e62c568cafdba7c473174882185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fda78ad4eb26b9199d55759fbb500186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19c62abf72c76c001881502cd8c71e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f61c875eccdeadf2da1bb2065ac07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e8ba095b48689668a2b0c240ad777189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1359743a2737e78f1e12a6a012f7014190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976e37ea2b200f979e08c59e8268845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625b0a56f6e3243521ee42b4801411c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6483bfe0d3087b438645df6f93bc926193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06726f84c005a0376f4b0800ef76f51f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8abeb5e89733b2df963a1d2705f1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577402bd602f5c1f30328d90761aa375196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d86c71b2cd7f52ec1b7e80c88a41e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5965748fbcea5604dca874510c5f66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cd9469ad68f403bc3b6e3e820593c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911605f5ba919ea2fd3b7b0b87fdf549200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eeffa1bebc7869cb69ab8e0bf46cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9de00e3e6add84edb3937db6cc78b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639948e1b951b2f7bd5067eca1eb9b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fe7c420ecada10a2c30f294c5d6d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f64bcb754ffd4aef5761b96bdaab8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2cd1cb56eb02f09874dbb4407dd87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e937ec6d7572736aa207a5ae1d4d36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455877d96cdb67187a4a9ffe64f6f73e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7c28a522d2e891a92793057b9ac97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6b7f4043d14d2c117cf7a2b68c54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c42b44b88e2fd3f7ef519c044e28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af36c7e11a95bf11473d3ce2ec91b72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d9e4607778eadfe87031f8bf2417213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557b26a4b3975fe2f53f3c7b45bbbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee43ed62204c261d3403e2c39b7d8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad91b2713313268e7be1e3e0be5795216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91a92fde065e474e95adc02cb3c31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275b5389bbcf111051eb748bc257d95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf1784fe4a50b461798ffdcfbd4df0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a35fdec44db902c85fb53f5007e078220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6de4e601ac93dfa332f48ce19751e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a1855efb834cdd294853adc7c158d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d87827ba9304ffbbe2761f7574d5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf3fb541cccd91f6da622d68535c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35eb09c2a82807b3f71e4cef029604225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ae24b1ba7c9277c7b21f00a14efa5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a976331f3ab807d3f38dcdc2f16e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545313ab5c1adf3973b012d939443bc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33e79fd7eb1bb57db3a658fc3f7bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9dac7cd866f6433a1b203a058834230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc13ddefe54c9db0f1fad4a3eee4cf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb8e27c0026d798f2638e51eea7ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8da5d6a9ad7345080453b17f3f7fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65c7467192e50b7a4c18a4dcde847234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8440c5c62196697162ecd083d3af1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627753a65428ec260b76a283b3e09d95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c73745c1429ca5c30122bb0f4b685c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf805700850d94805d3f4bfe38b848238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb04a1b6a65b8f31ddaa7cce50a774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5bc555c25879cc1d1de71e20bf61c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05575796a0a531c1f489ec7a630fe812241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c3681eccdae45fcb4920142d47a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216616368e057db816df3928c39f7538243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af0e2062cdee8b4fddfa8a87fe76b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2ec0fceb2ae2b40d90873091ada1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324721e07f080f2fa9ec7a1435c2ef4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff59fffd6c80e56151932ca4db8b64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126afa67969f457e6fda634f58aca2f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d19fb7361b1b9ee1d96976085c7e8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5854061c6f9154291159370fb1bf2d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b8be022b37ab3dc90b632ceb3aad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc14d33c70aa92f3136c6e7549f5359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5ca181ba96e20506fc0e3f6110a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a62463101dccb44e0162ba7a251d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a139f1b9d9a3dfd07433d6903923037255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f07ba09d01dd4a11c2e897407b0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aec6f4220a3ddbebdc62542f3a4abd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bbaac6c640ddc212bf98cbcdb7af4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac4f0bec50b186b1a0fca30b54b74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1424e38804b353b97e6aa3723887260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75865745653a226c47a90bf7ca88b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31fa45208a63fe07699c80f047be76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cab8f7efe6ec3d4d74c345be02d38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2093d76f57b7f9f5bb7fc1a1b3498c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d0c9d89ac44be45bb139a5fdc4e58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945abe1bd9ea65c2d2091ab61cc76168266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dd7b178124d75b4c42f8da32bb858267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5ed5270fa6c7754239e6ac8e1b87d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82acb3104bc2f1fbaae5866d49a12fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a9109f7f8d2e2c8f9dead9aea8fce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5341b96e884c759f1957cd3137643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933f502b5ed148f10b0d3968a25723272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5ca812c02f90db6397639cba5330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68fae101290a97834f25a67530509b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f3e442934084849404c7df5920f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1637070af8a393a91dea4748c1c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c84ffa8175a520a0a15ea675aafd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526062dcb1abeef9d8d14451ce15e80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51016768cc158ccef3727a17ccfd721c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734bd03fa3d7a3d6e87aaa2bf9387b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12601d855b5bbda67b075f41160778281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ee17615abff6eefa259e8e53d7da8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e42dfb9b14955c494adecfaf392cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd9ded9852760d4995ab84e5b9678284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978aea71372e6356aaf893435eab05c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9f7610a068801fbb413e52c04fb12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c025acf2b7b3034b0bfb620c609d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d0de79c4f1f2a5b1a36f8b703f61b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43f1942d9ccb04ac531828c862481289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c3888e3b9e7af92f9753390c0a7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ca6e3f70af385509edd52dd06de1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e867321485f14c2a30b7c52eadab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29c624370c3a74ec4e3d79508f233293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3679f9eb66d91132f927d52d7e5726294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535500863487b028dda11443bfc5eabf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b124b1ff8fa5bfdcc08a56c31726296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83366715d50c64876c0cb4d4f247023d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3541987afd7fb353ef4bde837e9d3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eace5b57c30ddd58c7aa0aba118ddd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd3b90f44de16c70899486a58d27c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f9602f61dfb59e4b926f5528b3e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0b4fda7baf5fb89c86fbfec50dfb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3039c41a5c64a6ce84220a456f1a3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37667c1c4cf5f27565b4d1f1337f370304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d2c4c86df40149c043f40dafde6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1799c211c4800857bd67bf4ac595306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8564117f6865b446781b8242c88c158307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bf65c838d2a1ccca85dd494740f8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647888d582eb64f4bce42bcad7e1b592309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50fe67c695b5e34cf05022bbcf1ad2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a363d048bc7e8ca345ec0d74b13b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148816c21a03729a4939eee48c428fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc2c167542b27c0fed272c695cdcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde94eea185c5c0640ea52a7d77ea0fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b935bc68f9d50ec038ea9b99cfae56e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214168a79e41fe3ed9bdb0225110670316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae85b04d75a0ccde3d96055fc3edf1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f1863c2046525b82a17b56a84b25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f14183d503f816b3a179bfe7b9447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04177c0a39cf3da38d38da36df0a4f2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d7fce54d09d932c444d12f572d8e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609899ee5a8ac623b2f7028a7ae549322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d982d8fd9af2325fe3ad2fbfaa6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb58b75513e867706aa59fb29a3ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d914c6ab9685f5065d9f76871c1911325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38678ff53529778038cacb5db70e3b6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da9de5f357e2008946dd5648634296327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5886ecfbf760048e386eed9ea5cfbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fc8f821eefe19ac074646d962d8f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879e36ef3bc2646b52713ded0ee8e53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc53289a7a9103a9498d745880a3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbe962b185d4f171c0bcbeebed40aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfbddc652402bd094e0b1e2f3d57d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8c60d10456ce1fd034c883b473cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6bce013cdad53a3ff7bcf1941d64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b01545899a9a22217ca8ec05c5ae3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71400d74b0546f477bbe1f168027df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c8825202b65a80748452d3f6c0d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325edf4be627751fe6639be55b3fa6d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf2660cfa7ad6a50910ef0c5205ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de8e7597b1c2d523fdb47aa0b7249341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7f6ccb33c2a935f7d5e18d68f9a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a0e13a3148a15937fb98b69bebc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619c5246dd02d069efe29c502a383f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e507c9e62ae715c5a5fea573607101345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7980f5716bba5bb9dfab366a88f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b6e46b8e7a7333cdf019467d0f9b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd74cf399cd0b7d4eed493b69428db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0303d283351ccf46224ee4651736349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56f39d149dd7b7282671cdf9f4df7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af12600ff68d77f42e71230319f65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bdfd36f9f9f0b14038b956f78ee19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df3ffd4ae2af9011fd05faecd268b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f406690457c3e52956eab415d12e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d890d75bf1871a7112a5cfb4c8cc5f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64993176627c8e0482b890de9706224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5eb66000593a8f2f019c7df4b2ef2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6c3d05411f3acfb17e41c0017ba64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc439cecfd10e5d4bd8437ba903704ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032885c31837c9dd1ebe7aea6ac70c09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a977178622c99f8e22d5652a0af4673361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff31455c16a8a773375f30c3532d00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ff6c287358616580dcc1a072558db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35667c649bf8312366460aa10a72b278364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e475758b2b40f6843022d804ea5665365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbce34da35c66212b7b85097c064be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d7463391f91fcbfd910b21b75150b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c5f8803965b42e7fac68b1b633181368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc74dd5dcc1f2a743550f4ce81c9de4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1320ebf26581d29e813762e6a46ed1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1571b1b6ef4689b54f58328d9750371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafddea785491067ce11cfef98ded683372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7161ca309fbb2c5ec82c1e7a86f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdef412070b2e2862192a602ce1649374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1325ec8cb25ff2f54a0573ad35167375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f374cb16eacc512193de4e68eb987376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe08ecfbeebfbedb41bf0c9fd8a74c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023f00bc23a1be09159183d742c9de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3347d682eaee92d46dfdb16b8b2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e4799b7de8e89e8a70f68efd8c652380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ef8d2bfb5cccbf0e0d8d915c93ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06419bd8846d8015e3291bbfdb2aed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618f0808ed347ad7192b563fd620d50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59402cfc5c57c8a3eee63cbae345c62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e286d94a687e8f553a3de56fe913c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309adc0824f6e65908083a6eb9a1d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c21a1e15a152cb21608ca96dc75e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65a036d7c598641dbdcad9e5e062a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868b48f495036a1433c0fd9d3c4cb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d75e3606358dc9108f8e28edcecb6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717367f9890e758d9934c14f7fc5a5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79fd0ca29d92a3cfee0579c40a4957392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2e125b988571bdb100fe7f1dccf37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f328857dbc1fd3e35bfe2d676e565c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fd1ecd1297b458879986c180c9c06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f6a8b55c81e340043a70176d10cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc677ff4036e6cfd9ec3a4b3388e63e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8e8c510ac4e932e50a5fc69756f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83cfb4da5fca16179fa7b30471e61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245747d98904e996d8badda13da1aea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904a1c448f33d965a8aa7c2247bdd67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fd43ea76fbf8b513e0840dee08b96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cd6e3bf8dcf2c8dd0df17bfa1da95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2062134fe9dded441529ad47f9eba1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c883207819433d8de7808e71cab53b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aaf804feae595a063212ea3f77293406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e5e2230156edabfa25fba770a761407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784de17199f73f19f26cba71fe0872a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ddd33abf15ab5e59959768e40d52d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7778b8424cea62da09942209cdb6c1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed81af058a58f5ae8c5df97ae0d465411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c11d776e9500c22ff131ac18a859412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96581740d737c8503e28a8135d6b26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad17dba9ca57579b3f0f0cd252e442414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d610789299a5289895b05f2bdb10dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f5077743825ce246e508c67e22a2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d746e800af30b19be8003baf95a934417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a267f5c0d03dc4c0cc492f4f07700418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227928f17e8dcc2c0a41940387430e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d519383e72ca8c035d6c69721701a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17f1b0da042e6a34a105a0d81f5800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c2a7e0002e9c8ae92560c8181edf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd6db70338b805bee6a340dfde8c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7205fa94181d2751ac047c41010eb0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e177407bb38d25e99e57f4241b19b18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6364efbc92cbd51578bad6d8e7ed05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a40af82498b65582173bbb7c06263427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a08cdf7f66e1bb31de105b03fff9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf259681734fd5cb1031dffebd4438e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2bea09834efc7259aa63bb43a39b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7427470c628aecbdbbdd0d099b42c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fe7987dd6da5455a68e6f4ee89124432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9984aeffb5044200e810421e56673433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe80f716b2448cc42b83b38a6ac46f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb8cc613c164027c3d7112c553df3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866641852da276b9d305039e2d7994a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd31baebe2228f1ff741d3edf4b3f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e51d77332eded13d5ed08e3b5b2fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda65b793b23698bda1c4f89bb6ef6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034afe05da0cb64783663a0d84c8df2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92a13ed0b39b1b03299442f44b139441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e7d8a0c98a81d7134b800ebbed591442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e40dce33b3a6d8b4c6e43403862319443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164730ef378e57d26d1452a9bf11fa2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baebe6b9604d47a0f84a64fd16755f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359b465f16136c6b2fa2b237e98fe9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eccf503516752883a5e9c38d202fdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3494cdfc73b8681360aa09902f4f41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bc6e5070e2ecb9204cf921bfe1d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60920df64b9ba6c7568b45ff775607450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bd1efd70e090b48950f79f4e093e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f619fa6adcffef013b8b34544b4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220d7e266f923ac555f4e7e30e5aea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc5a7749afe08c82ee32668c4d9c98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4e3bc1163fcd84914d62f48b93fb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb469a86caf4c9644041d288d9ef2dfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc1a39b50abc2bf8bcfaaac21e46a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e3c5b42f8011a5f16f32a84ed65c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391b5d694d802a87134e4b8266daf1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a22afc8a7aedc06b79195a30c06c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a8e4decfa20a52afcb6fb370249b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed65ac210327303c3ea8d0078b32f9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb6dcfa710144c71820ef87e3a6dcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368063d72e8ed410ecf4513b2849386464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4225baadb85dfe848c76be4732a9d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61b4cdbf5221f2c6c20994e26f88d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd9c4736f658e1384bc948e935fb3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e639ee2bc8c8ebcb57e01976edfb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a8fde9c474b086c5aa2afa31d3b7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef7593618f9faef3c5c1ffc7b76e5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c87e514b700b1fa7f5a81d077614471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1e879180ce54ccf8b107e8ee44bbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2920cdda4eda9b192bd18d0e44d55e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e64185935797b65df3e7dbe2ef3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910736811036cfe6be34ef576777f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0e58a3d2ffc55fd4d831386bf5cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19766b5b1f3772ab233b2677c6ecf713477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190145851320bb6a74b50809efd72b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2c34f215d6d7c0f5cd88d54bd2cef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f0d1c127095e4534f74058b3b181480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575341c792a5ab3895e427898a3394a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13810a0739dcfda4221f3ac735765482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f80210585cf6117294e1f23e6aea3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482ed68788a248305d4279df5bc6f72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa4152a136397fbcc377997875d13e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee305dc3550258dbab5ca4a0eef00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db29ea7a52f82006057b5c6f3755a5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda90481891460d22e48b2bbd646090f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e87401a7f9bd70e2c3e72bef4340489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2d41174b2f986fa279ab2012dcfa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403f3a01e7226d49d8fa8d679034da8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73124b8b5f9f403bfdbf0fb873a87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f005a07c95fbaa5be0e4d02efae58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc607ccf82cedd7e5973d17d5c1f95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0786284851b4be3c0d1d9248240c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42fb38d283245f5ef720be28ce1daf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6d13754ab3ab42f62a7624abe158e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e42e75a5c98081ecc3db8aa53a96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f10803f5fe7f6db44a63c3ab2511499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1626b639e1a05b5539080885f28bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aab97540490820c03ae3cd743583e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657092f446ae81815ae7b230b06387f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6d03f3634d30dfecd666d98bc0dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d201e54dc9cb1fb1b42222b6ceee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ccb9ed8437505653c67f6bf50ef6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4150b7645a20dbe828ea7d1784f02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dfd6a0611dd2cb05758bcd411ec04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef695946dd7c6c2e58000b37411f57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619198131fa5d6da81ab4f584087efa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b16c1b27da8dad2c649c387b1a60a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cec10c3d089d764812a6fea531953d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f94d8844530f686886ea9d727b12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d293e0897f4f1b812be7e123dd87d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a4ee2a77d577231d81c286069b5ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8cee2d518501f81ee84c9c329e590515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b4fa967feac806b6e8acf9104850b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14a4d7731617c854ed8be6ba0c7c5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34f24d76be53482db9bd43731bd84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b272da422a7da4844eb767a8289f58f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe17757d18e5dc81cccf78beb41123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426e802c1b33cfb97eb738a8a11fcc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcab485c2ec99490da7b7dab1e859b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4e741bc89e4c04148f599f0450f75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a523648900d3f895088410dc505367524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c68516b6a0d2a2d952f599973ec9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32620999b0eaa96a25170aadfa1f8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeef6134dff1dcf928dbab7466c7fda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501894bf7d3c6692f5e1e964391d0fd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1237c61363b1fb2301b0646780917529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452609c549eeff73ef135d55bc1184530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce04ca797858ad4c61ace2e8caf4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97864bb9b2f5a309651dfcbad1a6eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396efa788cf7f964b348b43ccf2e4af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6cc5b6769babe4cdc28d51a454831534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c8632f4ffe527ebe239dbef6c540b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c93aa1da22e643de0fb53b2841a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b2e7404c27e4668bda0969161071a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d5159c05c46f5284a557d25457e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9e422338069e20463e0bee8eca531539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8543e8d543a8a278ba906c8c5f281a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402389cb2418fbab718b5715f8a3eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7736846708f5362050740db73a959f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa27fab8fd96772564fe574ef9aed2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0140451fda9c53477b69569e0c19179544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee97cd6ef05428e04503577657e5c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858177a7c85c1b48e94c149fa8e72850546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4137028bcd03139ef99b0ec0e86859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f53e3dcfb627635f0369a3e31b96f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef13121642b9622d37de697c59b48b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4202dd1fc421516a4ae02e6907da77a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa379dc8a28f1af5d250241f9bec882551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da0fe400491671702a979e3b03368552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe5551e0bd1ef726b37f6ca07a1be8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3b718c794e58e1e4c83b3f5761b7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a49cd504534cea9dba5d6e160a46f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ace58069a4c8f390d7c2df943e15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9fdc7d6e58213406b880c844b3f61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936986a9c77e63d6a606ea87a5a6e3dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec077fbc8db19c2313c32363820eea4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c78d785afa1721d589bb54deb4112560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89706f06668fcc87571280d68bcfb69f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962847b15d23c9cc13f9bd2158f6c0bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05568b95833dad43251ede58ce73fbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b4adaa4cd9c5d449fae4b851df3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b662ce3af7823fe57260618c58f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40e5cd52c242c17ff54dcb39126fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec824bb4226a764595bac86f8281eb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56891dd9796e518e3041d10f276bf10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3a2657464c76966bf9ff83fbcdf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24494841f1954522fe1a8dde4ba4e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5b87f6cc078d4870392b8bb23084c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412320ec694a4435dd5db54b9d8c326d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4567d0c5254137169a9d908c3ebc77a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938304a5550d05b22629d6fea9d04527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d73c0e2787634092524ae9ce91fdf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ceb36273fbac7a2806d41aec6b461576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db601afa7e0f981390ef1cf0c46481d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c08619a171ca8e41832f3ed0e532578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c4ad2e4e39d37aba1316eaabfc65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f046d23fbfd02551c7a16b000df3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c4a0a3842a347461e8fe6ab3edaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e8d2a3a19a51d44441c986dec6533582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b458c048a6e80b08092a0c4a9167d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eead26dc5e591e080760111521aec0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc3d475263c816ee68a87ee12a2a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba8296183d68f0c4ef6b50bb2f837b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bef824d4c7256e590f57b30da567b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28b61f110e8e468d5047406225b9c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae4799de4adba399d5e6aaf3664ef4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbec8841d00d67dc9bb6658c56912d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660a8b57d4105bf37b5ae40a395710591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4e18a64598aecc431ea3a34a263e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155882476151db68712e7be51a7386f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001d54a5b0e3765bf9fc15ece5e767594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cbd00894a4fb8eed05beb23e0aaf4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714fbf03b9eb4c43321f26f26f1d573596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1703e5ee8607d99c4ae447c44634fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554314c702690911d0c70fe157e786598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c8041050ea1b0417bcfa59688e63f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad057064090b150c47ab6b751b16ec7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61076c46ee7ae76697d6e316f6a5c515601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5a6e024e719d3c3d210f48213738602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6bfda572ad22dbb853ae9ec71b74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4cfb32b741643b1e8e91664b2bcac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568824cfb1312d9686b8b6464fb02196605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4b4d41ade5d6ecebee646acf19ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef334212f7e08029a6708df6e60900607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145757b67553336806ede23849f6b525608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d2d01ce3a472306ea90289e5987df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1985559c44e34779de2acd25870245610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4107c1a99712cfd2b3e7f4f4b35d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d458b46963acac30001fdda793821612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6504a9c7c3bcc32b51b7c22cde5593613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5626fc36f187a985ec8cfaa2820333614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaecfe211e2a33204ba45d71425dcae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77c72e83bea8a2558d8b39d698ee7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0f76dd2c1e1a19be69b2657ee0666617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91bac4fa2b4b6453335786e3173dc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981b3f8157efceade45594ce8071fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9218fdd9b357f5e8a490052f4795240620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a4d559a1496c8962ffc997152469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad9a64170aaa8fa1259244781a9aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e0404a6e046a5f2c9a317abed3e61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300049e0a2d4645a04788cd7535d037624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01061eea033668318ff3ed5c3da0bc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082ec73add42f56c7515fdcf244723626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4370446255e0bef36737e3cd927c81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51cdc23b6706e9981d1272c3f53d1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1663c150423db11bff14277ade4968629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd4c16f7123b6fd24e0e21bb1eca3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a685c499e88c31dd0b0439b026a86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a920e20439b6b9e4d4eabc564b7b17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a074d586ee49ef054a7a844ee0830633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efcdbd9e5088754ff6acb4f8edd145634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad6b3ac2c4ffdc896a893b8b953b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a914853931b41f477ba1a32ae8fd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759634fa636ea3049f3dfa76037bf15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24778519a5d0bb85f69713ec1d7f266638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e60170cb41720824fca6af3d9e8b2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd1b4d6f4ce66d7368409c53f1323640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d6ec82673c56469773ce90f2c3fd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3a031361b8cfa7123a2b807812d2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443aeb4cfc498b3ad1bb2f1d0f59a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b23f572cd5314755662a610b67d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf5b509b7dec8c1049bc13409d23f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f17caef8fe5a47c2cd66f99b6a737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4dcf453495d840822d236ef8efa24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b7a500dff119051585a17c5d98e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775db1bd33748cf7234daecb3f82b1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d47ba08f68613ad2ce81a2e93f6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9c5ffd055f84d936adf593b5dbcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d37dec44ab301e167dee113a475e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13c137c6789e55c7f8f08e17d2c637653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308331597f8d36e812956eacbb88ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3a3d9864304be95af52b4d9cbd9c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04500887be9c47d4dd428de695f3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd5ca73439b4d6754303b228b7fcdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1ff75e4516478fdfba3818d3c48a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285228b03c2da6799f515a01a3cc4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb82a75804772f6ed7401d1128063660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca856f20712a37e43f017cf894c3504661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9767bcb129a5a42e9a87f8ee9d8a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a545acaf07852280d795b437b03c91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ed2f2a169a0105a09b1b8d0c8f10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc971ac54a66a072736cd16a141f5a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0c541722ae2ba6e3122ac45348212666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997698117af387b986896b61dddc0160667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933c5ac6239abb18999d033189a48f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6af2be9c90d4471e41440020cd4ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd27e7fdcf3f5541e8a7fb5b18c8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e972853e67139cc17cfa91028b31fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73076b25b408860d4cbfbf7d29080672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6178c71fb7a85fb26dc556bd3cd0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202ff39b8d76560547cdd9a2849537674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b5675037fe9fad263b5c00920fc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3844b9b11d91e9e4ee4e6fb30a6a394676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de8b87cffbc7de73f7146d52da34a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35771dfca4820f35cf0a1f99b6ce8703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1f87ccac4fd1c942cd714dc733be2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53ac5e7ec9413d85485e283115ebd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2565d41e36fba73dc2366cd5fc9c00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e764d01847eb54653fd0621c772f953682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2c12a6d897740baf2dbfd1b1d107683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686bc5514c25f0f1d390ae8b85f3a4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6874458a3689f96954f185199bf41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8f4f7264da75723a0d0fdf73ed24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8711aa57a510ae35828003fcbff54f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df91bb0c8439eebf5c1af6dc60aff3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bfa836f9477fcc9b5c7e23f55c443689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd7ffc23a7f16e2152dbbd9ccda719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee180a85d6da18a877ec7a77eb3afc89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a051439bc8bd068ec026a2ca3c3a4a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fc664395552ea955a0db26de987ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24346068141ce7f5e2ec3b95427954d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627aee6581e5ed6a0b9bb2d12c55c36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9803ccfe7c4c5b887e42e0f05360c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf947106c61431e67dcdaf6dd2d72c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071959cca2e7602dc028b20afb66b7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67bf53fce3553c66fa77425c732fa1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31786f2ed44585586fe41bc664a23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546ff6c10a4b97c21155dd9afccbd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d48779dec7d722875ec52cf880b5db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af2efd1415f54b051027914a7311b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282b0490b78be3b2ccfad4f694cb2f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f101342b862859af22ede589227521705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198e361587fdf15cc49f120bf23ab7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cdefb332a007e12b1b8ebcd43cd87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af268222c2a04b4d0b16277c2bf47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3b323822edb968ee44233016ddeaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53be3818badf87808f19b1a67769f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103611b47fa8c2e91ed7d0551412746711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e066f1ee2721501f0c69b95b30ee4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61fa48a5fe53920462737eac3d0ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6703a1a2191a961a20c7a7f404af4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf8949f8c6bc8dd581f1f22a9660cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c9c2085ff00188f2044c0f73b535716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2205fb5b080df8eed94f21a0694247717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180450c2ffc6d0d737c2b55960bf7969718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4dfa1b7128e5dc00829882b27b8fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248d67c9c1d4086ebb97e52aae0b635720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee88a889eedd9aa1d5dff951f72c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb0d95feadb4be0313734dadd9d226722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea1d5e0d12990d91abd48b5794c810723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7120a0f75780fe50c81eae7518f88f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b122be0a37265820271773908f797a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e1f1078a42c6e2aefa9616247e35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c944472ee8d79228e54251407099a43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b4e303af024a56dadad7a76d7589728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d6ebe455529266e1a6b677482ba46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae42cb5f2db9a9899b4f6897622eed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9672114b450322e497dce87db852fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bfe14492e452ec60740644e5630cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7816de9b50fcebbfbb491d6d4ed8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5715ead89c3712b24453546518186a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c6e8a405ca189e312f9e3ba1c5a75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fab405c82ea16e937ca3f038dc938736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef4983fd121a2a606218fa4abb894737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b4554b487ec96e5e45b067f3c745738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76db957c65bfc7e77f615b1af337e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf99ae4f249d3ac2eb89ed5917fe4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b128fc96c54457a17841d6f54877b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098bfd8d6bdf113d7e375074bceb7f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b099c34cad3f7f70a86ff55a86b7c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ffefdbd379eee0bfe3a3e27f96921744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0c67723fc1ffdae9f21e172567d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610575e78837af4f3611f825199799aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385cc5fa50d5d4482bc25793011a50b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfae687489c79b658dc610052bcb4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d72a523a56fb9dacda32173793daa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe247e5668461b0f987fa143d3dfc93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d126e2151bb4fce5dad521daf0c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e5e9ef09fec7b980115a323d4e8cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fde09491ae27ca828fc96db623db6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96fe4289a3dc1ebd68d4c7c19a4ae6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79968bd5c9524fb9ff84c4bbeed4dc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1ca6f961015c92f15259aca5a0f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a0fb4b8625c1eb747ed2c674edbdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bcb1756a55c18cee47f425e5bad96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fdd3389a4050095ef4ba9dcdde725759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d134846b06dafd2ed2492d965fa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46e675a6426ddd489c437fc33cc432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e6a9edc79325cb7602fc123de93d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34494cc959b6dd5cff9512b1744d91c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379963a7c1c99e7b2142210edd029a725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed9954cec33ac9a2b218e53eb7e7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24db365217a7853ad11a0b27fb45177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45629a0a7b242cf000adb08773bc159b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab65606bdb21afde83912981be0a8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a6eccda3a369528e93031b0e3346110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e81fea594df8784d300bcd930bdfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca31a8bd8ac3bb2ba9daecf5332c1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc809ef0772723e5cf743f6021d8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56359781faece21af08aa7d5176abb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ff955e65b4416f5efe48d5df1d83915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a18038041eb33c22e066b5c8000a4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9619740b487e0395881e8bf557af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c316cec9c63044db633d17a9c02e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf1eeb579c578eaaddecc91cff56e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31509188e16ebcd10bf151d94e2d24e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1fefca68650884da8f8a6e4af1c5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5da0afa1568a0317f91476800510e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b516785d6191dc8ccd55fb53c53bd023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0b0efb1a14834ad4e663477dc33424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e661e16d9861cf06a425da29074a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a85b177fd23b2b36c8ed21216c3acf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c426b53ed48344df83a63b1bd2f6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006419c772b59f3150992f2a5ef395e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314fe069865ab172afed809aa847e4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0da5269d05e5696ed66fc4cc4d06230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c21822f452df7601035b8a27e3e2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6dd307ec9ab96219d33712563257f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd7c959c851eeadeaba3f21117c05133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7904f81139d8a45996c5f28402ca9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dccf27c901c11c8ad3d58ed74a2bf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93008a1cef3debd323cf836abd35336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071589b87cd50e1cf5f6b968646d8a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2119a6d5bf33ac5bfb82b9e673444638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45073490d49ac28a5848858c0664c71739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ab8cf23b2037856fc3af6d4c4a7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ce63bc530d06e1c66346b9e0b16841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef8019044558a884a4ae4ea675bf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31bda63f2369548f606a63fdc29a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d96886af1216912677fa4305a0fa3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e32ef07bb63d176bda63faee729bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdad32173ec71815bd24b0af96e8d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6784b394ed5a68ffea86978aef77b3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415ee6435c24ae4482a8df76848bec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b962a9e9f429affe83b6bda6c4b7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029a08cf2b846d3364049015dc51ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22092c1c2718ac55cd29ffa38af08d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3ed221842f3d70a74ca5ed94c6aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5be4c7dd572a711b6cc040b6325e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc07cd38347e37ba2b5e5cf238e2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550b4db40c4b5b637c565f62193a92c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db44df3fcb7d18af2ec381af185d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4bce920e4bc1b7db94f6d29fdcb4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0dce630e173f13503937fa56b865558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d551318025a6d03e30567cd625a7e0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ee520b609699d260947fb814c22760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbb44962dc1f746c254f4570cf82eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29a59b17a4f4259855f923dfe674662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d59c8ca7639fe60b7af375b864c0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278bc0a2de6fedec1e394b61e1376b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2624e7605fed638674519b8737b279a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9bcd384c563ff7e4ac254e20c2e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80939614203a1a7fbbbcb524713212bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851e390af9769581e3f2d689a47fc368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24999a54386ac4199b9b61c421f730869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ebb0aa9a4898ac99660cb83292dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd382b2fd97010dfed0e508e441f8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e480c4d702751177d803a6236d4e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066092489a742f9bf2990a936ce4a31d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93cd42534bdef80a52d65caa8a0cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc65ba77d2a49cd706f7950eb0bc07f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b0392fd15d933bc7b75f3f862d63976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308d8d0d3715dceab4423a093f9e97077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104b3905529970e6d4ee330b64b676878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f09ec3e654ccf570e1079f4fe38579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5919ce0e26fccc6b04b29c35610b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cf154b0850a276cdf02b05cd58a3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e50a3c61c194ed93d88a4fb5f49b0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d131f68184fa7eb66802ceecc580483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09dab46e6b701f55d5ce11fc61200484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd51bbfaabb05711ac61aaf698ccef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696a6f84705469b1981c597b659014986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c16ffc0d9e9902ec4c4767a185c9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf571cb8ed6f5ab7e7ee5f09315f3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f24d153e8dd11da1a4778776e37f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263e9ee711236e481b6535a4e0f98190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59952af9a6fda7776e8b06793d40c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed3b798b4b11a30cd0508439bf608392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318939612dfd0d478942cafb9be1a2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b481b288cc0d339eaafbc6f37a5b8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4dea7a359e30c6091bbf6c3c6294995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370988c7036cc97217f5d2764961a2b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785183ab1b23ab36b80e49e6f3d0c48897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3110d90bf018401dd244f8eb51639998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a27f3ece0558c7eae580cddd3ee1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e50fcca72ba68818c824619f7486ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524f5a6642620902ba9831933da690101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b083a7d76818bd00f8f75f9fd707b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067da51bd17b308503941cce39e2208103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc61c4bb1a09e8f7d4e109ed69a25bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2efdc8d2d1e7b7bd13473d307e45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ebe7dd4e6a218e2ae9383de071be8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e6f81a78e68c0c207b238dd735d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab530103a5d7f95b0aaabd3e153b549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b0e5ec7a16ef3688ebf160a8198f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2e02a5a8ec2a19395adbec1a2bf8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb9f9d17af6ecca57258e6469274f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0789cfd8495c196c8b66f9d7aa91ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f72c3c0db638539485a0256d7dfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd677518f3192e7dbd02ae3226feb1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbd618f4bdd4770a9c8bcd742d0ef6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f08a000ef95ea6158f58777a5cd0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e489455c42b80191416f7d7cae6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622815d118d6fcf0b3937b7a054e6b98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46877ee12b16a20ff2901faa6a1de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45187486447c6b056992f97adc72da0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749488ded3c3ffdf5396faf438ce889f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf930737bdf3b2fc2b5499f006f18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c5c99726b05401ffefc91a3b52d43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ef2637a9483d9a8e10b8e1a1ae98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b57bc18bd41be473dcc013cb2511f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db942026e33bd23a8cfd8b8bd9bfd218126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140b88dd486e5bea4c1053c3c35d48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e785a05df9210dfb786ab17f168c059128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e129ee67fa04ab6e941e58f0f8b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a088de6fc235e102373f7f845a79d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98864d10906a350cb6bbca055c89e16a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1e06ab307fa96fc7b2c9f77bcadf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac7e0d2feead1f3c81242d8e78830133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3d5ca25c93610548ce467a8f5e08f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4169d43ed96d897bcee699a95a3bde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66405835031a474cb79e4a930c3ae22136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055814a924e229c09c01f931fb6b45e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329befb68eb01cd2134d656e325f47ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7076c9e5a2b1f56d6ab0b9307821ab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60674b1ea73ec6503db09c12000ddd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea3a1d3532ce9070bba0198bfa531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99f98f806bee6ff348fc285678b05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930840c900cf1102d76b4ffe22b3c095143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89869194887a17e1006cd07651239ecc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321506dbab8be911ca9898a1f5d539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f029a2bc1c2e96e2a4c3c43887f95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a2d6e330d85da8199c4ae9acbac5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403f5ada270138b0bd71721764cd5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6fe0bc9505b2d14a24618020155ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5b738afdeff85530b675d2a9ed454150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbefec1484ee034a276823b2bb7de2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f8a41b333a5c4e2357a8ddb08c03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4423f557c26154205871bc4686297153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89572d9e0733d809c1a8af572670a68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f814c2454a028c0874ef3e8d88f8642155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1538695be673b6732c34241eb08360156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dab055204cc806813370204e95c70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f39a103dd07f845da3ee1277696ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aca5b0b0e87aab93b0383ac8081e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111cac4aa5bf576e9cfb3ec800ce569160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace4dfe09280ecc5f4250de5dcdf289161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fff34837273445f55def8b87bcdffc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ca3f82d01672725cc4a882e78a3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989d08d1c5cb1540a297c1d8945fa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8097a9d87bdb1272b24115596dec48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d156c9c5ae71bcf7f6a525fb36b16ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f684675f6a1a2fb3cea314511625d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2d95db104f0eb6a9771d9f3af772168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096dac0efad3901218976b5cd87dea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e13cbc264c43fd4ed1ab07ef2072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e27b2aee7431b343fa5345e1e3b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b661c4a9bf71bfb2dcf4555ad560f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec5e02e04252521399f029e1a5e3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b2f809941e38c1d3e3b335af952d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d01b44e6d545d8cc649bfc66912bd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848c794716d466bf61ae32aa094a828176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b985dec3004f40e6b8ae256a656235177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e034a0e235b8f7fb6940d2fcb6b91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573daf009a7c92285034131a464883a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cedf1fd21fa97bd8dc2ff2a5d5490180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbb697d98a9788e9914d6333ed234181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817780231828e22eeb474801df00e119182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803331c151927f4800fe616a7aaea4b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d26ffb0db2e040acfe1c3c15e778184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756007eef42ea5385b7a1330c27c3260185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be88a08511c80f652650439a4c6123f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a16d4c60bd5683f19e3d85d296b532187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e1efdba5dc588b26e0d74a64abae2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a40598dca71b5dc864c48419203b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de0832e32cf7218e17677266d10a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c2be063f1327eea658648039ab0c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbf53a73bb98a555dd1de0bd771ec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82741872496ff036a991f72e465e9cd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6afadea6b44da84033aed7c79eb00f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade314251c99498df837f2be00e1ab1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9d60c45a488ae7ec5bf2a1a7d0ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5b0048167c59e32d4dfe5e64145a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfffb40de5ccdb5150cafb24528b89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45611a7cc78aef681e66d960bd360e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6476ab8ed00ad423d4ce377ead7bb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390087622bda1a85be86a694c52f92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af530706cedede8acd9703c05b0b19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ecc673ad1ca87bb5a37609487a24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74823129dc0822d05816237b18537d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6139ff0adc43e4d48fb65784c0b5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace7e5e6a97785dccc597b6086a237206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36175d2fc95f100b7f8c373e4f0ea35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e6b5450330e182b8ee3aa1368ca2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46143f521861fdab40b88fc550ce221e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3014df9cee9e3637ed0aa9bb9e3267210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055746c867ad0d22dc9f696a856e0ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb0f047978993243741267f5b0e30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e90ad314220fd611947e47ccc13a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7fcdbff326f6db24633d0d9e45757214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d44e6f4b30b9a53268faf931d98fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06122c6a5ae996df2bcc6f370ee7ef61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c29f501fd571f5f731befdca0497217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833191305aad01c50f4e30fb1b8a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfc17dffeb04289936d5c251fe22c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e67de56fc54d68d055e964ed8ca21f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1baf40ecfbe12c5a25df1fdbd39828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e16a624761be706a5a8fb442c40a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef052ba1a8461942215956d1e29311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625470671e1ceb56e14a91572ab4a08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda817b4310fe42cdffaca943aff25e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906e43bc1bd5cec5c52407c1f2606c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd97216a827acbd873b75e080b7b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4834b1180358449abc47fd31e08b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a255d8b2fb4a33809d85af99f91c68b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6353a6a742cfc2df8d78514dcfa068230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59252d86de1660407f03fa8d8dda702d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5df6ce0783694257837ec11ec73ce0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca4ea16dbc654c11fee8c66b8bd4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6920ad57a937d285bcecfe92be406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52237f236bf446ae6ac41760b49b3e11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a624a65518e7fc3125598a39e6ceb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acec11d7c20ff1b42be5acf6744f7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c843f9861e12e72ee3071e6bba9cf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38a4ea0b6e12c8b46e52db15b80f2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d40b514ea7f6ea3de605b3306b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f96265404f0b940893867eab47d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd94e006eb38e15d283968cccf09157242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24ba33aec3a85758e28c2f645dbee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f0b05802eaaf5af06b53aa59090a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b067c5b36c2535a18d7a04c614ff15c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2692aeadfaf98cd2ca9a4d0eb838a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d63ee6f4f628bc8435734ea6456bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea173693acc3f9d5541a9b881265d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a9b6845be98646fbdad91480dc309249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f2c28d19e896b712933c4f17272ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7fa636434b036cc06b43052685ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0199ce5642fd7ff64ad4adb893aa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ecd21bcf672e0086ba3f31675163a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f6b80da9d6ab32d383f56019f0da6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ba6880973ea59dd05a1bdcd16bb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366d174fee3a1c1ed9aa53a4c436b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373bcffb12bee345a3f5fc26c43bffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da346bfd20b786ee96675ae18eff5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2538f19dd5c4057efc81c204a414b8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8307000759266a5d9c780e75a534bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d901f0a555176b931c59c1a87e6d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b3f9ac4649895f88095899410731b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e34a57ea7f935eac39d8a4ab7fc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07ec6cdbafa751cb4ebbc210ea818c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c94f291e151cd112e6163991f849da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b78acf4c8b6525b4e0163193f17d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2700e6fc68ad6b90108e6d49c07f71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff61307256e22f12cd2f47be2f3d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871c21c0dc08cb983e5e21f4fc3f55f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37712fa8e4870bfbef2b9050dffa1369270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e664f44de88475efc8a02f98793c45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeaeb6efd3da5ad66ec722fd79e370272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaed5b5674d3822bac35a49a49f1bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9107f1a27f60b9a5b13eb93a38b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4e0a11c704ade37e7120f885c3a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc40dc37038ff0e84e19650bff8db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f7e56f5a4f84175d64378a208524277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e02b757d012fc41f31e99075c8dc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b50ddba0894ba733f48ff3ea9f08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba26e101d5ab0df26c37f1b501443c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb5f9786236882d8624b9cfc8b232281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85336dd0ffa0d61eedd0fa8aa76ce45b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3f63fc35fd1146e9486ac2e00de6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522f945fa544bc22d2fea7985a985a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5397736228ef3fca8113d18b9741b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823320012a7b15c7c879dd55092222a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd4de7ca5c30b7240e9ba488388fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c63ab58b4866c57a7ec1a1419fa67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b4b951bf2b56b16aacea190c7a03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71cb85c9a556628be2105c879ba0e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05bda169254a1f594d2ae0cd8970ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5162d2a90595ec59575a36d097481292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7627786695245139953d417eb505293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03ea9dcc74391b8e279ef9afdc85b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f169239cccb8ef8e02e0985e6aad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309817ddb870744b254c2e2e5a26045296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b6d4355e71d3f44f9467ce27d56d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554abc9bed98f73d3e9cb00de83e3c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca4528cb4c4f1d79b61575c7de0ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869137dc65df563bce017ed637e9749c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ea4287ddbddd0436ec9999725f6a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c0996dc0e0b753d2a20585b92cbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82840e3bc0e6beba2ab80a053145550303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801698e98ce9d1c035707c91d145e55d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d325ac9907adab33afd1ce6dbb91d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db906b27f4e3e00525bdfdd6f8aa30d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a04bee4b404972de779612a59741307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519185562ae3d89e74ece86ec069ccb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c166d5e01e2bfe696d9015ad778e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26525e9a608334e1a2280a9ca63cd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636753ba89ebce2feb21c5d3880cd4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db153a92e2e387f5b3bdcd94eab459f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859070b5d8dd7508f786b1f1ccd68b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7b262cc6c0ce2c4074dcd54660df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945778ec23fc4ec96cf769ffe2f43f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3653590148cb763f065c9fec16d4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ad6606fdd05a61ab46a90e0c18e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f74fec6cf7b20c2752a5a1701fbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e272b0116e64427819b5750c9e31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e61868f1dc86c5378fa1048e7db6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7786b34bec1bc01becaaf207796c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba414220828c845351c9c8f5212fff1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb3e925b84c4fda76f7a04c1e0f6d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a87498ce965d44dc89d3e7c29477324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f7f542565c89937fec6260f67ca2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695a1ea41d47fd50ba6a0cc3f1b344326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a051db72d742fcc2a57c8a747f014327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b637b81d7016760c5621270f6daf16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649efdd26c584853f475cafceadc6a46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e834a701cdb55225393c71cd3f2c4bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ac5aa79b88716826e4a81faaae2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32181fcf85454706268a6299ea1c393c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfce82a6647b9a47325bc8c90fc66f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc4c8d775ff8d3550d4989031b1ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65efb7341fb1e1f958621073534a04c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cb41d30fa9f780ade36f9d39dfd65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a152d6180bc49606de39671e77d2885337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c7a5e594bed14dde79934cd948cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab9f0d60a51ff9b7fbe04d2d54c3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886882f4b5a5e10a5fd7d758fdf9b7b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65fdc7a7f1a2ff66c9dba164fa8121341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e3407256479a9960182b7263de6b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ee1a7b462db89d3c8fa456e5685ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccb5373f3ef35c5c66da96f3dd9981344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03558273122dbdefd8153014a163f260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2840e03d0c0e85f3a62744ff3de2c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b786092fa7650414e726b63b72fc4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ffce221fbb55df2983377bbc1a8ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357a21eb1733a7c8a82236f7282379349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238dca88bc76d68acd84961e425f285350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8e706bd3df39395e00e5506bf56be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c120450e59943f357545a3b238d625352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd31e43714032dc0363bc0b71c952b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e1c22de637d1542e1aabdb72be2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cb2c72e24db2189d4953de8961a5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249cf36b7b6fe6b52b348da9d98a222356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291df63c27f6c377db438f7ed06010e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f1fcb357aa11fd0381bccb5f0ebff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8676974e19b4f85e68f77fb90d2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fd6275a4229f6d22b261e5e97d427360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b84c1e1a3a6f566430aa4c2dd0d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119764d9e105ae9ba5c609a42d7c45c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3d35b8e537a09780b2e2da25bb50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c7dbb98d76c9c2932bcbb8d486a7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d143de92dd6ed57a0d38f0e4806b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad54ff7f5d79ab75399077ccf50414c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73763792e252ccbacf12723b0526da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc76148659cf5f1ee26ef7db8a0bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f00c2458d406562f8b24e1d4d9b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467160bf6ee3759ccd2cd4c55d68036370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca2dcf6bd77fe54112b0fd6ed11f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25244ca048ee9428ae0ffdc019a5a1ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08cdc432648e1f6c2493c6442913c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d84b621f3909e2cbb7fa86eb14cfd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c1af8dc5a63b60ac83a62b72a4db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382fdc23602882470d2bbc9084c9cd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd579eb1f7eccbc538f16bf74376d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e194dfd56aa6581b3f62617f9c259378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aebc4ba999b238f7f5a9e90f578d1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e81fb215787ae70fc26665f16c3d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654da294ce50b0fde845e285288d564381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304b503aa8fa94f3ec4d5c87098044b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468d34ca4af7f8bc313b88554952d45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cedff78470677ecb44418b4516213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80fb600e58ae15d3c44fbefce6b59f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00048291281483b65031834a9ebc5892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ac484d6fd56c9e45711aff8a7ceb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8e8aede3542287763604b30a61320388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285ee8f702d9db4e6d4cb99ffec998389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c2c0073e9dd38937b304be544539390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93ed0f422366e7fec95a9380d8528391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8bd12f6bb12612f2823086cb55b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c3a79237a2de2d9e2bc91681a585b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5f8b7dc9bdaf23b70f146264a2a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b097a0399b8d075d3a2c1fd4009159d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bed104f28c517a1a930970b87ba7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc359fd2aab3a615d8de3eb40dd6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2439283134774d841d4e182b207fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511944c9f2dc1e7e36ebb6c938b4a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffd536b1eee8ef441cab0d948016e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80bc72ffe160b1adc548c1aea73ebb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07211ad3aa9678067b50d0733009509c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f79f8495711d9814204a85142916be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c757c80f9a418018fa3e83a9e9e00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e42c4088c7fde9fa6d60dd29544c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3b89d1c10b31435118d41609ed9ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f1c331cbea6e577f7081192c20e2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229bf9b570dbbde651716c32dad716a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11c91f68dfac7b1e2685f2e60cf210409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec60fb077b020281c646d10143d66d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d7957e9889af2522c190c26bb0ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168d34c87b92c8c95c14ac40e747643412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2d9181032bdfab2d75757494a5b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c36f829c7ea9f4eac65c9150832c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088e0a90664f21b463417dd2bb45e80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c4323509c971d885917e2e624062e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c5a20ff1b0cf9e84453508ec720f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c2ae1f52b1dd82759813603a9303418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d69c1becf7c76312d1c3559650d19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841c4ff61517bc72a217208e7fcd93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ed4f5cf109975b37975b6ba94a14e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7fa578791c32d8eef7c598535d25d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770cd482db6cd20d6b1b8aed4ee515423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8013f4cf384e0cefccd81d7615b2be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad403ddb0387ebe8db450ffeaaac59f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4287d92edf49f99d97f91007629f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309be16df85d6a45b9b20a00b0d2b71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a056a515cf9dbc62f0a7b3d01161ec4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199b23e6bff210b2fc75e2da3ee536f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140cf187755096609c030337bee55e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218d77147f111b8821dab4496819f15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82fca656ae43d8674f45c7bebcf80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167bf6d2465f7b073ff189d863d8f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2030c28650270694b56d0ed40d742b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e4bf618c821b064db3f02bd70241e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847344dc20dc4a0e9cc6bf055ed95d31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb6c88d59bb5355d7ae6aca1fef21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373323d31bd3ab58db0d17b1382677c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1cde50dac13c52800b0cfd6f70ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19899b4478e54bf473b97961c24b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc59696465ed96eef8c302b23e0c597441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba36efaf41dfb4f1f8aea3242d62650442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a34a14b3106686e4ac16311f3e28de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785081e862a49461db2e0b36d8627f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f7cbc602d1de6909c636a21d985ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee599cfad8b8ef3c923cb0283cf78e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8f3070f31268147a8dff2d44fc00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92277530effdd2b4aeec90232e1518c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7e4938b30d53204ae5f2f72376f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c621d8c68210c7cad74f4cbe79a83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c693945e2c9a5c57f8825a7d550b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb22da066eed437717fa8d7de0354452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f96507c7114fc154e8b472ccf9d59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949986d74aa49dba2d9fabf247dbe2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec3c8185235f83d6c9462e2480766455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc20eb982ccc922237b8c55e643d7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7319742b12896ccc0ea385259760c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b33ae819aebe9af613b7caa35996d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12b56fae7bde596c775a460151c25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd2551203540bf934b71cd1e98ea9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0df2b4fcd267bcb08e069ae29555461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6012a6681a735d5013c500a927b7ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103d605df48d20a17df7f9b78ffa18f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66a8a5a0eae22149e8aef230480847464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f652a552d47f25c9496210a5dab5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914efcf777eae4eca5fa7840a9f6571e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e21b21c54441b2e98b2f3708c8298467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde075fb26ea037e51991a6e4c46efec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb498252b600b96ea73b93c6a3e7f1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a8033069caca3ffa0c88ff409da6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bff37fa2c02c02f3e3a6f1db3353471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df40f42e3cbac081bb871834be5ae4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539d512ab1171d9926319d5757d67a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1643bfbc3746a6ff80ae56e23d1f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030f16999a3a08c4b52e0872435ce20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d6bf4d127f6867b1750b6cfa73bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1748ec190da5ed223f7578f2773020477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e2ca7490e669bc968f30c465907cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57406fea9b142743eddfd05d364bc66a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc4e2e4ba895a45d0fefe661fc79ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d311a7ea95fc2b96f55161dbb5fa92d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e6bd3a269059d271acb4d195857a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a5b452b1f3459d51ea5669a9446b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4994086bcc4ffb40b21ef69efc0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670ff26abd9f4e6133678027900a03c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652c413e820a46d47d867b1415ec498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7ef0a746c962061d9633cdf481bb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a286eed55470734842de4371e5058c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27fdd38fae57db0583ef01a0fac10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619cf7722bdb61f064b61bb3f9b7478490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b75ec621f2c55ee8a9a1f39f879fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe8f00a961d909fd071c71e7b311fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd31f877911be2388ebe8a5d59cb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a16830c1d480bb672b2da2601cdb9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a2300229e4d44ed58f222d793683d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6f2b83228f2039a0df75261539d4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b08912cb78b429000a49a76617a58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c9239f8ee55d07ec55c4e60ae7375498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec110014308562951fcce2b5ce7e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abc2faa4c1eec2a0ec0c79de85bdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103128b66a08e8d42bf309afbafce6ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01597df4139746360685828eb20968502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929aec56f0245e8276b021d3609bed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640682b3f432414f77988531202598f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e45ad50caf7c334726a0f875e921505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193458c2f8293a393b094bdc69fda0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992747c24a4a12ddb7f6cc8cab70f05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb21f973ac4293520864b0582c59124508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95797475c95c8eb98a1fabec50ab0963509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2c5fecf9ff5b94d63742475b80520510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916959477653e41ff15f208180008e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62edf02b9618b8379a5c53c1508bc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdca68e0f94a59b3beb7eed7d18886513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f17865e240423152b1802121ca65a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d61f5768b39ecef1203f7af6e2244515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacc8e473a06d1164e7ca36e9cd1c3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6049c2d63cf6627f7e25c9e83c30565517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ea8e3edaf06197bcb7e7337c838d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627f168f44ef234aae49ce61e8b8df4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28fd47f11ba268d8c3de08c7437dd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff3aeec4fb570c09ba6e5001c17ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137c835af8d0053924e922afec89fe5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789e3991b7beec998c24104df4fb0a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e965f4acedd649d3314e50531a4a622524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08096e69e22a02429de61c9afa3d4e61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42439a3f4c54b6cb9f099afd5d3523b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed877714732baea59f22e787693be4a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb62e3df4862b8612e7c72ed784929528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d598756ecc320acbd9287aae863bc1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f225b3506e442d957ad5de8443d4d50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d166951623b02496c14bf4b77272d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5dcfc5ae72d4c63093c4dcb7b6e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec90b95e61c7575cdc36b98a09b220533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c530b9889825cfd669d5e357636a8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08dae2217004e285635122874a965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ee9498208f7dcdd3760dccc9b178536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516891aaf31264886a3891b6dd78e7ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efafd57fc3699a980d878f9b4efbdd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce0895d66a589e2b337c4fada949d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366ab8d451ec34383bf3c2f4e374bc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef04fc532675522c87a5b53477da80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986fafdda06fcf7f39c7de0039b68b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f75243ba2c80007cb304a462ef42e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a0d9e3fd67973d2b40879efa7d7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908feb7866bcce4808a69881b7adcda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced638809d40b904945390376750e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e0a5f2928c160371ab5a69152e39c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b615759375d1d69009ffdc2594ad39e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9a1a841812ac4270292eb998a9615549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bf54762835e280670a1dde07047eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a91becf9288fdd91242cf108bb37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083951ea7de5f745822a6e25a228cec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9242bad03b9173344593038eeebdcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ffc6a7bf481ba2badf556bdc88847554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec893791ec1b7144797621ad6509555555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f3f583a0e3cc1dc90a339ac53d5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c6de679ef559d6776a3133c2b6de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a9558baaaae37e3688f76a8e86482558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb04ba01717b404738dd7578eb26669559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b6033b78f98db12bbec848958e4a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67938c0d6fc895a0d21fdc70d761ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7ea793c8cc57cf98f0e05f85b24e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa461a1492b61692ebcab96bed359563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc083a57dee480e1442f9e7f581a56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6fcf9ae283332e28a2cc09a0fcb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6618cdce4099b31e0d5b1d8b1a8342566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b224f160d55315d18f64ace240c28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bee8b8f75941c3256357caa9cd16e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd923f01bcf727bfbb95b52bb1ce08d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3413e5eea2a52fb2a231977d848b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd346dbdcd36c657acac815a67864571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0d02a4cc243d971c533ead3239cc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddbeef96ed1e4193f57dd786e9fd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe8d6d2d85c55e4af8a17c5165387e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb75332942b3063710f7e612511bb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2cbbd886e7bed7a283f063eca519576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b45de7b837ca2960678b69e64f34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304359122d59ff0ba69e60cf05d05bdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaae7c7df6afd086cdd0d270d59632579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c914cba0f993c19b4de3f43cfa001f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b4278df312cf54e9fb005596fbf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765045988411f13175da1df50318dbee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123cd9ab2cf65fb30b4d9fe8af0787583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af00716eda6418add727c2cf4748f82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8a1cc9ba53c228f0cf80795b69ad5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c30febcd86c392a7ff1dad51dd44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef33b30ff3644496e7a2ec30d22d34b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968bea7d75aaf177eebf6a0e5951b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49dd846728f5e24364e15d5ecc5e7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e62e46bf127d2affc9cae1d6d44d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb875790b619048bb1eb43ddec1501591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35debfc44e6e1c6efbdfa6c2a2f6e2f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6494619b79355dee15a66196acc0489593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e38833378f9654c474b06c0144c55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465455f64c87b571ea4ae90ea2488c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb02cfc8a266795ee77c97a36f61cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01bbec02a05a809bb38935c1f69298597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621f55e5eb4581b2d7bd8f1800a81d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69602e4fbf598147d9e00e6c2cb31d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8d4fcbb3e9a886e05cecd0b74c890600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60123a3fcaf27b9b99abfdd9d71af6d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25f1a49d8b0ab11a75595a4be3c78c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bfed05069bb418d7e2f3216b440a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86e4b1290f37e4c950d7b75979db3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417fb8cc1c98bf1634de66d2815735605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412181b7094ad8e698ec140438c23519606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e0f3db87d5274c9be07fb41251726607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422064188c9a4697f1c23c29b44f4661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea3fe40ca593b9d150465f417601a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaee6c88bdf180c184b44637547341e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d317626ea4a7e0742f75f024a78f14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac049904626179a538cddb0d6d3193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62db96847eede14718045d5fa8da88613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05fc1e74a154cf13535910367be448614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ced19e950a65d9c3911d24f09fab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29577ba545243d27d068b34028ccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d9330e872f4b6be54ee53a645803617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4ca4ed19223e0c5f73d27dee19dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3012ca7368b88e0d33e672f8d826b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152c02124d859f7fa8900876af056c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e60dba558d63dca364dadf90a12f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2ce9fc3aa7f3caf27a175260dd45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4152e4ba77b5de55c15ce3f9fc1f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15baed4d8af091b51ce5cd6a5d960c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca68763c7aa41b0e2e84743b0f4067625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcc2861b5748334212a7bb07342a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d4093b20373dc2b10c129195e7906627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb52c5651f5c331970a63de6f7f0b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b814ae95091b61805dc86d3175f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6b768dee7718dec8f2e68a5e377d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932234890079b3279907005e2d5e48e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc50745311631d2265b24ca0af3b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb02f6e350dd18be0aeb81a1dc86b6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aca8472ca093bcb758dde3a6f4471e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502ec04b94c38ecef4ef478e2c26ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a225c9f6e686eda60b7bd4a408a409636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0004b35ed086ad9587e8ab76123a329637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0d650905d8b9f3c088ad7f38f719638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a6852974a013cd55912db5d0b7ddc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d8177c2826a5a78887f1d7d03647640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2e70f543181c11ba41a34df5b2eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0a11dcd9f4d235bcf81e5edee27fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbcd1f41a87d7337bf32a29d3c3172643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd99120944446d36f9b10ebbc1edf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d21d26606316344634c4f511221a5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab8fa16f736f580c7b450fb8a6baa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b39a935625d957b40f384817a1238647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613795e26d891965dbb2e394527fe3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaade2cbdfa770d557de3afe441bad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d373a183efe94f2995ed9f03d081e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2c5de8c74a1958ac01f411911011651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b552fa1db4f88af3c75eb5c9eb07f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22a76ad5bd19a6b142d82659f40fe7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b8f359c64977e614ab6711a2dfa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3525c15aec02067309afec6dcfee8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a414675f270294ef4ab9116a8b90c61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9021023dc9833bb3c46de1b5fcfdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662104eebe8d93ad5e041c0db81a999658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766c4efc8ae7677803bf271a1aaaa6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c4bf354e2601852b697565a650f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06758622497787444ed16f69fddd251661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018314b8705a0c732ea58663814dc8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ef3d06e9342e542bf137d42621d5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6cc848b1dd5bf5a44946f4c9f022f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d690b3f0750b414b3ecf57752d059e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53a9d3572daeb5bdfee708422d6089666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3520b477362b2059dfd87cb5c01f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6017c17cdf663d0b2c06ab864fb6b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdd1bc44443c6d5fbd6c3e0ff6b57d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad00be4c5ed2dd0628f93c8aa3d689670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24871935517e7dcc155bb20c5d58c909671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bce082bf2394222ef77f9f15fa50c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3df2c8c227801a2ce22aacb4b261673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd651c1ed68a578886277e9459b3ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100406326f6afd60b06f57042d995b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed71b6e24f6609739b6582c3d76e759676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc9ba19c730aac93817ff92b1e085c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd71c5e33e4786af0796848b25745678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d804da651fa282b5faca2400f7f9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a30314abe1d3df94b632106168d9a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f4269fd4e1af70278d244f99faec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c8be0f1cdd9f062802594f6afaf44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ca87ca4599edb0933a69e24663ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e14193546189e78cfc8560ca893b1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0208a8ae17a7ba3dc7ab54f17b347a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dab2f6074e9b3c151e7121ae2494c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526981fc5b3fe5b63675daa160ab8f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4ef69f0fea3b62b84c19cec902a69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbba03fac4eadbe45ba7716f111bb5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e8f78fb685ec16f3592a0f7c2541690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527955b94a92d4d3e9da06b2c086173f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0710937e258c270b3c5eca01e5c10b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ebbf21480a506f7623e8b549cc18f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df8c9b5d8bd4ddfd215c1cbe5a5b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579296c2135a5a2e044feb985ac59ff2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249f035e435abad4bc896b82434247696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1ee574dcea25ff371125584d6196e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c94059274cfe8bc0bc6df4750b4d05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55b2e16232d5f268fbd5a7ae50b1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9963b44c5e065cc69063f0756f289700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d6b87690333893e0662c22e48c40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb2232a39a4dcd1c0a581db408081702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86886608fa2838bfc4969774f5ce7a38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2015d525a6b542d9bcddf99558281704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f49bb7c8f49f689df479be3b8000705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c218e3790484cf6519f34976dfa5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2f3bd247ab4466a4ca8c7992d42b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9e253af5ca96068d843895bb0834708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97499fbf79079a4fb504e121295efe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a662d77f9e0f9dd70d3f9e774cba5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63992474f5e70eebfca39c12325849da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1607afd8ed8c95327ab504845ed14f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2cd92a4dabbfc944d88ada00b7826713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222bd971556aa666eca124d497ac20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ec298cc4b6c74bec20b8e9f33dc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09cd2e2b06ba804e68758e27edee8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319f0f2690b2a7a87710cbc0382038717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dab8b3b9ad7cb98e23a0a165b2f8a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41107594a66b33919878b2fc09e41816719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193f90f9e0f78ba0bffde8ba6aa417d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644370f5009e1890202cf42f89c7bac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f2877f155498feba24f4b8a460e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360c25edf59f66b682a6d62da1d2d07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf5c2117fa4bd335f318ce71c0b86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0671d02037909ee23a7e2bb02ee61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20838073fe920f5117b7493191858b91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a9ee0adbfb68f962164f5bca3ded5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48c0854ce479b9adf466a299b5105728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ffca802ea84dfa99b6a39efc2756729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99bc9b92753dd91b639b29b8c8fd4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855df84a3b426c009d3fd875c828ec81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a109a15d20717566b16fdcda5af1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7ee8578505618dfd1788a9e13c736733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176adf774b665bc1cac4ab4ea0ea6de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c289d8a681c9fecb0a6d2fd44ba597b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb7d21f46f1a965617457ddc98a1a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd1bd374600a01e12769a354ad7235737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91846915a47be27e6b7fafcf39f5a97c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c53be192a58f7dcd03dff5de64c6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf63a1d6b67c007c790657420d1cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d95aa4917e482536fc4ccaebeadfb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af4c3bb6241fd3baf133bee1667127742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ec68211773c20b7ef7fb587bf93d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84fc536f89786aff30a5c1006665d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0445a0ebe14e18272eb09027f32ff5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d39706188e0a324a9907b734fa86b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a9a185abc5d45aa80aec84abc20d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c40aee3b15c34b76069f82900fa6a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309629dbe447127a7a94e14847537efd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad451075dd13c314c8e40f9470a923d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7569df204b1f77daf5f932a23a5c93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726236b1a9583ea76bd03b2d28c4a1bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480bb60294b4ff9e9b4503eb116838f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a37701b6a35010e5935d606e0afb4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172123f667940e8bede3dc39e79e7c33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d79dc48adf4f956df8ddfb309b5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38a559f96f394353669487f51d3d1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267fbbc42b03d8524df6ce944cd2cd9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2daed381078a81e9bd34cf03be64f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>