--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455f4b7d9475f38dc09542b0bc290e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa30e6058916381b4b11ca8902ea8b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192929b084aa55c8230f7215db1318383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073261bd6ffab665b344d838d2d596b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2565ffeb5c459b7bcd2795cf2653b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513c5e891ebbc8f6dbdc112629a22b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed33f6dc68441ae47802357cc4b86f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac589f43558b0fe52baf069c8bc9928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905de2d027831059c8996e46e7ca589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74d6a49ec25e252afa9eefb1d37a6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262398e2916614f5ec0d182e98bef4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dc2d6820d3a8b11405f223c34ee0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f823768d633e265d8ae8e214cfc6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f604ef9a122aa0e7e0a9706bf88214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aced2172b69bbb67270e7f8e48c1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293915bb1d0c5ae716aa9678c11598a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254495cdfac1f09275feea1bef410b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32127e502de5033cd0952247b62ba8ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0025af7168ce66bb4ce09a4bbe1cea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e5df790c4ca6ff2f902ad4e62156120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6aae2e2c2f9b20c3fdc2493cbef721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e361369afcbc489d320a154ecf65ad322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a15a941ae4f94f4695d485c4a561c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4660abe3fb015da989f660261f70ebf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866494f2990f7534a2d0ced977d4a1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a3c48bba6493348cb2091f1ba657726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027618f524cbbc4c40ab22502a3bf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93da943c1720980d71a9bd6e44938928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f15083e30d5ccb5d971adf1f226f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044667d5e85f9b9ab8a300215e6a069f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c6d4b8a5ce3ca7873c6f15304f1a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f14106dfca83c2f1cd5a3411a70532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53605fd61b63f7cdad9239be88e2bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045d0940095bc0da76c70c2ec0fb0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b32d9f6e053ef710b7e9672b10cc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2651b0409ad921d43f6f2786e527836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e218b684beca130dbf4dc3b4e3d90937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1523c6fdc12f2f0b9ceb040399075f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9cc7a7049ceff3f70ec4146c239b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55dc8d0fb0e8da59af37d43b45cbca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f138382899e0cf472de874903c16e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d05bde57c1e9263a285007d884aae742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff597bd5662bb8dd5facae1aa743d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a39d63176149da50e1df0d6a6e3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a8ac62cafc9d96a6fa8d09e82441945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d644a614e2d476869bb8123cbf0de4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f721372301a9d00163ca52c14775f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b3258a2a64f774b561d122563c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d6801f402c8782867e97eb8eed10749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec8a5c305f08b4d9399c7c43b4cf8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320d28787207e0378b23724980a26d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784320765feae025b509b82c9a81766d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc9b7659975a16503e0beeea68377953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4bb0fefda4fe0e90a20c58c642de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc42f938d5246ff8afbc58a431e0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cf69ed6edf231c1a9ea298ee2289356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ea4f4005bbdefc6d8fe27dc07eaf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e171c1271e982724b04101e1472ffe358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41939431de3b7cf010cd8aa3dd98be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3555c69cd5d9b6362dc5f8aaaac1f5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07049347b629ea982e24101f5697f51561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4f80bdeb4befddaca031e8ec90d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4dc9e6807aff3c63f437d851e6f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34cb47117dad3fab9b611e60275aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6978d62df74081eb2616de4d76420165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f492c9f2f0ee634c5b44daccca1e4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043cca49ef6c394adc609338bc895bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9733f7e70e2f66aff5be1e6e9765b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec3511fb29ac95208c28a09090e41369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f91a4d6d099c05ad88d9f58abadd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f8dd4c0e0db9fecccf6e9ae0b1a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca695fe84ba5a592da51f49854d421372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494ef83af5b7e2e42999a8e907d8f2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaac52a5cfe5a0f6853746a3fcef9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1acd97b46f4895857d6eb3a842a26175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646660fd85fb89b62701ebb2b6d73a2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3855aee7c520f16414dd7d073a4c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7832bff9299829e397683d0a001137278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabcd4f6a2b2322dc40ab8cd0e4750b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd87a0abdc3cfcbc01d7c0e4f642580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0380eca541cc2df355af333834db681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808d00f4be0630d04e3c7159250f9e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73ea42dcba694c61b3fb6060f1c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5d9b3207abfd4322192ff6fe3a1d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafffb6dbb64d77972a44bfa8eef8b6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98405d733cfe7739d6e8de5b7ff0415386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fd8413df8c0cc1c3ccbd812fce0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ea55ddf57f1228e50caf909143be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab26f03ace13bc496a4465046127eb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bfc80a8059d91d348c96ddce10f1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564085240fda1afb9aa35bcb83a844091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296525a3655c702e49f53b784f58d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf918f510d0d5f90fb8918a6e26eac6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e0b8083f5373ff798709969db47e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726310733bbd28fd9d4701c6538abd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8163ad0b260ff7253e200aeb1985896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f383eab1184c3fa1139c94ff4884c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25681707e97c54da19e935c776d786b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12205ed3b98b511b9230d66add14e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe697d473ba1541b0718503279dbcdbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81787522e7b04fe74a509b7e7813580f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa05d1718c547af20df88199837f10e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c06db1113d866d338a6a6d78b8b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255133d94a5112d39863dc82f61f8e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787af1132b01f0688920d0a1a4668ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd4168ee28682bf360aefe70e91332106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d681c6206cbe57c7bfb7c6e464aa6f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a544fdfa15cf3b8f06881776cddf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ee7140ead1cadf68ffac022f80e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773135e9803a9f65658efe28753f491110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80a5c915662025637f7474e7e01ff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b6304adb66b574fcdf15db461e6dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab0bcc81404cbf6439d1fa04c87f0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b66bc9a887da77a48953c35a86ceb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3c783dd6c745a9670ea8f4b0bf05c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68bee1cec54c59fc9ac59f3422c468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bafb489cfb80905390de362745c60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca2155bd2e7c14cd8ac8d5f3fa9aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ba69e231885713791f9cf4ebea71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253e4b6d091b8a687eea87997ac941120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6e9e912cdfc78d8a6f7cae7bf1781121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6aef9c64f67b2b441d0eeb668e0bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2730c87ff8a10334507430e15f60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299a328a8bf9f3ea3a1ee4758972a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b33b3eeb1394ad65520ebb31f27cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364ca719cc53d82143df21540e4bf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca26cdf0fc7736b8541e42be19a577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3078fb8ab0d6f6c5cc63d2dcc08f2e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56d78c20674b61f6d211b1ab09f999129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94c7abff82e256a220c3977d9f624130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f88bba5c80865a86fabdef527d20f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773a6782ffee7e56508ad8aa959812d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32c08cc0599165eec78393de69365d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c6a00ab0f4479eff3308ac5b9826b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951d2224345dcfb30d66d32dcb4aa67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47430a61d8852359f5f4e2b16d233215136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab09392d206f186dc67449e2e3440d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b83a68b6362212e790d923a1248b5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417497a42a88365a5fa165d4ff98b19e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f41814824ff6e06ed5a6c55edd13f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1a7f34611a2768fb27b4e73b2622141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b3235ed523a2bfbafda8c1d1d8425142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dff6608f12530006d14c6ffc24138143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa416a6576422772bfbba4b5e71ee45c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1afe2d332895f4d2c1f4500ff8b0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405edac2b6c612075559064b09d37e7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6564bb99b59532b63c2054bf87048147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ce66f1fde5e1570d56bc12751f4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28194abdeb3bb163cbc050f2ac8e1e8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3aef1769b40cb9c65ffb9f991be0de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4505fd04026998dec37b231f6c368a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea8ec48bb2904c20662b8515cc74b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232667c1e78f360a48541bbc1f165d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b815805498f5d6bbedcf967c7d16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909a0a0a811e31af87d0dde81cf1657155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dcfcbf767c797629a84e7b173c572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a72e4bd001779e979d95dd1472889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b8475b62b36b3e0283ac2d24ae6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cabcd7a755b24c054f1404bfe4381159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9e6c9dc8c21245545cc7fdbed015160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96743f74a9a61804ee3a1185bc8cafb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4524edc7f969366b1f022aa16c098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc8cbdd212e6695e76f907e4f55aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143306fd9606f050af8dadabbccc52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54704602659dd2ef855c2e625785f079165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f72b2d8cbecdf2096f505bfa9cf78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ef7b609fd3a710067447a732f258167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc696fd805abf16d42c8e33a7f7232168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac48a9d71233fc6b644c78f16f75676169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c342b23872d5ebcee1cf0e9d9741170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30983dc505f7a49a3e95ede345d8bc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765516f50b7351c36483ad672944950172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8985dfc1793b80f6f5047fed586f20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad0570f3cab0ff5da7ad13b33de923174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd30a28160925a2d3c53038710ca9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3027d2da31481cc0d56bd6ff54c55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad9498f6e43007412cabf4eb549816177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a9cdfadb9466c001cf97c61e3269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03abee63593074f6285994a638eb38d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc8e2f3af23f6c630633c63c523bb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b58f901ab4a80277ca57748e4157c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d88118eaa1a819598a17950fd6b42f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993510f85afa4beb68e85b99032122f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9f73fefe136d70b03435882d0c5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10b902ce9e465447f20ee2a4d0bae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c6fa775b89d62b1d9445ceb68f13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5696bc9d69d63a910e452fcee0f46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d837e33ea01f3aad2a2d796cef45e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca87930c1c9c6122aea8d2f3f3135f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0be93c63530b9e23b4506419cad87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111b37db18d52c4a237773d524ebfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410663b64c0446b910d31223c024bf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e56d3137b14f41780416743205584193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7fd17ceb659f70d8d9dd73afa605194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4771b281922fc86f3c43af77289906195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b00c2045e2604fd4c65872c73b63bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b6d6e30a790f3f751f7a185b38fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25433f8ce6a2d67fa172b49bf3000198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce801d67fbf862d947de9636e177a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a5714bef7959d3e778d8db3fda36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e67acc2b8029488ca93c6f3b1bab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0741a72e35c5cc818d5cdbd8c21b5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef367be9a8829f80476a3c410531b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c34eab38814d2e5aa04fc1c2a89f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a9d458233b1f235d2cf70bf5648d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af164dbff93c28519e5f5f2e3ae6aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f883c92bbdb0fd8accae49f21206935207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf8bf0de699927d97777f8f59229c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca0983218f8a9388c9d6cb2ddba412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f19f85535f7d7a67930a3e0ad16c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39d5f4a2458f0ebbd8c8f8e2241dd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0ce197806c8f7f77f671312ba6937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60823c092a84ea8a5ae789463fec13f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aeae8c115075927d5411c306e62fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac114e48a8527758e6fb152f24a6dfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee55229334099d16bae2e70ecf87e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6b398145a8cd9bc7c7b8d2bacb28a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d88fe95cdf81d739d80cda8afc4cd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d1b6c89ee352e159432b5d20b04d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b626fff2a37d1630d1bab89a9c2f8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef9acf177c096e042d83b47fe150e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e6afc59b6b8846295723d1875e61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba752f2d7957ca6cf8f9601da9d813b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb14f676a984869e135dec3cf731480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7791483f628ca0f819adde3ac2cb43e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5afd4b0ed2ea97e4a5bc9e3b08ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb255be94d556d25ee94d095f65fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102aca768bc45778bc6179ed2f0288c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c38891d6d6a2b2d9259f46b024f39c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5127d4dca3f867bd08560a4806a7dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d013d41414253db605f3c2a010eb0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba16e5c82f632a4e6572c5a424eb9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdceb166a13f1995644f8fc527df8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654034affbe2a081c6105855fe029259234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13724d28bcf02561885368c0a72b3dd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd071b372fb7d04cd9d5ea3d7653ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e07680dc8367c271901d5ec022186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54446edb7eec31dc1d83ea4974b02f0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316027fd79e857a9d49c2cb8c1eccbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199788735e6b81875031a647f40abacc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014091b14d2b534548815a307fd633241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1441329b2d6304c82f002ba5b83d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4c05a98d709e7fd893ec69313c529243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27aabc081bb87945fe584c49c5eaf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a278fee2d7bdff59f2c5f88591de55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb99dcb359dfea52dde8d0b11fda11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052729a90affaf9c6aa38b8818739a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d8fe6273a52009108cfd22e83874248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477bce84c577f2adb76236d190d873249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5032087f8cde3092cf17a0b4c0c3b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab8d07abd9e419eff6ab67ffdfd2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dad195644f0323ea4bd606458963d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d34157282eeab9dc7cc56afda4bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89bd8e7400ddd2d56be0de81a73084254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569ebf50a0df734f0e1ba21d2516b28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b14660d3187f091e8b38807e10e2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317a12ea88754ebb6e1e131dfe3becf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac661336a3acf19ef4787a6a090baf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a13bd344c1398c37d54cdca3878f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857b3cde2f6edcd3947863c4aea6895260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1252622ea6fe999ea8e113201530f89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85fd932b9b2e547d9ebda555b612be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b8fe16f5eaa2d3fe9f090b16638e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ba87282038eb570cdedeaaae09503264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528777fb05cc9fa4ea4c38467639f3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4225210a551537e3d31ac4e6ce758266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d7bf7d442f98d11467685ae56183f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae8f1945f1e8fe05c198185ce84041268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fcb445d89f9e43c2947fc5f431961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c0e49fdc6a7eb48f620eca6cfcba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005da937cb29d5d0d1b8d71fa285bcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaa0530af047561057e7e9bf46e47f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1db39067295ba354b80f8ed147a2ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598a6cd2e14478105c7faa02bce557d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583bf170409ece02a8b13edcd50cf91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56bafe4b0e6095c595e1ab2e7fb5ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526add7f470f2adc5029a14b15e51040277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc6c41fab17dcfc8dfbad80209bd3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae2d1e0dc2d956ca6f7502959734b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341dd8e01965df0a0ce5d496f4accd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563b8ef214413dabc729f3b732c478281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832920fb1378d03f3d01b906e8da0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe109694dc6580f1137ab31174cafc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792d05a370e03129a56cfaf074a43d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816360f5f771cc213f10d84e9d1a63c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f699df3cf0cfe3873e53f035eb213d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01bd36ead29240f939725c0a80a87a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860688ff3773d2f90a3c73e555386b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a3616d8594fdfa5b37e2c6fada099289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dff90e4cbd9ac95cf57cfa413f1f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f45c4d31bb04f80daafee17a03444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f856349d1e846fa250aee6ee574f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff9916476ac7dddd31a55c3f6b98a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b6ca8d8b05d2c14da15248a8764d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5744893ce851e830db6e5003a925d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c0543c5f610b8bd22229052dc2a88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a3fec47f4661571ac7fa00a13801297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15fb676718aa01c26d3df384512dbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c569357692154605983c65454a466e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e327666a8e8d2b4103dcc28f2fcd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073134c18d603849e436fc1d50fef83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1474ca65641729651599a53426f70d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248132468384171417a080019dc9a2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa9be4562034b021a99a8022b15f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b56a54e1847861320cc88e6a4aca79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362f31e275a9c48094aa72b994fe5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708ee895c475e0a1bfb05c52dcb174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b275ccf4998826c30eef2eb1dba5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f6e7dea6cd4685a0094ab5a2b7c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0641189069d9c4907d1ead68ef6aefe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d132164874b5c0b47342b87664b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71310570898cdbf5264e464cdfeea0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500281ede56c43033428651e34ad7bf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d262a6c5f007acb4ecf1e3f45abb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b968eeb8d4e3ac204cb6184ae1901315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348720beca015ab210dc222141582c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636c63e1a76a459c8a008f94f89773317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b25b10603b5d64f7379171f446871318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e7cf2b2931bcd44344e359b7fcb8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9ca52ef1820b1acad6cba8b21a4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67e61b4e539a2ccec37ef639d29724321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c20dfeba7e85d3e635dd654a8335322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2d01730ef341fb581ec03df16074323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31442dd5319aebba8ebd3ff1450ba0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e527615faae9ac5808ca3db127e7aba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120fea66a47eb2db345b78893f82a66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8118770ef3528b17c111158e3384c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d24fdd7631fdf07011806ad20983328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e3f5420615b982510d20bfc9e848329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5e024180fec6f68543d18467e3ab7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b20c0916731332d7118ae762e7bb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30037a7a9b8345a566aa2bcbdd13acb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdb18042c44965bebf991cde0540b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89702f582a3d7cdd3b1fc9a80e7d0c0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501efdf11d13ce429e9187c2b0018b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2255f4a661d36abc1898da681809e58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140e47f3dc1362810da5b7f9d7ab2f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c6eed73da306d51f1d1484ea5bcd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6eaa53ff731be3fa7e5b33afc15ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f53e415e8b7969b5a3464fd2ec314a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2434830a89c19513ed4c1182b560d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fa75c4b28300a627df79576df80ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805c34e3925f927aafa7ad6e6e24d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852798ddf58d473e02a6dbb286183439344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ca4528869fc144385a0279ee31441345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e5946cb0580285c2abc270350d26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8db591e927e34d9b0c42f375fe8a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968df0dcfaec8bf29a0f58b019a8aed8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592d8fd730f028db0ea24dfb28b340349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e341b753276033323f979fb926599350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6abf3fe3ae387c9c4926d43fe11c15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861cb1a3e36181f2ea5edf83bfdb6c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb132bdd8c30ece3edc0b06f05b04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef6c4bb41865765de47d9cb19562e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cc4e48a00efdb70c069a9462ad22c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f10d00302ce22074e50bc3111e74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f923b3924959ecbb591554acc8b900357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3522ce6431982e0caeee17acf16d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0b0cd48576d57bfe5adca9c27920359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b7e382b593ff898c80af2b07359a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00700734711d2395ca48c5bf98185929361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65af75f6bcdb5613e64fa5006f0ad2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61a1b06b79c15e46f351c48a65617363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d83eb2030a9771e8c2dc18bb7303e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3fa3318920e6c215eb7b7a27bea0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430911dfad5e40edc9e5a5f9366703bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618e09acb1c267234320221613a0124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e8b9f3961f34b43b189c8d0c4a8e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94841457e2c55b2dc5915aaf5e816f93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c860ae42e6b4d11fa7c7ce9d917d44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad4fca4901dfb3caf07265b6eba3c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9738cfdfe44fef78721881049313c48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b414c7a33dacb3926bf3be5af19c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a295181909c1a59c8bd489707daf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c1257482adea1a618826d09354d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a1ef213a5c2394fb48cbc0e68f73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203c1d4ed6296634281f67757edeb92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df715c2dcaceabdbb97ac2add8fa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c649dd15e8d6737febe89ecfeadb5c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f778f5b47c07910b8fc5bc144cb6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd40b5b99f2027d9244d15f3810876381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea93da1daca57222103f583e20ad54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be1a0daef3727dad7f0f5c2c93b11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca9c40d97ffaa5b2611a1e75619999384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97c92897743b82a11e1368189e8fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aecf431bdc9c803be9ec0825d18c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea247fd285108ece59050f1ce33cbe12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf3ecff59e3ac70ce8c4886d775ffa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90571415722dca3350d8536a8420c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246fb69a8cd49b8730878e5a2f3026390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32931b73b622f31be713f787562acf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507e3eae0093b70cdf63cc5748f6efd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c88715057785828a6a36849946f3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31dde46c6927d5bf8b198d57832bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da255c3a31dc6b098a2529add2696ced395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a7c83c518aa0326e08027062850aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805115cc8d080c586c6d92d39882be17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cef85fa276c4ad021b3368f6b9929398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b5fcec2e0fb26ec31ae2cbd1943a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d63a88e2c6185b127a78a58c6629ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07712962ddb708ab8ff525d9be807a3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba86730126429d5a81f4438fbe831402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a86398b68059c34d7e196b10cefc8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893e30b304a275143d29bb847b42e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e3cae4f95f3332737a0bfbae4f2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fe18b76276b020a5b39493822f2e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0da727792d50b7eaf8456b4e0ed67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54fb666cad1b1d8ad1356b6dc4da7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4542032b71f01f535929ef0dc916409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a5eedadc5ea6e1898e9a71ba2d5ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b22bb8eabbab2ac6ed44f48f4ef74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa418c76be93386ea7ca4108410414e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcff37d1b04658761bc35c2d01167e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c371fcb56d6bf50c1fee5dffeb27f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24788babfb425da705b296bbabff99e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9659eb741851670b31c93c58abb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb8fb7d515ac66ab0a51516268506417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e2228a0121a39efed02aa649d1e6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e05044a38d40fa752c67042709101419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f713df0871a791ea02f4aebff3c06e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb132798fa34fbf4ba10a24e260fbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26e8c1095c6049e270b4009d5888e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29e0f1ac878d577be56e57890137c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8164d6b94ccc802b6d497d59f999424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb07f5ffb1ce704e062545e16a6a3c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9e5311801ceae3bf3b996e44513c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d5b38bc0f42bb34153df78fe7c287427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec35fa1b02c316d85fe2156a8773805428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165845694a44c7000eadb2aa0866b0c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df85c2333556614dc53532cfd1a886430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b848321630e5ce88693f2186a231f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a654791073faf7966141fc094ccc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf9caf1073739d90cace407ce94b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703edc59e9fc90f97dd48ae13ff994c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743726225a7110ee81e1370dd75c8bc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946275841ee4d4c2367d314b046e006436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c30472e9ae3577a4f43c921d9328437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5784475f28559735a193f9ea321ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b82796284179532c4d6d73a159cbea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c69e30712b4215e0ba9ad062bee59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cf33108846e3029a0ec76b1763241441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37682396cbd8311fc02b13dedd73f7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631815d0429d1e98b005568016d42f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5082509417d2623e6dbdffa4b60eb3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306cb38adede1d93beec821f211c2db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a393a14e1b77ac792af12eb8d5ee834446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ad3f5809811e9763a0d224a72c9df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a024f01c1308a24da99687692e1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd38d49fac3588d27e6479310434ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabb8da633ddd9c735f38cc04769cc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd234b24a459b9f27f8c1ec31f882e74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc12906b6e57e35c21984bbce9b2518452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6152c367d22b6d1bb0dd8c24e8934453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b359fdccb388d00431e80ca87534454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06f7576a4b8abe3ffc731c30891840455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aea2ba0550bda8e2ff5b58ad9b80a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564ef279428cfaf7bb5ae751156776457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4e3d6442de6eb2abb500cc0a5ac4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcced752ac4d202a2eb343cee7dd6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa9ac30394e2bba31a9d60851ff04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06545432ca6aaa2b6bd94bab55deab7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267718a03d686b595e35e6a64b0c06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f497b7f33ba6751c742b97f41dbc9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d55fd7e7643701bb052ca461fac995464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab85147e4f356662480f8c16b15f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642cb0b7247c0bb4028920ffa7208ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda58271508aaa63511b9a54217a91d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebdb1bcac55fb9c2779dccc6b23dee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6032ba999f24f9410833e03526af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a82bd69ad5e6dc9e861ebd9a9eb726470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50ad18df7cd1535c36829af36bf6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c3b342a3a40ceae6a0736fab8745472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f01b0d600eddffca2f5bc844335c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85aae6411a05db53dae64119122344474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c0b0ff7562137ed26ce88949407c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60482f2b784dc1943e41dd9b8fe32247476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6c607e1491934bdfa5ee2e2cc59e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4dcf4da63b534d2fb4a26ca3bd0dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed95cc2deae9b96c75e05d53f06441479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28209b69d7799675a3ac184eed89e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e47f92b3061265f5f8f4db6bb5104481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f6c0b39c58a20fa474960e287b6be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d47d5350ffd32932a4bf6997630b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8de00206aa8b5be306037b5ae4b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba16f30f62bb5853103a590baeaca6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84ef3108f530fe3f6db21ebf396a80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc919572a3332dadb8c564167972ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec13b82d24e4073df8eff3b6f6fd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda6ca8ad3c1099328d675801c930f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023981e09b260110af86211e95bb9fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea757121699e0da1648666372972db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581f6966d5b28e0f52efd72676bf4b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78e4c6d38b1156b84c4ba3e2523742493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b59ca16016dbda1f1c56673aaf94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95b1b43feb35eea3a20092664690b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf093c50a872f55a9234a8b43c8b672496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc84eddc417dad6ca4c48fd9a8e8518497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dac0cfda8ef011aaa10279be50df5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9201970a7aac32cca9c8045903ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf27bc0539b2a904a4c96f58394c609500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d463092f63f84539dfb19dee808ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134869310ae5227596e376bec9112da8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047124240d95847662779c00dfaf0e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98a4932e2930cdd09d8651529bbb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c22907c216c6449b697d27ddef83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f333c97a5fd4d2223a65da6ca5351506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e26380263045dc6fdcc799ed355d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4080052a56ccdd7212f2c2779fe6b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213310231f2573475871138c84f55712509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f210faee9d1c10e3834a0986a452510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b66790b7fc0ba671a7467c9ed0597511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f45b76bd41e3be29cd19948955e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0098708e91d8d047fdb84e8dd805f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbf88e1c39d7a1e2bd9a436fd46c2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73eb0f07a931edfcc4500af7a1f425515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a06dd651775ee4d184ef87c9fc1bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f28ee967f9cc801f59ee288603fe81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04380ea4bd2fa11faa32a109a4e9d79d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6159baa7bc2a0a8ddcfa79a57c00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c8a6248269780cb81a54ec3e59f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9183ca513ada51b5482b9e80ae33a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9f3a9639dca7d8b28464092bfd91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61811320b9628dae9d9dd78ac6d69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706674950fae4f474310faf6916d7129524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ea4437018bd78ecc0d0c6308b8bc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8e146b2fc763d894351e905896995526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc040074257b7dd3608e34a9e04385527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41c2624848190465ac2ffcfedd5f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de5d10a2bca08948bdb0557e22c985529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bd57c03ec2af701f55dd4dfb9f928530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57244820475f62dcbffa74f62b929202531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688ff5476f8862d431e2c52376f1a22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ade3f1a3a5ae9cb05f1d025e0359d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fb6233436643a0dbe1460c12a9ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44e813e17e072efd92366c6ec74552535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baf684a85b1394d1ee3efeb30cdd44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa40f96293db18d85c41889907bb4d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e2e4905e6b22f26b78a2872e34a2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9d5da8138f8df831c815f529ddc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984854190b4118d0af856ca74fd8ba1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc6e5d27302e624166a2a471dafa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f20a929553b273a2193d75b5e27217542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde688b2d488c15ca3cf5ae6e6345a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e8486431aa5e1dd0c009d8cbd40d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f7447c31564057ef139278271a798545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95236216cb53f00e8178cea7d617550546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef24fd0d80cf9c84f4dc5baa12008547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462344e1f41fdca99540701850b45c13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3161733252ae7c884c4c7e57f1c2b3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba44fe022d2cb210363fba543e86e67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19addcb759d7a7e16af0bebb30f43d70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4cc5638b1eba3e5bff2a722e0ebfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c34118334158c73ffeaa055190d5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307743224c2eaf5ef331a46fcaa87a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2d4d2dca0aa65ca0fd8be2b353416555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd94c7d68559d2bdc6f92117a709ce4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d09846b2be59bde51dab86800ef9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09af24dafd7a0b3c94eef3f79433225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574425a7f4e20453136423528d8e33f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf0ad7f3841914d5f6b178cc20e127560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c696f0e1feba98578315f7fb5a639561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f506cb992ceb748a88cc0bb121770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42652ce4744787fbfaa1745dd60df5b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01386c5fc3279bc4daabc39137751060564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420184b23a8418a723609c9c0025198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb866048e8b3f7d2f29149f1b3534f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133f5bdfb180d32f6e9659f4dfe33b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c68e65eb6a55490f709f6ccc3c49a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357371ab6be700df3cc50fda3f1f6704569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde0a5054940f59db2a29cfb7725f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc3465b6f696835c871a8107fe92c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689c106a51686c655ee4d25a3d9ecc5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4a1fc4ad0ee445e1a93df7954a215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fcedaf7f62afacc7cbeea733e1f79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252408444eb09e90a8600ba7f40bcb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab920684c93243ccc3d70d0bb9bd15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da1985e7285f37e4892cb5990e41a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f61aa1a4526aa1b8cdd346b1f3dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceff5ddd52ffc24cd413cd3fdd006a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c055075a0d7b87891c26650c9d192580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd8b29a1ebb15f31635fd76061d4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dbcec7955a7abe332c62555309a77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c549252ab0e0a5621721967e87d7149583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564036fb2f849c7c6a4b6fa72e3943f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc941ae17b0872ed48f1e7a37f1d54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d9a8f31df1602d0a1c9d113fc7363586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc54053eb78fe762c35bce397e643b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a037efa83898b2df004f2bce2516588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bfb111465389d0cdfbd03b090caa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51035142f1e0283f73269244b9807e81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8650a9b71be89f141d417a9c894f8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39621b7e0d241d1a3d3fa629bf93519f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4f7d07d4d54a73c8c6c36f2d89ed3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac73526095e3660e7517bdd58b2ccf5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fa0c27a8746cbc5150e47513832fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c8998f9107fea9d2847eee6aa9a09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777d6988e17e31b8cde5561593bc7cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6696b89c150630c93c8330a3cad70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09fea091253c41c356f34ccad4ae8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811938adfff90fa5b5e0d677ad851a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ade075dfa81d1d646b132c3297729601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c009a9195cfd7f8c6f8382dbba887602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413d8a74458cb8279b61aca6651c9f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc78b2baf3876be702f5d3a2431909604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7139a4a2826223934299794ae004605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecd18b9d18da4de89797f115d5e3fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46001b5ada2bf4c1a6071bf9e6e599a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236888cf1f6ea27ebb5afb4cfe997a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af737dbe459c8d4ac1b0c165127a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5b0f062532ac4ae330457b6c794fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c60175fc96669245bd4b44584bab0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65c56ac3ff5e450e268149656b90b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d7b47aece777653b7e1f27bc40028613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56bd03672a0e1090ad0e6ffe854dde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e12e483c908670c2b33d55071787c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fec45bc4d5eee80b201ec11871126616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df3f05a9801bd9d13e5e9e569f392617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c8116959343b919679d983306080618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561869232d00cbece9eeb586193a382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010633a7e25c0b08b7b7ddb4d2d96147620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf5d11c46bfe596bc78a668d5decb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2755c19b300e1927ce9d08c87ef76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0126dad9b11ca8e85bff3b0afabd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947eb03e5d45cff9d01fae88e77ad9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424019e95ebfe7b93d69cb634ad6081625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd1a4de5ac0c63a502e86189a7108b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f4cf0cd18a6b08dacbb593b575b2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc7cfb51cc1e7111031b318176afc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4dc3f36f6ebdd3eb8efd65ab4891629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a42d7d8023cf41cffc430e601c8af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd60c4fada07cd26d56b0f07981bc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a87c45279f34c14f0965f31e3f5a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963555d9f50aa9742812a238b72467633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65f20e38af59e441783d71c2422f6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5a4bf6faef300124db5a7fbad583635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eb4d46a7a1c94c7e593f8a89b8911636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68400c7a1a6a7eb7e518142f8885d50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980e95cbd8294a4a0cd1ae79c80615638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958b66a6ef0942f49bed09e9244d0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827b62cdb9e86a97f3484b5a227b995640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d08ff75c6f1a2833568811318fd9e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3414e6f9f60e08c7fbdbb603b7601642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302694410e651060591e9d1a6aebf1d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006faeaa45a169ba3c136c5d80037ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77a132dfbb0ead02b845320872dbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd1fca6d78770d842c3a2bb2f7106646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99268da41ad6af04b53d9cbf7db75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47d3244c1cd1b9aa821b5d5590762648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df61913f94487d572bc9300e8c3d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f614c029ff608655211ecff5eab31c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a90fde623aa817968bf21cce30e62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b756e4c96b2f2ee3a11a6e32253cdf0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf511117d87cf9ff237c7446550a39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5df90c538cb8b6755c7415dc298345654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651b1d6942a6e175d60415ccd979623655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc60e358c7f4f97e374877eb4714c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db1989b2af5b9c9fb291b9bb6b48e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dbafe18f28bd29f9a2e81ffb2c945658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876d6526e72daa2b54d9c0a552b9968659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edefbedb131f2e925e24295d7273e30660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372bd350bfe5e594fee855446dac8ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700974ffdbc3eadfaa85ec8e4f4d19ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4990b8f03d2605aec1ba28ace7046f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b8e90b134dfc9bb9ad5ba83dcdd6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c01dc68112f08cfc8dcf59bd7440665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28dd99fee21dd54e56ae96238b4cd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba047d66cf3ad4c4327a05ce47b4a883667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da38b2199a75d468ea7db9faf38118668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84e3cd62e50c6d91e433f99c247684669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12d3542625fe905aa95fff9c64c12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28230f535129cc60efde2ec2d68f532f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa79ca5324d448586f760ee843365d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6017841e7ffdab7f236880cd8e90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34742a8334a06b9715c53d412ad7117674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e977f91a04b5bf8d45db0a44a3890a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1febd1161371d4bda85f46d891b4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7414a474f23137de0afbe2fd48716677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ca66dbcb2b0e2934f0fd9a56f10b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9251c2a1786c27179fa378cb4e48a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215369b41681d44cf7fd2c6686eeced680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acf187666d65e8e88e86171212737a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9441fa290d4929a7d641a8b7f39925e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0478c244146149d73a4bad318b6ebf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e4c5340c81eee1154d20bb92f6d3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e02d75d926bd4550f290365a0650b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff09f3cf975739a96ba35ab8dbb202686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7853f7e1dfb620031b0b379a1af04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd3e3ab54da188fae952ce912eb684688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb474aae844b5ffa5b5b7a446b7d26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da04fba3eb98962c8323170ef92544a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf244be066d752f643b072634434892691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3f2f997fbe180e33f53cf9175abb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359768cbc7a4426d8936f43e6a5f3a45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ac45357bf9ed40e7a9ae52e9c1ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19830ca173fcbf2507d1fa60263f408d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945fe0e2c39972e4aac24de18c11e9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90756d52c377edd55d3a316c13bfae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631e3219afaeb09972a52b2a71ab8c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685428743898fe3ba1d429829ae3eb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219d737a99db6e28fd063d88d5e4901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97bbd624fb6b850030ca7b2a3adb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6eb78db7e68ec306feb02f8e20b6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add61ad02b93bb3b2834d7f4e4edc16f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082592c2f4b8bdaf9c916eadf492af76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f8aa42786b84a3f00d46affcf5c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2c474091d51bf3a8c9ea3ce3855bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05c58a167c9c7e67a50bba29fbd31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60632542c79c7f0cf62e49bc968b3310708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7882854352ed587471d313e05af9606709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354be9c8537645b0cd25b85b4aaf5fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2994d92469cf78591a94220bf4ccee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1e7b4b4670f5473367a8d5185379712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f594678654d829554cfe8a4c6bd4ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f7b9b070308785728e2713d26baa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced4c797f605241304afd4dfbd1df1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a91fb26916c694907f8bd5ad8de8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6bc9bca1277b0e0f530f2257e4da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d21935426bc38a4d7febc2f8c4f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362622e93eafab71fed79cc99b1df0a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e373e9e4ad1ab6a20614591370d51720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a76aa422eb61e38fb259c5db4a6090721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415317b2b3e3719ef6ed57015b61f97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811448678b15ebe5785616b53e44b709723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d89bae024db853f60a14c7b9b3b248724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368bdf22945898b4c222c0265de86b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b14b8834bcbda06e98449c4639036726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ed6c93693e19e641b71c324c6afa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7dfd7e11e139acbb417a5bfb6731728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ab08212f4ecaace0dc8adf0dd291a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0714fa650b040bc621a7bb19d3468730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb5e58160bde76b42489999b5c4b32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34601b8ab269ca7de7af005597b531732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a842e5e8e289e53f82b04b982f3a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743846192fe1019e58797d43ffab446734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3df8d064f66e9d403e5d21e14593f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f4a38fb84272b837e24412420b949736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecb2033f0caf0a0a065d5aea5173e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ac28d85768c9a1bba5a805926cc3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731706b3139b0288405b77faa337a5e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702838f3fdf05cfe3d08279db4917de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44bf2a51126c6dc9a95647ef90c231741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532386b3de5a9cd38bdfb974f089f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3199d806e5376152da011c1a041047f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e270b17b335ed5b354b541eaa20a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647db4f5fdf60fd9ed2063036e0a38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce876d14bd4eb1885d3cef2e87d236c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27316f16f5b6fcb9b871e3587cf7c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e64a597c92b0fc65d6ecbb5d2ed0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa78f8d4bb98bfde57fb563fbd4041749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e3c43bbc3e8fcb20901beac998062750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8417c444df81374c4510ab4a77db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed13a3e2db54f99f84dac7c7a1b046d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4772fe5430e14c26369e65ba80711753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f8aba004628f404bfeb0fe81a059e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4a3bf88d196dfbbdb76d342b2841755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b8f3d3491791930119f09dd9a07cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18840be2994b1cdac90fe10efe6b3af0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae5ea6fec2c8c63e05e52d95494980758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a481892ba06c7bafc06e38548aa52759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a6e22bf55ada9fb3663a4830e9c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca939693a9e038a411e462eefb05bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661179d7f29817202872fceb4dc79a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d920fae946fdecd19c5eb3249be8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6738cb82b1d1db571eb081bc9ad47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e24b5fcec57f65726f551d877053b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53af6671b9ad7bae341f86d77340ad77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98587f45449cf0944d5123c842ae35e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc7e3600406734c14dc2eb11c6b9259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c4e34f301439ef1d595aace1e5a6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab72e126e251f2189c788f9c6a2a29611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60149ddedab94978b8287dd427b87cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947d608b9cd3edf0127d338f6a73be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1c58d4e82fc9a11216e635bdc55514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822a2b919a414b8ba386e1b9aff403e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66127e637a8cac1f92e2a44d80e3e55c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce42b4fc69f89a0e6964bab505f97017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb3398125dcd9a4ae743dfc37a23a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dde604650c3501d010195548acc8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce150b7a75a90beb3b110006995ae2a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40b35bb6859225a29f4c19926f5b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b882c5d1783daeb8513d34db3592822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d901c103a35d2caf48a7564bb19b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c08984e59b9ba3595cf13920d2f3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb6fd5e40d27246a307cc019fbdb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c350f019ca6022e4a57f6c6f829269b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e32adf81d4ff83fd2005fbaed2362527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb5ef92848dd13ea970a1e6e089b5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a74fdf7777face040566bf3d048729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167464bacfb509a0d63708ca326ef68130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b293d366bd9192fd6fbc3df2e67a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7da15b75efc285ff986edf233fed432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a401ab5fd0c9b1d5280d74a6e79133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c56dc6c3cc52234d21e520edd784434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a2047aea3e05b7dfc2996c54c94b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8c73081838bda7cbe0a0b5d6a86a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feb3a5d77ecf76eec9240a30ac477b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e8c64c57fab9cccd2f3918dfc4e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734202c591bbbbe5792170e42ca0a8f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1120de4b1503d7efab5fbd300ec7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877d588a38e1188b084602514c09e5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e793ae64dd2cd0284b85cce2db2b4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775c3e4ff85f749c19668485acf39c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d22c254bfebb1526c0cca884f15ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6fb16e849121bf6630c768990aeb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729e382caa383e119fab79442aacd7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a462c587b03916f2526bb5f475bb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47067ec9bc7bf16f05187a7a8639bf7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c91ff78a9b8daa203fb68e16e5aa5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a42617cab89da5a2c8a39c1466e2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb5c354993421941fb9395c8c2955351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88149682866fc8880f5a586803a634f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383d8221a9591e28a465cb976fc149053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83748bd409579419ebd3f3a6eadb39a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377a6798c6fc84f503660c88b9cc10b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d620153992200e82b3635231a66156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4708107326ecc052a96af2d3bcce2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ee45fdfa0606c55b54e83a8234de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9ab6f5e5676e306bf1aa0f7ba33da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e334c20e1e15c3ab22a710e8d1d0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343af508f76003caa2a7b98e4db81961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899794b47d5c5f84a2b9afe47b51b5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa8c3bd34fd8c7e7ee7656621fe9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181b9efdacb6f3cac3f61df80f3f58964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9c8aea2782a636f346a132e2d4f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a634f72b7b1128e6c812804ac14c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf79df18e57801c4b498922b7828367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b0b289e113d054a66ef2ac646f2d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3ea72bf1999c0b8d8f3c6447cf5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059be20d426eb58b48b6db79455d1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d592fc36d2a6322543444bb85853271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711e3198b067f40e173cc8c4591a31f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71afec3f95b764ba741908554206573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d92097ee9dabe21246e902e5fb669c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde39848967efbafd60c0d37a084e5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eea3fe05f901bab3e34098f16d383176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed60ca5662629dac90526f549c2ce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b898af1da0e1f6ef0e10a22778b2c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f21e92200506a19244886709fb2f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1325a62aadfe3137c55e601bc025cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ee9ecf0b7fa4481a2a24e64c7442b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41714cc957b3d4444b6785cc72a5eda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd18dfd55b877c514263de945c13b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9f2fadf0306e1afb3100ed96bcb7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d519c8f2b828c1c4bc4422630a818fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407986fdfa72067ccbe445335d37d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9465d257a08df86f51f0d5c34ec687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41432cd1704f223d4c2c86401c753388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1b914dcdaeb3b6dac53f9616227689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbef52578a97293ba42602b8bdcad990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daefbc568d76b2277fedbf9919ee91f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609dd906c10453b559b4c43c290ef4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8225644df67672911ad25f8fd7d3be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f19fe47701e6948ce967f8405be1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29485cbff312c977745673d5f7dc94e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce4af6efcb8aafa0182aef70ea81ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fddb7be3905fc336203c5b92bd1dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775efe076f081b947cbb4703b1bf1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb759054e86163421dd505781084499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57193fd72a4ce2b4d5fb57d3a3f758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ab5f956352ef3961f7cbce961e911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81db7c57f8d1d9c60ff86af289b3019102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602e5bddf87fad7c6b59d5b81edc576103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af26323eb7c26d3bbd632ccca5157d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200e9428136f738a37ae3932e6c102105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b08730fa80360d1d0bc6f82858890106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af391f3890645c5be13dd7751bee8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55c4100b964e6c7df237482988c19c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaa05327e26a90090544c62d7f882c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8a963f89474dccdcaadde4b0a7e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb440acf69167ba10a08ce350e72f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cea55d528f4f648d3d3a452d93379112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962ca4da361e9fc80d3d662f8416677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedeb9906f2d969066440a281bbbbe9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24030278a9ed81e8375bfadc7f8a6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be0088b2495cb456afb0dd85209708116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce006e8cf0630ed62016d48f8691bf64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f1a7d68e0f649591067a30b5da004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a9fe2bc5ede1c84b61bb15aa152e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf2563d6cea91908a5d075cc68409120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96765d32455a4010577c67bb438dde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5c379a0fa8a93ba76d5370153d56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f816dc2b6a2c96c99272741b4bf59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dcbc21aca9d668cbc9ea768d67662124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33786cb12dfb70b72525c73fd0760c7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2faf8a348d56b04ca3c16bb17ee55c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c2910f7b2841ccafaa39778ca85cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7b1425d306cc58319dc2022665181128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c35dda1492dc4e1feb81d69561b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d03600a673a7b116db82902b6f104d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effea8c73813e0940ec47b883bf942cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc1fc08af351b766aa54a2db58aaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c92517d271cfc8182ae20024e3456133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be78bc531b867f47c3f1178cb4cd791134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34dfae81e52a8b6b6c70282b0cdb75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a795b77f48f15f4abd6a5918bca231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8bbd0a01a71dce8d67346ae9694b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc70ddb5328d6673d12c9777773de3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295ce6438b34d9cb1aa3b2146be7a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d2892cb56b110803494bac9a6412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c270baeb40aeefb3e78cc39fb6a0fe1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d8ff3cf204f71c5611246edc678dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10336e4341ec5e49c1c9d6e2f529bc6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6669714a4a111bd583b493fec072f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a435657b8cd33f7f7d26f9d70e4050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a61ee91b533180739f0ea9cf36fd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b992a27bb7662fbb2ecef1bbdd33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55784f3e661ebd1c287f7e3cf80e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a1dc036504f4448f22b625a1825a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08e7ddd38fd09c053276e0b6319da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee882fc002e1c40cff5254eafa51f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c562293f1232a6b76219a0e81c76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b0e843a886d28666a8d4463f335ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a405a8e18a185c0e567f1cf8c2969f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9574c47e4fb2734cbff3601045ba01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2225b33cfb16526f9ada3388bc5790d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2a3a0dfe960835f6c78c377ad3b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eef7ab452b9ccd4c034964680e040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c3dc7ac34545f9857a3c1d389fc47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635df1bc9df6b681689f0f8c94b3fb0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196620ce89e9097ddf9b301f27ebff60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9adf1de83dfb9c20f85a3f68a40e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9b876b4504a75a07d8911648b11ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204545fe4e9cbe16966ed50ff13bf423164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd33841dd017047be150d1655982ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca57481c2b5eb3c457f91be9e58ef8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b82d6105b62ac2bf4b03270108afd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c024a9b7d06a744574a76b8091b4db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b844bcbae2410cd10714dd14d010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc26a3fd87dcec798ee1ff384cd908170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4666f7d449e312961db2b57d1cc3ac6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ab28b7e05c6f54bf8bdc9f9aaebc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc18546a659a7eeb28dcb62bf3e261173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3f16ba6b4692229348cd38f4f24e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d90e1ca47031d9d629bc7fbf9caea0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca5fcd6dd80bdaaf6326c3722bb6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269230ccc65320fe03e73401c24a69b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b055d1553324e2bee4ab2f1b5188178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21716d2369d8e665fc307f923469fbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9181f7c3474d419f3a7f8d722590b8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a51878eeec1270a9c1d7c5b2e79b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d06b3e59b1664827e02ecba28047f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314132fbc406189a54a9673350d58dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af281a91018d295bee935b305149754a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b408b0ebfd4c6032102fabe0d46d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca98f6a1c64daebb0efa3303a5497b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c460f55c1870d802aef2c729ca285187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf8d9d1900761ce07d6c9f358955c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7bccc4545e4782ecc98d053ea5e06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c318765a92675819b3948b0b3064190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea673a0df461f69afaa8b2eff0b120c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e493c7839ffd6ca94160b8e34bbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c230365a9f64aaa2e35b945756576193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d424eaf0ac8e418f3725260e8bc34db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f63608236ca080366e6c6122b62aaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658be74ee7479cce1ac2020c524863da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227674c194874527125bf891ca7457197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82eb3a966ebafc69fb8735ec6ffddd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cffe17dad2006ce6f260e8bfcef4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef48cf92a560044302e8d7d9bac167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783372a6862a881e19721f20db1f7e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a974cad5e86fc523f4af6cec0e3ab49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410b85b68373108d1db4d17ec441572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a947886d59a1159a51654ac26cc194204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ba5193d6a1379b6ab1cd8d853015205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ab0f715301d5acd9c5c52f6172bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646953890dd417ecddde56b53fe1e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d69f750b4daac9a508d2b58d60c98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556750a3e592874e656d71d324b85e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b71703cf4d7a422305639791314d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a50f1207555f89e614b06c5ad6bb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769123d090515a6d1fe882cb19a1fea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e9f37b2197cee976477c63639560b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f802ca0cbbb28001873822cbc707214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cf26e6f43e5e74014398ee62af2e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66618973f6d2986cc889e6546eaada9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f845cabccefb3f65f2a016a145b5113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7156ea4dc5e0485152d9e0b25a1f84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6994cbe13e7260c5d060f084deb4355219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1779dcc2a75265ddc995209677d6f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d6690cc2e45af03d8d1eeb9289a39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b8fa5e0bd5d48d97b828907eb2f6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07ac3786bf9994f73264f576f9763223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d7f9c77406d9111113ff2db2e483224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a2b4aa446c0383b414f5a8b217dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d45a56a959d873388dae6eee3b29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1deefd3bef181c32ddaa9221fb23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8569b972cafb89be5e8ea8bcf9bd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fde1d957b70d84f46aaa4e9fadf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690ffcadf638024580bd3e3505bb8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737e88d9766e0168bf756a71022a6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15655fa79d49055bf0d01d3cb6b9c01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd407bdca76753a202f96cb0ec0f12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa516868ac8f72f4fb426cc747f6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a455bd1e85faf57699f13d8b8ff9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2d978ea967c858202060c58b39d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a023ab1f74cf9c36f9bc8518cbc4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6559f875b865419c1c0fe787a270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e32fb9121a87be1dfc3d16e6f2b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc4ade7f0e0e6ee84f114a431edc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a559420a692e4df9abef28985c03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68464e9da088224ffaf5eba5053af1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bbc4f2bc8b600f8789a00910d953a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05f3eb9512935b9877576dd59f3d75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a77e1c15bb44759e65436a0f68b09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba723d65746b83747bccd3a9bd7f5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d98445bd9eacfc8c46140e1afcc9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386a73f23fb2b2a1456d6a4247f2370248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394208d992b649b745e2696dc19a2346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba5e091e51807168b53ed77b17070250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f524a6cdc702e7b8963d364b74a06d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c4f72010163914b909de98d012b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ed2159c1a15dd3abd3ba41a7684c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0222cf853bbbd64d2a3437400c44d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136ca1ef231bf039c1cbf71d83b5867255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc2b478a6cfa858ce64d78f045331256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d6299d55853f3044efc3ae06d8d83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03201c9f0267eddb66f887f8eec0ad3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3741640f3975ceaf08ffdf32b7ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b090d29bb08ee1171495c76b5a9fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bddc8f73213080c75c66dd87b41892261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca379ac7673afec5355eae85aaa55d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671849281451594b2733852efedc835c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116356d4d51f6f120620d38b364f3d1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1365baf845f888284d82500757ab7f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cbe144b4a30a4e2779b08c0b9dd16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a698997f97a65cda42ba769c50e476267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943b52feed7f87b45b82a5a0f80a3fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce06bf4491402d36a8fc5b99df90b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a27d4d23a57020b8b7db62d981768270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864baaae8dda3ef97ceba015a7af46c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154563fe2a3e65c85824c9677e4942272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e44871ae55037c4dea397c5a2006a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d1e0dd1d87668516e05aac655fa76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7fc999957885c8f1aa3bac5b1497b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4e02a6bcb742f5f5abedd625964b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1522fd59c4fd895fa8d0a171a76714e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04dfc8d456b2b2b5c749207b39e8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb04a821d52dcc4acced5e6e4d8a0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93eca2c5eb27e027923d2508a92b1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5faf2aa620042a9123c38a287e55c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4842aba1d1500b7b671c4661d93a27f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e048e25ecd93f9c71315a7b1e542f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18006f1b6c07c835fde621ea31e3ed83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9725a0fcd935b21520b25b82adf4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b71cbc14ad9ff0594ac498c3a110b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cd318b37e52dbd94bb732092b0c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe08fba13795c5fba7a2c640944be0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706617708e9df24400616870cfbf933d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798621e3e4cb950b09604776bcdd8932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bff464a30ce32a4171e16f482811b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c378a317c6f205b543cabd53805e781292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95387ee830375886481d50cc783b38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba9dac3a5c9a6015e419923dc7268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590280fe07c6d02fc14b3003c7eb7a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7e342ab7666982d4cb4ba1b2c371296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9220d073c0c96ef05672aa89b37c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ad831ba06bf72011d9337768c79e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575886d086563901864d2ec8680f3a0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862ef88c4bab5b2a57d44d7c1ce0dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba22f81e8052556e5d533318a26ab6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea0523382669accf517a87d1be852302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ea1d6a3dedab098572bce48041a81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73bcd8348d197b41eca9824280e08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921500ba691b350c0953c93aec61341305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22e9f78d940dae4f5a63eaa0ed566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400d27ee0db7e1d849863d560041a4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa28f101e87649bbcd301ccf9433d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a617d105c5f3c43ef0d2bdfa4e883309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bfbc8b8a15d99e462937737add43f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29b5b31ca49e602f4dcf506960791311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdf14f5b506fab09369f94cea25052312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a682ba691b52d5fdeedb37d8f276f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e16532450b3c9872f2bd9e549de58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2e2b1235510e901782f1a4bd4eebe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003764cf4121cab25e43e10903421dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c756d534b081149a252c2a1355308db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be301c7837af56398717c0fffa1b6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eacd53f9d070a8597cf754d4d2bc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fb28dc85bc6b8c8afdc250959c266320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2812e953d124be5b52e454e090bbf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72dc31942e200574ec60e7e6d2c9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e8d610c091d0f018e9b1c4eb2c7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6e833d375b0e00772434405938e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f84a2b43a3c10354f727ade03cb512325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d943a02bbf6fd73f0d552f1f849cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8414d94ceb0ebab442b6251b0c98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eae50b6760b4f8a5120045693573b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac1673055d52e925b4402558a5f982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578a1faf1b3bcb13dbb092aee1dceb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1427db1fbc5c9f131e43f88d18a64f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be15197f9482ac610c11bc061985e80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25fceb12465c209f14e038a2f5fef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1e8a9e6d8648844b6fdda92eabac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515d93f53e286d8eb2f90817faa63ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ac30928efc495ccbad0fa0edaddeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7b66d6a95238ef87b682ea72a5a8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f5ad09f4321556e2badc5984c777338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a23e383fe3efcb445d8bf1075be4c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44eb7b4e520a99b8280790adf4aa4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536dcfffb1c0ad6ba89bb24c8eafca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6388b0d83fb64cc4ccd1576131f73e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f0e31d1dde2c75163a25b77278f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e41b8cc47ef40913472250fe2a88c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b635b42b862a1d3e27e009adc562e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e366a2f34f4937c30bf4483a007d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472a88525bab86d9a5bbf783e013fd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6f5ff3f120c4ee967df3bb4cce8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500d769a830fefcba8433c2582f3871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa5dd3e5bf0b0dd90e074e4670b62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce45648b5015c13aa990ce96ebbdbcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d586a7b7baef9c9578c5d9caaac3f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54dec7d5563a7b86f17d1ed77e9f44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b60fac6c0ff73e5104ae072b9f31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a2ea4e11798a2b145dfb5f86b0776355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ca87fe813ec654955eb28c30ec29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb689548c2627d4727fe42bc2bf8842357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addc9790344a587fd5d2cead26bda1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfadfa5bd846a869385a6448ac3482c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bf834ba0c6bce77a28b02649051fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb2092a5060a17ef5b66d68a7f375f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7aa6d19fea2cd122d75c607ab5f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594bd2530018d0f6df80e20dea11921363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc41934033927f400ac5ca6c16330364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d81064819c7de44b3fa532177a92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd051152bbf8e04481a92f5ecfdf0de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89abf33b2e588a4c08d9c4c99e36322367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd9e00bc79790ff39c679055bf947368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab881dfb6ea86b944d308f958db1060369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f00483e1ba2e7d0a65f1996e96ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c5fac73cc4248c8f25824245bb14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb101fb4e2c3c5c0c00c7335ca5ce09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27068f4d4e6d8fd4bcbe0a9a18dabb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba73e233185109d5925aa515f893fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c005d39814c2b0fd7c5aee4bc7f8d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303eadd463b74f2ab605331b558fe8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874362ae5f40303a40522de8368f26ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956ec83249e69f3f4da8dbd94d44c4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcfab2f145f0cf0ff5c0627e8e516b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde79c7154b436a4c171a3a731c03f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280e0bec99e9518517a3cbb0b86967d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27bdc184208ee6ffa271da51be0c79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f03aa86cc8c06205c5210b904367f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fce79fd85b6cf949ac4f61ff5ab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501f0c0a3dcff2c55ffe44dcedd2220385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d742840f568ffee5af651d2b0b0452386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1a6de414f9dec5068ff79d7c8e34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f2029ca503563ceb8825fef61e705388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998c3c1263d7d90cf1ffa2b9edb6f36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb661b4c758daac7d5ab362d17c94e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4771b6308d6460923ac1987449f8f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c2a37e03918c41458f978e98b4c5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9513670b8797f697374c996af3bce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8002d4dff178e04a99aca5abae28eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640f1b08db50db7cfad5677e7b07d7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9bb2dc3a18a690b9a799c00ebbb04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b07a68428368c6decc6912dab98e38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e054af969cd4198cc49dfdf211e53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5379b0cef1b111d3de63cad85da5d22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e60b06a51d37c22974d01e149c89c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac0c330309fa6779b449f3e73ee66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94a9e47c09be2ad731cb5bc8ff915402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b0bc695285d51c4f04fef3ec45328403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc23ed7a963ac26f4bcd18b41a128a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f202927b7e8e2167e746617fc2f51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3bdace09c20e97d5916bd3f312167406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19eed5e499c26cf85fa5a0259db987407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc66d7c07a54544cb1895965ff501a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8af6360bfb910aed17efa9a9b341409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be34401fde1aaab7070be32c4264c99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fafcf78b622629bef35880948a6475411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab4678479f5ac9a4aa21bb65636048412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2bf236b799ba5434efb1aa051ccd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709e4ae3875cde134f4007a959f3a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e84af810fc31dc105de779a2f0b96415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143cce2ad46c21b5a9eda4cff568e6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c2c4356196cebd1d2895e338b744417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e10ddfe44e258a3f0f3aa0dfaad9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90588b279bcaee49dde9ef7e8e139c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e90af431a3c361a87a90a021bf761420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ef72ae7d7c2fe634fb9bfe68e020421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5eebd9ef3211c1af9a1eebb6b1f83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a7c815971efe5d01559d24bd50f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cab974dd22dddff9103e93b19c1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d31ac02a96d412cabe80dcda6169e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0585753017533cec0be50bca87f95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071b1a47bdbae2efc9ea462d324c8e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932b97e902d1354543733634db1e01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b293a9f3ec277c6ee33aa8d3ff237429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995cf651fb4e4ca0580da5851a17bb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76607afce8e99aa434686edb141fb0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334d8f03079d4fbd833e6f1b722e0fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471222dfc5078625cdf5a9af801a6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c1f47fad57666b27b0b9d2b4136c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e318bddcc633824fcd9bbcd0e9e02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e05a0b7951dc828fbc3a208c2c8581436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f436a4aa9d813c4a23ca3547e0725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aabd541c8684dc942ecd6469e939f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeee6c2f9f73930847c7b0cc605bbc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c1f89ab02036e7bed42fa3d6c2030440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251d0b4f4e90091c3564ba8b23f24ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a4f122b01449d004ad72421755fd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d73ceb46d45dbc5fd039dc1c9f36a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724768d19a3ba55fc1111debc392d77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44973d0f27392ba829786cf96c2ca541445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d68cc000152afe0c57be066126686446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5879ff121d88000ceeca37a2e35b82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab035fef7069b6dbf396aff595a649448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587404e8fcd935c8a944b6428c6f2ef2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28e16b56b896c28415c62477f6909450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd281f50c97e79650c6869abd9afb9f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fef9a77afcb73a804b0a43a937ae4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c71abdafb8e70f35047f04d4ab0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583140234eb323bdd1f2fc1375f6b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c73e6a00be93f5fb8e0471fcc37b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafb4769189e53c9d62e1a8a64877ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef360f240de8254954bed413b625a86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fabe3042097aad1286ab7bc2f6d7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b24b8f1cd76aa75862b1e4b4260c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59bcb9576d1111ea7c6bb79dfb61fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0679ab848804643c5c887466eb5ba2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327678508af02a26e42863d31ba4075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c576c0fdb6e381922eb5119d648afd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22482d9a05b1155107527f3ea469b8f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985888c5f89e07733839ff1d75844a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e035c1d43f2a6e0b6ff40bc37b3376466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ecfa3638d6c3cd6d29b00f318f71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b39a89ff4e434ed3a1d7ac9faa6de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e082bd0140fd413875d60ee1ef0cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52c3f3f4f2151bd71d6980928f60b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30685115ca0d7cfa6672706b763d112471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a58364982fac06f18507b20fd91fbe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46d723c470605293a5fa8b61f723db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d422a9cdb45941d5dea84ab8db82f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e6adf69d91348396b9d1cd66a64a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae08b1ce99206e0e0c8b264d99e0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb541f3e36d5fbe0753f7edaa943f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4ee5c0ef636c56e6ebc3f764f1d5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dafe6c9abfe01d980828e66a5129fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f415b62ec3e9c6b4865b837514a016e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d75ac2905f8ca1d1d7899d0f56bef3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cca3eddd5570d4ebf3c8b240ea57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7cf72b2426a8f5d0d30745ad1fc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344886d95103d0169ce0a8940bdb618484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d5e3f43065b6e81e60f48c445ee8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a4d50da96f1d7453ded5cd7001c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bde5481b389c7ac3e2c140158038a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8520cff5cbfb42f6de1ff38a1dcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b3dc5c98061904752c24d7794def7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032b6f94a40876cd4c4bbe8da5b5da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947ba149351982901c248abf8c186f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8347f15a6ac941f9747c5d35128b0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584711c7d5fbc6c21e70324b33ea13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c835d9cb16408033df09cde1573fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e44137d408ab216470f7d15abcf08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685b88f0f9e0c3bceed397a3389b5ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b873572d6a7dc98a4bf163bc8189216497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d41a16c06a23b21706795942a30466498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9832df184d65f4311ef7a0496102dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba4785475aac150f80199e4acb7553500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d322d0a066131a64598ff34c1414047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f19708d892988914365dd93afdf032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb6d041c9adacdf8ca610827ac6dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf204fff769fbc066f91e9ca59d43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487466a9fb50769307bc1951fb0f9de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849800f44ad12c7b54883123f660e73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73b3b6e8f7bc95f05acf768b901125507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad912ee3e9926e5bdb8739f663dc9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecfbedd0e90e64cf74505e7479f53e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dde1c6861fdfa4196345d609d8641510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e04c9a89e27af5ca7dee999eb3e80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da734bcc11e5aca15906962b61933cdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431269a19573f9757fc1f91477db36ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8f776c0f96c688c6a60362df898aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd235727bd24e79ba5bc2570841270d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497265e495038055e98f418b0266db8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14c9c536696e360e4654c46f6882e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926cfdd08edf3a73e6ff92b5d53b65e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92506fe6fb3fb7c15a73a15c4fb00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc86a97a75bc7276c7482deee8f8a4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a5d227e9dc9276d8780bceeb7e11b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9188c34f8b2347d7b4cea12e85920522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833ef53aed37a0cf6fb5de23ae8705523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1fd63025ce2a4efab1aa78b2ab859524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc1156e435d24385ac41c424cbaeb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb604d5602d04627771bddb833a4e429526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21427abc7f535f0b87fd08af4432f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa912a70365e4358d00e8f45df645945528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8fb5da9b2bf2ee3b4409a98d6a99a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec0793360c847dc6c53fc12fb73df5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6cb58dd90ae2f7491c858e134bc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad5b552d29d83dab1e1a7c9dc48ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2859fbdcdb5945d1608ef21b7f32c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c4bf8f4c0f2223562dfbde84fa921534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402e46b1c44baa3a955a44aed0ab59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e12b758e056a5cb55c85254de1dfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a007ac79adf6387266a920a214b9d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e399b9df479d9be8ee3558ead08e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ad61394140f66b0274a53699c170539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78562ee70aae0c5d6d45d5c9d3caa9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a415e9fa1c2de74fbafc83ca816bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51d6f184996f116fe1422f0bdf057b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845507720858389813772adb45521f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd7cc5858da336d456108427f0255b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fe54fe9befa40be487187e7e6f74e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727fbfeb6340745f0e371655f9ac10f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636feede08b82462e602b723ea184576547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd54b9db6ba9be760a9ba262556f17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c3ee5d35a2881e92dcabb2da06db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41163a92ad5287283061895d0af6df9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b43b07c48882326e152c58157b96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c79e9956fbae7bed25c4fd2e90cd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6592b5dda9f8c8fc3616ebaa8c9ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb910844f2d83c6f938c375fb7345554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d143cab2bc60b1ad8afeb8162ea615555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957328d0ef4b7e408ca92cba1256c727556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f07a128067def0d028a7ffb2868b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16fd0f794b55c2471110cbf1e3b62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302105ef9e41678403ec4d296dc21e8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b115d29049b435b9484435e7595b64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4fab193f78ddcc423af054365c8f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce5d862b1b3e7e33fdc77d5a78626562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759285881815949c150e2ed07a911e7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0034c179229b3e289191bdf60bd81f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05369536e4b477c4f4658357a1f947565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb6cbdeff68ae3f6d2496a798c20c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f789d2e390f4de9239d0828f3397567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a6aeb23347c24594544c8cd3cb016568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a4bd5e5fbeb3fec28ca4ceea127e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39a5af81167e96fe4c8bdc2c353e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea414a86fc555f4124098ab71c45e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315d54b3ff7dc67949eafe4c0c87cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b69708a5b53cd55136e4f3346aab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a08e656da6a47248e1df4606ff938f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b2bb0325b315f31794131e9c6811c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2db307c8140e088b6fa4319b79e00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926d714f11d4bf6084adcfba1a0e62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa92c54e7d6e8a51abdb4b90a97285578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb42c672f76dbadc25358c16407ff54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ed846e0869cbc78bec2c739a7f45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f176c9baef20f019fb51ada97865586581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6d55b0ea572b5f3ff000cfe77eed3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0477c4ad2a13af8f1ecfa0686bc1c0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed01bff88d27421c5d22e938bc8665584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea95cc2ea4b103048b7f44701aedd7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150082504bf1342088a6f6129f5aabff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a16f8634a1f6acbfa0a264ddc46963587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907cd5a916d4566a072fbc52db9c41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03da90627a4018b77939ddc0f52a76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332347f9a39454510b999a8fc0ce8f17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa845dd7b3feceebf17f300a448a62a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba15c1cde6280798ac00807e0e37cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611010fd9b3bc10d5bf1e5cd6c250a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72221c55dd990585b0694aca421bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9361d79a1df66dc48ef4ce0d20fcce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ffb9c478fefbb48365dde7922736a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2dabf1d4b4a426a37980bec9609a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055096b0bcd49bd89f0125693c87d38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293933908f9721ad90652a92e18c8f90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a655cef2b9330e292c2f6d90e394af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3eb92b09a20d8d1e822d4c81f3344601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b6fa2bd8be807c52df33b9f6ce94e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf788935c3928a8d8bb7ff068e320603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d0bd8d41b8fd3b8c615778ec05704604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878628ac45c482917c54e78de39689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89668d7e76473aa1692845558314c5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c243497f4b61dfba6774b5af23e50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f94acf5ba0144f16081ed9203c6070608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29091696e34e71f64348079479762609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762e5ec92013b80532a3a79382a0b92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988884ea61a9458f1cb1996d1e5c24a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1efeaf584ad4657c3a9c11f22999b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798db35b93c0478675ae4d6ce6632c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6cbd65e8947f970c935ed7cc81839614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25921cf9d68208249f57b69ef8eb07df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d77ec93684295c786bd31125e3c9a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1b3dadb8121dd0cf2a4c909c59d54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ef40c66caee7a124c15b305197334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6701115d9692ab4f79d711fc381acf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a9f9a6fa19d1b9928b57f61cd59e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc67971a4becf1b8f28680c76c9ee95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4abacfa5983ce4868a9c222379c88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208897ad42c2187ea73bef174a3145623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e28a921b2b5ebd43f065599050987624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333bc73313cb84f3f684f88f2341a5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd732142880f82eb8fb25948fdc9479626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab963d1a0f6bee443ba3b1910a816dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff7dbc600e0f3098453acf7708b8ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c4e8d9eeec6af62bc065fe8f6fc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f538bf223a24ad594398e383376004e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d63a5d3cda3e3200a27ee1a5c440631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23d1d42de139510a5ce5ddf38bf8de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3eca01879911152aec1625b0f6f44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ab72a208df295a8873aae99bd48e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc804d60c15b375d30ba4752a9e5109e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd5d4994824c157b3f6f953f2259fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39436a1665ce82a801524fa92b551bf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87209dff007899cd8d91eeea49ca7f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952e1a55c4c152693116454c72caf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e1502e0a6af167e67d64c47304121640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c369711eb3b76f8f2f5995efc9fba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5bc3f0e015f2852a7ae49bb668484642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d2479f5f7fcd0972ed451d05efba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6084bf7a98c654825a044a63c94296644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976560fb29bd3ed255cf69588ce3956645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6e311046d98fa05c663f00086a4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ceec8a95f438267de0a0e24e00e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9540f88ea4860a14adb23cb2795b2f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52cf86cc84e024ebd08b467ff9240d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043e54919ac6c2b3656b81980c9cef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf931f9362c8c3822f145e403232aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074580e80b32f39ac4ced2216a84524652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e6690ce473cd57ec1079d8ef184a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7d8ee565d61fcaaa349e91560ce7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774cd2ede1383e95316fb56bb9bb5e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79413a0638999886e17fcb268272a731656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26684c12f97eff8c2278bf46715b316b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc8a665c6a42c6ede26791bf23ac8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2577fd0108bcdb0680f4326305bab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd793d37f80d369cee7f32ebe687d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84459f1f22738a1527743ca55a47dc47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d43bcc968e129affc33b3d8d29db86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec1a707ebeec0db29504ad720bd7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078514baca621f7df210278de1e72d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc6a8491d3b3188efb1ee99a15df42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e7c7ad849970001cd1fe40f4b5c04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d275a54ec96b67d4246e30b0f1118e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d611c49dfd5e67ba87130bc81e6ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025af1615fcd0978ed783029c40f889669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db317f29a682c0d6b8b77c481394d84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730adc5a88e9f9d18f8cdd15eef6c5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000caa32ffaaffdbda10393ffcfe17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff59fd9d1d948c2c575a73124290a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f301f7b6240203307b987be7276901674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e1101bfd804a69d5dfb86197e84d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5977d6452e5dc6d578bb85696ae72d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d244a1c3d541405de71b4c8c165b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7329efdde07fa3696ab4429fe62c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf6b757cafabe846b654022a1092c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74aabf0ad2d4cb109bbbb3e149ec52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928aaaf3ee2349d6b15d3c068d6ddf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529177aea5e4cab1c8de7f29421a8da8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4c8381f872de18716d6fc1222418683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70017323d778706ef7a232f51b25c757684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444f21366ffadc227b6a034f852cb18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8646e7395aefd28692eb765874e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c49f2f741b618384fb81715a31a6e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75334c9b208f8ed640881628098935688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72c2b741d97ed5e1080446dec4730689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e611705a9b62dcc9a4b7c48f38fe7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad165c8a9ae3fb9393ca19de493be188691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c9fb93dd54e90a08b23cce6c3658692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6d9fe9f400e313ccad73215300f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721c077743a515ae4ff29fdf2df0d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08b1c45fc7a86ac6ff01e4123ed10b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77503f2d941fb355e487dbd151fe5703696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2cee32a6db9c54ecdefd79e3d34d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247fe9322268858e6d3b0ff3a56dc1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100624c383315fb29539ed5d510eb188699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0945164b2bf4d4e93bf0d69e75fac8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f68ade7d6309b6b438549a3b128d5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e852d5ddd5865d5667702599dd9c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70c4c4836e42a537d40e67cc078ffc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2a65ea13e577de41f908e20ad6ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c1f93a100cc9c2e49d2a0f777211705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406c2379a1cae2a658497ba3a6881d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2cf8f8868058f0ccac0e0a4b0459707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bd60a5ba0c126bd3b8158b72aa85f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ca4e23ea59b4b6b93942381f56bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ad016e420c7eedfe3b6e64bafaa62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a92729e6932282ad3479d33809c1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f521186185bb6ccd8bdc552b55d754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da238461e9fc8d8a2ed321846b3fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa8c585ce439f71916a8be3df7975714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6e8b45e604502368628a47c7c934715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2228c03c1bead52c201c986ec275716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0fbe90c33785162e44b0f77bef16b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6ec6c84f5382ed71fb39cc141f85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c786a65ff5a86c5cc38025a2dfb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9219d4b11c9e5257fb70d6112fec716720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bdecfcf5deaf0de65a85621d792b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025094da36b58ad85038b5cd8f88264722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2b5e365a50089fed921c2380ced9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c9659648581bdce845bd3f1decbc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c73b997c49757405d90c91c113668725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ebccd4ad6cb9a2dfff0eeb37136fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa33a0a85f0a5021c3569ec9f73d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce6605d029fc189f208af5408a6dfb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11114ad42b55656fdd945eb225c942729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3805f914c8d6af478143d1e8fabdbee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f6ae41a98f7ff65fe0633fdb8075731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c62bd5fe48dd21d0e499c2a11dbd54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf957bea9cb7815aad92294217b00a9f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba429fa2b1e45037e05a928bb7ef5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb9c0303478d0bc4dffb30125bfb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e479e3b6835b5b538b4232411f573736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4253d509e51cf3d58c073bd4f3c96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c127ec7db270a3475d3b550728b799738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcef5f6697d1f48346e1c68e29bb8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92248443f4aa72bc5a7a4f55734a247740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937a26e14e0904590853081441906ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d201c6fda9fe94269d012997581ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1bc1988e7ca31343770116ca7c753743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf3e8a189d66a50a1c825fcbbb1b5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09131ce4042920d6a7aa7f5d821be4b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56fdd32cac29956d757fc4226d4207746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fb40bafdfae127e3fd7e8aeba924d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270e29923edf21758b243c77392bc9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd72204b13d6b0b7d4e09470fc8d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00ba7370caed9b0e9b0371e299e39e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f8919e927446c0ec2644b8a8fe26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ddeb429058f3099b7d250ca4f1c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90e591deecfe54258b12684817a18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0be88e4c555781a9fd46e6bee5145754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576867e8b331d9576cb61f86353538d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599d83ad0942f6b68fd5a050498b60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b07f25f8889c4bd40a3a53978b91a2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee8886d882e3308f16c6add12c16c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a00484d68fb3fb0e9f9e501409e36759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>