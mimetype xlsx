--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78f87999542222855659a4ef6bdbca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0653765a5e41629d0f7c5f79cf7e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8908555a1bcf7044677d113ba2bf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b3f55db3915c37a438f937fb85034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80e080b1f7bcc871703ccf884dc455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a16174548ec3e0f475d772180c1f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b9ffe8fbad12674e68dc250026e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a49ea62cbaf50bb548f8244f943b1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc7065cbab12201043f15614a89fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790796241d6433d538fed04436472810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc1f19507901e238fe416fdce168611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e3fee971f0d89ad3b5282e84b52b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6866ab7e57a0a45c0c1cb656734913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899581b5d39c004838b9be521da9fcb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3c361627b5b1c8fa305516ccfaaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2302a106e99359d8b3e362e2b85a6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3995bb5d674e99ef854eb7a59800c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9b1d113f13bff05c594f64208fd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bb3115f69007c520b8de97c3d971e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c528851202e42fd210a2be96ff1c0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990083b1b54116c981d759607b822a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199dee841a9e318569798499131853522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856058d065a4ea1c8cac6828b2632a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb07e75a880fe1a59d0a614067c32624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fac46473a6864c41b820211a2516f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea46dec356f5a55727b9e062645ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c73243e2f8daccf0fb88ca962e98c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f993ef8d16d79b85be824ebcda14428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b53cade005107e607073a1d940a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f611407c4cb335e23737d6170f8ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd037a371821ad691eefcff5061423031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d336fc58e3c4bfb1700083a79af532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf2cfa1bfd744b9dd29a3ab7bfe71333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa00677cbc8d8285241734b003cc2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d39e0e80ff939848a314532fad4e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a251f4af04f5f73faaefc07dda57bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8790172f216175dcf71cc166c1e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22679f2557cf4176c08b1ef72decaf9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3945cdc15639765368ee512e5dcb95439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af919f7ebc4d419489e101cd4695340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3313879133d500da0656860047e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7271e2fe2d73e8147546d12ea0d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b00652e3718e5dfa8326558dd0149243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb844fccc3c7cc47413fa386855d75cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f81a5847425334eea6478eb2c7d0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3212e66b91d5b51b3d00d6b1c668846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc76fd021a8652ad4f02a625c613e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077609599e782b4b3787d2681707cf1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4065d7670362ae205df6d89b2c26f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee775a5db99edfa1f6f47ae3c72e3fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c217ec7a6c856c0716c872a8b3e172651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87377a872b536d60ad2347feadb27fec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea0c4ce3a37fca57d615c5f920069e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a988cb8d25232e5254c8d62b5545ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6f1b9f0f0dfb57ffacbf07c4b78455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ffb5e63191db06a999652edbba4fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5e8afab30aaced98036162783b1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888e093fb135f0355df55f793fea72258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324e72aadaf01c695e16b340defb4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91923c8290d0ad627c90334a915b46360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970fdbfd17daaf80a5013565111580561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12305d2e502eca413434151ccb4b822d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d226ef3c20281b3c41c3408d9af7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb92aa6511ee9061c27ba6b919d2ebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b539b3c851e36f76c08db511a86165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54f716798c43c1e3c308f57c90a9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd5026d617e7cd508d37994b9e4d6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69672e7b491662954943bdacbec3b20a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba920774dcce007c3213e911eea3dd5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1744ccb5068f32b6d09ce756b35ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4b7c3fa691b05c12fb28655aad5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3711029c9cf10c9fe0da912a1c6625572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10405ad410ae3edb4a511dc301c6a43873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd161dcdbe763dbf354bcb03060d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c7ca5e1ed9b92092801350e64304575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d26663a24cbc8b7bd6c91fb51593676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e55fd10045c9cc066c31cf36aeae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675333963d04a062188040ce6c7a780178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac02ca1f1cf47b28928e2a48e5087e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94817473afa0b81eb72d1d194ba7da4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c057973ecab5d98bfdc20711053981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb08897299317f3adb21dbb756342df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba9c2b3542cc3634cfd889fd708f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490e3942989e16dd1c83d1777b69a7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf53a0f3cebc4338845d393930136a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc95dbe053ebaa282c2d167dfd477a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac62ce931976afff176ae93c430d1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285c44aad1e2b101cc6f0e7f68f2b3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de6db10766d2380ea4aa8ba072b1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbbad7bbac250a24e40092d6cac06390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf926443ad77953ac46e659551b4da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a40bafce1e9e8fb7c80b95dd63f02792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6ced494b51a685dc4d43f06f1f2a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3da3af2e7291fd406f1d1f36600a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3720d24c6e0895301de1e66a3975d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c783703b9f342b6a5b281164832d1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92acab5997a76fb2ddc4adb33e1fa3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2e2b14359df374aba7f3d96c7d3cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf0ef4bc28fda87f0e871832b729099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9805fa9f0e46cc80e3dbdaadf9ec076100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb5bca20a870b0b409bda10d09268f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb922741d071104d47e58e4ddd657102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4c3086c203dd99a99461789a3d74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ce57fb1721d0a56ff885363112637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a908b5fa569e6ea60be80ec45dddd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bec75e26d3e62dd2daaaf5e5d4634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e49485c8a302822d9e6f781a4fb8d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4013f13e64d4fc52548da2eb75bd947108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd74daa36103cf34417200ebad98cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7074f7a58e5c9572de34965de35b775110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffbc8a0d267a9ecf80debef9dba317111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3118ba9b2b18cb8d5c79b454b27a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b40735c31c7d63d93e2d879d64700e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b82d15fc621f1c80661571be00fbc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ad9601d15e2d0cb52311cb596dcb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac503733cd5287675471a87924f92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007a9b0d75bc8b38efe1720d49bf9c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2dbd7ae70efbcef0fb36ddd7d4ddc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9ce97ece847dd2da4d158905c27a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d3f588355569dcbfd893c78bb03c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543593cc4deea22bd280814abd796014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea116af47131a767a09a3c15a3a33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f37227f49d4095af65333d72c0f02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadf6a238a918fefb53b0e46af52d25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fc949728d65c5f836346f58579a88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca65a7de6fe9d7f7316ed0cd2f03fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4a732d6266b6050baae3642a6873127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e9765b8aca8e109707976b9da4c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604095d20fc42d70cd4ea8cac343a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6215241d48822970c48472d831a0866130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db3f0abae53dc9fb5e5d583c3d0248131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203159151e0c79a1d8fd017d581e3f8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcb44501afe2fece882bdb26195b55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a8a4969948660fe0cb324ee72427e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac9be8870933059f5a6b2d4debd65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684e7b0a56f44bc51cd2319d6f0901136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1253402c3635eabf959056f234624137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616fb8707dc2aa1702c78fef75b310c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bdeca73d85f7f787a670820fd8218139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbd88c9af30a3c452f7199a49bf94e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e29e7321118407591568b09f84299141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459563a58f80dc0559c2234957b19bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7eacfc8e07c7446ae3e538397ac92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd793b3c75ea876dfb3317ad4a147c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bad73c0bad11313aae5e548d54c53f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc195b4e72b2ba3cb68de8f6f572f08f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff2cbb8b79bf76696387369eb65b14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad7e866d7bce786fc091567d096a82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6357edacecd56292d7e3cd38edc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c98064e7b64cda22fe37a7d0f9da9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca544e940f221473d07e0f40f88464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf1c1f2a7f2ca8b6ad32191204caf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e0a33d7c812ea7a6c56d6c709a67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dbc8f3535570aedd6ffb334b69e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239450b423bf9748ae9fdf1e7649e013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87818814b6de820fa2f561f50fb84cac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755464c0c16fd01bbf359890e66a978157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e2a97e51ea8b72b36eda73fc4418a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeeb19dc97b4a791d4ce2f2ae51024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9809e3b0860d5888900f26f14733160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350a8f4b7b4aa2c811cde32eedb9d23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3f28d972c673483726447ece2099162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da8543fc277d9604d880dd5719700163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae825e1673e91416433926eaec8e6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6613bf1d2aea6c2c52f2d3f9becd61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e0194adb6204065a3bd6eea148fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2593e789b207e98c64ba32d356d66e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960e7d8e517ae6d66e3602777db7e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375ff2b7ea9089502c7a1b2502db94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b76e6cb5e8a821f5342e5764c901c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb352172b43fcabb1b3643bdad12acca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899039a2fde008d0d08e633a7756cea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08465fb871e9cec3eebfae96d59e5f03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca39ca1e35a07485389e7b37b78dc94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80101f55de31c779cf2a1cf8c46dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68cd576dae0b55ddf4cf01f2c7830f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f571477c57c6d95f060d511e3ac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2275c5d9d72e6fb1c85ec45df766a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65385568b7f93e4ea00abb34ac31bae2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d99240f9cf1f22422269bdabe7e75a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e38b88c94cfabf4ce469f9707d72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b78e1b988c30d0fd443e91cffdea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd65b83d15ab6ad509b32031823bda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccba23588ac20a073bf6b0fc40d4fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a73fe256f3e65af5cd1286e9fc140185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c6255310119f786bcde0f7db294df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc41388e21fe647a2517b8f020f1727187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d89feea971289b0876e9c4a1a9f5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e346a8af0d439d1fa3352d74121083189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b471f635971bf088b2afcc8ba4d0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb544d3ae4ebbe393fca9f0356c230191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c405dbc92b94c9f88a2923d77b4697192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb6dcece5ceeab89edb387435622b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0014a1a1513c80c032cf45be9129194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce5209de937b86ef48a1c9daee9b05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe4f33d5dad73805a4a4d07479e234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdff36e93df664c99f6017ba711305197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f07a66a67a8db561554fbe52631de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1f5605377e58d02bcef56ff0842b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a79db1a7b6c89d872e6f8e11fac3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2b43b57130bbc180597332958b9be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7f8dcb214e30feae1208b0e7ce9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b369002d2847567c4c614333e262d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee842e23f342dd7a5f06a8048c0dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0a97561d18105198402534d44f68c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2380f1a2c8b791517aa5a7c85b91126206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993d69d6eeda5479096340849514f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d6142ba48a9c77979620ff6af115208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1d1d8dda417b687bae65b2c32cc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae75773714913e3b194d6c213584a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603d3c57576291a3db54399b885aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fca4bccfe8dbb015349656771e1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc276ab4675312f66383790fafae221213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199de3ee19a37853530a6d0a8a1d44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932557d9df35cdf090927dbb48d3535215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813c98445486412dbd703bdd1cc408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171effd47b6f5fb4dc30ba30a1d2f4f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd689560eab1eb2f32a4a03692a889218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22fb32f11ee477d785bfec14d72b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c0f98617c1f672db699249fc73a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb891f4717ce6928de5201f35e5d4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c15c2be19c49b43853c5739b9be96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5991bd9b96eff6dcd7eab880a25b9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523c836b2e91fc870d1a5181f029a41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c77a9fdc27ad2cd63d06ffbb438b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278d758da48db52e1875fac18c71c9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c60f00d1021828842ead28e3fae83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e5567058a89f64bbafb913d27379f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3e236abc4b7990023e603a24955f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88b3b029da06b1bccd006989caafb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e570ed2f9277fc09e3ab66f958a7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef01412693c09c8c8e0fa4262e9cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944744adf373f69ad2f4551c96ca3b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb777052a1cb3443c3d9fff2dad763b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7f717adab4bf53a13c699188892e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461522ac11787c13d00bb2f79c3829a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02029c433d07d94227d2a5cf1dc561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae63000563fab730a52375b625ef4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22821b3a67c1a429e57bc5fa86894a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b59c60db4db392b4dda68aa985a1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581178a85fc4a3c64564e44150a4728241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8fea731573def753d49e8fc6f4fb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d1d1afdbc55433ba71258a7123a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc741fe6f88903123d007123dde7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717e7092bf901c971794e1986d60b2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f9cf4cb73f248bf06fceab8af41c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a5aff4a3f5745a0395160a96b127247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835792ca0951b9cb92f7390eb4dac8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abdeb95ec8c211727102a4ac13bf56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda31e1c3a16015499a5e18cac8b3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a0804322a15be8812b45282d218fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd192f5baa39a71c4b0f1d6713eb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672acce5192ff5a95d8438222a1e6993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c8e348828eed855ffc7e29da07a6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32635d457cfce4418021a59e3fa9d809255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d44b91f8546e92d87aeb57bcb70af2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58d3a34b1cff5ae46d2fd6f81f4c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df414270093b5411e8045307f9ee7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286366d1b86b9be227d36bac003fb34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badca590a725037e74524e0e621ed53a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff17bfc50d479d2795c11b8bfa9898261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a76f8e4ce1c5ceb87708ed35b5b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b34d86760baa453d2603bee2ef459e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a1e623366cf5dfabeb39dfdb6e9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec260adc667d2e60dc74147e35b482265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723b6ab9ca8183f1f1f858ef570faa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1ef79c7b57027cd70278dfb56b713267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92122689b16662e3403925c49713ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128892c83524cb47f9179202b3478ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3640bd0cd634529eb5a91e95b9f05a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a83de767f89c0d9fc2a0884ca612271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2310a0385f6a15a23e375c80ae777fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f5ae6aa52aa130eedd7e098018060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33da5aead1be2c1b49ed8a76d30f7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab1c224ec3bed77e11aa61c87ad56e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c0899402cdbf78657c5ee6a984b27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417409226e0d8e3e9a939cef31f49a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f5c3ac128eddb7207419fa0cf15a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f795b2c897236be9fae7f524748e6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede0b92f45ecab828a7e9f47bfda38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a526e8fa479526d65da3284a5c3323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eb1487e0b91eed4bcc61ec82e0032282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577760c1f69bb1ac0f16e0efd82d2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6854829bd82e8cf86315bec38f87f73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61d4c1a772d5b8798c9b90025ce54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf891b695c71fc01f86b9aacc7701c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed090abb9159147c35c1337d7622a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2bc8b5906decd55cf9015ef843460288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ea460ed519ab151074514c9e6526289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b438c198d7b0111aace392faf5bd04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d00d7e7b6f6d7f90c54deff595d3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965dbf5f6773c31daa4e7832b16007d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aede2fe06b06250e0d665773ff4b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c581da837ef2cece255a8f741c24f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8b63a2ecb67bd67b06701cb5a9b9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6295bc24b09668653c48d7904b8b89d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e29acda88aaca640f85e5bfb9da01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27dfe238df964920adda876d97df30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03a0b3237170d12477bf2d2e102f1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea687139974d349b996a89a47f33d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103743140445a82c3740e60353011ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ef6d775574283563db0442d5dae2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a41b5713df0f5dd4b48aa72a7404303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff100108aa78fa06d244818e6e3ac25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f72432cb243e3bb0b92fc6e76b7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c1f69f9b1306dcc3d95468de9767306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64b841c204f31a45e4252467705832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc371e1f849e14b0f982dc6f96c11ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a141171c7a8ed7b1ee9f62dd6c80d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8349645bfe582f238c0c44edee643310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac75cd97673aad173a004d98806a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053933c1e499a65f4212822604137aba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425624d69465846d2e692b8f020cf532313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2ea059c6989620897be9c95f78725314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d368145b0dae1550898fc0989bf54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c68a11a68266f48328bbf20153e928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420d3d395474d7019562413fe8fbaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d4452af6517beeaf809de2aa1a69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93860182efeabfc30a49e92eee837cb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8c8da8964b049a63410de2a0ff88a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d43a1f2e08b77993a20e9f5a97cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120de5529a29dd57a5bf573aa545d79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd8115a205359fa9c3d8908d6984d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358b514689af72d1f94a5f1dcf5f59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db94949053dce763ebd2ab4663806325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a92c1e8a6dbf64e896cb1fe694f87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb71309aa0ef428f0203f0ab2a10cbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dbc216a95aef26822e8e3c5becc96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed986290b65c65ddc8a0cfe59bc899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bbba09e3e35b52602c68b9f04fe27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84acf6b28ad9171040b3dedacc697f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69215220cdcd3126a93962f7af89fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3a6623daabfd9328e6ea18a11fb6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8388699a88c4c5f462a2dd844dec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea320ea6dcb637ada1c8cc2af37cc619335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0ea5798dcb84b880eb54d4bdcaeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f36244b1a0ea4ee08038365dc89f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad5bb572c6a91c306bb423545891b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3303dab2aca49472ead86bfd2e478ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d201321d41ba967385fa758c8c5f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a74a2a6f3492ab0534d1289384dfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c63063fc510dce7cdcbf706704ebb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a4f8dcbe7947efd110991ecb329f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f86b5b5c6773f06dd415dbc797a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7be441d6082057be758996e6c5857345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc609ec2ec743076461b7bab08ca5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eea1b02f798f965ab5e99d72ad093347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743e19367cdc96756241928ebf6466348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b2ce41fb6793f5d69474b1e9abec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1300687904960c02dbf3a67149614a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32cfbb8c900e8ad196432ec283b9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83abeb253ad11f88c4954e24423747a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e4f79d5a16a6a0bd1023f8111aef9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866764bf6cca77e64ce4d9c473c5fa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a34c4b65f3a3a11c1bd0d2f0a9a52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505ca72816f50af61dc46ff8b77898356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dc62b4ca92ed0dba317c12a41d8a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8796fb03abf8f387a361a76ed386a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2fe0341ac53f868afbb38566870b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d449545130480e5acba5afc9d789a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34882447080bf125fb7bb0ca08345cb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963461623162177485037338ce6f87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478952bbabd47d570d6e054182aa8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433fbbfb1960483487b545b0113435f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590d24b19bf9581b8f4d849a5298666365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df0cfe2ca60d2af602b4d01d584b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ba3b97cd7df66be8452da2a917220367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacebb993c985d2148e5c5398d1c67ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921651c5ab158b6c254334c366d56bc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a037d27723c57b0055d570561bcf928370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73c2d60c3a08896198da977edc2f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f97bacd949170fbe039b000cba6d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b7f84913880e6d0af5dc4a240160373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56d2a317895a0dd076c0f637b53a49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d210930fa58f238b8d20cc69d7097375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe442267ff347379be27565600997376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8da623af4ae35cdcda39eda1a910377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed497eb69b4331fda94257c60d23033d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdae5c84606b6cf00cff5ea850d71d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50242805fa002172f78abc20ad6fb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f30060f9070997f237718e9f8f059e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c95145aced293e7793dab0782c3e3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fbe3844c71c2da3d0248206831279383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96f0931e17795c4632072bbbf7118384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84097bd31be45012463481366b62bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a63d468f24a320fa945498af1880b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e51a02c381befa51fba267382cf69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f19fa1f8574194aa683aa48c4f491388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ba255acf9fe1350f2a68cf3be6df7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89593def191bc8bef9e6aa250da509c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e231ede63837290a791393499960a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c06234e526a5d560ca69507c00b92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb1d34839d7e9a38d0a00d2a12e690393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c600e91e2a5a098c76a92d4623e053394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa68458f7498bb0ce3dfa7ce446db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2101b83f9a8e6e3dbaaf57d75f96f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f6dab8185c9bc3c50c10fb9e3f3b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388f94ea4d46e11104e4286961ecca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53873e7220ae1173c62a6a920066eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9944199edd6fe45ddc751d8537ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118129a938de1c072dfdbcd41428aa33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc38424f16e017ec10df1147cf3e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d844bc573ea7876ab46ff0cf6f69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef09951cdc6296a7dc11c750f06f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecbc65bfcb70e94542a074bdad446a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bc9bc685c2083dca729d94eefc0ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c79a8395f206dbe411a11a4504478407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c330204c0a0bcbd69a5c7df02faaa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d0095ec92f0032b04939a3c55571f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c66a693038b6d63c6437c1f703024410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd741e9321ab3969c333eec6e491f90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56dad138bbd28e5b4accc24b6f115412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022e12d4970d87823ccfe8fd7eee1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15598531df6db2c4774d03920b1e381a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6344ae0772e803950f78568b9a28f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90095cf7337bb3a4fe39ce58356d4582416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e72b6e18619d8426b82a40c4c02c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d9313e9525e617b0fbeb1e309e34b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3424419123f191c0f88dc114c86c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf63c3581de55474db156aa899399f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907f8617cdd1c158f4ff0a2400ba193421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445069038f2931c1c21d143d97115265422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db702523a855d75fb87404c9a315298423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379a1ddb62c6d9703261901a435b86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9adbb3d8cc52b1b2ea5a6724c22abb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c32b9dbb80d69293c2c12e27b2c6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b011ec91aa22c577471f9f0c2592427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153bb5f5703b6f9bc55d3d7ecb866fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3473006ac4e6c4b22593293717a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f52108b8dd38e85eb3703fb4509b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20e124d7625e5d47749da9d80a8bf8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f70bb3bae583a585c85697a76ca5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d697a55797ca54a7befb8f654db311c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647f2e1e958a08c5643e5d1f3ead3e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f80ec44ac0079e79090db708ae9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832382d9e19286a1a4061b139be0c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893cf1b7115eb1467353f74418d615b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264c0e46ea48f87549a2bcea401021438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bdecda1778541d1aa1708ec9a40ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b553a9276c4ace694cb9d8f16334440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7dc8809ccd9ead43c51e398f3ca7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d390765dda929e4edab2e2e3752152442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5862c2b7dbd30f5ed11dc9336a167443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f708157cde03a4cce6ec63c39176ca0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d25ebd0bfa2cfc7c6847c4e98c3412445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d8f9025e3d4490991a702f28cb9a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49197faf7a026c858a9c12baf178b949447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0b264faeadb7ed3e8cd2fc9664756448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5ab54bd8ba6606f09e47a6b740c0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1642d4b3f89e50040d6d7b1c763a2f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728fb16f6d3eaa1efa841b81f2fe75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6b5e9fef8478a1aa0daae82c5773b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d89930067d1a56d2d3b03a62985b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561c7916a39a2fc535b809c856fb659454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608711383eab6cf55f19532be23b43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b2c54e7a06af1bb6932ffb64a8b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947be614cd9f771e7519fe233d0cb9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a539cd62cb9567ca14fa35dc0edbff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d87ad6f11262efa375b238211ff3a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1229fd256791f36c2d8855b1f1b0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb029ccdcde2906cbdbd5155eaa3bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195dc9a21c1ff624c86996a5fc24b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525692a97a181b536f4adb82f535b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895d40a78daabc7e15e0a8a036ab1ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ad69708f4bc493fbe2152881b1cde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd198dc421921e589139ea403e2a0ed6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c47794afae875a20e66f41a0521d96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f085a056162af36fd1880f6b686c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd74773dc5ea85c6bb1bc7f1498563469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60beed6fc74670a23cda01482b73bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc289f5d070023910a667d5a4cab7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca9dc29fce1e510a4a221539138f63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7887e402fa7dab7a63183bc06bb6e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efb8e1af828238ca8eed0193c4553474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdb3fda61f74f107da6985035b0d7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a055e5fa1454aba3a205df070198a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a173239b9d0ef10c08545d36ddbe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a208a63a934bd202aee1f0c9741bb3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903fa21d7a2179bd29d87c780d70c0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234faa5239b9a898e757d53911461d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe168c9e492065441361f22296f042481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a8f3d95ac0ac9dc7fdc725416eb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193148a9c719c578000f4e87a357eae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ffa8db7081410899f8e8292fd9aa6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf05bc5ee887987bc0e1260813d1b94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b729f25afef27a52d4a94907b013e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8487ca84feb4bf9174dcf55f9e7118487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525b8bf2035a4e162b49ed6da1eab89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fabebf964551e8ee8591e14b1116e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362ab345363c14e05056c302479327490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d37528e6564ecc0ef09e4b24216132491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97196f2232f946bea0eb05080c490492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39199a9de356fda4b3fefb76f18a2ea3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c258c38485396176361fcda252247494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ca1ad97cec0663692557c284de97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066cfaeef8991d094a6c0c4e01218df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125528bb2a73d2c7f29f91472185334497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cfa8216f0c709c2e804b6ed5fcb25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ac4c3c98fb393dfb2b477c899425499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ba1c0a781bd69872a00e571f184e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627b75bef7fcbb22b4a5c0c5f85bcf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018e974edb4f0dc289210965197750b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde44404232ab75a42b6ec97e8a83ab1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add325576edf05e6efecc24d99193068504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d97664f55b4474036294eaa72ffeb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81ae89a97ff906d7733e9c2810d20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628e7830a428cb18443966bf07e90ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d6ef723e1f2637e6141dda1c78647508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f949dd45f8e458e188b8cfad0f1fe4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe7683a5cf6dbcf8af6249e95fa457510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e51b05d42454a6e9299b051556268511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d03c0dfb467b588789969d9c6554512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98470b6084de0c81c035f666f9a609e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb606eb58c82becc5a335e9435c8c6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016f1d84d04cf6419423f98293fb65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41848c1ec0d4fd73330bd4cb21dcd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263822c1967f369eeac885deb76e359517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7a7ebfadcd894ee22e0aeb755fa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78dcb2d84451ecee26bbc552c18c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc6fd0931034b8af3cd8d8dc1e91ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8305003a358de57f9cb242151178a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de03a2ff9aba33eeb820b9a6aae6c4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b77e0ac31e5ac1d10217efd0444d59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5b7459fde4c961dec095b47e46b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a4f9652eca3bd466184a7f2a7c50f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6091303897dac7d91dc59aa4bd062526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed24265a7e8653518d14d1e5aaeec8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598883fa2d67eebb95e342abb6836e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda4acaca97ef79ccede056f4617bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf5ec562938e4f165a406b7a40fcc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90338a2bd281c03dfc51978ec17222531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e290f01367b4ddeba848b0e276fd28d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8702764127ef8c630fbb585c7d5ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befbab064ac2428a37f83e481e9a0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664936390353a185123f00f53c110f18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a408e23b74f0cd44fdc2bf033f46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aade2e231b068c1a45e7e39b9289502537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72b0038a149a7f2287ab940bf5accf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026eaccb47235f820560bb8400a69ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55dcf3c5f4ea9ea12c1440a247fb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3256878b85c69b0bd0a33516c30471541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d9040bde944275f2993fa1ea6a0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dc8a60a21446af95d30804f66674c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa373f09fd98cad1b5c1d70c51e0ff6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef086c887e8b89ad91f2574bd373e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4020508ad17e68e36cdefe3d14b8b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c512c5f997dd4934db7762477785b9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90706baebb37fb8ce31fbebefd41428c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db2c01a22d4d320e8746ded719295a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dea02d4d8115307696154ab21e384550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069002a84035f9b3248500d44d0c0ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e1eb8d4dbf679b508ae911c064fe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3080f9bd20f45af4bf50c88e9a4f1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9210e355f52c1276a6384fb869a361554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b05a00e0e0a4a851553f7e855b077b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9129e4320302b54a7e1d4b498f61fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03bef82a25d0c8aea4b6d6576b07fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc779903f30ccd16662718a8239df8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aa236643ac736cd0a00af1edf9c4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5b9c12bb1d28d32c9daedec91765c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96620b9d464f7748427a532287b005eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a23447fffc8a44f997122ab7d3df7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21440b8160fce61a501ef14d80cbd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ebb642de244172b1763de4b894942564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c4c34ae1b465fde723152ea10d1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d940c86b40f4d2f1ba40bbb198877f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c3e9979e883db5acf573b57c99237567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfd18b14ecb64ba0536c7ddf8bdc22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aebf4825fb27c5979d7ae8503eaa7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32133bd8748b818f73b36308bb954d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67473efe6ac804a1d9307c0b074c7a8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740570bad4f4d5fe224faa07c5c772ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6941bd5d1204584b2fb742f4008b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4446280ae2fe173347365ab47622574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc14c33e82376d0a9525db21548ecec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea2c57bdedf1b1a4304b810b30e174576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134308b711cbea6fad58cd74d8e8c25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbad930b2ed8a8156ba7ae6987f2043578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25774b3353b1733ea4f7f4689ab5dbb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639aa930c6d22b1fceeb866cf063e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e782cad94135eeecfbd78fd043a52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c2acf513a2092586e9ad539e322f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d8baa6296c0080e4e6528fcf4094e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fe56b414f8c3bf20bfe56fd5f9d29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802fa5e02c844091422758df365d911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a10f951dab4ee568fa3e51d4fff092586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7d325b8bc2b2c8a1ee7c4de15e6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c77252b691f4a27ed74bc57fda77f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95c77ef7a6f1d4fafea63b3153aab5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7985a4d1d30d614d0bf1eaf6614ca1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc81185d3309303c09b9e073adb1a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761304966bc40a08c5db97907166746d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82bbd176bb1d31c5eedb8d87483b48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6af3266adc5488fd88853de9f866594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b90970d99c532c413384fd743d7803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b543abb85a2cd96c5cd3f349eda95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcc661669ac5d5b29abc7a0a432247597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d540864b94dcd99bd1b8e2a4a2860ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46252b52c0332d3469ebe8d50fb89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778b60f900af2736fa8fab5d0147854600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357f420b0dab3712939df0e7daf01e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80028e97355b48e23d80793c0eaaa388602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374603b9f6d7e5ba50d1616b0e44402d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d110218682e49d9b9ebb1788eefb256604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7130836bab9d5cbffb9c79a4af3dd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c02d569bca16d8c370140efd7055606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e69d053001e6f62130be1307ae5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0595d1d9c2a510be8f96701967a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7369340695b37ced658ce5ef91706609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100d95e4272463e14de7ffad42e0353610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b97d2efdb74dc549d0c781a8489a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32165d58d9a9fc4c6a6906d5ad739770612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fde593d52aff1e8e060b463a5fa92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd949fe73f0781318db9c3baa3c616f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55651f93b291cd34ff5e4ab49e3c21de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3e6663fc81aece3dd08b3d09b467616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d613ebf7acaf13f9d9622f3940ea5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742a6ac9104143d299f86c7152d5fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c551b40f0fe69295c14f85271a4db1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d5db4df43a544867c17b495048c25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a57e52c77497095323b3bcca2c79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2321d627bd0e27e4ac7a241254b284e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cf0ddb4966267a470ea09999f5f63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a88d09d91c112171bf812bc9cd56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b29dfee2176ed0a2ce880d852d086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525145006523fe3d8676dd24057e834626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdcc200928898cce0326cfc4e2f50c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fccf42ffe41f003ba2f2471c1e1ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff054e001451032575b9774a60307e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bd000e732249c58784babc4a53c7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b149b51c5ab374e1634aaf441f9c281631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da632af15f60090cf033c72827d70163632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3057b0b045a0aadcef3afa8a9bb3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb856851e3cbdd20742cf42b3a994634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f361a744fcdeaa3761ae61a899428b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99473b7172a21ecfd24d5311cdfbfe2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e92796fb258f3a20b19e5f8ca37252637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef862bad886cbc8431a004913e8bf26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af325101b40f446b43c7303305ebf830639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbe8a65346d7d874e9e84f732adba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55162344ca8c8b489221c7bb1dfe04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b723b9658575c6d643775645ff7119642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32b9ac1f005e797e13718486d16dbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10937310822933825ee2f68ed9caad49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f6bf20cd20988da917eedbeb67f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8000d76326f729bbfda5551c9a92d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608d572512605286ca6839bae690a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7044a5757e15e8663c39113dd2e2c66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53da580a163c8976e469a6b7f9776b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd43c279c0d5a48efb6d17705eef31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6952f5cf297305731b42e26817d7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b3de2d740820f42555afadfbafc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2311ee0a549feffe27dfd861dfd1fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2327e977eee5137dadcba46e7b76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a47180ee2dcae5eb8219a367b6a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3b255b17dc361006a02779498257656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c1e128de2105424deb137af076afe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c729eaeb94474e847e179cb98a6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c6c01c379be513200749e289bbfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8792ea7f81e819fe8e81f27daeecd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9623001903782575310817ad816cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ce38197c03a6c34a4a27b5179e525662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c605d4b0bc0a971fcc723e5d49cd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251914ef755d0e7d3a65e9707d16a5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b48811d0182ec56b81ff8bb7196c13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda5835635d0c68975b36c2945787d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af921d5f423bc5a0d0dc63345d404667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e71ddf3cff2e9fe40dfdb1d45e55f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52c7de928573f346c4d665b3b79b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226b34109dd22e9a78ab0bf6eb648a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263302d83bd88d73149c4daa159dcf92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef96300e22815ce115f7b691dff1d98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3d516d2ebce3e263dc474ca085538673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665f7906e7c76dc22512ee1181f5e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7cb359b51db6e5ff273f0ca888ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeecb8840d87fc061666e7534193e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27463b33b9fc94ccfbd03c376dadb28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013b22f0074ae00920abdf719bac39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b29685e3e8890cfcbe954fa5db27f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92ed4fd8cdb7963dacee4241bd7acd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424389e45acc81a960e4205a4a47d0a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427c994668b07dc4f9f85aa2b88558f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605e6171a47cb672b33e3b2c2bf2474683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836fb54060d3bd0d4721ebae2570346684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09c0f3955b3b4bce9c6ae67be02449685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991acb6477f55c6d02afcdb085a7fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3e68aab53a7cd02edd22189666c7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a495ebab75af800bd57ef9628307d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794dbead20a5c6b0ae1f2dc7e30eb41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b300c7ea63b5c1d7f53b29829af4fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95c2ed9054990f0c03e3edf2b41d26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779fcb642516eea74b3af071c51a20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f8950b9ecb7c785d20f81e702425693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba1334656ec5ed052880767164129b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fbddb789598813a362ba9bda871b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb0b496d53a5bff2348792cb51bda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd036dd8b20f6ea593f09571fbf201e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625be7bfb069f71961a7682eb7a73bff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d000bd8f572f2c4ec64cffeab15a76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b8154fb475d61ef590de2ee2e135700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75b10b97a88fa904903455941a5f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743ecebd9df0debc25fb40e5ee4f205702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32060478682a469b5b538dc2b194f5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cfe35907a0f17412ff71cff56dd5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e90f6b2e2249285829661c627b67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b03da53bfcb10633989967289316706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274584beb25d2b0bb8a353f920ded15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac9c3276ddff5dbdfbe6a534e93c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e3ef199577b8ba75bc87298553388709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc75764bd57ee4fd50fd454aca64aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52f97e23f7eacf86dac2450f5be75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ff042adbc5aacdcd079031747488712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f0c68443446cce5adb82358fe4ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a88cff11e5301fba602aef0d0b13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf14a9f187f4b6da579e3318b3cfb55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98f066e3d97b4541f1282be756b07c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd58539c1cf72d8fdae141edf04bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80928c3d6d610328583d5e35707107718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787d04fa9e810c270521bd7d2518b90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951afaf48fea4d1e61e48132689d3d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec1c62eade66390c5e2c278ba2191a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e45f3bd4203e03765d24dfec53cc0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0c03d81ae7a2830af9c603378bae7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548796025a98dac3ad73252951adf5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c64a949ab7d0e295e9ec1988b0d63725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba525697a0a2e09e7cd00103d755dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041020b8f66a74c174b1e6804a93a817727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b7930bac9642699599444081e2856728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2a7d1426494b0aa24a59a5a51c4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9506c4e72dda02b3ed15238d0642598730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902084d2477cb6fe865a73aaa1e08d7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6080f8149c221ce17afb4fc2f772b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807825eb61a281615c8a25bf4499fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd398f71033ab2955149a65105cb055734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290c76151a7c60ee167dec8cb1e87e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d2eebb585612dc979a79fe00a50f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073119ad6c5c84c71c59deab86910ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24701ba6b9d431798a6e4961e686eeb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449135e2c8523bfc79e5514365c2876739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d2e1747142764943bf270dfe3ae65740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c9b46faaee0706cbb30cf27980e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0ac4cabe79ad93e5cd4f9fe2fed2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ae09c5034e35345ecb53fd2af015c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cf56c82b2604c565e7ba0a53f6c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4c2847e97aed10ee53c1e7801efe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690ed18b219bede60f6fde7bb7187d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cdd297d9b16861b910c2b2aa22af7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfbeeb246a5accfbad915961de2f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893138e6866b16140946ebaf09d5783b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529baa65af68bb3cf890337e2550afb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7385dea7cb2ed9d98f7441370413751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1d3f265ea74c49b71052df5731016752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e719b89683de9cb30d55bba1368b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b832f0d5cdfdc2b3ced5f706bc93ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d9ec214e8d94a93d61d8b0ef6eaca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555028b3e0417c078293292eaf9d008756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4726a1d3655583f042c4c4796fc86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390ba94aa0f9934c92b7795c1a8482d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737e6fe26fb8412d92e23d23e56f59e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530c499580c97c309814e43e01c3ad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad384525fcbf89573dc0d04f6ff9b1a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692029ed917dcfb6d5d685c25777bf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc780b5189de4f724f9aadb7bb3524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116012f0423aab5acd7872132133f8825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0bbf4b33b169417992549700b3a886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a4e4b8b26cb61cf3feebab280e58d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b298fcbab235f3d1339629ab75c83738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b4338daf0c38a362efe8357fe072b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6334cb84650c41c380aafff32331c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804caedfde3dcc742de1fa5a45e0cce111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd28ffe065f1ebdac56634637ee1a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0b248864b7a77d8fb66e5f062170a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91220a8e7fb7d8c1d0e479ee4bfcb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f36600903e5e1521157fd0f9ad8b6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1272f7e9d47c00978e13733af7dbca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a19eff44d8483e672501207256b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca4602f1803999a2e80ba6d3cb88318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9f40ad38b3f022f020504d69142119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3d318313fcddeac8c9f70eb0c05eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c1eb29eaff4dbc93626531caa3abe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c8c266e5b407a5affe8a072ca3e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c52956a96d8f21a3386b3993e2c9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c324a71bce9a00cbd8cf2ee09079824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca711397a1d77655af3fdfb26fdd5a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df995850739a90a7c8e934cb8e2ffa0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4874a8e58b2ff08139234cf2add0b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995de99b8b76b695b4b92eac4b4f2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ff39daa8757cdb11d1f01ccc237029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52257444126669d9314ae29e028c55830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58640f00c04f5692445eac751dfed9af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe9992125985c247b38c4e745b996832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724719c33529bae431bde40644e87b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e4af4d8ed2f9faf25ce3c2fdf28b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d8981b9f827805d35ac830b5282e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b120deb11661dd0210952ff1d36c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49ed5c8029c8097017fe49bb5b9f1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23143cde87ae204a48c42fb0272b851938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1621832c5fc1a814fddd7c4573b8a9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e0f8a99e44dffada5e91ce496d3b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674660f94afa7c1bd9e75d3df5f18a3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181df4451071c84ac90b328d6ee74a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92937d1634153b0436a79bae31e12843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f31ef3b7afb67491da89e8c26ad4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3220f36143cf9df7f46ea3bf69c5d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ea836e58a4e179d3e67e66bb6196346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f68d03db8dd5496e8a5e76a9cca3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef860b651627f6289a9ff477af50ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67de6106730c3e57a697ef75a2efcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c4462a24523417fccf6c85468293b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efc030c1d9a72c345446baa3fd404051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7493a8b0b3eebf7d3ca143b448d07652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110116142b20226331cb77899096be8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dc0b20f3eebcaa703b4c2cf4f139a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e16d2f4694b2f8bef84900153aa6955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea67b2b637a863e92653175596b0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c38ab045e871e3bfe1e3a348c6c41a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f938ca95a3ee36f7f4011c642dd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e998e920a8b834227c9949d13ed77c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a926cdb6a9cf5848c61b967ce24f4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8d9a4a2e5ab28140e521c433185af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31fb622c0393941f162fd593a8b54e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e12bf0da5b0e3ee785d80354611b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fded69f139dc48a7a4e2b9a28e1e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b8af62cffb7480da826ec4cac978165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5afc19f3252def24a9819e0dcf8e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508bc6a888bbd39916401538511c80e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed91000d3bb00afe5709dfa6d0e6b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1a0f7f2e1833ba5353bcff8e6ed469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9385e2da5031823389ed274048108f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae6f24a261c4cc5eb469cf0e796ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c9f661f36578344f98bf483970be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64014d45d59570eaef43e552c7c38bb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84cac0333680a011257dfe4cbb35b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94337e74a67915e4993a6a9fa82b0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9179f25d6c6a86b67bbaf0bfdb75776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b14118f6685bd1f4f75efae1d122177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367679d25f01b0d121669435fe3ff978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eadda14c7bce2ec2aa450d08d3b7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca44021031730aeedf9e25465b9d41980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba9a7bdab46f44a83a358d0a725c4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d335dec0e3c62288bf49434042c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee4dfaf14e4d2470e424bc189ddbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c4934f72521327c2dbe1ee2f10ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0346f20fdd3701cb57da82a73d8b16585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04ac00315886ff53744fcd378b7e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd04577fc09b9d5fdade1b843ed80287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d8756cd73d379698d950936cc0de188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d93dfb921709e2cd9808aa99a1fef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898721881226cfba5d9f7c97b4673ae890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252af0c2bc11bafa08cab6821c32df991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330975ae88ba95e92d9d7bfc2fef880a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f8c658770d462f93187416f4d6d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442cc78c36c1ccea209dc2ae039ec5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6126697191c55aca03ec045105dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cdcab07c64c24b41e2e31011598f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21f6bc13e21291f0b84415a4774d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6782d36b67e2a2d844b6d5fef0c80a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238491eb79ce7c2a086e93fdbe9c6d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8887ee7ffd8df3b5187535b57c5df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ac660efb5867d0905bc2e8d206ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d708343014250770bafaad19de30c1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edbe306222318e1a1fb44732b90b7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec6352c319b0e45406a01308f90991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ccf843cf554cb71867bb1f454669a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a665c1c0c7156e3ce1e66014a91340106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070eb237a5db7ddcd52189e14db8d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec572ca8f6948b935c76e185586275108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beaa68dba1df08fa3ef0bc85d28a5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53612cc906d6f27acbb417ea0fea45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f494e59132736dc8f7da25a4ee9ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fccba1c439301577c6e47b1f081bb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb39d5fce4a0800471dc66c59fd497113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a793af584c01f590a290559b76c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878897ead6c6330e06ffe957921061115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4d6d8823a66de4da9861fd4ea4bb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b9e7da8d069f77320f99a03320775117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6a02587fcdcebeed1961118f9043d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267de8a4758afe39f9ef1f085ebc5535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e972f855db5ff81ed8a15d113ccb09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba442c498cf32098f82b8c584dd56e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316433a4b76f71eb84d3d1c9bf1964d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcddf6d73d165689bff0788973213b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21775bb44e438eb7ad3d0d7f9ee884c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d73333ce1060a32bf61f7459ea8336125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796305a23d67234bc2edeb9b51f1b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6912b231eedce1b560b78dd28789b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db390f5ee346475900a4fb96e3106933128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2350b704e335aefb891dbcc734a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d46f7756b30f3243345fd879065a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5976800680eaf06789d82aafdb5bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17cd6cfec78147585bb9c25ec6bad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44c203167a66fb829c12c7e288e6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95171c7fa405dbe947bd8208395ed8f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae962a894e09f44eed2272a4ac0de5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d16421e02c62b23f67c6a1b47319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba2a70d5a99fcb40765e5aea1c33f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1fc1a39ac29b14d299ae9722d044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8dae1b8b8403728059d629d436d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dfa5b2aa26c0a79df31cd2489b1ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c927044cca2fef1288400d0e8187141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb519d16fd2cfd1fd3de59ea26ff2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d261ad3fa9641a8f97fd51bea0d1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91405cc9999137bc32af73b9d5950953144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247545ef9ddf1bca1c8a63b56cf960d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2d8ed6738e765c69e6801a7f0213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961cc358a3a347964ed5188d33e8d18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d4c21a43c4fea32327069fa6d6c66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a51cc64dec50c5e1057af53a759aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bfed714ad46af7208b601ceed2013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369881fbf9dd8ef647592f5accb8f49c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b129c453b29ec321aeca39f8fe490c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305502ce34fce668b2972b0c4b8052c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2243facd2a01626d558d3633f99763154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201455204f0a5a964054a061bcad8a95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d04cb0c1dd7f3564363a981d171eae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f724ffa69db42ea98351844ea0ccde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc44558da87b32c935334962f81c76a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbfcab7f6b268fe2b6ea002499a8e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193ca3cf6dd168c11661ffef62d04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96be8cddee08d74ef289785e676b5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec25ea7654409e2d03f1d3779cce1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6dab443f0f8a95d404c6e7d1da2f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa879b501f2d4e64e16ab7a8425d09a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad640bcfb4ef389e478b59572923a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29bccb5533f751e54bb0d962da9ad2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0399ed42436e15b078c1cd679b1ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a01982fcac09a60b587738419e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095832b3d8b3bb3de4294a2fa05b512c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23877a41396a190141c4cc29413f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef64994672443ca3588ecca19dc602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e98265c2b8584cde8694826ab3f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b4580471215c6af75c71f2035a435173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc6d1b4bb53d61c108e701c9bc4f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087080220d5289dca707fb62519b09a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4c38b70ac6227a708883508d74a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4735b673db370dc04821300cec513177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3d95fbf38ee367f545ae26a49e53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd8911762293744a775cb8cbaf9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fecaf38a49a00d6cca74c31eae98a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ea8bacc202cbdc87652667eec956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a49c5c59ebf8ca584995579ca7bee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c306df548ed547d3e537ca5bc13e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c0c2b9a9d3261afaf4eaefcf2cdf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52445e1f9aad1fc6095e040ef07a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d329bb189db7fdcb94496036f1d63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e8424e2b5c61183bdba4d3384e22c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7455dab014b51d33da1c758ae4643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd057ef1c571606b0275d63a6cd3665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e98404b7651f4fe2bda4e1553c98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59179e4e5032fa0589d51e956da5c23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84d637c7a627b2fd7d9ee9baf63972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867d71fc0c279940f8d6a69fa7cfd37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582539db26f1b2b1b03e2cc41f66e94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc31a1e77a6b2f5171bf53680cb714195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c921887bb4e4e5964b5514954a591e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf533f8f26574f8c2b86a2dce2311efc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c9b1bd855a3e4606a790102be7d3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec9da3efafffdee5c807ad4deff0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231dbd8770dc6819ef6960f7edc3de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619529e40fc3e680d070d1b0df6a2af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb5c26e4b3cc2b9d989326d5d4e54f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f89bdcefbee328dc62aee4a7181e86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e032890aa67e4398499f36787400204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf54c9c9c088f6c2ba675244fa6eef8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1dad05480e0ae5394f45c131320e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d37152d0168599146d45236a455a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdbfcde347026e0cc1c5cd206a4ebf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a30ebcc0f87540afa7de4ebeb00db8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb80ebf57a09246a7ff66d53728fde5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331571077d52a2f89841fb948db30f2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269840537f097a778e173809d610f0af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799603851a1a37b22dafe7f0361fec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0a6da0eecd3bcbf4f7a56d3ed7a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb579b6036b2512ca676c9e35c038386215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650ef7a71e4c4246ba05d72a43ae1b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef426738091ddf6e096f187b8c3cec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de112aaca876ab95ebd73e93b90640218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc43150b2b25fa4a781551de1d0861b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf93f8f8a974ebba0ca6ac1b966d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7ea902b5f1292405e9b4cafcc8416221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075639fc4b4106d5d29ca9d072c0c0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b19975c0366500c7bfdea93caaea3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da84370e1772a74296e93bcdc8a26cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4a6345e4849a454adba853233a189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a40d8079cc874b044a0ae9370427226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428c904af7ab41e46117acd937e902227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5cf39e890428d2678f390c8cb6e6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ae9377d253750cc3ae093f46d9e92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948e20c434a7beaeba17c1bdef9f562230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03f833aa633f7ca51a8862b9bc74cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e020e0489e707da2aecca8420b5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4b9da89cbe58c5920d3ddbf8af536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286368448d6f9f2c0cdb9e87908677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f33f266f8553030993b7f802f5c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca41dea295552b4ea4a8b7ae56929e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3ce9331f058f40d825733e2ec3fa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b09403c317c94f63f529e369d4947238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa377b587eb87b9fff4400e33ab076c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a3e999a27ed720ee5db609f833d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e270d5a041174e9bef7be1a4f429fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85973f7df95d56e12115534fe0402b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52531fc76780280aa26f86fdcaee598243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67afaa11d828dbf3396a0ba113091b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15664ead6e4ddf3b326546a27c82245245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62496c59d62e728171f83a76107e19d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927f5302357b99438061bc271ea59b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee234e6e877f94b593115fe1a187d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4da0e1c171bc9e8b0d8445149122249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e51375e9ef6ae03efff90e19ec39ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730311ee7538e3269f3aeaa38fc934251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daadfbc369c606e51badca824ad1eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a421a11f581c05e8cf36107ffe347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25fbde2b7f79c89e22402fcdd6b593254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2f594ee94b121594ba300956dcb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e29f249ffbf135b7e7b94aef5174e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c104f7e6434c06ed068732fc2811aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9ef4b126e3f57dde5801ba7a1803b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33fda4fa71992f99a490be6e7b4277259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb809916f74d546ce803f398bd6a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c0524222e5dd7f56e33edcc62d0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3b9d05df2fbe4663188c1ddb3117f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a212aaaf7c46944f7f4a51b6ee56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15da5e3e538001b17b3c551ed04b06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a92b4ef4ef2a1a4d50e0a556badcb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a70373db4c462a37c18645789b0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d002501ecf0b2dc23545a4e885e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3ce48a282e7702ceb1d527a685d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a092a187437029aed9d9bb0abf87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3613bb64a744b86a0edbec3c0018cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fd03f24cd13837d3239503ea518a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a20bd300467ad931a345653a17354272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715844b75cbb681ce19c48691cb3b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24028d41a82bd8b4b4c39ca7e44f0638274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424be79c60582b15f3b7df71183aa67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e2f90b9e8ecf9f273d7c456182f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27681c3fba015c28302c63b2144cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91a82caa1b505fa2cdbf0e31d2c10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0485c79055f6452dc2dc39cc0597279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51817aa4c6f00f2510da7dd25cb54875280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fe8a63925a8492628824e2b7169f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754c8ca739d6a3ba8a2615f8ba679f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc4bde4ab1632b74ab466112fa406283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f48d17b354ac6f8d9e8186c35616c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c750b581a0527686832a244ff93ff2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e607e9a33bf4fff60d95d8dd243e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc05419a6685e5b96d6b9145ee991c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b43c3e6648527359256f201e5f88ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e2e61bd165da573530d75a57f52c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47fde51c34f65219c10574bc9401a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f2b4de22162a8b20ae4101a570ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d84435803329637a9153c05874e7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f67aaac90fe8588a195665f279ec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cee2dd6f18d9aae4cb9dbbece995e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc47ddff757734414e173653b10dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820779ef28658af51bacc0ad04bcea2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92488923dc005cde2bc204df660c4693297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184194a39c02549fc191ed89df59fe97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8704a333105a2dcd3e0440c815e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2862c3a6078300f24076e478bc0f5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd1166fe0e80afe2e2252c40afa9f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945247a5f77b2904ae74507b54bdd448302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868d0599afbb5413c3249db6a28cf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22afada3fff6639417b84481c95c258304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655086b02531ac894e67625a1927ec42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b41b3e26e0eb77eebd9c522347f5b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b36e75ace145322560e134f1d6b9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7775f366b140ee46699e6726661ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359acfc19a9a2df4a08bdde7fb0c887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db26ca18e5a432f1db56bf6a1b7dfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783275dc728e0f3a2cc4c10a82ace6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22accb5dcb0abaf5079a18dc76ccd23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12839c3ee9e9c98d2f87e2735eeb747c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649e4103e9d97aa571632a4276d6985314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42cb3441577b4a2b04e0b0758bccc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbe98ba13c492b8ba2fb5c233a723316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796c6bff51319085cb0881be04f6a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8062b4862d0e9ce8c4487c728e6b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5449d843e8323ae2c8091254da8a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919b9cbc84a1ee3209d3ba124675540320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f7acf4006972b0770ab67a953b3c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa8a3a6dc78f8f190c22051cdbc4b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a064a2373ddb8bb438c9c5d60806323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3de1a4c9ea91798bcaf4c3f15e1a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d620a43a8f9587c51e983436532ac2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641e9c43d0e25f6c3f1d351e161b2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773e720d9f337b932cb581c04b5f61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752449cb6c200434dde45f07c3b12c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8e3985c0a7e1abbb7d8437ccc1fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471ad640b92c93246910995ce653d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37329a76cad343e11dc23b0ea199e64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df4eaf8f37f9c5058d70aebe7d4d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6262622d1026e3226006ac10958ed85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c6c918b946c1b4c7bdef71302987334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f370e82da2c71b9db2d676c6e4ab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368ba918b2404c53a7ad6ad13d71f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da4f4b33cdf91a517679ddb5003c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd37aea29ef98354fee060b0a800efa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c3f6516d23c43697e506b2f57476339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e477257d729f15839746ca3769ddf69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb58d35c7980f5c775fa1174b39a538341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39625943b5fcc164d53f4ee58f1f0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b389d7883742c796064747c38db7f7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968812c57a9496ab6b8dc920131b7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d332fab1c456ac630587f7e2d8e589345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f35fb516aa7ad7e2f11ee14ff823dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b6f0ea8aae45ed9dc794c4b81500347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c531f2b13fb04eb1cf2757e2ba8e200348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120627de451cd3d1d1b1799c4732f632349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c783d6d6096f18c517dcf9de4881350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97380aa7f9e692a09aaec13d8c0f4ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b9182c8a8247abcdcbf81297d4cb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e8461d0a91ccc3daccb7e220db6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40e3979b39498ec8ddbdf3d4220455354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d005e119106ad08f57e0ce7c29ee47c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3bd3cb58a10dca28ed84cb09ec224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf55ab6da036ae5ab58f3c457eb0317357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429ca7a55e0bbb8c9d07073370e407358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0353e2f63d1d2b3b161db16969aba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689be90d627441ace6f62c5df34b111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810da55777983c4e6042245a9ca7a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a463264288d143ff52a559631cf0125362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f912c14d648e5f7e8dd19f33cd2cc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff229e24f6d24f1227f64799e055d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b2bfaf97d995375aaaf91ee195bb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fcb96acdc87268eae3bb648bf199b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2e76b84af03faaeca3ef14c76471a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac23c920742eb13c4a4137adb7bf45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454514eda32a3a316c93bc1b56061a1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d227733e698925390b9f0c83782ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b578515f70b8437d65b18c7eedb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87c69ed0263ab89bf0132254b8f13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e2d5a4233d0d53232574ba76d34fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3cc14050578df727d00f60462069374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181733ab3a13346f632791d77646cda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061691e577a0e16e6bfa56f49ada5d9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9027b74747937ac55ae64083dd1f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cec9da8174e2237f7b4ad7b5759180378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813477e784a6f0ddb5d2e6fa510ad90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d75ce4fdc9229f80a4a310d895027380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63191e2ea33aeae395b8576033598025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690fa0dc841b9439bf6e6745194e54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47414ecf37454d6c306a359275d6bc44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e10a4d0e529b6e35cc3c604da44d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc31313bcfb9b7c4f6d72fb9ba6cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab10ae2f81da1257fb342b4348f11b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9de43ee7859fbac12052e659aeb541387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227ea3c7faa82838bcf53afbbf859b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a44165914422382914e4a65b7a438389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba269154edf456dc8df866128426c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956d5d9a2ef68d5472a059bd904fa9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e37243c73373ef8675058d74bfa865392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec6d190cc3f157f7be61462a028984393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba8519ef3c1b039d10ffa9074d4c5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5a828e4f6bc9fc81814182767c50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154513ced48a637abc58197b33df0bd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0d956661f772cc892d7b51fa54d45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728208395c04c779829822a7858af17d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9bd9da29c13845bf104aa7aa49e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7bb3069d99461a66ef8ac213699c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b24195e749f50082310b263c3ed0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9791d949921f889557f8e7a65399873402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7c27a6acb4dc827048548ff59e89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b861c75f018cbeab7243ffd8b986f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fafe03eccf10952876fb04ce30422405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072f700d0bc9a9fd2f57eb00aedbd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d0d70a9e5e367b6a6df6ce626a51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19542fd88327a4a2183e52f8a22836408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776b29982d2139c0c3b38cc5e27e90a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165851e543aa3a7fdf70eac48694e256410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce348be6377842e20dd38b7bfac906a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6403a540fdcca9cddc4305f4a6aa40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9cd3b6f497e706a19680aa5c753e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c766d779da1f239315f2fbfb653aed7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e77967bca04c21b31b2631f4f67f4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a909a74cff2cfa1fa4d0da48ff2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0190ea4d8f3ead1d6f6dcd8e7474d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60d31b30cb3530417bf8b8954bcbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a21c8b7b32c6bc4ff78cdd49878e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05b0aae2d1dc912f86d9089cf8ec65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568d6d82897f3844074061ef373e80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f29933870e93b2725696546e8ae6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ee0a132ca0c2df8ad9880750907fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306be0f0cd4d75f2e1baa14a1575392424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf76fe0f1c22c12741e7f7706e34ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f60d54f8be30c34b7f1ea583c3ffa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5f8adeecf91dea82c1025fe8ba50e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb16e8565b22c6a3be70c8fbdc65e56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc130a6a01865fd1a1e0ff349977d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67991002d0f4ba1dbbd0bec0558458f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7845301558086d17c8f93bd2fe2bd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b32f5f58d4e4ffa4d53c5f26c1843432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4a7399ef115210c0e6d083f0deed8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdeeeaf13997340ae9026b0220ee43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b91ad228ecc644ea96cd687aab6da2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4b68ad337db3f6b1daff47d0a2cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b839ec265902eda1126dfe40a1e8e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b46c26cd9adb4faf805f35c5eba8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765c49f9071b94e8cf5c5126f58564439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd76ea3be9eded23472b553c984c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24c508960a2fb4753d7899964d348441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d62c00dd4bf2bbcbb4f6b9a74c092442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f22c611d11d5693bb225822c317f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4535b98140b70534b4c75d1719c8af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed04b3db3b18e039a154653bf81e52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcaad09f5e78df3a055a66010e284c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c473d8ea4003347ca2a9d7015bee8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e2eb644d7ae7c364f2235dcca4ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e33252c242a325dddcc8f2917622ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf1a7606fdbe4f96327b7b174ed42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4dec4dabce2db0a663683724463c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0bad48d0ac198635fce1bb560bb3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf351c78353b27fd18cdc3472ece7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d66e4023e1583e43319f3caf5b353e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339713e7859406e530e720f72bcc3b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6902f9c177aff1eed13e5ff3dead8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770192a110ba1658f4b3ac72f18635d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed99387c2cd19860bf3aa5844377f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd80e08dbc286e249b4db85f463427e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da35d2ae17416cdcad1253169ca02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ffa1fb178f8dc03a296798f5d0370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f565bd3ba699a2879e5289ee8449d38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f62f634c738dcdd57eafa66d2593463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6563f31c79c79649b29a7de63eaceb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08eb30aa332174168f536621000b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331156035d734ccd0b25c75f1565c50f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d029f90a4033533ddda54450e699467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fc204763c8f8eda390a612a794566468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f91a901fa6f68360df4775028871b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7987b48722d95308ec6e70740479a6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da12db83956057062be17ee785bc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd949588dc7a3fc260ce6971fe84b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a74077c994fab9675b74ecc268eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4544b4fdbacc05d6bd7fa44278d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa631b1684a255111afd51dc528c3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb54617b4016263ecb94f4b2f289bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02777dced80b04199d90dfc15ec1bda1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09945fd353ff5a028f71ca2bf552f6aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ddd8d4374881025843876c9a00df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546833684790622636a35a01b14be8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1b2fc8e4cba06def0e951810fb015481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156fd3df88fe3efdedd67e6431eedba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb1aa4627ed463cba731c11377b7c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e3982015cae2433fe9a89417aab57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a269bc71ef8077c7e555b4ffe72af1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588ca5ca7bfcdd8a38a6d2c23894b6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6235caadc5fdad6ccc0185a1fd8334487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202941a5d1a09f54e7dbe138dd2e9085488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be0d7543fd2cd1f4f518536cb84d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3f083198695d81690d4eb266d0c9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c79a7516395a4a197288f752043842491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13493ab5b7f27bcca12699f3b1f06979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0cd1ea8b6628797fc7da8d51a86e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ee747632bfd55c35819245c94a809494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55026b8ab1087f849573a736091cff4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c78fbe03633aefec27c195d5f6f445496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361696aebc5b6bb99f4cf8832f3b3cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3cbd0b66a1165a6f9a40af0dce6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81303cadab9fbcc3865fc5758d0d2629499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b651b7b67dabf369218c4437cf9a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a9e60e0a7ebf05b013a56dd5d51d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da1e70d1b5fff5efca2cc570371172502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735421770aa381f6af11c4e62980cba0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44a6de87e3d40d93d455a692c23480504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d341fa4239bd5d4aaea34204f7d9d4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90432b896e9fce2629049a921676e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e67bf312f2befde9ff18267e0baa39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c0c7678212d3e22cd1d5d81bc9408508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb96857e42ac39802221dfbb912dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8430cbc50a6cd229c45ef61556c53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ba848b52fbf9161f24e866cd5d3fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410721c525402441ed252a8dd571f32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82edf4e0c229d5022e2dab7336d05a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ce09b957da587e5a1a72b5ef03fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca49da37b1e1103ea900bec0bb0181b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e3d1515ecb35382c62c07518f897516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dbdd22a16e5a4bc9e73f693a1c93d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506896aa7ccdb44ccffe63cfdacbdc1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ea585eb765addd242a0da0e99cd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffb11280424570794d859c163f6446520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6c9e1c24b3af83308976fb3a6b4e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bbc53f7fba21d2e83591c489f5028522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc604962d630ce60e89fd3749a12c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b7aee99b8dbcdeb4a0778fe9e3ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f8278446ddd3db08d44df9be65ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5ca97841afea0d8f5d189421e3e9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73649ac50b824acbc3a5a55d9cf9f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4ae1ca5edf710627f5160f121ae41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486230bb8ea26d9605acec4b2467591529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0982a43f23d35f8cff90fc21a28741530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a2af524fd55401d9d9a73dd58903531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad36087a7544b760dcbec57c8938e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb578ffb0adbb00c637d0378a7746533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e5b9a35aa9a2dc4e60d29c26627a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7a39bf3b981a1e5d9256e176e73a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5cf319ae48fb0c9ad13bb9d12832536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebbae9e599c663d5d8d705b4378bdd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368316cb28780e1ce922692994192e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027929ccbda10052ac4c13ec489352cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61fe28cad51709c069f2b4e23960cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb0b70e987b8e13f30942e46ca2dd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4337f703f4e530a42824aa93e6cb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06c0626c6e81fda001ba8b2c19e4ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdac970bb5820dd55e451793939659544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97c5b1103464b5d7f852fb3d2231e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10894012449a331341e734c145aa6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dca3477d59e9ecca5644674bf2f74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd45bac3e0adbc37c5459bdbba7f85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d79f88df769f4aff1398de3e8c000549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f51a1a3099878f09c75e567295359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e6f822725b9f78f5eb74ee098ada4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e19cfc49b40c7c36ff13867551336552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469476aefa8ee4e466e9f376adc098553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b757409f869b1495e00c6ad9c162554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c52c218dc17d0b8bd1b04062faf465555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d719bd3273920d658268bd2f2c5fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f110f9779cb2d6ea3bc0d9865869a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810252ec6a4c9781603c62a1323362c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03dde999b817355ccdff6e7d546aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb3208f578c786367f12a96cc9816d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc889e3a0ad12a1c3b7411e0eee26f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233589dd46a2f4b1a6a49afcdc404f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2dc43f20dc9a2fbcde8e8ecbdb727563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229efc983c266e55ed870c44df889360564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f21be7cd243b41e105f802b96a9665565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6692d07391a6068945b47409a68d42a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c8b47514c638e495dbd08ca94904567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ae344f62f9bbd473abd9ce81e5c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9805ff12dd67c80acc11effc31e76b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e851e6e7e6570052d27b08d3bd593570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c95025324fc2a3b3a479e8e6356c34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634774d0e16880ba554f12429307dfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03c536bf0de818b87d5f0cdfc5208573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c7976c2b5530c65ac2c7522016a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54264485272ab7c9fb3efb0ab8418b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af01190c68193b4262e5c6a2eec93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d77656df2ae2a0538d048ef195c88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eafc9f029b0963706d12903fa31a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25649897baa5876803a2778f3b2ea57e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf37750210909a1a7b8a2d80d64d3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20696d26bd6ffb8414d9428e90df1a9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c379a23e8897332bcb2f7ac66b5bd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ee4221f47ae96cf4f1ada291cbea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e74e5759ffe6fbdc8b0575e2f1c37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464e6286c7b2b4893d7b6361a71a10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fe03e9d71c6ac766bf608a447028586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35bb50985fd4f0043d0d58f71d7d4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13cb14ca7b017fb9ea49326cfb2955588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ceab8a6edbfccf0f2f68ae8e6117589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ca7254579d666d8cf71685fa35b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245ae5838f8c55ecc24d702ccb807a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c7f0d7f0b1425d521e112b52fb6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874112ed59c6e743aa7f2b35752ac089593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f429ba6d8d3acd0f4232040247ef49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936fb85da72a20d584d487223b6b36b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654072c119f4a3c21bcadc0d26fdb77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ee3a260d08b6d8ffbf2033a294e0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ef9f6cb0650e4c7e8ac850fc2a45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c83528bac579d00ce17ea59b954c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4f10f8a73417d674eece12e12f42b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2351a849146b51cd321f17d214ae0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacce52f436e2e43e87b572af1a74c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec41df35607cfe0487a8ab91f8c360603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c5493ac0afc88f60223525399c47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21a90d590e373181bf0e6f15e9f763605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d02c04bdbbe8f72d56377d4c0c027606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ba509bf0b7bc625f5c49d98ad87ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505533d304a8aa5c0f1f6e2e064a6149608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49392bdf366af2b9e52d9beb1069d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eebfcd9a632220315eb8e02eaf2105610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc203770bbe61d610f6b4261f6352c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977cb8a69c99dd0c933d3a9a5cb615612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a12fc643a81203bd56938e1d0a37b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309279ec018b76f81061f3b736ecb8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329335d12ce4728497761e388a013846615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1033770371b9d8d85fd030f343bd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9276e74f9c5f750197f247317af25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91653891bb94f483ab15e77b6e3e105618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286aca231a41e8fb3b47eb451edc5a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad86c726c165ef9f062d4cf565b3c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc190d5fddf215aab107a2b587de1686621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e782f9e141a130a026bbd9db9068e86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed46c3036a7c8c8613c96c0dd97ee95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fdb931f8cc5908e56837c9d59be10624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ec8a7bdf1e62864ae8e5c528229c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c43976ee572a4941d0671e673fe084626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b635a644b5d6f740e0b3a2be22ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b632e28051fc835e95de1bc57ad423628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1a73e6bf7ed8498111ad70205067629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7f348923ddd818e1928035511824b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee225f7b1518c2379a70378c759b21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a1f6d1fb8b95c50fa192b436e44d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f98cca7e345276437edb26733c1af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4d16876a1d6dec0eb956260400cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16efcd7746756e3cbeff2d22410440635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe089aa7b40c68f312195a8c79f1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef934c620fadb5756ef4d71c73010637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c6c064c397f0badf50e2c2d82899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9a1aa4a2566e94c898f1d96063b49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504054cb096eb9143d691c3ac08bd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba252adc364c4d7612b367885e178641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f31f0d68f079ab68121c7d8af4bf71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e7d5069aab8616a88ef84404632e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2d4afe57d40bf7c6d557f3a48535644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbddc7d30b981f3006d6f1e64b2c8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d5692121aadc6bf07a2137040dee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad59068fcbc250abb3da480f8b2de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b5565bd92a02871127369117d7cdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f080c95d6ce0f5bdce98e01525826649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e6ad2efd77d07aef8337d523a18e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13647d82d8efbf3a06839aad08303be8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825a75998db396b5a2fc298932ee7a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769769b905cc19ba382066523c199ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6e05d58f1cb768736304db56e745654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293e768af0f17a4b7cf0a9e21d490b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a955d7a8cab1196205f6814f7d164a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5dbcd92fcda81ff83bc94ad8fb001657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb064a412bd31d0466f396b6b7b4aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076c9a3f0642fb76e0818891e8676f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a404b53c724922b89916b4a1f5e4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9107a46536efe42884f2e7e4b01f8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a406ed25ad72a447f285d40cbccf9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9f21d4b95bc6cee8f256994868630663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871974d6777b52d1b81ad1e550f217e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0ae64947536edc19a349888fbbe03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130d236d07d6666cc0b15f2bd53a635666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0a8f11c4a8fb733cc320efecaca53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68220e12a32463bf107675ad3c472c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38e659a0e48fa2ea7d02e3cd860d2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd26ba920bf6f60c80b32fdf65e46b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fdeabcdfb94f5eafb7159bc2a2c6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd4e6e496f30de4fceb69caf93098672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ea8fed899a15a00b0d1c320f10c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e25a73b7619425f441409f4019e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1d8854020979601e6ab165aaa7e42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267936567849cab15aadb56d511c4ee2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886807d57dd72e5f031559946849a03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ac013d6ede35d1c4ca4daef30e98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d2d017970fcfaad0130d4323dc8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522cbc9ac67cfb49f500741c9912672680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9259028915f8d2665a4edbd29c053681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d28585f4a59228713939454b400b67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3973dcb018c10dceb18cfec09b1097683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcd980e7700f3bbc5678bf1d33790684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583389fecbeb0504251509588254392685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e33c47d085fb51df9a923d21d6368686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd12784de709c9c823b3d1a827d9f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d19bc6318a4eee1a45fa6358cb1c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579d5a1b71abb4d01d120f0a1b79c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbcef452a511dc713e723831fff35b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce2be1d212781a158b7677a9e9d65f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b705e12c1c015f0e59e0502e3af46f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76281edf06846b800034f7778968b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571a0d273501c054d0a6409d629ca46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5dc2374df747fe556674e78edf0c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757ffeecc1dc7fb985f8fe62ee50d1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d846bbd8a677f44282c8ea3a792f26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab17e8986b4fe11c554ca993137040698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8d335b9b091f41951eedb154b7d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b28ff52b217d7bcd82f6935e2a478700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb4f70cd5b3c126a91efdec096a44701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b43e630ea58e0ffab44609a1b86d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877490c426bb123db92222d5ccc997c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16279a80532e3f58c141d435d7dcdc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c7fbfd69086e1e2bd2a3c16293f10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048989f3e061c37a74e7be05a4a533aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139723994f3b2ac53bd1b53a000195d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd9920ce60843efcbb36bba4ba0f46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef848da7b64a108928f9e57583e19b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441369df705c8d33a301a17f8408d50c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062f0c833310fbeec09bbdcd24fa835711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68996d1a88c0e04783410d4b2a830f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6629c0b6e3e600d3ba8e6a98a2098d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a01f958c73ba4a156c43e5092726714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3e20d57eb01e052dc3921ffc2691715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acea2ec95623cbfdd777353a5ce530716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4f17ac823967265f80d2bd1c95fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b8d0d303beb7c05f002c11ef631fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee35adbf16fdb6323c2ab14fba3725719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da42bf0783d1a2e7c2e38d7453ca8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78287f2a0a13dedefba23fdcdbf73c0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29740e3367a83378f298a0b6136d2084722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b8120cddd9c442dcc192a30644655723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49a121cf047d2f1aa69d893fd7830724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cd85edd6cd0d3387fbeb87507af62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cd1cf4ebab07a4257b836d54da9cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c1db5e0d24eb16600d013cf1106c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cf9eea80a274b78f12a1bb5ae6460728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9a4c66024dde7ef83c0885f5d7de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545e5c489dac59b9cd1e14159a616c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e0757e1ef617770242412e98cab3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63f0396d7d9eb9319e497028c7896e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cc70f4cb05d646db105413f27fabf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fddb4c4b2f7a2002759ac9dac2ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b5610ad3f0847ac8c01884aa2e8f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643330e08b7816213242e0a02d07b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2425f3ea562ff321d4ec98573faff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f42680d59819e92b3d8aeb252539d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c708a4a8f273bda2f1292b9a5c82bef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a56bf6cba670522852deed72ff2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf44efde86f229a65ef8829a4a744d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cb20dbcf7922cd70ec4986aa284f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3559074f6e82e724f9d02421b59da1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c78633cb78766b23867ea0466e0c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0780f96cfac5de460fdc52bf55fba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b504fbf369a5d83ca2f27cf00604e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ede22547cab98ae0b97642f405719a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246e3c4f6f6f11805aac10f8d5a10f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae3ca3ce7209f11c4b34e2c1d48bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56208b3841ca88a6f94dd00429028dab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc8ba57e01bf6b8fe90f469a36591751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de041949c272492748f33da522255d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859e3f374e8d8980285bfd18856e8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826316dd8c36aa5203e50fddb348db4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95861eface366d1becf375c86edef478755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a96269dec4de47b524a3543c7811b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60371e57fcc73c700500e1f82895b0c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a15a32ebc30e56dd3e0de32fb0d55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf944bf189e2ba0dca130517b7f5cd6f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>