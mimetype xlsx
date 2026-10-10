--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adfd23ae7ad8240054a576c7a577381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96086d4d32b2d3cf7fdc65d064faa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b41cf8a6fdbf443e15e7c81ac00973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416df8bb352454f084e253fefbab222c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79eeeb9f7d9618ba3d3e168d9000255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b0e11e33879cb0ea6861557aa9bc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e2cd114d7b7a2b91c12e46c6e3787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60039a37d536839b353a0ee8c5e165cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17921874aabf68dab809ac2f852507f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010963449f298b6e870180a8e86b7a9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e8a89c8b1aab12f72cf36c2acf98711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e61f8d49ed44a03fa48e35ace73912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61aaf45207204df16bb5af595620613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d4384020dcbdd96eaab1a2936611a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2d4b124aacf7eec202f13781a72f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2fbf3b51ffd971694b01b22a24af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a518c6d7ca23dd86360c149ae40d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ac34663fe885d29eb52de2c5cdefe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9a25fba62b74e3e1063726454afe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc2e882c3f4f01b1fe831d79be1db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd72ab7d3d51e128135a8209c091e0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544235cfec548f02ba272483e5ec60d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b450e36ff498ba677fda3cd00d7a5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63880f27b3cab7ca61e3b701982c4ec024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03cb7646e784a1ff133391af033f3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e93ee313d7e66a7b2d8e3e0505cd4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfbf62a4c9f17ef1097d57fbac4bb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8e313c34ed8c098a833a0d7a91f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c4b759cc96197388d73947a2891129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3692eb1428a9f5fc2a9c67e01caa1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589643b7230fb4e29607cb14a45198a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5e1312391cb15297cafb9a1c1740032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f6d60eb6542b8bb48222f64b268633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d224b757811aa660cbd2ca288bda04d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8ab4b7ab6b85679ff231a371d55235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c0777592dcaa76d37c01a95bfcad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4041ddf9cf42910bf9656e57d57b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544f5ec44a4b0e8bf20941c12902f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eec324921872ea8eaa70ed284f04a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ef562f3f0c8b478171199e14af5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76037789b11281306e7c15a4d43c2c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d42e5acd4afbfce04cdc84a107e4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15d4b011cf45c2040a2a53c1a416f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5f01af767cea3b6516d026c6464044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838be5bb84f1dad8f61b871303888045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387314a9af21db230a755fcda736b58446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e5583fef16a9ca85db87784c449647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499685fa12d3e38890e69fc8eefacf7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae5459d550e8b3488acbfe1fad9ec349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8146bedf9bbe42f9bf3414d53716d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad47d8de9db5532c90c3c78d0c0438451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5638c3887842add7683a15420faefa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65620f1c124b6f8c41609991069606f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093131f89a2d7c6cc1f2257998955854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf523c0ef32daa10a3aa3550245e61b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c2e5cc5b80c4c13febd0336de120d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f29e64f82c36acef2e7a3601e2e5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a11f847f509f5924ab0239397412258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fc9b4394e57861f103fa305a55d0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64498761cad47b981f8e05664c1053460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e6e758d2e18510be0ff36a5e635ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b02199a432e9171418e49d55a13eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a7b30a6a810f087c434768d23c9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cce134fc48a1139c3000404b43d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ba6d4afdfa730e2eaa52b6c97a6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baa72bf75891f57eee4019a1e9b42266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01462eadc3aa944840a38fb7843ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8828d61b668cca383c6aba956963f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea51ed0406a9a6a0c3b756762c75769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17b0454b6b9deb23e7a9c31f7bd6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd350c14dca60e101bea671f17c58371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee78fd3c6240f8b0ce64de85e887cc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a33d6a6549f8dff6690f03a2b211273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94f02ba88171568acee7cd80ee9ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133234489a39484402ca87c4c306b94075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e6c5be3adb9b7ffbe66d017cfe4bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2670ab1bd40bae7e38bfc9c7c03d5c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279b1d1b22234e598c458261795d7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933afd3d12de5c2694543f7e37d2d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a408eee1030f6e6d78d058fd8230db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc5635c0d4bf4f0034e2f8e61607a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932385f524b764a6236b3ecd11173e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012fb2a8b69e2e55e3fd38958a2e34383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da210aa9cdeaa8a496eddcddf185184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145e6f0cff42e75d7f90859a4058f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2112d12192a6306cad5bcb3b213e08086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40da43cd72287d05cdd9e4ad9cc8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312476a2352f9e552b180f72e5e1cb8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290370e2113cdda2eccd6ede5ced7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f8461bf74dc4d0532e675957b197890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e3edb7833cf95a19b34c4b9b099091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ccfaf83b40b61fc38058943d2ce9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7a4578347d418871e5c5e287ebcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade247f209c81f74267170b9e17e807194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06dde134071758de2981c3dc843f2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7eb738879b389b13e2e0fc3486e3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63315b55ba3f221dda6f51d8b80479f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe488aa81540a27dfe745e405272698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4234ca1a6e29cbbb7e29493841693799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e92d74e5ae69a5a79b4d031c42942100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153ac304e1b83f52515edbcc2ffecb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e775b0a5fbe86db5a8ea3caaf1a070102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769d57b196dba33c87283d3033d87a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e3f3d2280df9b6f996cd9d69de096104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0ef7ce0a05969bea8bc8c0911f645105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6fa4a2c79f8bc58c4fcc166809717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d371e16c7590f0db0df2603fe9af9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c692e4bfd59a6c66ef5829bd20c07d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a08bb8dd665aa6ac6cc0db7aaca8b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439d450d915949d0aa14a69301f7fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e278112368e0355977c1ca45cde7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f81c2bb14ce6576340b2f360b6403b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874184922b374fb7ad1907a0cd57f119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597110f0c17f0ab92de365b2c7a03b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc52c0b5c78e68b72b2fee700fb52b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64380937f9d98442199655eb8021c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd2163aec6bd8410cc4f86e8dda49a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27778aa9fa87c4a93b21ba7790f15376118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5373386d3154b6f20c93c76eb73eccb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e488368a440ca0392695292fa93a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e485a20616ac54661aecf3cde07b66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad45e14bc2ca78141f1be749c93483122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eef224319d5ecaf5260566be36ed7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d835885e9801818398e7f9b9e3db02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb6bf94510dcb3f35cf7b7e486572125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c884a9fbbf90b8ab799d4395cbf181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4d4930c0e3c6f0e746e9453e0353c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ccec05a710c5c6a625f3c38809f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e1e49d9954f2b569c09e7063f337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23537cf439865899d8d22d7dee937130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0b02fce2808ae90e600fcba56d25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516854d4aa5abd2238813fcc9b297827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea43859c33ef6142295b8efd8605f5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4f558f15e90ee41189c8de44fef2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49329932f9b0f88e980a8e1d212d61a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b0e660951a2f413b2786f6aa0df10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eabfea5600c4429ca50e32e0b5489137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba90037d1cd1906de268adc828ed07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11fedc2acf2e682b0fcf8526c0e687139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73aa4c2e101d7ac15fe9c25971581d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66fe846e58cb97aff25809ca52bf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142fbdc8e35884774f8dd7013e1fe3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779ad2c0c4b49afb3e6041af5d1cd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29d23e8111d95b94c2e9d1a7e6d72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38c5d9dbf2a5d448927e7330c61e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12986dd0d4f249f384c8dd267e8064e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9fc5a60065340d538d751431ca2f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe732c98d3cd3905c189f5d88902779148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f8c4e1465e297a595f0b81cf64742149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607156975119e9beb763e48ebd92f54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5276603aadb2422557e234ef97544f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d940da9dfe8081577ca7dba79cd6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092445b6e49bd610b3b1373abea1b4c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe7854247979b2a949276eff32614154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b5e98dbd03f9ad301a0538e12fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da41e21fd2963a48adc8941ecbc88e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340bababf847466bc4eb4aa4d9bccfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ff6488ae63f9757662db9212fdeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e3ea9fa74c63acc8e35dae7efe957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a097090e730401984056bc07cba281160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d068b92fda7fa4514a414b2109797161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccabf2d711ca208f0eb18c7e1fc830162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a0e66ec420b3963c97cc9b9f3ac4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc30d34ff17143ae2ad4c5e740e49c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4dbb5397a4931923370958419722d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd91a9d85d7feaee674d418d575fa99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7302b8afd2ff5d6610cb82df9fdf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac1b4ef04096552643425655dac9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b2af91df2df453595b2e915791b8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4ee9b45c002519cb62494f73f7d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162bfb3aae246f6bc04c59346e621df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555816899cc896ef515d266f08716b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87779a11b143ab85676fc7316b2bf76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ec38e7497ce96b02494cd8944868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392d675fa7a756981aeadb279bd2c40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc143a822092395846c1e6ca3e4de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0234f914b7aa31324639f2ef99507e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fdc3e009f9469baf7e899a8c8a700178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ed74c0984e1bfdf6c983549004a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfa77d7543cafd64d2176c5818a9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68708969e618149ce70809dc8aca02b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc7654c6d815d47c6eebfd9c6f349e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baea57b3f0438d6807279bc1810ce8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb60713d186ab5b5ce85e7a357488c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d010a1cb1120c35019a4a3c0838e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230e600a694bc6f580197ae1202e5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86422aaf698681094c342cfebaeef278187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f72053d4cba417eebc25218eb283e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0aba2f314b5e4e0be3992f5335ccb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adf38b6ef9a6f649acd508f763e19f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81be895feefefabe833b70b89ca351191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e8c6eec924462cee0002db53eeac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2327cf0700bc29f7fb2a5b1995d8753193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f488bfbc15f8e0c83f0863b42521bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fa36fc4be9d1229d89a356ad80896195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ba4e38b8bb41a22be72e98a03f8eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb58c58c36da05b90f4c2364b2ff19d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725d0c9fbd4701945caed17108b989198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63673157ca65aea4f1560690aeed00e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910785e396b174a3d91297afa03a2cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7cfe60d0f4cf77cffac82251f285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9baa9654166af95ef47d70ff3240f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933993d377909eb24fe92e49da189dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c61ef5d7d5f1ec5e089b10e25c461204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d837ae3ff04925e73dc72ed8a5bdc5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b833d9763d2bbdcd22cf9ec8453681206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326100b0b00b6e98248031cb7f2b44e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820909c8715a315103c98d005545c78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc95d95e8fadfe43d8622ff31247a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533b54b8cb0b638f16fd81720da2be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebe65e09e6961d4a3c51c04be9f56a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075e0177d513a6db5ae6f30a220d28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5464a4f8c81b3c24d21ab0ab2c2c41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea1cd806e385b519ddd4bb47d22b9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137edab030540954477f9c8df7055ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d467c9824e67ec5d488e801e6449216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f261bbf0fe4fad351187da5755f3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3feb32ef72f85f76f6dd099b6e1bba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e65b31ea17fae691243552cd6b546219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40b53295daa3869b54e278d4493ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d895cfad95ddcf63744c34fa5acca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ad4e76faf5751893f6cf55e7a6ec3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe07e37e84380634615e167b038b34c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c530da63bee15a19a6290bb6684bac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442901c6c2363744d44416e0ba6caf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df812f1a6744a0ce4983ca1fd760d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8b972da810f85826dc3bbfba53ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd214476c5489c71e2d031a28a7d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f93e76cab8cc15d11a9070bc81596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d72840c8ed25766494920ff1feba2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed917264e72052b68a6633f80ccead2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689546df2e7314aae6d5ab07cb9a166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c534eb9ba9c119ae0cd0aaab389be0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3bae2d0b35ad7ff340ef06e101c94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c212054161a41573d906c5da33293c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac50a6beab71907fa6bfbd57994eda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d086172473dd4c81ea40ece8ea08f85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e7f0a6d772c5ac8bf145db821000238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eb2dc037b9756272bcac8f21a6d2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ae241898a52060421be4043c0456c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376a239aa5b75b42d8a30c69e6a811241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aa2959251717ea25cb8019f262424242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feffab0b9e89257bba0bd165c76bb02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ea188d2eebd723887f451d3111a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c3de92da455ec443e3566efdba8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c76b38c85303ad0e35d87845f91b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d8bb06cc7e9244c1e1e0b6bc2532247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2f8b95de4e7efef4bce5351e2be75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7621926de9b125d814174466e34c90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb42b45185f039e80f257468bea6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a537feef0793a6a87246d74b9175251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e73157d69f55bbcf039638c67dcf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a883c94ff70f29a7869330b562b176253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517728e5eacfe759203a06774a679fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c151bf0dca9efb3a1a7a2153a31cbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7b52ac006c10caeafd991760e0884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597064da41488c0bdd93fa0c66fcf5a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef9b0dbb62d5c57c3cc545f70263a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054d004967f1fe1d2102a80ca477f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575e916da01a638d5f905cc02cca75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7304c7c819b58ab8d6b740fefb110261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614145e2ca0ae3964659c03f113ceb64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7523ec05eaf3365828a4f2a20379a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267962b9aaab9375d77241c5232ad38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e46563ddca1d148d8f338c16ba063265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07300651653c3ce9129cee8e251f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a268e9e32b9b759e946c042993c668267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa48fb87a756e47f1c693ad7115f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd158107e81b78e3b0bf043ac4abc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7638b10f7e1d5359e67fc2883eee5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8fb043a24c197d3ab77832b8773df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd26831933bf188164a32a03b9fcdb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3b4d87b595f2fa01a6a1b626e8ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d76306ad7926caea0547964dfd855274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d718c6758680c0710fda3a767c3bf0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d41ac95ac77a2788473bab78ed199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf20289d2c4225125bd21089456be25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970ee249e315fd7bee39f4b5cfeb02c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d755ab6c626e57b494b3c46b45020d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32f83247cf53ff3ae284b140bd734c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b99721a787696ea3fc0966538fb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be3487c59d135edd45700f546df32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbbbb7432cda3f50e38445b7c65f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3467cfcd867a3ee41009b4d51c9c30b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfdb5779f2cfece8b8b21084220fc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7af6ed737f1fc9d4d176a3e192eeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde022b069997cda6bbf7bae304e18ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adedd4552eb1331930d482d305f165e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e42ff2a2556f9c9d64cbe2e63f695289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b965cf8b4fd29515e93ef7b9f665290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549ef017a516993b19eab5aa79ef47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1976e630af07efbad3a8694e8015a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb6d5b630029653014ffa553b36ec9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ffdfd72321d54849c5f1fe6d08204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d279be523b23c5708cd11072e77f70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc0e9903cf353121a9d6c65a8d259d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1ca2783af428778572538d13d0c7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952d382badffbe3ab301b04360dae63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732130a75d49eab4c7e232c2928e6d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2c2a663a6b97ce4278c4102ab79a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592283f0f729fdec497ad12834ce734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c3c0e43e6a4f302c8d3ab8275213302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adfb88f63f7e7a24911df14a9bac6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924619d15f1d795a992be639de3fce6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9b3621a3729d84eff24186e9022a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9899705ebd67bc8cbbc4f869b03973f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd8673cd19730cbc76c47f84d8fde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8490a9231ba232049a02681f9f808308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b926f7bea404cff2c59da1c2c051f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc05d7e860ad6ede06ddba5ceeb1f96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437fd29b5ae091257287db785b4906c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795fd802602fb5bc85b994de200d391312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d348621458f17061c3eb075707947313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994eb4fdbe8de0cd4a0c880d43714e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69620570fb4abccd3ab2e8d953e9ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc7847c2f5deea189a630bcabc192316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25319ae158d5f8f1d18b3fd32dc85b70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9cac6c9e4053cd0a052a91a3f7df1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504c219ceab54a46ac34e47a88b73ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027c44c554e5bbefaa1423d3cdc1f04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e450e566b121eb6c440e4f7c7500ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dae7a1f22b920469f46657e558a6f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ed2a2e3178f7b654e60f12fab7ed6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8f6aeda27fb9b8f79dfc494b7ad76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a905db3d2348f33467988236406dc8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297b90937278828293f67f6f20ee60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e056436e9e464ec12bdc801bbd9328c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ce5342a776d3439b365c37d6a9e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23448dc63e019099a3b01d6a7d593329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165931ee572fc68918187da6b7477515330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d715557506cdfb227c56079664e35b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9117d4a531a38330a09add5fd82de33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553efe3e910be9abe4b354532617100c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cdb3f297971685104508b8343921b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92095bd09bd8f959d97f83be0be9852d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c8100be68ebb93bbd4af32f8b57b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116b0aa218d300c2d94ce30f3a95e60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5511c321c69f1bc7bcfe626d4cca6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0913f4c94b96d37e8a3fa48237d5c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c298e5b2218278edaf3b317329cb40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84012ece6baec22fb23f0e3ee493622b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d90d0bf4787fb2c0db77faf26d2b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ef4a2d649a73834242842d22d197343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4664343114915171e9368cfa21867344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ec9970e2d6f82aaa821fc3471b25c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4734a1a17c8ce6749b90e63263fb1eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4b200f9743d06bda62799733e3515347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea91b623cf45c490f384a47094ce9f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46cd72a9414d17b3c693d7ff3fe0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ed6ef74acce7e299b5d2ce9e03ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336291efc48969899d1c70209498d3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9cb13d1c67f3957f250109df8b2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e6d1c5c08a5fdc95b19ac55766c6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dfe1f28070fe6cfc73db6043dc7e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5127e7bc17a5c5b8ae6de2cb89d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a980e7af27b2e6efb114bafed4d9e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b554890d196d306ef6c0c2d1b342037357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798443d0db8d4d354574c04f363cb777358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c79b8ff3fa0bec9a5faa4269baff0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062db139603be5dd490c22207a2bc8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8db9b14995ec1eedf6fbf4e3bec0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd05fe0418fb179740e60adad021279362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddb9abb863a7af04cc06eba5990bdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e15cd97452e0bdf45e93ede886f005364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a57ff70681efa2df5ac7c0c295e31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535122d8f0f5e649ee6cb0bf00d42f63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c597565d6f91487e56e003ce4345b34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de2312507c8a9f6e987d68093ba6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260111f2e56e66d543a0abb37a7a91d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc970f2ce25dc3fb172e0ea5bc2c4d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba954e87a4a1e9ca8b9f922509016da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28492d885ef84de1e5d4b91384ce3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617e51da789383fe3e1115aec79fc4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feaffa5fcb78e06d42e55ef5881977374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6cc19f02f1538965aa1b32dca271b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ce2a8ad92deb93b8114b78f4483e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa6fa9423e7361c6938161f74d34d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b6c7362f5591678d6a4dc59b304a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfaf585e48e6c11a6b81c7339adf29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50657c8fa37e46894db4905c7af558380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f5cece32f5293749ed46d380d84aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801223ac4a01e6adc2a3bdf20f24d28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b5cb6907e68c745ea05f98db7216f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b372faead22b472a2a0a33cd4bfd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00489753e32dd0a93a76192801d2a0a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45064c0a55015150e3ba0b1b6a68d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896e07d4477d42aeafb613f8e012e53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd57097662290f17abe007a10e0b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d9e6458cf158b59647cfe9842d3e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37617071a1dc50fc4ebb3d9f957f6b63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e195089f04423f507da2bc6a1dbf6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b0491e82b96fe2ab76c8b197ddd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb5ffcad050309461f75a41207047393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2357c89977b10ae7188fdd902a893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550fde363664531dc1857aa686b4ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2db06f532eed94e55b07d3651f845396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e582ab4494ec75f2ba5fe9305d256b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b043d7749e2cf2ef7280a243f9621c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd141647346a2f727635fd298b6ecb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248ade1ddc87a0df8275bbd81d23424400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f1d77149f0330a2bbf349781c400401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c28bf5ec74d03c265f9d5ae0cf5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb96ca5cd6086e40117629c2b7bb1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03ea48db92021770be1f58456864fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934305c6b6b0aa74e141648806704b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4656db193e5dbb7cf57e1706f7402406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8e6945387bd5ca1a943ede5093b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d27be785a939c4ffb5b7d79e4810a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e31c01a03f62beca9783846c84ba75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b954ebb068c48f607345586e9ed0d63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8662c92d1c108992a41d21498775411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a57aefb1f08b6181819aa70ee1734412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde37383aa75d617f3e96c73c19293413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c817a9db32de106ed7017a0ae37db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a322ec2a88e3661639746d343171b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4f2bc231dc0deacfa0400ac2529a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17f8e0b0e1325e311d80bf9ebebc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55b5df2031c6e9d1b83d8be382845e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd4f33acd3f231d4d01c04800f31fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def489b77fa2aaa68b6787c43915c0b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c285b1209a2c0e57d465e6c4b115f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6452e05effb040b2fb95eca34b65a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85056457c240e785076bb12b436d092d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd684b51b6737403a6089ad010ec913424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c84f5da163bd0b9b31f976c1d4c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbe8d8c12db674f7decfb3f251d5e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6889bce561425131ca2b070cb7067e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c50a8c9a12d15f0e1fb48e62f185d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff1bd7e85270a4d476b8fa747a6f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6850d05d4acc5fe44beb6e86610c880430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61943e0f1f81c134c9e97af0e909a59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc5f210f28eb626172ca85ad34f1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416332c54897c26710eb79d4db57c9db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5b0b133742d45a95b07136b331e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379c8dde418a952c8a39e6d43909582435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646bdc31ff02ad2a26d2892e76f4214436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbbef5b27b20f3d4c8fa70c25e4fba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065a2c2798f304a5116c0ee8699152438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a123b24f9ff9088740dcfd6c41ea8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907578727cd82200f12cb436a97a64c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18170bcd08cfd3c61321a8b6f853036441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c79f823a4780ffed393054cd041ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442f67bd617620dd56df08bb466a83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0937cdcc0b15421f06e17395253b1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f372c571c57ef79f3b92576d2058445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f3bad73b1020ad6de1ffb1b195de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a991bf224cc13a1c4c51a084f8534c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025df580ca05a9b64b3398f233cf8ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4f50da4d55bf1d6fc88602a06917449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc444769510a132cf12c8696d63e95ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa22d6dd1f7ad89ea28683b091f6f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa3a2e28c2c3ae87ab2e98d223d403452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5717b4ce5a1094720a4e9da9134c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999041df7188ff3bcf5e092734a85aaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e82a244c7ffc7f1462e09bcc7c2ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d5ab68ac18a13c06a9951bb5adf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8c1af3ed5f8e274afaa2f9ca4098457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5761a3829d430a9afe646fa10cbdc35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654033ab5eb500a7129d662f988593459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffe8f602d570d003dd1acdf2393dd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9690673ac5c27c768426a6f38476a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da355f1928424605cd8217a810163f32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176fd782ad824cb514ccf80bb23b6da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee8b8c76c3b518267e06a9a6c7cda7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389c45357a1cbf17dc8e4afb74c3f54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfc106476f5f535dd010ebfa7f5871466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad0298c7302446253662f17921265467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15565b5bb02339c5226f61a63edd18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9ef5aee899f795d9fcbc6677585f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f73ca886093f9fcea4f86b363d5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9365baf785a21830d89fe5593a3e08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3356bcf58331e7637f0150dabe4a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9ce3d86bfa528d79671f8dfe6250473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ce29aef49e99f8b8cf98bb7787d43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4b153e7d87880bfdfbcaacccf4afc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b372b6c75cfcfc4e71439182a074da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74757f8cc3de82ec35ea9f9af135cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d479fb61b4a26cc575c6de0ffcba85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb0168c72a36dcc06a7ecc5fb751e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f2a7215ae782b5e38845fd609057480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736764d371ab5e29613e501e79ca0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc374dc218e3929feaefb5b8620608482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c09e604b45c356ee436279f99672eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b13d8c53a63a2579b97c7c682de60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1837f0690013ac69e202ad73c893c93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30fa869c2aa222bb829d5b78f0824486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e8aa3b7d6ecb1fb00c2503109c507487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31575057abfa805365b910502c54b0ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f2e5b33d48b6ec0da94a5a628f6b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696cec093736f90c5ecf126aeb1964490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05183aafce045c90f9f9dcd8fe66e782491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094361e93cb5fde14a87f68b77db8a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb36e1c53675cc4049db78b696be98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea44d0888a00041987fe35b5c361eed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58753f03035bb00e6b7106eefe61cd7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01413ef98455048dec763fa9219afb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8163eb9f0ea47746327780f852d55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c7ca4a7fbcbbaefb006546c19434498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81fdd1fda7ea5551ee6b8a9adecd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288c42c042718c7d98125bbef8884e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348a90252f06bf7e9c031cbffe15442501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798c13f893e5c2ad2c1a92fb14524f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3078582079fefff4fa7ccb7aa2e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938157f56b5abb194e334e1614ec9d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41109dfa60937f15fee89680dc736db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4af7d138a61a235c93d9c3639e1db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957e00ad31925bd0ef345ca45afc59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa350529e66537af22874deb0615fbff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7c2dd4f13263b63a4fb0959ec3c16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac450981e5a76bb162f9aaea88ae4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41217128dc1b80c5f1b94659961a17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f6b41562fdd11d04ba74d82d1987512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97257a3c4c7973d82bc2c00e8289401d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d8915d2b890ffafd9d1b0884df931514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a592b72577f39a3af00e265557b3a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b6e24b143c84d6dc6fc379053ee4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738437231b50456c5efee969419f404d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1f8292d8857a46810c3186a08213518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440337af8a9aa757730442f070d5f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e4d1ef1f2db53117552e7b3a2b833520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172caa776621d295ee190c15616aef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359112a62dcc8b001c6430fbd87680f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aed2b9115fcd00744cd72a89c8255523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb67989d97e5be2f59ee3c0d0766b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371e13b2ef9e31c3d582b9d005b386e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa540c42e20288dc5a8f5fa8893c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9fc3f0a257a41c72d51438126b0e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd72851c28ccf4726db7441319e89a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1f07c37ee4b9b5ff23661f4f122c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc7d6c68768cbdf25b41c4eee1203a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263a0f5ab3a9d945e50cede20675e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292f66fdf06bafe6d4d5a06239a42c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff364b7416c33b249c7676b0e559756533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e96af6dc8f44900addb7183166d12e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a829af7eaf19023ec7a23f57a956e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276cbcad819144669263576086595b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2915bf9eb8aeb74b27f6740746fb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9af73b8d7377d50b25135152f363c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b65c9678c101bf41930e45d60fe876539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a9a1520b8cb3532b3746914acfe6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef2ab444485dc9a8647eb9a5767666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25da720dbc4c91ee1db521c81a4f44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab746619550fe9c12d3b3232de5eb2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be941869370ce34990bbc9610c28565544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554da78d6098fb990217adae854b1a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90eadba9d28cbf7e34008d2e055042546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed426771e538fe7d51f7a4c0c1fbf18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de66cd8cdff2b9b263b2c74a8c8eee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57344fa99f62df1865328f84acf07af8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f29fa3fd6736a25fe640f488a5f5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963f059c9c8e7b0165205b059e07117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a32dff006895f6b6da6bd51bfff68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356685f582d744863f9089124de20873553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40cc3487b1f2ff5fa1dd6d9a38bc7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa976f8784655b2293738b6c7bb389555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da671b01f8a0ba038dbc77da02810e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb846434a3f75f0d56f3fc189fb791e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf94e2078231f28b0fe2c785cd674e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76750b4b7d1352dfccfb696def47eb8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f97eaf21c12263c0cb6d615e03b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a07699b1f0404a6b78caf5cc81a16e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a35821bb6244467562f4a3f96283562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b7d7c33b0f0749f620c10fddf1a27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6946e5a385f15fb7800c014e243baee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af201b2b7bd8ead428d11495a5d166565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ae3ab2bb00d1394dd765583486ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a31dd20c060a31de371ac8f087f142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396aa2a3ec121ac65cf4f92232205c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d68359ff01ea6b3aae6a5e12b2de7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91cea435262af931c05a48076721d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe92619e7d80e66450043a57a4162e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa82d8bc56e16df114339ed2a8983572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b363c0f0d7aceb2d003b9292ef83a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5ec055e32f7f15c972b2e6acf9776574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed15b266e83ceec5496207fae6df06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487980cb754c4a5b5df1e390c1e210576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96257fa397dcd71d1100023448279a1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c91b67aed8669e3fe967e710eefed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedb0e9a690e848d894122c4ecc321f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e97f0a01d7a9f1afd88c4acfd509580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f502cc424d9aa4aa5a646f25fd37f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16f96866b575c898abea761e4a778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b16f00cf2c0f58e3d8a2f2fe4a520583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135acc60025a6d46a9944b9cd74fa26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f053c05175d8294ab89d9a85ed7fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a4ec4aec62ffb5f98b224b236ded586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd122493c56cfa3bcb4d35f6e628968587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d5b7f1e246bbbc6d6fbde2a9ee97f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ece84770e9130f5e3ea02bf6dc766589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe17aaccdbe41e1356d4c3dde8ca65a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a939679430e5c1e3abb9ad59ca4abf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3a6e833b6c9a316cc55a679cfc77f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a18d96633cae8cac6e4366dfb159593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791de6f4c2a702db16a2bc94842db3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c727f11667c69534dde2fb2ea4acca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d37980713ce7af3986c1c029b0cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dfb529c21969f58db1ff452d0b844597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff3a28131acce87f14b6a1dc0019d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30236594856bb8b579da82bca3f5d35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81740992707d8cfead03c40fa87b8b98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536f31666b256b6e17544addc87b0fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e261d71baf72c8b0e4a5570ace89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802eda139087aeb65ab6afa5479a19b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7c3880c511c3f0dfa2c15c889bbaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f0d07ecfbdb11d9729b26c6678a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fdead38470b0d5038d8c737353151606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f44f8dc7c7ae69deef0d13276e9429607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b8062430870fcd363715f148f8b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d6d11a9ee0c47a65dc5221b461c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b7ccf715d36a51c1de2c3d9de0f68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96c1f4b3cd51ac9da056aae94edf71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461f48863200dbce1869584238d9bc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793be1471c66de7e2b52e760f81c57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322499dedb5f38ffcfdcc00a2953764e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec76a1c00db23e5440d5127a5983ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6886aa4dce1b1e8aa083bf4cad4beb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53636159d4453dc688920c705070aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f0f7f718c15d0f96796236cfdb6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4cfeababd274dc38d27c5f79bd09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae21e5cf4de0bcba2e8a982e207699620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6756e64957f24357911a564c214e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c52cc2ef87a06c0595d1c456174207622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e789eace515b8bfe39991ffe60a18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c8cf29fb49afd4f116aa73856ad9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dda9984f9aeb53909ae43a5cbc16a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeef21bcbef9d44d9fba22445897ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db81bc9fb315c308fa2beadec36d0f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c2c6bf4d900b06039ee87b3c09d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5e7f35bb3529e5eb504fbe628e16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24850499bded558b357fc1171e770c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f5d99e952aefe108b8e4c06fe2b1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3549157a08c0af6c56c75e9fea3183632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ab669657147bcf396a0d5e590362633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983698fa296d50931ed621fbeeeafa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f842f63905e1579887ca0bc6f2d39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288214bd512981dd82cdb9c042195912636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca205f0abd81a251997aeaa879ab7c07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb31c3a77d86238a6674546e6629c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794cbf514863905172b200564e108c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ea22979288d3260dc0c03efe7a64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129283d5ec8bc9d381c4c35a3c2aea47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d934194a8fbb9da17c955cf87e7e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731cf28c94c95641e1fabda4d6ed96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773461e3dd9983ab7a727856d31e7d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644cdc9cd92ca9fa64b9a392420e51f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a39e95b6782296d70de0210a08fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f929297ec51f7781fa7ada3adc881647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4cb007078fa730c8015ea089ef4f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70777af9bd91b18e0fde961f3f5ab80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eddb4c0eebfe1902f87ff3c94d9ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405fcffe0ecf89648ffeb43e36bd7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6bd8eabbf6786a14c5e5a66291a32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacc2f579e3599c631ebbfbe2c2f22e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cac63330af5554dca97448d93257be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883596cace04fa5d8286c9786821202655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e1c42d2860909e4450fbd91ce5b5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f83496d7e427d14c6bce3876518bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf524806b723fd344de4c81bbf0d61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b50b224311a84c19488c394ddde5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a594bc4ddc175978f4982ecd51bb058660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b70df6f136c0483d8025f1a8b21638661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8a4518a6a9a55ce3f2fa62d96ba7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d6e45d5c60cb8c8181b585224496663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e0dc0bc335e222c6d95ce71f91cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2914fdfee0711091db257ff46158665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc10fa1c8ea5009ee33d6a670de462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b446e7cbe692dc47588f711bff3c67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c3b00a362cebd6b5e581c5e28a253668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520614f7f46f7c67da88c9e6f74256669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778af16cb96475de630c0c4838311e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a8717ae33995c0ea88d3bf098436671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c99eabfd1840eb4d52bdb9d19cde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035eed4b81c57870c2ca1846cd37e17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67815861363706ed62d2844dbd89b62674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fa024143de3af9420f4a06eead95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4c2f038cc5d84c1b5041d076500c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a5cdce43ad323460fa9332b8308ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35539ffd8d6422737d8b6d3a157e61e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608666a50f7c866dd00db8a645fb92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4ccc2d34bcf18d424c260cb316aeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036d5c1237f3991bfe4a5c7e7bb2d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef34fc8197ad007c80b90cfe85f7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e05fcdcdfca0b8351fada3940601683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be2a59f8664262e5a7f957242a12a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4422a1f7290c32a5010f73fc00a6f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce568c747d5fd707a00cce191e9c908686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa4e8969099f26ea699184367a669687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a55b2ff89d4479f8a88829e2fa711b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f855fc85313506835e14af7dce088689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebca0e46457244909bb9746336797f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c77f24ce7a2813507ac1d1a40c3c8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8275ffa3b1259b698ee09d7f0b0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8fdd60377469babc4420d4b661fde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3c7fcba3314a30c9ce372246caa5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5cc7990390380b16671707676f747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59606f86b75180eada9db6665d2548e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12a588252dc3fadfaa4b6326577758697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65575f6ca52a26eb00f2098e7ed192698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575d0ae0d2010e9fbe8b642681676e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028eacfdba54c3549a031875aa40611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657041f14ee34a62cab1e7bfe371cab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b460e55ad4069059f946547ca37b0d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21b80a1a656ab92df5a8400fc11a42703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb78c3c8c70d94d83b20e1ccf561a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e95488999c5245287e87332af7e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da15e40e1a6ccf8afd3ebbb04b7b51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4967997c0eaebc7cf0c2ec978e6999f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784651ac474d4ade6e27ef9f546077e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923e40dcfda16b0e6a9dfe44c6f639709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe25c644c821cb88ca1ec3554f0e3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f2293660683c80976520e9ac5bba2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e71ef98a553d829acee5915a0028c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ad56bbcac65473493d83a87f3d50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a4823befa55c0cb0111cfeed404a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef510e22ef2cfac07f7ffe3716b75ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417c632ba9dfb675f23d6d93e8b465716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666b23286874f7cc57b883abec3c7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60345e393a1e544d8542a275898678d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a02ea5b88e2c75e41a2be4eb1c8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6bfeb7138c3744bd1bb8ad9749912720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865f23baa5e4ac64b0ee387a7eed75721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f929e9a49ebcfaec194c46039e4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb3111047a825150f7444a65149890723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466053232abc23276ca4eff35283475a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598dd41a4038307ebc8ad30dfb5fd88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea50313dae35cd4dc1e3d21fbf5f35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d2b649eac11bb244bf93623d76a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00df326cf4351c63f89674ccc9e7a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326dc70272df08e9f73f39c48afbfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328adc31466a52cbe3442a9eda9cac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ec1c69c2a6d19bbb0ee34e03d070731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c3ef9d5de4a57388ad4dae17aad6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1302ee3cae1269c99ad014108e029733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1734d8dd5a12a96700c588ebc6a9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a09298884b7eb2ebf237a00696bfb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb81c341f00d4c94d9356c5d159e5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855173ad76525f1d268725b8803221f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96129cc373457e954191b695eead60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f3742114fede918149ae2f441f2d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19fcc4a9c6b4195b41d65ddc74020740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd271b60dec14b1509a2c965b223b5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffc44cc33cf0a665e9a3ac1787eda5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d72d58811bc89df13dab781a05172743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a6fcaf3cd66a91ba0a5113e4feaaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5cdefdb3ad72565dfb7299df25cb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb1f6b98fcd27fbf1ded315524876f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e804b3ff63ccc424bff9c0330a0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafb9f852b2fbb6dfb3a5f581e78dcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c7962b96469a2d9eb017454fed95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f27205671293ac81342b44241894d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061134510767d3a0bf877580cc32770751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e42634081657ed30451451ababa11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4db0008e1f41e4970c47107500f574753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2100220481d53a7ec3547d10fb2f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b919bbb87802cde3c6c9efc117e6446755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da0c9ac4e97dde7c28cf64da62d242756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236fea2465c2a338d8953290a7618e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084eb63294fb8748aac4203b0b391b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a80a7f6038eae1bbc8e7162ecf63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc1ed3eff775c7b912d379269408241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667659fa2311dd9f61a739c8a023ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d26b36f681a0d7bb6b7a692f2deb4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30593355cac107fb5b9d78741a1fe434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d7fe4b2b3292062846bb27323cfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e65cc5d720455b856e65108fe3ea296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeea935f8d519c3086019f5ce04cfa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8d3fe5443dbb82f3c1c19be44dea78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d0f4f7d469f888e320c4becc917789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea71dbcc0e87683b1a97067706a16010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b42eaa72e1f0fb9dcde1ca9bcf4d3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198e322e729b1cef6c6a1db0a20fb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82599d20a0e1747cd26caefeaddfff4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b367be019be0daca9b5bbbefbb7e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5381276f81763350ba98a24f0b6b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c795d8077dc9d227629f7067d0d19016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7fbeedf765108863803fa006a7cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733030a5cf9cc808c8853bb3bf3a53218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150554c31c19cbe9b1a37f1d5f7c268d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096562087881963fe02d81b5fdb6ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145c33e8c6a37157fadcb94fe5bc6c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a5790e9ec08258ea473f971ebbb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe05230b50a5aeb3e7d0d191148fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f191134046b0cb900cc9da938f2c3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b972e92cb87c24c803eab1bb9d516525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cd4605491d5b1561d86d7e5d3299826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c6e713447f33a3ae6743efa6eca2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f67c30cd3368375d0971db2e36b5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c6fa4e72773c12316919cdee0c5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed9b601b13359a7fb7cb217c2bbc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570185ff74e3f1888714ef74b4548b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d92b6c4bd217bd5cb298536965f2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539609b15fb7a5cece0bf3e8f266ca933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfadcb7689e75aedc2caf22b8e3cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d1c6eb45a29c3380c2ada52950ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d74be7d4dc967b435e27c071af841236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4307d1505f36903554bc1dfd16a6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5a905789e01cb6393e34f591d84cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b5ea522bd4f712d6717e761d22b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af48b8b7c4cc25e91544ae4ef5841a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1dcc946035ad3579337444a80d7d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fe00d86cc8a0bcac2c7488c36332842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b202723c0f8363bfc6c38de05de3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb1906b7aa4de68bc996ef913c2ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea380b9c3fd74735d2cd75fab127f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcbbd4069d73ce10ad0545d689668046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01378b0927a416b9ec7a9ac290f17547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c435dde0608ab4fe2cd056c058f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab80b35bddd6c7f1f9aea1341c5dbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963bc73ac85bd30118ea6aac93e849b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba80045641b449603abf8c31011c7fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f7ae6da45e3355638bf8380a2e2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e18ab733f70b4b824a80de2a27fce453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd3ea577cc70782649885b30637d1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f343fd42eebac5a1190a822b3f50955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eaa3e84b7b5900f2b472157de4c7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b0ed4be5424338421b915d15d3d1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fa854eafcf516000009710aecf22458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e1208e21632770fab374a6316b18059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700a12021ae501826aaefc93b651eeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f610a976de7bc1b0f170c5719105f4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df59a750ef5448c4a64a4babe093462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b398fe00719319a2a6603bfbb65463463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a298a0dd2e335e0bfac64433ad6106c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43013662282c1baf4cb6ae4a284d5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485317212c4494e487c9be57bb018c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb833a36e60854c53ad001135b6b3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa979a07c0d3fde7b8fa8068be4eca168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e4a05398cc0fa7061e3a0e36dbcb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6c87abb910b1e51a6bfa31cf14a3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7e3e00b0fef98a397844ef1f7f71e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701b8c73838f5e48eec61bf2c4dcbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7252e3c6889989215d38c69200db5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96b3084b9e821d7a361c426444ebe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2676019ecf4fe6b6c49f2d91c5814f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4eff27a2c1adbef01695075fbcb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e779d4992a58ba780509055ff8730ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670b6da974e440497e26a9c1996efd278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08a2bf394d40d71e480f393fb9864479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c046c6b8690d8968b76808d93c7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0349077c0ae4c1feaac0aca1db58981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea015f2ebb160afbcc270898b3d597cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fedbae06f9763ee270cf4b167506683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cb61c0007b398b45bcf4bd1043c9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd91818c6b1eea058660e2b2ca8f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279565a702e7ab4aef7dc24d570f1ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72485a2e3f6ca492d206a7d7ed7a977c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fdf716e936665a740473db3db055988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295abd6ea0d4669bd97524768843b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e446b4cc3a735fe486241e874d9d6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9780b54d39e172cd351c44a4d19186a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88ac7f3d878f9ae8e7291d1f3478c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b74258ae959b6f5969908a240ba89393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e63df763016feb4872bd0b9719b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2af4bac55eec9dfc4c1b58b1bafa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd16bc5b95b57a59ccd6bc1d162fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac4cab2289240b85b159964f40e13397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c4c35a16640f98ddb3996979a10c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879213794b07ea83d7de1066ec8e7cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d738d59941f947bfc30b9ca3bf5b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507897374efb1a2fc60ebdf38a78e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d54a8c7d7c4c81edbdf8ead93eb49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377fa89a1987096a0974209e44bb689103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1179e628b953664143dae4dbe61ab89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d9c7d9f5b8055c202880f65f3732a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6ffd398c273c63445144639029d42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90a7823d2ff7a2d228aa0d2876ad3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840985f749b4c6adf583597b73ad5ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaadd33946ad9600e0afdad4e20290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced581cdb4153a3df71b5dbc1d64f05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366c62679c5e37c023b3510b3e279e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17777fe8f5d0bba8db727e69ac8fef48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37159b256a5c7ac58cd86f4e702264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d324e097cb4bac1abaacc8690451b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040b91f1da1fcb5dd73aa2dfc299d48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d452fdaedf8eee86cd4564dca5264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5acbffbac59c742f000b13c44b092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070199f3ca8cbed7a8708e7e35d686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694b4fb125249aec37e4c00afa8cd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528ae8758e7fc9bc5e8fc427d248d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ab15d12531d2205cb85bde403ab91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac365fee41b299747ac59db40d63ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737aae079ac9930facceca832720dd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b9050aa2ce32eb100e70fa67a3c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456203848b27c221aee8e62999b89946125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ccaf9be41afb7ab26fcbdde1904de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bdc4a8284797433802fb65a149c79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd58d03eb75c132e0dc9e55a007257128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f585a45400ed6b4eebff1874743611129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57074477273f20d098572bde0cbd31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c008a27b70219e99131eb9275e42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406a24d3f88a2d245b41a735cf07ea6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9143f8f75a47c70aa065c4ecd816e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe23afc166f3b8c20020e2d91a5f606134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e898a27a8ae9570f8e0d46c83cf4e79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfc1c3188255567957d4a9e52e7bc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fcb46b2903e8c527d32042163e326137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968e671ba011c600d26a7526b468c3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1adbe8d8d909ce51500b58810dd0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a23d016c0918d7f856931f39e3fe4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c466e0e40c46f1e0edc35e236079cb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb836268733bf67aa2abe61ae35a19f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66186d7782bcf377fe5c0098006df625143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026b0d201c596e17528a6b19417132144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f09706b2548539ee18f042cefa288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab938ce552217b077a86618593cfc5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe70dc0a2985a2a10c023408773774147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b9ff9f943174c676c76c1c84f6d8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80699bf9d8dfa47e404f9bdb1fa461c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f12ae6b517627a1a5eae4a23a542150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e465e2f9f7f7d753e85f928cb573151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4b4bc9bd2b5e4fad68b13aee9f759152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bb956a93da002e5a9fe84883da17e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db74948249f19fe9409b3f0b9638b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cfddb289058a9eb45bb27ef1376da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b34bc789e0ceea93548e5b13c9200e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18489d505eb215d5786fbf4c9274d1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94265d0f2547515835668b08dca755dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071c9ee71deb515710b69ecf76746ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26eb98e96713b37449ddf55499f695160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aa342fdcbdd394b41c206e5a87710161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0d9af46ecf5f3678118203dec336162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5fe255dd667ccdff5526a03da515a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e01a942db28eef927d04149535376c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17d61391e33d87e648a3af9432e524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef533f53d20f91962f832caf4c913f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403debdc288fb77133b3fb4cccd31c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cd290743e678776224ba0a0afce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd899f660a5629239d92a0ea3981d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e553d401411328150d14984f7487d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fa7b8ccfdf45702db41dee10d4aed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40cd968a6a018466881597fd1b1b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e814fb598b62ca06d5b1e52201f8863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95ddf27c540581e189c3322e227a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0ef901f0b33f3acd735bf689302b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da2bbe18b4a21bec35ae978e3be22a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5f06b44a31a6e8d2352cd80220a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3d04364dcceee13ac9904dffd9b49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520257b42f040940b644c8ad613e9f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf657029eae8d6b33e99d7f7fd32e64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e63e4cffd0cccdfb8924faa1a3202181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7f75f18c222d271b189c9d3725094182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7656267eed704b372666e975c678a26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e875d23700e2e93c87b86fac145015184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15aa380931492cc6dc8620953b8c57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acd32a2413b88080f0f4e88dc356eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d71db1c3f9bf6c44fcb3716562f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c815e25c3d58120b3e0a2d85b726188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1128454b9c17026fd879d3d2760b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d1a0ebb95ae8c8462357aa401783e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b5fc268f08aa5ee86e9e3ad2ba99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe67c5a8b6c5016738d2f7a067fc6b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d798a6c03305385728866c7d88c70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cba68d5b8e1f58c947537a75add345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b7bf14bddf7bf7ec26546c70b249a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2a979b8b835362669e00707c8148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5ef3dfa9ef5a25ab77154c3a0d87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81612a51e2776d8e79dde1732afce409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595d36745e9e0893b1910b23714a24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e7e32c163bf9a87654699c723203b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d2892a11c33f9f45644e985e3227c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519cc68dcadfd5f0b1edcfa3d38016e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c680ce4e890ea3694db838abcead203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05870495c34deb687b899b93629cd32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799a02d651dd281680c6494cb2a5fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc74f97e093e0fc947710f8c48975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ef5fd1f355622d756539d311508f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb90024da1a08093c5aa3d4961cbcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e31fe575dc105d7c02a82f8592de49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a41d86557cae4e980113a1fc488a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965d918cf76cbecb508dc23228a1bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32474b85ca34fd61b9116343b20ea9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537b6cdee0408a2105523cfca23019213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b91f414f7580c191c1d685fab447b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b387d9ea1ed49b1954a03c56e6916e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4e65d326d87c80344f58767d0e585216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a54f2eb36bef3309645d9258c60c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde90dd0cae0655a4181626d3cada35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc51ee5073d0ee76b2c8fd9b0273934219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14b0f5359f37de964cd6a3e99a5948220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf962cd54aa694e004f0153e1654c0fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b961c074af3bcde5c9f6bc3dd03799222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ea0165fcd11c1f87dfcd9c2c1f4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bdaeba1c1227bbf37ee3b0f5eb0ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf981896910fa3c9c2cab6284f0be8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6244f0b979b0a2bda0ecd9c6d07e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8b0f8a83ea81989a9acdaf573821227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d926fd30c6a07445649d8251ec765e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fd8d235bb7b73fa4da5f2f99a96e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d120c35100eb234752a954b11230c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b209c1b4deb2e8fd470c2467bfc276231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e308d4a747e858a85ed71832fdd82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e8ed7afd8988ec9b9f6f3220bcbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e422fcae9c4d100d69a72318ae7f17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d85c04e79b1070d94d5774ad87bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecec17798b8d98f274787b89d79486236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8b025f00b5fd5e6d7f41ffa6deb78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7c4b80e98a26bd803b47dd4dd780238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bbe0d86541f54fb206eb5ede83817239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6079cd1e3e9bb7c6b71579f99d68d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25303264157fd9aadcff9e7294776460241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f402aefc8b87422f914c68b01f8a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa93b6e60dac0dc0f26db6c08521db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baaad4500f9fa37d01bb1867da9b12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123fa1e839e724f16d4b4a4fdded5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09c2d9cc6c8f338a6d27470252256b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be5ccd3c2984ba2bd15a64a8b4ce2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808176c945b458dabc6d3ecce8167649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c4280026894191df53d008041e03c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9d7dda42beb95981a80d26a19df7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6ed55a921c4b40d5ff85be7abb879251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b17c5d384cfd44083ec5be68159e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc0e992a693e333ff399c684865cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d09c55266439a74ccfb4671ae11b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362cda81e985d0e3cc2f3119524cf48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d642e71185728ce5e785b1f5aa25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3875edbb7bec4d62a03063c6c4d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380ddb5b8f9bac637f7334b3f35d64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d065401a7a0f60aedc070f487c57a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9d41d4d80f898cc054de9865f1ae6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfa5cb3293025317f8b296e9056902261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9540620cddd929cbbc54b0143f740262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86d4f16f923167e61109276666af2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92115bbf4ebbd824cfdc9d34b8c5ed3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd03661578cd0de72a4c539fbab384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3345d3ae7f49aa8cab51a9adaecf03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e88be7f848cf381e8f8a95496a91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154266f5acb5f82514d88b205cd1bb0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192fa2028ccfb886e200245ca460f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febc1f340b6948c0e33a280f09ae439270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf776fc9ecb8a5561815d0b302559271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9c1c81f118d600d95441858624342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b4cf54415c00187b27e491c3e9fc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c717a281872fcef6dd7422d9d9b18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cfeacb7874ffbe1134fd46e9835bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047006b33d17d8936d127aa05a1b8aec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e087de2cc35ae589a63331e5e28f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571fab730233e611ce49e3b4a9c6625278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed1d525d903b80252865978cec0d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca500b3aa71bd5097313530c11713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2d8a7701be24fc35ba6d1806488b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ba02f31da67e84bfd9a7fc9fcd86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4aa48e08c8f7fcd39d9397917603d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e1dec3caa55f5217254b6b980940b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f09b69bc6bea43d398146d9d1b83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2c9781644680f3f29c6babd07e9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c37f02ef1fb698210771688f8bf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b588377c7d7f96eb80dfd3ab515f58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92430c3693057c33c6e8a6b432107289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e56ddb60e9ebcbb11f8d4f5161335290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2435711ab67a44b3ed9e1adf69749291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93abf9f8111455b4fc29d31d5dc5d52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc1881266722bbae268f9ab4f3444293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040f2127e6c836f690a204ac6eb3a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096610e89aa55937bc2e14d4457fc031295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cc8b814294ebf74e4f63d7a9fa5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ced198d872bd3858000bca4c3ead3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9fc752b52411e3a1fd70112f8018b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9b85381b403494125e6fab1ac9134299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677de482c06ce10e6420de099fd0056300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709569099d9aed90b43081a63207c462301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5f2e1a2058ca4708790a5dc023290302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aef5465d020855ada612ecc069791303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9593ef90023cbcc1189f54b5747eda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2294363fd0f1a84c6a54b5a3900da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820574f4f8ab10fdd0f94820a6cecab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda506d0130f0201c80818a830af807307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390845a8dc7c52079331529cbd32c31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61164415030424f0df83e8cd14a71a58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f845c4cc43748cd557fcb023bc69978310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9ea392f51f2773abb09fc9a470ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11b916115211e575856cb96cdba30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e28ce775e7d449bd4172659106b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb56888849ef3e2e2e7ad37a2cae93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea1d39e2fb0e198740cf830a40bb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59873a842f4bb13c56322d6f3661ed7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00dd75ebec72fbc9ad832a9a678e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa290acd8e3364d76dddedaba3eb7b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba6e923b9c4fd576131e30f0a6741d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d639f16ef595b025535881781155320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef0f23dba1614d4aded42e356024e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d01f9747460122339b905674ec7dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe167b8b9d5fcbad3d9f4c2ba13f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724470f426c69b9435c94c6ffde56d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e9623a93895e9e287c2da394ae25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8adbd4e4527c2b19fd6a1e89fdfa75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48063e6a634e735936307ae7d4f9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf98722717cfe8819aecf6910960f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8598e97f0ff68315653cd5cfb92b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70645d46f4e6d7bbd5d0d94223703d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e3f7a15855750c0c5f4741589eb81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef4239286f43b1304c569d90e3489332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3c841e4d855b21be01053a3a3c841333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828461dfc6719aa1923240fd09a264d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f662eafb739108610677c69e9f74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a078c35a129fed63af800f590466336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cfdcb1b64dc7b813b89f99b00f4fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477337e928045e75a93141a4eb3ba5a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ecf1faf58ec825ddfeee03cab35c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b1c598baccd41ca79fe9bc0bdfba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd19027e17749d8258d50ad6d79917341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34054bacebca5ac08669378ed66a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99409ce8cd0ed07b5d10a22607b5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66394c68f400ab71a6e08377dccfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77df44c1ad1e8d9a58eecb4316b45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29dd1f90b0cfb55e508268bf8408c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af267be780b31c612aa5085b0507114347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5570864fdd6d6eaf2822facb72720d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf574e80141016cd19d3858899e712c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda918f6dc878b5756163658c2916a99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bac2b62ed8af97a356e3c409be0eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d4e35f19b98c40a4286656860b68c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f1e6e023b34c0138fc96db68152f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253784c8917ee5e17b895b7ca66f169354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c7694b348a9ed382702578da34d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea031e51c1ee8b50b1234339e017cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd710195aa1a40e03996dfdbe36cd87b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf20a86338ac909037b03b34ac8367358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7407ee283dde29b12c0b9b76ab0027359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57acb3c92fed0921fd923c446de7a55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74085e3ffe490ac28194d1533e862e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62fd4abfb3f034626d5447c2eaac4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e330ecde42dacd2cef035c88d48847363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762d2a0d3a8226690f1ab482fb6d55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c60c351ee7d8adb65a0c94419298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be80cd1f7bb8c7e246e01fd0b74043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b5361f11572083910dd60292b442367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a6af58faa27ac39476871110c4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d32cfefb13cd023abdd5aee3f643369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e949c5020d21a8c399061363022911370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404f10d78283c67e4329c1088b904c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0a55e2aa032d05f3338b2dcc9a9a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baad4b4140223ae2dfa1e0fec7c63e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122804185c1f7238f64ab6456b70421374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ed73b03f360a893ef9d81c01213b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b413dff506626fac18254a6c270a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05115942f83db50adb0f130d4fda47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a502417766c5fd80cf094becf99db6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef6e5bed6c39d8291e27dfa609fd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ddb5ea64074a9b43d97a8c6f0d182380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d43becc5b808f25b63afb917c9279b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a71163090619b7b0ba70f15bb3cb35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069367b21547a83fe44cdf5ea7aaee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4e8db2746dd169aff3fcae0a0eee3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa764272359a35fac3c0e99158921d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0b9c11b58147426167c8767f4fc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf0a5db0cae96fdf3701a504b0400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803403bd97f4083f5a6a3ce042304bbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7f8a40d078565f7e8ed9d0a1b0206389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c925b765ff808e96da8cbb95c7a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060887dabefc32d79640cc4666d9520391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d28189e79fae8211030532ae7687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af456c9b60c6dbc9d9b05992eb8c56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001914a58b67e146efe353d87f36bc26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28659e568abca82ef030dbc2ead9365395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34182467d55639e8d98d83893ee5968396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4444423b2937e9d9f16d3c2867019d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb1d9068cb6bb4d6365ad0892bce2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8928e2818c2179c8fdd889e020719399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52105b25f873f6a56a691469c9d54ed2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc93d3cdcfe755fef83c03285c2e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbe4a052388c614fdc4ca5b52352d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f264b984c5d471b530cae409b664d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e583f1e87ac8036fba7d4de00e949404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0b9ca31131bea3322a7766f4c33d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed506b00a99ed1a6e7d7bd9333c20c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6447515c08929714df23522042ed49d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811aad45c5a231fe7c856a813f50708408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43e7ec356bf2fc2a358f9498849e1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3efd681520ade79e3814c0d1df0090410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12e618498cefa4580fac350f1b8fe6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7abbb4d74c5669b874b118e4c6d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ea0dc8982263a4f34a90ebc316f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210dede803f419d801e24a6aea0578e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01e58b55afcff50d22cfbf13e67eed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11a32ce52c6f14aac26f2a690085c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3392d874e3ebeb7a6ad2d616c09d1e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee1d3a2343ac7148d04d4bae7e15c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed16be0035e7e2f8d10ccca5486daa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836ada82609a59780a5f542d18e083f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1fb4a7c546f71c9b7f72efc2c5364421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc42a772f925156c2ac8bcbf20aeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ef02132233e06637788c37f85afa9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79dc2ff9275617d61f219040f24da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59577958bc025aaba1e3c7a21fe734425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a609af8a0113b4563aee04843f85e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1842a8b0f277b7c93fbf7e58247a9f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804fd00eeff54d9abca42073a63c39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f93fa889a922e3eed8bc3935c9fd02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc788ac24a99925435e639bc580c51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7123a9ce54f864723f0bf293f24da6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1a4987adc651bae267505f235a83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065246419db6fa8a6dfb4d331005f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6a3d99e0d92792bc353d85b974440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a581e6b7092c5cf0070f2ede15df06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eca6a9b8806bd040193a30f6de92b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fe1605c1abc110f06b76aba9f9254437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ee80a38c568aebee94ed5b9c6b037438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538b4048412eb877751f4a660667a6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984aae4e64f6a1eb7b7d718e5871c95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66128f328632e4aff03ba2bc411b2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af751931f51fd71f445f83f73762c932442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07e84b86e1c90ebb6e1fa102d66276443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4666896f7ee55d0ae0af9828b76d7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc54ac4e44c9e51b320786ba5b4fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6094f9ef9fcb6817f4d39df456df3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb364509b115431dceded95efde174447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043394ab44372e85d4808ecd708ae981448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a423e5378f4cbf54c1296fd7beee58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd2ba80f62706e528ed51f2da429d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf609673a95841b2ec7b1558b4c414451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19d7ef5713e62d3ce2b1f373347b72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde21374a44f7afe919eaa55733ef81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e6c8281bd0452dfe32e983f266ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462af40bb9a1ea4b6df870261509e7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2daf91943b02274c9f480e3ea218ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c2db431728ef8d77ee6eded36f755457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f170972f765136e6c3e0d63e0438b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de051384483215e40a0b3f7dcee2510459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e87833878d602ce894eddbd22d255460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09171e48cd2866b93d7e00150abc9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb745901a968408651386411eddaf15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc3b7ab8263f9140e9c9a713824467463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe3f67b68fc8d04c3c6a5606d4d1aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666adde0685a7315b0767408d0d30790465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f003748629f17cb92f05ab8f5d5940466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb95b98f28f5b519c1fcff7de2a313467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64078c5192fe1b3203890075e052169a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a73de7d6c4a1f1bee168e898b18ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcbcc2e6e65f25ace5bc876a3a8c0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3d1d51944f54f06e9261e2f967208471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e43af9dc7b7058b92edbf026b269472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c41686a7b1d14faa931e2441b976f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865698c2533f8eb631cfd9a7d87713f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d83571faa9fd8158f71972eeb9e96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4ccd1cdf6b8fd183f58f98fb277b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c688a9b227f04e61442ad35eec31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad77d3fb0f74faf3acab04422e13ba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e4944c36734ad30f9203be5139cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47076759c6577df7120a1a51a8abd8d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871dcbd447f746328fd0b213a6a59c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b182e2c3ef4d3049c4c2458d21c49a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48235afd32d041a626298f30471839483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d5ab8d74ca8fc8e66a54de4c15c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804477324f3a4c3d3426f38989b51125485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62de3354a72a49dd54097a8cd41cc69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ff751fa5eb44be2b4e126abbce011487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396c188912fcaff358bff8e2ebbc2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71978d9457dc7493c244f6a1c9129489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160114e53514a58443232a6f15d37731490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e42bb811ee1d26501b59819efeb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ba8e2e5827e0e655ce68d7dfde46b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bcc701e0679b831e79f66d0ec6416493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ac9700f0121eeea88f4ba6df2553494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959b27d92f1e5be93a184e1ad9f6291495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401237a70907e2974edd7c0af24941d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607467790463796b3fc1ee5a1a458d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56974d8cfac3650d9d23670ae5d969c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae4626f17050ddedb606a9a2a36f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942497b1efba0648645960ddc96c935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1448a9c64c13eb6d516bb05fa357df9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7f921dbc89c7ec874274acf0f96b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4ca2206b59e818a0776ea60b9d51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f4a8d368a01087739564712c32ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f29cbc36b6875281f0069ad7e9376505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a9d5cc7ee82d383a30276e2b8da15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abd15cdce15f38f7a26eb9da512872507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06b29c7f5b4ce2102801247adeca7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c3252697695c7ca8eec770e6b59d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a6052423633be861cebec95e70366510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce74bdcd7f1de9342f0709643141b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf595c5f155e4722c696347e3952d71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353f77fdbbdaf00b83bad68fcd5dab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f160792a3aa8666f989cab10005b4f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128a99e131e596a0c8241c01523d651515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf6fd1c39aa1d5810b96b17cf44c19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b0b094619fe78fe5f3b593072500a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b792b35f1fb51c3e5fd054ffbf7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36817cdbd966ac57eeb09e8ffb5653519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8b8cd8b8c49dde0d048362dfef7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c044b9561dde7742d2881b557b371521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4864b906b2561b7fae81bfe69fe1e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa62e41c9ef218ca466e9b3d529c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ad92e9ce6a4526a22256fbc8e83fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f5c62a63ec00d7eb2c601c3f522d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf73cb3c5628a49b479a98a476f1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b92e021752c89e7557d1bda57109527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e9e7b83d1919ba2b46a2b69107eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecebffcdab61a432bf051b231a08c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c87ee6a148325e1c571b557526cf1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c169d52d4c3a159665e15f722184e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938781d592acc84e4b918c26b23f0720532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b44f4ea6c849067c76314ed63e9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ceb170a6f35567e9a0e2fd962b08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa4a430d487842c035202c34f7acc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0a102a9fc2398bc3e6bc906f1c64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046711326294de3bbb7329d06ed1f2b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e38751243ee86671d7e86ae6cba7dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e765d7f9dde5faa87a70999a5b3ffb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7cdbe9abe09da216acf5352b142df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3f1a160506c8ca8797668dbf5f8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216d496e2c4c22e6f18b466f246845542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910d9eec3239e899b7145c6db6bdcc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0834c207e42d67fd2439a5b1a4c64c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6e02541c0805a1294405fbbe9b172545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb9942099de16080bd58363e12057d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3440fed4df7568bf9f2de4abf6b93be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19991a1e7a248d16e04e431d83d58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc13bbdb3fda13572b924f26d95bc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e988d3190938e59861c63a160f7fa19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdab78668be9932cb09b0dd39282e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9f3f0a43bdd5c451ab983b2df86e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c939b96b8c19c9c394bde37482a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c904c2d3e90797fe3a8f7e8b00c30b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2ac9f9fe313077a52d832af6043b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a971e661aae62c4e9537e225e3b7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198434de710b9a840a54c715c22927f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b283264e2c35a7b5d8ffaa03eb7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13765970c1600bc0f315a973a1d412559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac491dfac234301f3441b982951553560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f8423694c8f374436ef61295783cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a50b9af13c98d011c3ebdbf9243291562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebbe6644d5ebffe5a297607b2fe94d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e722da5383733136addc7f378a8b82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ed3bbf97e72648c7be6cd95cf3c89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dde8eb1291b5b75429c99f64171b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389b728cc3bb7b492e0e0cbd3fddd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818415877ee69493c4b5c3d1dce4085568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648183fd8ed67ca989893e5d99b0007569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d4722820671f54e01e641dcf6ceb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab307036bd3569a11f39f355e78da935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94488bf3bcaf3aea8b7881cca83e7c22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54cc344c543fe5b8112864f06dbe4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a122359d6b1202cd19787bf46a1dad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883dd30c7d4c693472541e8894188c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45796e86c160228017124d2db2eb9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb2e6dd3f251448807ba2546eb4701577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e09677fbfa9006549013a17c442b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff394c111d851fd79bba606bb7da6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54c07e8f09373af9d2d84a1dca4e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c3f993156e314e044456a2c7e1d27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacddabd7b09a29746cc76a5b074ff46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fde5baf2aa7f552f270d769f07d97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759d4de98a34692e307e8626020de9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d080af0877f3e44e9f706d13f59e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56baf1b3666a6454363e034e248a83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a107d9d266587c909326795637633c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13da863d1123c6583e3a895edb356d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc67dcbbdc196b981a09a1c879015f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a2711d9d9f82d27b3f088e7082ff9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf3623c77dde87ceabe24ceb0e8f11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60188170a37189799e7e3080f504e8b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f635dd03489daa50d404352d18829593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207842c22732e2a29f8fec25f234b7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8545a9732e52f80128acfb8833e75595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd896aac0d5e17541e667502622a5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e4e925ede98835ebffbd2606c86d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b62cac5fc76fa8d857c32add29621598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff0dc6389bf125f0c5376d721717a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3495b170fc46e6c1e7f60ac1be8e03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ed245484f3997ec10d87652f9bef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0137767080db36346db669e37e370b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd49522d2484884a63adf94ddcf6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3255cee64bec64526768291c6ede28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78eb2470cae92e1dede70c76f52f34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584eb7ceabc89d529c924061041fd76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479394cb0c76ffbfdcebfbf3b5c218b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5822c93a94ad8d213de822d6410c71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587be36212671a7fd20f58af8449299609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057b7b2c5919565815b107ed0547c5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a37be53445debad3ba5f41c113b09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0bb9173bf09dbd64663f085b71c77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dc244965171285403589050a547bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ac42dce5e0701b3a63f9fa0ae1a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e21c375184d9091211292bca36ca3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba7750b58c2708043a46f6090bdab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321cdbbccac062d58c531401ad2dbb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243133a37dc3a50fc87fa63a20a3fd65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50821d16c4c0ab35609db02280048619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c842e280d0c8269c826259b29dc36a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa2787425a87bdf3c1c64e2a349860621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a6f54ae2a93b66247296cde2e086622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52dc5fa3b0e6d110f6aa4733c9ba8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378aea189cc0a3ecd02fd27ae13b8d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec5895d8d0bcd13e8585537932fe19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53774e72198c5d409060cc6ad614404626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5c70071dbb515dc4bbffd2fae5753627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249bf5f522bea7a5f2f154f635ca804628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a04de9c6a966500312916a1a86860629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c8db8a731c4efde49ca483cce870630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061203d43ff3cf86b1998526d40e3764631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97f1dea306ae98904d4002f122c133632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71d802c82907db8b136b2bc79a0aaa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239b1f4eb55cbef29552c1efcc606bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc364073326107b76616c18bdff7f94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a158a14f30ca4482aa987d5536ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf64547a7551d9ba99b59bf005e2cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a11ec4bb1ad71fc59e56901cec540638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637442576c2430b4b5c6fe7a593997c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908e60a677fc28bfdd1327facb971b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b718db9240c1e832cd57f31bf4b2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3965655a4a9a44720299bd2b9d4ce2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d637c57aab43513b4791db66be1d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda28febfeb6bc802362d9ea91c84dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535a2e9b1a047c9511323e2aa4af290645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8de83af0b750036b31612b1f9f94e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d8d56f9d708c8c81c592d1af54765647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe971f6acba68e0a40042d21efd0641648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae3f95ac18ad9e5f4580492a93d0f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae6622a85af9d63141979d4a6d695650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c46bbbb6aca1432d1cfc7593df9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230fab95b3b16f04dbf2d7911f900e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f617129c186f21ccb081156168914653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28c8f5052573f596ea5927038e4e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44ff644891f52a3295d26bf457a4a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931643c946334a5a8b9f1a8606b73e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fc7703e0dcb5b0580bb491eaf9ae1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1fbdf2fc82958afab9953eaa652be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ff53c290ca04273f4ad4b62dc903659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1a0da8aa722b252d1ed12b4bf6bed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426cf172075a2afd890d1e087280a6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ae47918b37e5354ab677e02b4090662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a9623be257f56f9f90537d16d084663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111825a2d44e571b106f2a58536ba11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68148151249d4ff1842b8e04c21ba1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944080f2071ebfb9fc634662e878c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de5e7eab152567ba025d29ebda022667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080bd4e6e5bfc92cdc1941e751c7655668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179edadcd48b92f40b4d9366fe9f8caa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8512f2a65eabfe297d7bea89709f665670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8b80f9ca6040eed96e6698356bf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec1e1ab58d10b854d87ab990221955672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989de459abdedcfaa2af970c99e1839673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506bb9fc0e2a5246b6001233052f453674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b3e9c2d05eae39da080be06c15c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44a2c73f8f3a02c85867dc111bd60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc084ac138c3d7fc839152227348f20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a138a44f10bf861f8bb3a1f02a86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f3e450e00d6e16c009216054c4a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c08f8b32d4967202126754e109f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b042a390e85999254afc78c86058681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42642301cbcbfb464a6c7705b8a9e9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588d25e3229da74df6c4f462813bd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f37186d0658345f6d6ba676d427ae8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d9b755cf44da7950fe5647f165b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00b403f905f2fef9926b84017a902686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b9afb2d8590f4b1c4acde6f7bbf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c7c29150ee4ada5b68b161e6c5f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848fa52033cd7be3d30296b74217d7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761af437f4f403d04688040a7982f9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcb13df296d27a8a62a9b07bbc570b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b6ab5a602d173d2c8ca334603ce25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad045e4f670efb7306ec223b57d17ff7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6860aac1ff8bc805f81431aa3add1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e9be49e6a44d752466c2874b5469695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414c9dc792f42f94d75cc4f63ad843b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163699727e839d3a2c0d936e6909d64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13936986cc5f1bc74f0d50119d5849698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc9eaefb29017153371f04c3152785699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ac78db564bb1e709c71e13023374700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1223a77380d6e96f558b8bbe451b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fb3709eee678d52b1bc6bc4c84b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fd755dd2c5f8ad3246167c4013779703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2c1938b22641325a500431d7ea7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bf0f2cf341a0f0d1677006e81b72d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3702b22d0e8dea1b16b8c5d40eb07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc19ed45aa9594bbab5be1c2928ccc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6353d87ab00ee5d406efc8d0f1b7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b7b8b808160386cfbb487ce8cc85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc8493d8e30fcfa81aec88ecb1588a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cfbc6bac2a43a601f1ac1c3a62ec6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726ed74b3b07855075a6e6e78a6721712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa938d502dd84bdf033e6c4de76ed470713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ea94305ba79e6fcefef23172d492714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450600d5c49dd1fbfa4d1a58c0359ede715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d2eddff8d3a34d9ef4d103e1b3f69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1ccb5968466e4a7fe316f519bb086717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8b2aaf8c4df4c14a100cacf09315718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80fd3d8637ab517847ef4170abf80e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa38e5594236dd02a6bc8129018aab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14283fe9daed2aecbe43273b5deab76e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4fab8a9c98f7382fd35f781ec10f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4ffa90c9f03fe9de502ac1e0ff1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd2b2a4a45116eb89eb04027560b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308635955ab954e8ae79582814fab4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf6e957f5b6e7e8a38fa0b472b7c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13504c3af2b7a35d4cbeb4080d7dc8c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e618daf887adaa3cbef3d5172aea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb970d4a909913b636b6d1751714337729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54e45b57c890d09c72099f5630577730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095465243414d36a09d3f7cd87f9271731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b5f320386a0fea619314a838df70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaee7e89bc0c2592baa597d420aea5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ccb843dba48ce8478ba207b08adf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc3d089139addc1a5c000c895e254735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47c2e94dbade044df375dd5474aca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f98428bb47dc114295ada574c2f88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de498c44e836f3e1e0c86a89a15ee12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28c271811954f3962de4c20462bec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ef43382e3bdf3f6eec7503a7044b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d349449dc1e39b289a32bb0212d46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1d2515ee2ee109d1827a8c1892f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313039f784ec8cc7852ea8b17cea787743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89c02c5ad9542af39b2161b4f982e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda25837865af312563286a9b62fefe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910bd6e72777f1cf5de1889f82dd51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5636f0be5cf935a1c23f5da843733d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86859483a163f40d70587f324d8eaacd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3339bd721dfadefb971358adc8b2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b50a4e42abe3ab5fea086c88b683a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf355ed19c5a137babf8a901e6cc8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667943ae651d87a1a77c199e9272f3ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85633a0c2fc1d51dde5b0d8528cfe0b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>