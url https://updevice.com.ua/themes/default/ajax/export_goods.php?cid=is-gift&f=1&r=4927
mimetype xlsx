--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d0ab2217db26fc3b7a15d5e081f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023ed554ef1b4c2eeed174a31eaf1ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e51b3c834f06984cbd3389226062f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3faeba6ddbf2ae87b15b82e8ee9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079c9fd34eb0c5f60da319fbf26dfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363216a0c96a16925f758affa391a21b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38b786e1e9a59613758f4ded151477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca13bc1f0f30e2e759e5ff59181eb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e6ff11c276b0c63ae332b1768fdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b97a92b49bba0f5326762f5b664a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7260f8cd211d3e5a007519f801bc4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864921b8484532899fc79e07be5d805312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dc7b7613e75d0e19507dbd2c0063913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799db8237c1366eb90daa9dc1cb5b1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375d6bdaf3e3c45a5a3d726a64c86a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fd96aeaadace2272dd0db6c5a92616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6a702f80e3e2a9c333d0c5b2dd8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12c1f7481b14b1ccc90db04259b44318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0e1afca82c96819952676e2ee70c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37532a0b9d5097753697db20af8e7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841741804a228b1419ea20bf1b511c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab32392ffb39712d19728a9d11b7e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2001c9f01792620972e7826a49bc4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8846202cb2f29664bd45f68f24ffc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a701b2364eab70befc40e6eb54ec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d4495cbf729151c04f898f183865526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f5131b166ea4adc51e3e5ade952b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a8cff900c9884edabe61cdc4cb69128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc057f808751337492c2e67492982729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02554127c8f0037e237cf95af1c1273430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab92eee42023837f2dadf3dfa3105931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa54a6836cc49764ae2561c5c2d3e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4661423d9fe15380e40e75222987533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848c8acc9105da56ee295c7c114d4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049eb8765f28120d3ab61a10baae9ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01833061f071ef7ca3f0662fff06f4aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ea3f5dfbb596b5e13a847703293d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d7a06928bf7e47ea17a5f57877fc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1fc828568e7966b52046f8b184fa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec883562997bf3db54f0c3da253968140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c9f0f8a9a093ea7e649067b19711641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16516a192c3354b41506de9f808999742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943794a991f667cc006ec7a1a68c387643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061c498ae389677aaba532c5c76ebfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee14475fe127166ceb6f7e461b839e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064758fc5023fff9d79e68c50ea209546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe8bf15b1bd606f6907c94f3f531ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db38c668b094aeb373ec50ad51b07548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e0033136b2f3c7db3354b2d22434949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b42c772816449eb10d7bec419d9d2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014b31c2343a90dcde7617ecf1b8ee351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2903e1816d7b645eb0af3a97a9588b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256c18fb2ad487a9bfffe870c233b7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdb2dae224079734954f89b89cd40a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd96f3cf8ee4e36c7c4fc0b26946b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9473b81c4b799aaf18b6d937c3b64b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f89072db2621b31aee233a961efe457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4642bb7fb5e097045e2e3598d97a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea3c3c5ed65bcc3f3fd8dc475576b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c626c5232551e4e967078e225b9884460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ca1dc804fbed86946658059e6c36561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50615c1ae208fa12556f8d388a1b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bb52551550351e3f02798a5fe4a6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9202173298292c1a34fab0d44df2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f95d30a91175edc985c58b21cf5af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798484e2e32bcf48981ba8483fa3b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630942c47771c7be1757f0e303b1ee8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6421f6c22cb11b1f9c06589da851368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e65125ab3f0458404157fbf7afb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efbd32b437282ecb4cfe8f5ea3025d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7844d0d202d7596c59f09ef3a71cdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b320125d06a6f71e80cb79dfb9b9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee623f9f1b76cb7eef656405334af7e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027029e5698427a3dc44960f3e4302b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb753aaabfd5dabb6a4630cb68d93475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4105b1a91c27270c1f31d02f17e78276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0272bac92988d86bdd1906f7e1b08177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73fc8d61db4fecc36932e6f194b5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440f6ae66d5e714d45889078073634979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8de46751b290b7d4c2e0f4da9a6ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed1b149102d9d0fa8c98917e7e3bf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f122d3eaba4a2460c98eee24516b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf1928971e9a74e575a37ae2ab38783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b3d82d1167e91f1491cd41cf8d8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b566d5437f33ea0cd94fc4dddaeae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cec4b65dd1ff822e39bc0e32ab2d0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671bfe91ba9831ca7f12f85b68a9f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011264c23e645f69442357a7413cb5c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b95e04c1a032b3b5a5f0567689a0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88c45bba25e473787ac335b7144a6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f9271fd8e67282e705cb109fde9a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b3a22c9bdee2edeab4e5c4ceb849992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c8b946cc133b2aca8660435adf9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d903fd8b6d4da356236b09ce3006494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69ceb2fb83efeeb735cf24b73568b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1915b1b43a7fec8d4a6b136ef191096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a054f39d2ac9b3a928a96c9f9e53197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e10ded2071c00f70324e7a9cd60b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3808763378ac7ea4726ad512b95199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467f96404d40568789bfb0e2bcdd37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f262f5f83ef5ed2b7d6634adaa737e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aff0fba05fe97db7c5b0bfcd4c2895102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f714b4b2eb8d1d113012504fe3897c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662a3a2bf2ce7db8a1a6c355b9ee08b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3081fa6c75d795c2f7fb9712736533105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1d700c0609ead5a4bdede882c11cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c88d903460151c04adcb1af4566ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1251e9b25cd81d4a0f5bdb88bae6b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc60888a200852576e0eab1074322109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb87ce9e16cdf1cb31723a435a4c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fedfa0889f2ba26f5bede6118a362111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d438b8ca1b23c75edaf8715b5b7471112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefd60f84d5eb8785cd0179a6d40d19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074efccf86d4531c471af94ce3d7c08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aaa06850378730c69a9f01f570a6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447557216e51aa3b0093b1c46e879326116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7228b96729199fad2ab0f36ae82b05117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757464f890036adc78747c9146ab1ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641da0abe04e5e53c02d474c44c84fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781c54d5b7578258f6272fdad83ffc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887376172977a37d9dda03684f9575e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d045639a1f807728a063d0dde7380122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20793cb2cb356c289ae5cb572fbdbf70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176344877e23c39f618f457303cbf329124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e870c112361da6bfc9e9014152ae6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96c32cd661a6d039418c27c268c87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5927452ce90b36e661e8bbe9cce0a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd713004f512b7d73d604a379c309128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071eb4f877beae84012c7b27945c40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb67ab987b1bfcb1c566fb11fd6a20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42496301220c692fe79ba5ee33e31f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb7901c9c32b089999e4c647960b73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1167bb17fff60bc4637395a516cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581747bcdc1383e6c38edb935e9bb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117875b7763389be8f3ab437b6f0e6e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb449f0f5bf064ca9761ae5cd5b9b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6c6d7d5288c4cc95f2cfc2c2bcdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38059b91f91ca6db549e792525746e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da7c54993c7bbc608db20ce4fb22f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ad16e1f7f62ca4a3bb8909b04a45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850954ddbe6ad4b06d586f80e79180d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba85ccb98a88d93f440a24c9e97181142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b7fbc234cddfba67a20975fee2de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d07d84cbe2440217b05cb429102b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3d8065c38ba91c7fd715054212cb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d31e161ef1065c6585dc2439d9bfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1ed09073d24c599036e7d0950a91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a7b182caba9401f4a62ae7d9db10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec87ad8daf43c765e8f5c04e782ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5e994c124c5d40d56f234560aa0d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a43708559dc8efa0f67043b96e6f26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da2badc22d7a50cd2cfbfce8be2d1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bca064f05adb9b8028f6d8f3d81af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3e57bda5bb8249256c926e3066b4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb05a0eb2343f91fdf7b3cdcf3707c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e005bb7211a6a1643be2b46fecb874156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ed24f2f6de7940daa006cea4e0f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead5406f543a6c4b1954c019467294158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025ce77e8fcd17b7c65f6879647aae6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a044476a007f7d159369e76be123ed8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f850ba56a290cb3962bb33cd45bb33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd1a9096ccedb03885b858c9294b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbf3c3c8e2a667a8e1d86c700c9109163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78200983f3be4fefc20c6f5620686c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690afe40331c3fdeba9de632a3019b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c295064b0d7d0d92874c6649d99d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb8d57b3254347375948f47ab40a77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431ab81ac2f2b04a58f95bd57e31f1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623b878d0e5343af520f21e65191bdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1c48e76e9455604d19432153d82b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff00b05685be822353fbdf75e6d67c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855fbc8630cccb35c43b1a48c81911172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e1b36f9511d9e365f08cb9223997173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b15a6baadaaf6aeee8746a0ec011b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460a4fb24eb332232ee051578a54e7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6212e890e185ea5722b442a8a62c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d88091c7e085755f315d1d0526f183177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de870413a96b0189a65ba83f2cc4c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b2f6a912aa865ab66fada8d88a3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463aa41da3d9843de883615d5521650180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7bbd7d5fc65473c518d33390db450181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a51799f8a6cfe9b1118ff0576c4e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcc93c26d01695037a913c7aea62ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c112e95e725c7076193e6338559b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac7b81682cbbf2134432fc2316e64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456e9e77a84bab5d62c5aba98269939186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6633d7f2dda75245d95d18678190f25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde343b089327b5ca957c3e1b50d94af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce1587d17de0e05e2ae15013548bb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea5328e9536016d4276383d59b4f4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebcfbc7a5dabee0814395b9d0eb622191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db0cc0f3c1323cea1cf7dc7c616120192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a8aef8cebdc77952f09223294ef2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad9e8b58d774d1e1e8f74a7596e368194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4b6b87c044cc84fd3cba44148bb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923c6b4ec3880eb352fad432a7c268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4f26f897c168634df974fdd55ec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a44b7371772d2a7579613a8afd79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012de7adddde3a694a9b3f2b2f5fba3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048eb3b0667be3645f9532da15b9fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a5537482df146e1f649a74b376f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24652930e7a7141cb0e0bef4dbad3a5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61729e46050b99032ad1944b9ff719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b26b07a07954a29f7dbc0995e41ebf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5891d0b75ca9392d88d6b061913f77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555b98f8637516bef78b7837510ffcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12a7e6ed9328693da3e83e7d54b99f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945cd98ec8fea3f51ce14f39eda095b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5eb87926844fcd140e338c46d291d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46c3f71be028ff25028e199ef92d7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404eec80390f81a86b1358790b05ed7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b53ab8ede7998c9f496f58d7c2ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a796c925938991e8a9dd64f61d405213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6502db8bcdb92cfdd3ef51380a052e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e76b6f51e7aa75f6a41f769c676a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f947c210281cef6950aeff8b547fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f125ce352809dc489095018daf80f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf76f3df9f1d1bf672264dce3f594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c49f5ff7cce39345a5e9a3d60f9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26e563c61e259183c8cdae80672648220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253800fdef86a7f0d317aa40aee12cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481934de880de0ce12a5f666971c30fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6cfcaf397d77a800404077afd0d28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415742b9e7ee89ba6dbb835697238c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d886705e6f384850668fff2ae25773225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221da7a02ad19c40f0472b73d5b7b8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79d6d9687c260f8bd80b02c79e8df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba230dacc0cdc280988a67e3bccbed7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46446b7d57f9d053945e1b4300200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66198e1b9f072d4d0fb92cba9b7751b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14caf9fa82dd3f8a6dfb845fa847cd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111075a11375b780ceb7fb8988d3893232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fa066ae40fa97564e64f193efda3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8cab6052ff8765951643dfc36d65a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f33ffa5fcf6f7676c56e0fdec1d0dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6b711fdeefc3b46ed86b624f4733236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec348e9ea5e829aff6e7e6d6b2e567237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f9e79c4e05d34c276b6b430546e41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e82b56ea9fdf465bc1449efc06a581239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f769b1252cce6569a9039cb1f119f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293b023a1751b2a7e4b6cdf4b60548e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b4978a304c961beab2602d9a2984242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a0fc4bd2ade95ee0a94d9acd6fd10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d904b69767b717257b902204c4df0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4109fc9c0d903f0be36868fac97dbee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833a7d0792317171b6f0b8bcb7a776246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015fb7e85a7e2b6b46fdd8223baac4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796d18190982c7ab354d091083a67b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d2168e206ddbb6b57ef7b87f3b429249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf8790d2e0e7acd83bb394a7a82b46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e097add840b0d082fa2a4d231312251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ea6422af5583db50cf8f19b36028252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb0af7f98e58d42d536493b249df9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06713d73154c3fd60f9c72c631b2a22b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27919225567812620988e9ed97965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaa3b2f2d2d4dfa808fe3d9a023bd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e9949cf37d5216df4b3f3a6c5b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4ec8e26be7e37c3adbd3e88b22b60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf836db490b9d41b481798d794a4ede259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f4638fb743f4664d18d4e4a7bf42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647c73edc9a4dcc2158dc01d5e69d21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b1efe985d9b55fce18e039be0131c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd02959ac5c598be10ae7a15b35ea87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d9fab66d2f1d128eff57668915f2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0400d5c277e51a7e3bc3636843ad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764118bdd1acef3fb723f938543977d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ead240b24b9b8dda760e9eb0d077267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b05cc761f46fcb2b69ad0561156445268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ee4fa86368f2657bbfe3d4377484269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ab026083dbbe57709e66f9daf2514270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767bd4b3726be61d12a83313f4ddabb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd959185f4c8e7b8099b9288d7fcee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101cf1e5ae473a04d76f21077ad7fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c88badc583e87af74cbdc26df1594274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e91f5813389f1c352677fc7e3d335275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318406f5be64314500efe7ed4e02bcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e8940f0e5660bc2656239253f056277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd2d72e078326d03b039a4233ae64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba019beffc3ec8f0b8cfc526b069e47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795532fc5966318c786521e42107a33c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aeb1953c7353ed3465cc7b592e240281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21605ab57c6f5e88a617aa03b09e7ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905c85a4d85c0a169cf98498d577b89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd3300666d35bd083a6fcaa8972ae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b7bf1b71b7b87fe5448576634a80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703093ee2f2bc805d4ed7095084bcfe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0e8b74517803505e4e28e0050d472287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486ac9d1907a3d4eca1fcc877bed25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f93c0abc8f023c199759431bab35ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ffce36b99f645cf3479e1a9d49bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785a7c88bf73d7a98e2a06d9b6cd5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311456429ae9fed59bdf50fcaababab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c2049eb4a34ca9b20e3ecb581e91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19f737b9fddd3680ee4cd4070621c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2f3207f0d9c711e96284b62326389295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d0a6e33d082b600753c9bfd9f84cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068acdbdfa2497ee1d7b2c31f78ecd19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db051a8307b6b457237b04588b19b5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9a9ffdf83695f180881779b77df9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b650bacf7308e028524e9feb9a241300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e0b9047266e6c07e7c9b1aa8c57c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6098c9a85ecfbd057bc11788749d97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691efec72c8a7ca2e7dd0bf9479c938c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29650fb7747ec1527b745afce323e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157a818207482227dba0b7d441ef75d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1e583e7ef5ac99bd53ef4a5a4c09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07ed64c8d7f0b0e1f936f9206ca0b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74fdc51d6d941acf49ebc3c11e04ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0054d89d3e54c4e49ccfc89a22127309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4dfc6d9a4a60f132d319c354db47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884dc25762ed598dfe24fb6b3443d81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc5c7a8afbae3aa59eaf6e9ad4f585312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a239245220d79357e45b2f97419991313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a14949b0a33a7c826d447d3d3f43d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002766e0d3ef28c8e782a15224797070315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411bfba97d792681c27eb34956ee7cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aada2cbfd82c8c8eccb0a04229d2fbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce06ce38f09987d068fcc8b6667d4df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5314177dcb44ff57e38f219c1faef98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca23e6bad5be143533404978e02857320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f9a83fd8f6ce4b11414d035ecb6e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c0c0580c1cb436bd875bc0ad4222322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397966ecf329d49166072fd981b029323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7cab017ac235ad0ba9094f6e5d079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd28f0df001e54c68ff43c727f5e533325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9175be0b149203f4b8a33c7b1d52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167e59636e46708ac5015c433aa08e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be05d18608a17dd472f0a91c256870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b2ad522198622207fbf9f3d75a95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f72faa4fa595f701371e0b10ce6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ddb34742ed4a2f002ab5b37474c0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b52d21d8f176280f359fafd59a0a76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad9d74a25d78c6417d3cdb309ddd9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec5a8983e957fed532a74f8e2f8b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef2136860be9688756b23c757a8c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211defc8eebd947b41f2058bf984d351336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f131b21a6fbc551e5698ee7266a712337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df230eb9433d4a967844355dcbffe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30b1bc6a85205c736af673e1715e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b2e27554f3334952068f53460308340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae651b2e4fdeb9ea95cc5ed340e05bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235b3a6075db1ab161449dfcf661c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b26d92cd13c5deb01160cfad28116343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317700451bfce77a91ce44f543b762e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe731d25946c8c424ca0dd58d42b39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3e25f5dae8f72cc43b05146f5367346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599c5904a931c703c10d452ab21ef49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edbc82abf32996cfcc587a9b2d62d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dae9e5ec92b71ac81b642b7c2a952349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36505f624b22fa5cdfc61ec149700f87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9115b9b95733fb05421bbae0172d9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97451059b3cacf6c3a394dfcd4ec18dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599ef24199f7b3a7056587fe547f16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a220c7725e2deba3893553da898ae6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172e322cc1c4aeed47a493d77b50e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601cacb4c24fe8e8651f854bd11fbd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530f0833ba28879caaddeb78f0cbba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70fdc202eeea1e7c90aa428ff5dcf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d0579f436cc8cc950721a8ad64928359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9892dc392e6193529df6774051662f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495322a2e72f86e7d3ced636de65a48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63e5e01735f50ab6e0eabface930f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bff730b4a9ed9b21f15557ec5ad74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f146ae45e01d2f5bc2fecce8d341364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e579fa305733ef0e36a715d472b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd510ef9f6d450434754ae65ab98ac8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953a00a597b84c24aaafebb692dbb25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995858498f1563050312e21efb01c035368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3fa71950c8642ba2ffd16e7348be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d421d1e4d2dfd0583f26f40147e90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa380aeeb0891dfeb826f1a3facd4f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb903c0c9a15b1304ed55785556175a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e29e326c94fd4bb9cf21c1ad0b226373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b72339abfd26983c95d21c37fe3db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419deefbb8265c806840cca33402e2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28b43570e5ce5356ef2ad744b293b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08374480328b937f606e1033d9aa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b48fcf018491e362ea1fc28cba39e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572a7e61741ff4d0f2e7705090aa6cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80a6cf171a4a91331e4a57fb7607d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd65d8d355c24b816e7db27f4f6b4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9c059ee7fc5c37dd32ef53d7384a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02aa905d5e4107a5b01e0c3ad84648383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91c11df0b20fb4005e2b6bdcc4131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7542327997fd6d45cec165b8798fb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28efe90ed1bed24747777e11ff27181386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eece3d30dd2e0bab6deaaad0bb98b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef37b11cf8375cdcd3591e04066e22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee36b8169fea56cae30317480a97d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52361b78af3f34499463d01808271ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed818e55395269b5f8421e6a3335947d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38796101002a03a38d82ebc1c9efe6ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b14605c0f731ee5eeffc1bd7cf94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59f2440c7dcee163088a9585fd9454394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01795cfcad93cbcfbd566334c6f78319395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903444036fb59d9e4e62a6ab01105c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ce0ba350fd6ca971bf988e5b6051a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd59be469fda1ddcae602b9300affa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4968c13889163fdb03801c4d2d73266399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8903bfe93342a858ee89de3d2c0aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d4b7930912ffd822a940befde1103401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fcac02408af29f18855d7e7694810402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8a8b5e252a05fbdcfdb4e48401a89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea568a8e28d6fc9285f71161c638c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39862c1a35d2ca1992e50048ef55af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4040da90495d6d47157de68e4f49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97a76631c78db8a620759ac43e5419407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5e0db35d12f462204a89f642ed6a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8039a90e5a35ecec2ec933d53cde4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cc4873eee40a09156ed27544e83c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8c78939ba4a48c28e8c9fb7ddd2eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978daf47f78b0ae021e5a15ae3dd343f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c1f43800f72ee70030ca003b2f132413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb7412c59a7f9610de9d68de5cc91414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee378f7baf507c933386bd8fce5f28c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a204324e5050648a3e2f27fe60807416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f241e22b724d84472434cdc57e07b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819635f2574c910f7de177bcf5d2004418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdf1fc218948f27d2c3ff7cdd24bbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8095cc2c0c5d7e826fc7798c02ed3c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457c44740d7cdb632f509fa0fbf9645421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94971f6dd58e42c610265754f090b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4902e17751e9bfa60af1f59db39ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415002a1b9745052a78fe34f0dcca8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae22634f650b118dcb8bcbefb0180a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6ed532b7e64c27b0a0af8a2a2a81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d1bb95bc787d4328385a5a89ef34d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cea4ef817bdbfe794b05098324af5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965547cdd096495235197091e1fd90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7cb3a32e171596285680682c5bd85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf26da1350e94a0dd46ba2c7ec2db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dfbc356eaa3a91d3fa30caa5f30dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902b1715c420d3ab1761eedc6b2303433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a1da5067618314772f481da26e8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a093faabf8362d2032191ffc7114b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17de42fd7514dcbe569ebfebf4f700436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9db395523f771f25b2288e26e879f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef125cb71f6a9a89d6dbc885161379b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f29c53ac12a644e266a25a21a3ace439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc63aa1d6fe616316b6de96f0108b97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b32399a4fdda797552cc785373ccf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ab423cb1c1d909d835a7e12c9181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9fc794aa6e13d620107366dcc3eec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701bf246b8efcda7deafc27d6552ecd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe9652669ad70aa0a5ad8a6c11e627445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7258f851a8123035f9b18d44c870d5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a96443e23988b9e3f75888341f4c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dde7e8a8efbc97d46663f113914e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769eed647733b65ce71bcdd7ee91e10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf657e96306c8d1d219d2f72d33db8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c696ab172a25bf3a6f45ea0a8b1cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f517df937bed0a47e737eeb726469452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906e1ee54b7ef80702684772e674a2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78efc4b185aefde4a8bca8d32b2714c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2641b39bc31595fc57da93354935ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57971ea76749f04cec14ac670f5178b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d484d5cf301754ca8b9ddb2eba2a04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447feb0f2f6c1ae6fcae0852428d6445458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c908fc119dd764407ea2d75aa26a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33fa8265ee510f54ebb142cd8ef039460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e2fa3a70f81e34105fab1fea36e7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51e5c8f99318d391520ee090fdd11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c2557d9c956e540ffec03ee97dd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd68d006478a1af913d582bc18b9a82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dd29b71ed55b70e7ead90b7d1839a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41ac46e624bc6839fa0df5b529e1db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f866ac0f5cfef8c1e4a42560f15b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b486f0b20e55595981a584ae363fc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe417926cbdcd0503f38487d8fbae9d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b0370de1106d643b05d0300e5b6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782912f59a17c921dbf1c68f17096074471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b87316c07b996c876f1cb8810e746472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da8ce031f51fae3c4929a452c54c09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa4bf3b1f62f3eda62d82bc5f40e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa0f819d01f221ced7c8c92deba298475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a070d815add6152537a3d9107ce9c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3a7b4c4b63c286ccf9fd0b56f2082477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0aedbaa4aabd4f950648e1c613b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7053e2f460b82d1554bb6f8f4cb7d17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a872ccd6a85ce42564d0018b34bff0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e4c6cdf35ea1b86ab9ba0bdd43ef6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde60c10505038db789f669834876f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e9fe2c360f25156fd04b00e6090f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319391b77a86d2342e54fff9fdbd54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac45afb233da9f3d628b68898bfeb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702495e8b620d3ecdd268beddd290b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913bc612f44d4a4354a49ec3426832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955bca24fdfe8bb2653b4c10a4e8119488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe1feef76b5a6306c76b3d27859eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0533bfcbd1fca39e22fc75e5925a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d6155fe5baa90b524e0140979090491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd097bd30f92c4d5ca2cb447b19ac03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284a83d3a209ad2c2ee8aacbbf28ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb35f42a785f808ed732a7b702aef5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fedd1e9b073bf630e9746d08d97597495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647043b45f66f3f692dd2c7df50f7b16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa001786df8a538efc77a5711bc734f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dde035082ea01440ac200de4b416b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e6464f0068f1e23ff6f744fb0ba6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2ddcf91a343b6bd225adca2cd2b05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dd03b16493ed98c7af7fc1e94ba51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe3d5e40eb237093c11ea12370e9e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6826cbc40e394cc762a372798178c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a924d8ddb945e61c875eb8b2e9b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391356eab4f2a52035cf0b00a648c7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48b23fedd9b7417aa1f7fa6415b709506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bd01e18a3db3286f7d28a0e85bd16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215327199b1a1d3d7e6beb5b9299d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0794cd151ae85fbbb69eec000729f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cd93fd6f32c8a84eeeb99bd2f1d63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039cdf5069999032cee85baab23d0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc07d354ec738d7c00edfc5369df5cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66981afe3cfbc1515c0ba4c3b9b6c9c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabe9bdb47aa3d7c0513871ef46df1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acc9b5e57d32538f9ebf4093b1bed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f9b45f4eb2126cb2fbed7f0f2a568516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d739e30ecdc6dbcaf9adce61a0edc96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fed74b07da1aa93f8bd0697517c7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b964435a3cbcf91aef21727ed1422f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e434a7557208b93496936e763397b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec81a8625265d32012ad3e6873610f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc92add194c812d3ab5d2c4ac8789522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01ac002b4eb5bd5b8fc63d452105e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9d5eab956e114a5cf4070116de018524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5cb0f144cabd980d3ca2885a2805525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c43e53a9f82580b84cefbd1e4167526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5893d3c8f0ad133797e212e07a3516527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34128cbaf1036a08527e4e786c6e4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372749bf1d9ab67d485ee5d61fa5e1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b140e2ad292b88853eacd1a62633b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cde9fae91522bd174b2626edbffde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02925541249f5a052c9c15a7166f0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d40651470a3bd8f588cec51bd6827533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1b47bf5be5d726ebbfcc39c8e29e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7b6d83ae030ed490a5c1af7007df2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6bc1f4a304995049557af02cc67ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552374c4d5b9c38f5eb73553fe0059537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38875009d400f8ee62b9ece3c161c32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a7e204164e9d8112cc15a85eca840539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f942183ada9fc641ec28417fbd75c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b87094a058a0c1d5361125722c8c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee2b393d21460ea15b2ed5e00cb76d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6e816db36100c9c29b002a125a62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e1fba35c98028aba3a20cb156ca61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6342cfd319e6809e0270ecc3b70e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8bad5adc8ba50231cf1b33b25187546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ca315f3bc54c641c621b3c57a54f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964e38c0c4738d5ddb5f22c160b003548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c7cbc5241e0628b42f25ae4f51c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd47d9c3fd383c2854b3f62b82938c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416d88751ba5a65bd2b3fac10781baf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ecf7182d2b4a2643a88ff0b90aebc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2633621e4a30571e22dc0ee85c91a6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b731c84fb2888e68108b115e5fe073554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09ce2a0ca1f0333ffe7acb9dfa965555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa7d528641b789990646f478821c40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d950a97a8a29e75d32b6f0d1c2a16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba88844ee6ed5b81388497b5e6e60c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d95b29093619a1e55a6e585ab44b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374d6d15b8c1eb536776d3cc8971777560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8f6d44a79a920dab0cd79d0a1b59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3123ef3b4bdaa5fc3a0ac5c23706562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84322542c7e5085ec5d6edb3e64e042d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a59d446f062fb180f3f264999d87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a7445bebed95f55123abe9c613db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd21673c4113c3cf965d62ff878461566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65449108a784166c9472dd0c52da871567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e551a2fee5d4c3e3155453f4ac72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab2263556643b41aa57381a0f35568569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d7c6d12f92205b929cfc18b68033570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c12d04204f00c8904ffc447c9968f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8938155efd2cccc58a93f362a547c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521b74dd6a5913f7dff3bcbcc134ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b16bc6f00e12c20e6f28b8778eb3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d7b34cbfba7a3a3782a8e2654c12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba76192457e577c0d3116ffb1ebbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ff43d23fe0c8f25e06421ae0edec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fed353447cfe18563f8c6349c7e5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336fb2905e0156afffcd20604a45e75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e7674e3e5f3555fe135b7d391c5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc96c0602f7f5349255f296dde55a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58f944907369b27f0d721490e16de6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd155d917eea36c4b7ab9c7e4fc76007583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2314e5685cf720066e2ce7ab90b4b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e5bb67d0a90dbaae0b05b1025186585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431056a960124274aef56c498338401586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d85c6a6d890892796f9ca9cbf1c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7cf43b77154dc3c53d93be95c24b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf6f650e8cc662a1f770934a1deec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd882143f82976af5c0b0ef83fe3948590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba211aaf57f38f507eb3418259d3483591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397bace5b531a37b17d5dfa4f53af0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59e94fee680ab2bb4446ea9ab993db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23acb18d10a96a50ad89bddd77b25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795689059ba76079af2dd9260f4bb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0422a794e39745f9b15354d88bd4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421079efa51331657e29ebb5f5b2b6d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e00dbc15d105e96bf9dc72f8c737598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa600f8267b6678125ccce8b617b85e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0787978300fdb10ea7da7a05e5d73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c39b2912f17a12686d2a63408f0dc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e90e25003c54e8cabc11dbcf4da45c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b01647d4327d529ed104a65a452b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1717d17eac1c929eaab0f94929041604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75339b5867867813f213bdc9fe19da82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01267641233ea89de09c3ff6ca15537606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca0438e49598be55a7e0128095e89f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a6dcca79f15cce1dd237f31ed352608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14819951854a6f6425e352ed9bfdba61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a55edcf1556495c273527927c7713610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e56ec915d07b833f41d9bb1073e6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28643608d39be52819d406fff6d6d88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aa454abb4f080efa4a0a569d7e9a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755dae2303ce1d14fbec5ede3fc161614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbf23466c22aba2bdb4559f68074b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c204ff90c02076c0d8edc4c9ae2eb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba424ad19e8b7dd31e8905fda2c953f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a23d3248e0862e2c5b753b2c40218618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd00f4168a80a748c8dce5499532e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17fd7b313cd467afe997bf4cbbe178620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616b9e7453ce527d3f24d391cfec81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acb7697eac993fbb4d9df2725cebd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba189412df5b01e6bf9b64efc9cf267d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c10e76a415e0e4d558ad3a6833cdd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff602fd41058f3021503758727f9994625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b44003514d84f3482ecfff815ac37a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585103b98f20d7d564e7bc1a0b3e25c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343c72d5147161707d185def368baf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44459ec1ee5011a40279d13b5bc1ea04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f2884554c8cd71cf045a419101bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b006ab7323397acaf40efe824588aa7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b28d865739799848e16bbc60f679632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd006670f4d145f3ba6e9ce892b17c64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c143545278c5b3997177e352ab2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079503ec94287e2151251303b5f8be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac06dd989b73c77c394df4edd4ae4b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3131fd5971a049e2a729b9928be58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0bed729522bf681fb847838d19f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f4d56cbc41087f554a0f5b71374e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656088ddadb16d1bf7f7b8b4f975a63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab702e855e456dac8f00e8010cb7b9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad4c41725c0158bb3d9ba64f6868dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c873e5b96ec15de5be2e126cbf10d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238de3747b6a4eceaa3116fa3fd6362644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a8f96afe666d0634daa8dfdb21f89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8e681f7353095b640ac6319e239ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df42be7f92b8e84f521f34b606b27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952336333f2ba07d0e5acaa876e4dbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a016046a674a08259e4bbae4093ad7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c07510fc7aa4cd21795bdc3794f74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1baae39e51cd3ff62781fbe10b985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482cb80eb9ef57e5c736ad5ea1eaea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819529b5bce8c83273507844a37410d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaca18257588c958ffa4e865210f6d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a94ff3b896a192a622a51f4273af2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500238a5f8f89621887ad720a89c3ee7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9c2f7bdb33c3ffc0e9e7f6830c525657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49455080a55638af1c20b383068c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be44e00c7425ac18b0e72cd9d53bea8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4b8cdf6935f53b9d52b06c224c42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187314d90d33689509164f216a96f85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc585d4e8434a602913917fd650647b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812249acafd8532b4d063ab73f15cf4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf2070b12446678da32fa04586dc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e52516065dfe565fe958f4c287f7bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b9ed921517d40252b296514584c3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d9efa810a56212ab0e93c0bc37f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf130d4f88ac425b0b4a66fb311515e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa9a924edc9ca3dfac43ad4af2bf32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc681017582cd5a3074bfd3e995a296670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4df43215dc4bda4f31ff0b2233df6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430fe4f34f1b74c1ba344ec9aaf93b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1c2b663fed10d09696976d0aa22f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457880e94503503508fab514f92c81dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1954264083e56f878beb8586fe0a30f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f84a9ffceb6493d0ca83f0425691676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b741ee991004cd32e28f33644942677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd94c5ff37e16c2546528ceb5fba36a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aafdd66f6a9fb2d4dc0af7df50f385679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489426a4154080803a19c93127f22bcf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15398fabfa82d6de6a5432919e265681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e52f53dbb745fe3802b9aa6448d1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a92d3883c04056938d9403cf7915683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea8ae9d29976ef449ee57ba9b6f36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d650e9c16b98a7bf53c46872bffc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f18191df16bd3dd201908a00b05f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987bd09e95464adf640790076348b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73438f156d8c00e31687a36668153e84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93c4b0fb7f01d677da27c8bd76d13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc37be111948804c907bdbaada8e89690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833e78fa1df2fb4c34a596574757020691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd127747ed9c45aea395cc019be4dd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e4fb24321decb15de4f7aadf7c2dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b660c7d5ea98a81ed2b996b158fcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca47d685ccd304ced9d15089512be3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e43e7c54ce4c4054bf35c3d150aab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b10d76e253478e71472f777177155697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39d531b1de2f83f61010c5ff1a937698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255965e5cc1462dea86c92d0751c7526699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef52de5cb123d40edd3a7e09e10845e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ecc24dddd13050afb203d8b23a4ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6035da7c9a44286156d23b1d1acfe8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776283f0e1fe7cb7745b9f085555fa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53494c764c24282ea3cd11e6a4b3d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1d427e9c21b415147e5a36e408dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956d2701280d54a4dfaceddaa00c15a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca903b69e6f4c78459c76631db030d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014b70558f9431607f67a55bacb3d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7cb88dc7a03d1bfa4ea03f18f4339709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52af5ced00356172e7896f3e2a10b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37483aac21f7e32f1a7e68501326dd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccea9335201e55da14e74ede9d9d65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f424a59a471a6ab7e957b4d0b03b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad012daf6863a94e0455717b2c43be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e59e55138ae91e0f0d4aa8f2b61a60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2edb7b5e8c3042cabb4d698f1b98d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff46e1d86279ef70e1397df92878ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef514e195c4b3f42111b2d5e0fb48d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d598042ff0dda599340caf48af337f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e861d8f4fa6382f46108d36052760720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0045b114cc52fc563c48435fceb489721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af40328e183f581b814f7f44df2232722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727036601b5a6825b523d6ee33451f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fcc4215a9bcd433cfff86505acdc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118519c71f9a95ccd9dcfd40ca9c91b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2ba62f99a5e84a9063c4a7a75725726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247152e51623af0d3fc1c4514eb397f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d68e87eddb5cce5db8283a5c99f6ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254168c2e7c92965e0f853c38277dcf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabdc5532e1f546b88bc5964263b52f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865a0d8524a486fb6741e24b840e1fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0623514a0d129f2ac03b99af6709e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277571acb5573ab258768a6e482cb21733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182132beb0a1e34bbfea42d271860c0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c89d8d7c9fcdd8b63186841e60223735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc602908ef003b70078e1189803cd9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753ce7b2ebc0fee83a46b488d0d7a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2a5bd021c2beb6bae0e3bed02050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daed4924bd2a3f88987d89a6d5c2a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c8292e0ddd417b60e50ce99f6088740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eda72df4439ba37578bacbef26f50c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a39a710052c67df32d76005ee88da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f36dacef6e12f4297376f9c486a56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4bd6b2701cda93220ea9a4b0f5cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f2d909051a77f517618b11a44551745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910ee54f9dbbf4f2f86feeeee083bc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cbb48178b43416c17a7ca684bd4de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4663921ccd16bbb2918c11f79dc9d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996c249402166be3d98acdde01e76c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c32bd180c798133f023ee013af433b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af88dc0c59736a4e663f3ede3f19f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbc7bcac92d74ac653510d35275cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc6a2f15c9d05f0caf15b69953f2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756cf5d5b9d62634544a06fd810abf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df3b7578a129ec5efbb8fdc7e86827755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2aab1009aefb19c232f1f39e08dab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfa8d9789d726df0985bae46679503757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fc47edbbd537603e2744fceda4609758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcad54c976265456f01bd5be08776fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f5e39345fbc4df585593d9ffb95ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bf24cb8f0e752bd4c506a9b968ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f93f2459067b3596af05875d72633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0592bf3c03107057024b91aa7f7a0314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee38b0c68ce9f0aaa11bcda5ab5575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1f63b15eac3871ff5c0a49eeadb636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d449e74b6bfce1c8db03adb2945817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3e6c79d542b8160b17bf33ad3fda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72ea7c195d093e2fc97377ad906189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc9592c9640e638a87be5457a2d0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c617be50165ddf7544cc466cdb08b8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d82262d132a79d08d3cb5191367c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ddcdec6b392266547118676a8df6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8b6f03c6d980a4b9ef084507f13714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50808efdda17c8b74a3c8def546fff115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c35029fa6e27c42bc99494d9162ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b30701bc633e1d1851127f93f3a9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0486694101ad2dd6c90fd89035eb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851c40f7c947e2512dee592c058324919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef196e3a7ba2149acb58ab20b262220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360414cbe05b84567ab400b733723c0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93061bfb6dedf708d3dc90887b80c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfdca104b354a8b805e5f1de9af7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493ed26fd5e705586364ebf64727ac024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8829c12e9806d755a14bc989ba2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6fa32801d7996e867daa168f6e7b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c60f79eb93260d4b5072a92e136db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dffcb26902339013375e349f6afe0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d348dc4be0604ffad4d43080ca1bd5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8290e882717232d5034b27acd499030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882c13fd82972e611144da5b03f76331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633298bcc4092de112459e6121984d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7effce4bb393df2fd5b475033649733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792db5979baefda40b923e3e4f74c7c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab356356b60f823436083090e470f4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb06ce968e2d0f3bc42dedaa7cfff436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e700f5735fc44eccc173d60e0cd4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c721bd150d1fcf534711cc30d11838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9799f496d41d3446e974448312713f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a788cbf5fd66c612a614a4f02b0fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5df3d4cb348b9ef5c358b541a110941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87badd911d39665af9b00dcc576b4f7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521debd7fd75bee46cab01120632b1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac8345f08802701a0d9b7e753bf2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aa277f3cf4e8ab72061ee3e5b6b8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d0acfa8864dd4019181ce365777446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458af6a1a916f961270d3f9ac62a30c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82da8f5003aacc115d7451127837648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e89451846dcb16d3dcac2b0e2bb59749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845daefe0c0cae455d911d99178e40b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e7239c946e33195ebaf92afab51551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc34046d7048770ec72e1a1b949dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4ae29df9940596ce6ce6a8bf0ff6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44033079df3220ceb57265b60ac96354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e81f9415bc6e656165d327713162f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16affc478e55e3147f7189e46d788ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c4f79b1f3921aa6ea55bb9c92155557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f9ba6310f40aab7bbc4b51607a9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15197c55b0a5c47f6eadcd290dfcb5a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36282d6940d860c1de7683e928387bdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8db8eff9ba9750165efd861a844dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291a22a1a90cf6f6c46e682667b13162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730696064576a55cbc2b433faecaac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92517c8842b593d18c046175a3cde864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ebc3fd921dba0d324edda7e8ef57e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854995803d863dd8b0841319cab2c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc7afade90b62890a14ed956a4e28267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a86b33f6a7c3d14ea729035c79b3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e4d972690a1174a677d615a09596c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd0569ba7c1bd578144b6df617149870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35664b219b133dd5d07a34a363c5ac2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e126cf95ff9f016b5f3752a4212072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e6dc29dcfe3f0448a61d5053cbd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75155d7ba05d83923818388bf682e5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a606382fa6a405db7182158daa8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e322b4d7a26ae0a782f30c520987076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaee2fb14ca9ae8bac38e9096ae80677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863d87f15d0cc82c7447b09a84e06b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628b51857fb655b2eeb1f4e6d5c08879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327ecea9d311ca706c279fd4f64febc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780df028b4fe228d347e4df46e5ab7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956e207a6d39bc2345d6f3fa6636c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e18e2fa04aae9e8f84a1cdbf45d61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeab98cd3083ed7e3751606d9c7aa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fdbb3ce98717246f99b81e6f9437485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b09162e627af91996ff5efad1810286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6706cebbf8fdece5a1a871c45f15cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2f8fcd4b05e35a112d596fdfb78788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a350723eaa4e7b77e3df50cd5df8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f8968a4fc277da4d56f17014d8f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff25d9cec2d00981ae4a07c8ef44fb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca848dad441c5c9f26ac93bde45d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8d05ce1afa9d6471a7e15e932e3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2effc47472ae11df9e3fdbbc1277c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3a3ca8165dfa5ce8ad9f9b371604095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30647dd55c3937b3c3ea2ad23c03596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69c6f6ba9525f79d1b6a734af8c1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430a9a7b83361e0c239e2a45bb3da198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b15b76ccac77a43c7fb4e2b08c4e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b73983e61df284668f8a2ec016e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1a48cd50a2ee653f63601d22641e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d48965913f532c150657365bd1a86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb90d97092dac04570f16f953e5e0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6641559046958487e856f1fe4ea0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14f2746f647f89f36a61f9aeeb37a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a4fdb6f8692a56feab4b342ff4ebb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ed89c85b710985c6fbc733a03734107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77639ccecda891b35a588006f5bbb0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f50369261748c3ad3acecd3c6a2d3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98125a48f0b66750a24b33d75e693ccf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081abe9c6c9c02d6f33f3b3796fd1183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b721a713295aa2eb9f44dea6dfb54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3363fa3e684444825d37efdc3efe053113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1d167f97fdf16cfb39ce4007698a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc14f1177928e701feed93af8babd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63348f7eedcbbebb5a82000f87f9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319038b2a89090a99ba4c9045fd1f74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e851602feb9325d8f59248d024fb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f795b0c142c0ec42cabc65c6c8ca16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f03e31675fef656964480bb0f8ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b85cfe6f1bd09c7a6edf99697c307121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9dcc3b19419ed6da86a2fd0165923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b071963f35230f8b51dd465382c09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec55ea420f2f5a12dc7ab5199e89b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee512ae355ff27b169a1587496f87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add9cee137502d07cc5321482e58c21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b610bd1f9629d82a74bb8ea4ba1324c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e640af75aeaa67d57c1d522c856d369128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782055d2aa037f198034f4ff4f40725129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a4f9b230fd28bc66c57184d01388130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f4d793d7706dba44229521380c63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56109b784c8dd5acce2b92fe3f2743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551861f4720beca1cfa265a4b46758ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453314de4f2dac47f68c5debba8eb849134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115d136afe98023b52bb4c2986a8c6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8838b3ba23a5c168ace981a7516368136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb12137d160e08c5a00bde193774c13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a794fd07d8eed4886735d2f1dac80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf2484c249ab7686f6ec6f9097ddfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1af614d9c4bb88e874e42a60118830140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c70eca5269a8c2bfeffce61f3a5a2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f21f2ca2c94432dbaf2653785306142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a3e0226e96694fa20768a08e61bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2e03a696f34b5695fd589e62685f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289ff8afb09b224ca7c5c4bf4a20c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b1d2735665b66d6489772aeb6337146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a4f6ea37484267d04f6bd10d41ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5422c72ae3207cba7cadf27b58c13b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb65ed551df979349bcd04c3bed53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8d4c2d0a2a61c990c41f44bd89ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654775aea2251be8878494ac90c6e100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d0aebaaaf49f6307d1e157a5a39d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8eaa4811e6c2a7ccd36ee42f958a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374137c22f9fdb7aef3efd4cccc844a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f274f5b1709ce622ae5bc2b75af11d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572768b420d0694a690da9e6ff00bc49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7ff56688d1545a54a6332978ac029157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162978674fc7edf4fac2910bc707130a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed39cb9e163de95d44bb819c1d75b67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd7ecf77a6b24802f069eb337f8bf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65cdadd0ccd14fd51595af1a845f80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da3a5aa4e9a1c12992e8a485afd4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43976e9a39c87a77b8b47e15b60659163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf88d3d2f0fa3d6c8d67ffb5b8e2d7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a0fefd3f77c3a4ccb9a26037d5ca4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f21dfeb359973c1bffc7676f2ab167166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe9c95f9c1799508a0106a25549093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969150132c09c7150c01f9aad429ac13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705cfee35783f6e7e5c4209d38d12e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775bb8c629b16dba4cdfc043ce0d410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293035f41d24fe43f351a06d711bddf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b8441354a1d19b28b1ab04912ee3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f6df12b3651eb9db43eed2a098ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd7c1184e89eb3ab92b6788008163a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1a436c05b235beacf079dd248fcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222dc8d6f9717de58812efbb336fdce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f8278e572b76569daac9bf67f5de7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840f386e57777da625b5d3ad791dcce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d7591e078d01a2b90b06bb3025eeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1544fa6522ab4710d61265feecb425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54cd81b21ec0336f8356fbe9949168181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657be608d0b3c13fb0a581b3ccffad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb8f128e9a3805a907c97a47d9703b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5140178dd5cd6857279e441cee395184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55016d774c6789ff043ca85f1797101b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a18f1a7e85c33483fc4eb9ecd286186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3585a236730eeeaf6a093b755a67a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45220d1d6095b62c4866167b1c974188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a737eae491b8ded73f050c7dc1684e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8b4c3493115e8ebb6104d9bac6806190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c7bbeadfb239ddcc8ff29fad1eee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe942e55b5013cb40f41118ab5e8c5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07916f5249811babe6644382e2847d81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2cd2f38cf14234a4e518e0754a964194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5736398268659b0a0f01ab12e18e0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da7e372a577739c9fb66b4eaa44e45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03cac9d194fdccf34ebe45419eb82f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a175a04f1c43b29e194cc2e39c8666198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a48f695c145799daa131bac7655f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3e52b9bb76916a118c4268910aa70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e5e2d80f9aab54721968a78ef67ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d42989f4637e85ffa49e3158fee87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fd0138e167977a5f9f618623582d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b88e4a329e4b528c4a673d4b2deeca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06345166a1fccbe2cdabd6df46f00c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1305934cdd455678ff97dd0bbbcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837583b3cd5d86ba737308e3aeac2926207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902cd2ac7cbc7687d45ca8f0bbb3503208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d3121e39fd77c14a96f6dee36782a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147b2415abd727d41dfbf5f9bc95eeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a55029b56862c9e2bfa85bfb9fb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa08c3cd4e8fb7e9582b855d1129965212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c0aa0cc7846f58c02d8fa821c99e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b42c6fe61f7530d77d7c4729774a2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64c1f90234f1ec502bd0267026473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad8093dfb3deef78129364be3c1641216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7cbcf8bbbda1835c7a26d0b1ce82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384f4649cd39be7188440257c3b4e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b3938f186c536c25928c60d8b09b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f105318471e7ed10170b4d3881469c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5846061a96b9db3a32da525b8a6f63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87686e7523c7a72e255065fc38069fbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af6d5d6dccd0bcc5f90e03e1ceb8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b52d8c2e542ab303efa850e5c081224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f6000e08145c94cbdbbe7cb57290225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc01f207b59e60b396ae79b851b797226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daa37075197c479e869a6f9ccafd00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac88d059f3b01e3b26b38922d7cd95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fe309141f1901d8ee3f1eaf7080c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377d40291fabd4e1057a4679654f6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053fcc7f7fae5b67264e3305a841950231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43005832121b95427121254118b756232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1460f4746f127b3967c473923ec4f8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa843ac06b79ee243de081fbaf37d87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4691b1faea5335eac3e3c9784a332235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f05cbf998d105a3a0363c36b224a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b704d5c6229fd4de02c91d153dfc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce1b0f03c262cd6fb861d2ef385fce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1438e897223395487c8e168a303948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef67996698aa22b5147f569d426466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924e99e28cd619a50fe76d6214eb70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151f1db601b85c5d2099a13713a0d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5a45f0c66d70661a49230660e80e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72019f803d6a9fe7e34f8b0c06c7e31d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8c5244edec68b5728a894e36e095245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fc90abce0f088a8ff39703279ecf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8772bf6376c04287242a10aec33cd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad75201f53772cb89dd1a48554b4c81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352d10827a5f6aaf4ca3acfc0b72eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f82c1b4c23e49d619004c1c2a78ec8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287260442cf3dea682046ecff2e1470251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461d197c8e61cde06415425aa88eb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb8b050c0276000e3e89c84ea48c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37a55bbb1b3c29bb24ea25f394843254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdad59b87b57f5652ce952f85b1057255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefadfbb7e16788f3dac4f4d8262cbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e41a44c863a10763c154b35459620257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046796a64a57705190c6801b1f3316a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dbd587e0e181d633b1cf2488e306f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7829b61774a72b4c8f853039137a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74591a5d93893701002d39696caf7f76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ad0acc9a852412ae3c10e44c3b00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c277b73006cdb220f3c7da43d6cf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d6cb0cbb245e12a08539d1664f3f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89fb60cbbf134ff44d63d53c4868d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32304222a8b84b693ce9777a1d1144266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccfcaf7ad5289a2d7344312f9b6e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2a5fe9cab8b7d8b8cccce42f9cdb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657888c14a8a36bacf2c16ad7e70f50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230570c99b1b0e849c517a8129269a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a5e8988116126e0a3025641dc6fbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aad44bbcf6a54dec4096c6ccb0605272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0b8908d30ef63820fa7a9059dab21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e43b8edab7c6ab9631b996beb9d778274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42d1058671b1a052eee06c32411ce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ab8a8ad48d8e4c3cb7a921b6f2e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a640b0e153d10357163bc6b61525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e7acb51543bb1f3e77146d7b3fade278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c8c21c45ed0116fa539a4f56297f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8e80c9f3239b54e4d26b5e03f8fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f3e2a7efe8d2f7c823878ca450372281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a8758ef6cf0d323fa59e5ffa9ee9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cbaa58017d8e7b65ff666a7241d28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174ec22e52117f9044bcf7d79662c92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c727b2faa736cf283555b525a1065285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930270524ed9a2af2d9bcf4fa1583819286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869714e94cb1ca0451ac113796470a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db18fa00112238947a8dbdd068b90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f512097b3e565c9fa765749bea15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5d9d1d665181bf31e8b934d2a9f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10764adc234bb0366ed2e475b3e871291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8e86f2db87e2b71147063dc6858d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749478c87f1bc951ca83e27449f83c9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a82d98789b13719abd3a2ff44a7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb175aa3742093b0a1c6a1b32141b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa7d08607e4392fae2166a64ab5448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba73037804fc4733e886a7b3d9ebad7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e39534609c036c4593bf751955fc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0580a58ac4d24c24ac13059c452ecb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a75e2635c39020035849ddc70d5086300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0bf98064892dcede4f9c1c8c3d992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c301bbe318012e40e80a1e32b284302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa54b96ddafa6ac21d36cb7cef023f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafd9b148cc389b942e2f9019928853304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c186805e32c47c7acd0f8e840cd49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7f053b5d022b51639c7417b1a2447306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a3d01b4cf7a0478facbaf97937034307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca05b1e34e4e87c25b775eedaba0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522633def3f14a0782ffc389df303844309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8af2d71a3a0250000b61982b4a9ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397095183d11237154b78033667325e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2374b604652bd4b98382077911926c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbce291ff1c2906458d382a21d671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48f7dfecef7a6dbae6a41d424458f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e493611ae90a430cac4644bd876c114315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5052718bd8b3ba69cbdbdc8c15ebf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b0c2d8efac4c4c0fc8df33b01524317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5181961043b83f0ee20bb3f516e92a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea9ac5dab2cc8361f1aaf67377c0df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e0a9c9b662d7731b201b54d24f18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69459c736b1783a9d0e9b56486eac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3506d5566cfbb693bef5a0da6f0432322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c93dfa4368cb9d91d42d45ba31c6d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86a3c8ed62f6b03533052869636232324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c6b56558063efd7a9a6678fb61fd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b646e90feb7045b5876e6ac67b6448326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357118a0aeea21b81a8f9cb51f9a3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653aace7db1a5566c85d1d42322f684328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f6e7c7ad77235007964f8186b0164329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3d56f87fb34a011dcdf4c1bb2beba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d5178ec0c259bdc83e53f88f51ecd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d5816009444ef0260aeab1118248332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a9e1b61927b79cd794cf62cef5af6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4eef0c0201decadb3322dfb32d2a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3ed0cc14fbc641c40c6c43981ff1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef376480ddf96b5a8f88a1d342922cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b830e7b9eb3ed5dafc0937c571d9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c751d441696814aacd9352b00e3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4f7ced800c594c61f2e1a0e90b8cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6536e9e062c7bbd5f58c86cfd7521b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef821cc330d18f9c7206a98d5a4ad414341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347111be65b5f71c3453b5e557bb1b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a83389e5966278add0c23cd082cb12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7604be81db19bcc124aaf379c175b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9daeda135b7770e14d1a2ee0dcf63b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a918ad4782d112e7c9175d801192346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b2ae67962f5c0e9f882ec4b5dc155347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc9a208f986a2d35fbd8f5d62c9b1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40112f42515a9c5d29225d36aea26a8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee34ae7f313722c2a2892c583c8f74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183139b99e37ea066f9a78fb745e9628351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aaad05e440d21d17508779c1c6ded352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08c75e1c8653954fb4ef1faa3337c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf15e9ca6ecb8da83724d15c8a843354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a441ba4cf0fefb8e0b572a8c61d19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed63c9b3940cc1b73eb8b927447d64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6fe622fa681de3b5dbf95306b188c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7596a3c18becb2688e15650170bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341550e3ce066d98d94b82858907a41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6484b24069a452ca2b71a450db3b1b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844f041fbaf27d4609d6026ed72303361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7acf4dcbdd2f9c70c85dc07e8bd60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35706d846772724662dfde43228e1861363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c906f37f16dffde32a91f4a7f28c074364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ebef581365cbcd93c571f7bacbe6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4b22580e9ac215e7824fb2fabdac3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ee741cf4d0cfdcda677783c9d321367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08acac73bef0d20993d0108ed94d24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545221d8d7777b0f236f2756809362369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89425bf24de5c02f765139be2a47de8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc4f888476c0af8d12dbf2fc46e0b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68bf6be9362e6ad31da567ecbf3e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff695e3b9cf015ca1b3895dc3976f5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac659b22ab8c0c7b02695e1a2b49050f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9218d5bab2e7ba4fa0055ad0ca21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908c8a3fd47130a4aa77b0d767895e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa391a3178492df450714e304f3e79a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfdde4d7b6b5ee708178925d891c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4864bf99ebc80e2986bfe58c492b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152405a9948b31984cf0f22b450aa21380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b03dc947087138c48a86af0f38409381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e25accc28357c4daa079c5634c73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726db3c85b7403c5f3a384c7947f0ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62bfc3fb4aa1cb9d208bb254731a96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63224274cdcc1fb84429522ecdd124a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c2dcfff75e5ee9976b350cf7e7806386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc55a00b7fb4fefbdb9d5ef685bc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdff6bb485255933cee95bc03e3b6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bbcdb330ac6b4783905c6112bcdee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613cfc08d51c9ab189340b78c8a8a45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8ec0292f1c62ec9c2ae5aa24e8d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21e6c8879d85ec91efed49fc90f9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe5b0d7bd164a24ccb80c5187a0cbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52116efc1d4b14391dbfd102f77ec210394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878945f8160d8f898c30e4872dfc007c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45854c8cdc78277dea18f192f906cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1248388a5df82147c7e8e0cecb547397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1b030c25fbb643861b290efc40b63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6a5c7c0b7807e4ebe69e2c11abc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c5949b1417da65eb9c17fd9f9a60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98d3e93c44bbf6f3235dde7d4c480b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db33749a46259a556d7929c3ee5234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4cd388b489df3633d2d9dba33906d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b99bfd1a635da449f9ab3f997679cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd696f22bd6a86262fe3e5e6793d94e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef30096eefd3f5b6c07a0d99b8c63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1f4a10191dd1b2a8cd921ee31fb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de09255057340a23903c45f31f92d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18fb260c29e1bbdeea01128bf64e2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264294e2be3dc98c91a16d846e521a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75af4b5fd9373d5f7ce433a30b6f04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30fbca6ed9ce6ace1458cde320f36c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57467e8ccdf51759aeb6c4dcef05bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8032ec499bdc7efd7ebe8a3dfce9546414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327c5851d3bec859fa6b883a7dfd20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292d666bbfbfc039bc13e738411370f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa7d9c95d4e6f2951786a79b84d53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f46ef4ae4a0535b31c815973fb7b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0a1594dab9b29ef9e76751d72a23a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8ab56f5501e054b46f263f218f30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce476ae91e25dbea32020f8c93832421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5877842946c7d463c93c2e379d32a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2c01fa53bca8124a34fa4487ba16e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0033e29f4eea2a6632a2000d9ec3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb858eca789ea8fa9e7a4ffb850ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87579af5c8f37a805561f0b51dbf5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719f9c5700b51058d99336f9b594ccf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795ff7ce3f072c5034df213e7c0073428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71941c9ffd96ff48f2202bbd7caa73c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eea87e91789f3dc655fd94d34c924430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15792bd1b75553f14056ec827498c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc563da0cab37134b0cb93e60f7e172432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b718d250fd6f27c2cae3daf571fc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953c40a7de2ea070f367deaf1d9fc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5734fc29a076614c0d1f57dc0507ab8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264894f8a2114bcea4163ca0a5b87b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34ffa71cc5fe50465dc5ceb2f83ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47746376dd92df8be06a689580da2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa4ff1e18cfb54797ee282438631d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177dd26fc2af84508248fa4c5531c7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed1bc2b7db8e49ac3661978a0a1d4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950d985cef3f20445168f12ae5e0bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e9cff46f52da831cb3c8def912970443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2d3ac51f7985a677dbb88ffb53979444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e31d4a4d94330417f1c7e3b0145f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e018ec94bc15dd51180c6b76a05ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d855649da4b688876c2973dd06898447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c13afd6a51bbd78eac486905826a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8373bfa02498a0ff0ca360879c1a93a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ebc057ac84b0758551a9bd57143a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3472e01bb87074d6a1dbeeb407415451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232123463e087c313ad4e573f27c165452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c938696eef5b154f6d5dbedae643578453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f8e6920412b9916bec9f8c088dcbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6b1da8aae03c31aa15022fc7b274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96142d228cef4fcce2b23f2410440309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c75f62f286f707e5d5281505020860457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d5e5476055d86d2cca24ac8a5585f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11535ad6b2ee6fa0b3fb6f5dad1ad58b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6623c72a03eb36033d9db9c47c3d41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b43d9886803b8f8a261846a0af54f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5c41d8197fd2e5fef1cbea03789d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ffb0246913c6337df054f8d99919463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f0a9c900347adb8d8b2a7a8a446c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428dc8c4416b87db738f7905f98e335465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b35861d7c79f0d6236a4e8fc851c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cabfd466f82a2b6b1219427666a7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f808371bcb017fcedad2a6e4a0d6c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31e8fd6ef26ef425a3a201759ca8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad5d20b0d74e828b99b3ff7db34a77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b905b08921b9a79cb778ddf523a4d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945883d45f9df28e59ede52bd473d88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79997fa4a78f57352c0944db66bd2d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc3d6ec272f88ed534ea2c674d900474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356de18e28c3d4c699024ffa70b9828475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe1551a32bf9d9329ad3af24e42f2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d4fd1c14524da37f669fd5549532f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91d7dec135e7ae9cfcbecadda191ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3578c1b65bc461373b9237748c0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9ddb9b3a6ad56016945cdf97f887b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851469b53cee2a1b94ee729169a657c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584c81c0c8c20a70840b91b1f5a1b5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438e2b4c25c682e06f063c6ccc49beb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c5184e9608ef8127a6b989ea6863e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8231453c4e3065b5f1e55a899b5313d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac24ce26bc9eebd99304175dfe63b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d5b7c35669b1d9d74c7e89401f89f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11242ed853c47bdfc010f9dc66e630488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c54b196c8fc739cd3a8eae760f08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44c2024e7885f609b5a433f11618e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aadfca1ffbcd1af41a83511246a88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac8c6ad91bf9fd8b257b2103e2914492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45061404727f287f0a90ce28ec9e318493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f18cd034abfb4d621e80d208bb9e52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76178014e31c1a65bd22b1460a5a133495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c538267b547ff135736a68b752aa23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18057c0ecf5de7d1315e6a39f6d9d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d422890f379daf48c73972da6acde5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a6bc25a0fbc336d0ab64ee8947264499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeafa11d23136e2d9e6f4ab746f8a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f085033a44b306c6902bcb1c20974501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889f1566f2433eaf40b612f0f4e00e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a50001ecf1de39dc8c575dfa84093503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69bad65ab17ce1417b01eb9090db74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf997c90e39306f206faa3d638ce91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb97f984872d24480fa3b716cb8d66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f6844fb581c9eba7e0e9a0e5607fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd98153631449358471d2d84ccd755508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bc6c6dce84cd5ff84fe91ca3cac30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79ea0bd740e3e26515d49cdd1521f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ccdec028e23b7ba997e25ec8b007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec76eba24d60098936cc222bc06112d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20856c4faa5b9825906087299e56b56e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd7a782f5522cfcaa64cc0f3455a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13d5400b65973cf5e6165b49de02ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692c4665402465a1d15b4e2d6409ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c25b7ebd10355d7acc022ba10471517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe92c5fb0a3e256fb7565f4314574518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83eff4aa6d94b8e1338631df8939e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472c42e33172630aafefd3b78297786520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0d4546ecd1c74efb834a159924636521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefabe24e00636369a704ee991ee37f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8688b0b56eb94a8adb1f81e258f55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8140925cbecf3dd43a0024105f7976524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742492950cc32b7232ed63ac5c5932525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b933bb03b978a52bba504a744e5ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f846e252fef3b81f7958a31a24b4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f6e38f1e85f47d6c0c41f18db12b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60608acc198b9b0bc83ede4acb05857529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b772b024953b63e5eee91fee5d65f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2dd825d472b836e64fe3161cf244531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef58cfbf1b6c2a8611658770e88c77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ee43dfc498ae291ad2bd6fbbb996533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc4d8c6cd648655b6b7147ea8c889534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21adebc7809a835e9fce2ce303560c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c49f962842079c4feca73abfea86e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1176ae7711e36c65ab7ba2e73c37f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aba8f8157a4380965fd76811de673538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be209720c6fa8e5916f10a61ded88523539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f7b3dc340dd9fbb0374c2d81c1d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d0fef30242ce1efc56571c3c9139541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad57cb005095879a58068d6a24ea9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ff37cc7df4e2aedb6273d594d0921543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c55e1bcfede16af9737bc52803a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0b78f871719c15d0eb3715e43dd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4e8cc243e190e1204bbd65ee44b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876741a5f8475c03e6453d3f749939b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e573e40b45be980ca7d7d6949f3b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb8521040d8bad1a74bc3d1e5b6e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981516ede1e432aeec97e8ae2724f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5521ca3c65728151b82180d2561cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae22ed864b394b02f7ffec55f783f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f0d9d1cba86ae614a96b6953c978a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa589ee8a7f78b4da3b589e51a5364554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363b482d64aa24e5634e92f725c73b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488294218259ef219d549cd055c034556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c83b9405e777bce7a86ef65f02517f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd9c1c4640a2cba996fa039657e43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c460d94aca0a247340d64f0f2be1e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea54886108ed397f28b1951eb8bb021560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d09dd26ab238f08df4a112173e613561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4038f326351775a2159ceb7362ce6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf99a75ba28215b60293d862ec9dbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e8605a44c3ce19638e2e833a52478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d09e5c9ac4b8a423a808adc94b94d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286caebfe378ffac032d67bc18ed87d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d3de3b15e53785c309015459a700567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002ba8e741cc59a8689d8e525f492e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c2c4c3a89a006b6605fe0a05c35b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9930e7838b9001d4639c5628a8daea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe0f81c4e85b84044f18e6a363ad3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5f17c4d7039f2332ced0a4f6fa97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cd8293bac1ed649a5ec796f7694a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03d25d1043f2569bbab605995a370574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9a96a397da410e7d774372cb3cf81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab92debbcaf1bb9b95de533999e6264576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea484b139d2037c51bc822f1e28d55a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968187449cf850a93581382cc7dc7608578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b93f11ea1bcd14609f0e701d0033b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cee1899b53e6798b08f807b1eeff1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b131223032c8378d705450967543c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca47d48b97fdf54a892840d49a5d50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1fdd293363e9b288b2f0eb6543c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece385da6248f75fd39817479690ff8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304295ae601635b1a714e09f10a3e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f90367f73f736e745f2d96db002a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712197aeb212db8160a7caab4e0a0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a1225807ab863b0153041f09b9963588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c071224b88fa1a64e6c90362df5793589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b5d74a70d7efe71ec1eaa4067e6af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc12ba904490aaf0ebd43e6e92da5ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc6cfad2cdc80cb3ec7cf0a5241ece592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb44f53d659ad964438f9ad82f74a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af43ca931f260e3bf295f98593d469594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7ec5eab1118ab59634b8d1cbcd6e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04971ab0805f6e4939c0457b276524596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd2d7e489389e5fc0cdebe9622f11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07affba9af7dd9233bcc245ecbc1e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a6739aff104945be612bd96ecdeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55e3df3f9496c9b48a56d4bd4a3ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec72b26ef45c640194fb408b05810601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f069d6795e7e1876415102b97116bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4079e042ef960d1e52e328d3d0649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a123694badb92e3a3b356a23583e94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e006e1e66d988ba87cb003206bc0cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f29799f55abe4085cdbd323188a08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0399a1b3f4c63559c7825a437df26d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146cb3db434805eff09f14c7cdf74f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113418b602b58122f7301d9dd311612609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5cfa8a99e61271e18c650d8dcbda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed621abba9f5b3a992a5e03a5705b69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3b41b2389038352c7fb5ba611caa9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9111ffd28636fe84a37cfb44b4fb97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade1ef905caf8ec74f2b3c8df1dbfdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce81bf5ce6b235fafed2e176b1f6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce606d69e5e221478f054aa524dc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a53bb1ff66f2a9213a67446244cf2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f08376ce227e9bdd2af8f0d3e1261618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a76a0432e26ab5972d2d255e5c86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cc7b6522a1dd620a0e1956d380b97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb55726ff579188516e069e4f877ce1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1188337931d94caf0c0ca9bfcbc02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b411e23854b0f292a58f564c9966e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127dab4c412a1c14f011d18db37935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af970d2aa6a21f5ff0906465b2d06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436524c2908f0feec2c594c7405982d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a64e15f06109b2b51f5a0024dba1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f6f7067b7d343da898b9f7bbff01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af41db8c9c880b96869c0be3f1c226629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab5c5c3f52c1fbb9656c16d31ba6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd224ed6d4fd1829a77da6bddcc922631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844477ae6b74c190a56073cc47bccd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03737a32d1b502a0d2183b74cdef1a20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c330988148a6103c68d24575cfe65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a94af7ca096376a1b3ee0b67242361635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92346bf7cb92095674ddd1fba62fb48d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe259f2f63b840c55f998a59a0e5cdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746718626186a7c5f2bc2db486a5a1ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e921e4c0f73f5755897d790897e0f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9fe7671344e38b48c04e8bc4ce48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24de5ae5f15aaf7c1ad51ff496b23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bc66cd8bf851828337048f115f7d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b91b9abbeff1f6b30c6cd72521e8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03d961450962f44fdd5cf7665160b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e17e7a4081be173d7f5e97d93a06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275f47356b4490931bc0dc4bd1d44ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72867671715a6d5728feb1c7ca59c9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c064cad42992ac68e373d6a80eb2ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c625f26a45211b4b30444baf8b49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab7b0700431e6c259d152b6421e922650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa904aed5c08ce9a1efca50863a14330651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cfa67b8643d51197409cb2d69a41d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3919637d69baf1533b7fe368b2431d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3819aa2ca83fe645689fce1ed0c97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a7957cc4a332e96f5db77a6abaa3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3d2a1ccd3ad2e4c99ad65fb131921656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4b897e6003a2c45a121e6a316e38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659f45a202086214a77673def7d30fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2648b9b8abd346dba7b4ff14735ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db337bcc189468d3dcd3cb7ac886f655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1397d082ffb4d45aef845a33099ffa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d22e40d8cee70221ee2f97baae228662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118235cca4afc268ab1ae423bdad4d6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d36ec65041834a59365c5f29e80f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcc3e243aa756697befd77dbdece18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f712816fb83074258e9f4fb1e7385666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e132f602e5312789d59d55391a4c8cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ffdd80506226a25093f7fd3072d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a8ec2c1d12b3840ec1e5d36847d3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb042c1307e3ab3a9e506a18daa8c78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505e41c24a05d77dde3e15538727dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c868618f75ffe453c2aee133a732ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195280af10d4cd6d154112f72d2999bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59fa79621160803743a9c908fe1d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb89d4c999bb3635ac077ea99f5b02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61b462c5933a89146f0a9c25d6d621676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b0be88f802254fab1812daaf094c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0d759b04357bc4c693c25b6a474a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cffa9fa59c2f0b69cb7cf787bd4afd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8152eabe70a75694b51de390c5a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e231b715b4bda2e1710a1769e7ffe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dee7eecbf76be3a048291523188e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962989690cdedf3c363e84b0dc6a57d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42633d2d81e346d390d22a9a6fca7063684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3120530ea3948d89f35b9e10c54c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40e6e11f536b56efa78d9042fafe9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9f0cd107f0ee0c85952899162c62687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46430c231a47bac2f5fa500c7a290f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e958f8cc65392aece13a307ec1c8682689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd443ba8b747172f9126f006878cf5b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da06779f8cee90e64ed3a3a83039e6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2d917fce145bbef3c79199fc194e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d078c669c80ef5995ca196475503c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a4a04891cbb57cc7b959f64efc6ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9456e36b1da18aca96de1d4173cfc3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b8ec4330c98ace3ba02a2de7f43c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b6959ad053b2ffb953cd6361b8edb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2a4a4f503fbf0790d0c94de2b78c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874de2d695a1e9c66cea24d321af2dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7ca9fddebca8d156715c29c9741ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11328a498d7778e2a4b2f883c46e9030701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93aededff0e18c5f266983f5a50f00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98dc08c4e4ebc1231bb29347fe0af0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9b7fd978d9eca1872721a6679557704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c3d7be1911514c554e99d0b2d6a33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ca31e0e5c80921af4a2a806819a1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a115e6157f20f128a2342587d88904707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7bdc8259315bbc3fcb442ebb38b47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b9242a6a58bd0ee3a964ae078c15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b6f782c7e80e5043fd8da7cf2853710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d8a4b7844c9b5df19a5af00afb85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a8d466b2bb47458a9356fab0b101712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec3cf1b74ece92461e545378c692a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02433a09e2072e04312ee54ecde61d8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924071305e548625f4cea9f7ecd236715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d92ce0e3c45d0babb78b76f5c3970716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff1dbb66eb320fb6f82154bde9a852717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580d9e0ef17c1e574a797d442ed4b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72b5f3b18348b4ee9b502be9118c10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a350a299dfaa88f272ae19c9d18f62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94eb85120fe7b7e6f827c2f898f201721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070fa18e7166a96ffce27a98bcfa08c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5a30a1e0d04becd9a6a6c8bef749723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba78eefd4fb50ffbe605dd0dcd06ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4f97b8ac093471c0347c25a05337725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceca9752eb12768907c5c9e4e1a62e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4158599fd04b4fc7fd8a5a846b576727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6acefede17874e4095bad437a683f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3552197d58156977e84168dc57f64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca0efa95f87eae239c53d34bbb31e7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffdd79eab6134b0400158b0261285f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa0e0019376e5f44d4dc35b0ff2b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78b641ee85d3d203467a8ec35f6f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5bc25536468b8db43350796c0caad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0753d438f6bb2bdce8d9d9d761f6369735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bbbad4f09fdfafe6cfa90a5341090736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d8645a0a4412caa8f5cdd407a0fc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348072768dae68abde7f66131b98fb1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0cf5c55e2975f4718cbbb4a583fc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d654ddb0bf4ef7ce24c5b9632ab4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74709f34c72d52c50aad8caf98d0c91a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309296588b12032233a1950543953b65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d58583596c392e698ce2baea97c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af8e98b79d2f999dbc9821801124f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ac1258c1c35582ea89ba5c8030c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351197f375b9943a791cbe96ac02ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f2a4c3f4b69a3210b6f60be0d2d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd648dff9e43338f107e5ccdcc525748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff70ee79f830c3be97bfbc1fdcb20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b85f3de0bed687b3e6c25db095ba94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6d7c10f71a5c62762245d053fc728751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b90f240e1cec299b10764d0f667190752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab33c6db8d949687b808a97596b581753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d4b58fe429155c05758467b15824754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7169c8396fa3ea1a2baf1c48c64291755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ceb892d314088b9bc329e4d5a1415756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d9a013db1e4cb003b1401c08251d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541d83b0797775e374f58706ec4c8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964073535ecca8f758d264451b5117c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>