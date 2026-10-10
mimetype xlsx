--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd1adc821a38718a20e3bae33aeccd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55a744edcf5ea6da339623ec969ca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2366fd35e7508e4bafdb2414ab2a183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74c407d00a4be47ed723323e3127b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f0de059af14b35b67242d78d684e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ca46be8ce731b9f9e9aca67440a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135c7a89510bf1a445449fe4823f1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c541decd9e52d77e1d4330263480978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045acae732b1be96b30ac135d96b0809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa4c9cd7c7ec508bcd3dce098acfd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac765ae2180327ef8e21c476b14ff811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77996a385982611d71541ef9525438312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f60e597d3cbc3c90b71de8150b1b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed19ad64023ec8452d52f68b491fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d39888e9a8cc6ac07d54420429196015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67aca9714676cd3f5bedf82dc4163a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd840a788693fa48ab1574d247424ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162a40275bc4291e3aba730836787518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b2bb139e04e33526159f729629b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59131453ba995508b90b774cb4b2ee120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5499184d5868b27f3bb802ab623735a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eef355c51be8d852ebfcd0f2e2c4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc11f28c83b0c8a92b1d37022a9f2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e8c0c845a65020f61a0b79f0bd7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23defb1d5f4f513df0129513ec747cdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064fcff54fef5f957679e7ce832d0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd23918984ebef7c491bbf707f0cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d3d22cb563e3a0d9dbc12a8538ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a982a400261bd1b1065ea617515f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0ef5b8a99a6c9976bc8b78d26b0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251ce8eb28967050be52a7915e3bf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada480e38bfe152a7b4f83874ad0ed3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9369cf186c51a78a7694dc0d99c699333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a01dd60152862a09aa05bd7e0f8d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cafe9db29d51866e9144fdd2727b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4011d483ce3b44d515ed7337d0e3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc0247af94d506b230227183e03b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810efb91bd3bda1da85649f72cf02b4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219d3ae053d3c7cb42757ea1671410d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d873aaca3c5527a5faa77c306e748b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e394f0623cd31e437976ffd2adc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58c37675a70a75b212797b9b83152042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e836892672b34abc4ca10573609143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8208dde71f2a9ae8cdf912c0030a5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf80741a94a53db81bfe6baaa0ba8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d2f4b92dcc924f53574bab25257c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25502c359c49ed8190c222f6ca08b65e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e44f072cd66b7857d0b5bef696adb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e0a3ae881814a1de94bcc98075f5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3803945250d035a2fde782637f8e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b4043321900f9258d35bdc26b6e2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758685ac4351c77a7bee26d331a3b7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506f96f29aafa51907c017b7964ce253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb5fc199e30d51b8129ef9203e8ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812f0aa5df4ed890ad93562bf530c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553bf60be75b76e928bd39f7d1f71556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98e994f958ec073679eca626e9adb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21834f60031e931a0e045c327b607ef358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec39ed4e28645bebaa6aa108c291a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40fb36aa4c4ee5d58af3a8c060cb0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782444e169e6d2f2d59fa4ed34a7f71b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324de096e9ee9b4200419e1c4fc65b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb53d7a5c44dd767e8ba63468928963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15eb96061cf1074bfcaeeb72275c4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ae78c310ef3c0e0120bf21e82961a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b30f3a78f9f4a58c5e00750e6e8f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97608143f4a7a54818990aa609dbf6ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960093e431d576d0f6d012d4c5d26c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd01f6c0989ad8e810cc4ffe81f84869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a6bb769546eec2c8b7fa5e79bb99e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f91e873e5885804be52b5e80598e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc5a12497aeeb3601e12158a4ecf3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6988ec997ccc059c3af376052e3fc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80873933fa2f6e76c4366652e5cd2b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13935bee75c3a2df762f4c41470bc10475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c60190db7a2c82c7843bbc4a652076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dab5305b35b13f1c40d02706365a0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f8ea1e5c0a3c3ebe427f37804c61678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a2ac89eb546dbc133260ba489d6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599771e589d1de1a79a7dc585dac34c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d69785cb9de91d1458540d274b8ae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c254bf8db7a603ca969f391c8554082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e5b072fb11f9beea487c2b57894b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a901d4717bc04730531c1154d394484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae3786109b966a7bef8cf0f872818d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363039e4637963aa2f0619e275fe9c7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ee952d30154c869b720d680acb2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a5d89c97d2f07d1e730c6587850a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855d82d07ac0d045ba320bfd1d30f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406d36867e1cde55545cd94c769cad990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232040bf2b808cc12d77fd96a2d0c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6369a6227b9df2b34119ef67d296f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88000e131b6f54eda19bf6b0909e3b1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a554a78d8baaaad2da745e2a0cff57c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a423510a0d968cb4f236cf458544e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5242fdec38367d056e55b110e1b65096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df697acde4650ba154d34f54c3aa4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bb39256bfc79b56a0dc864d3bfb4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7dddcb794d937741de6824f3512bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ec7caa9457a0b93af8d1729debae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e17ad9a98e7bf7924b3034720a594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7745f32a8a2d08ae5e0ee4973a893a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf6de1672bb94854a9d5cca9e7fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a649e09498e60f28605d4dbd6b76fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd783cc3360c79299d8f52cc0d5b76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c9259062ea22622ab90c358fd6f05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d69a201bfee062bee2dec962ed542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd47545e24e527cbd2f0546802f64f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99486560a550e4b3d0a6e9c41e5e62f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300450364af3cdc5f56edc171d84afd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b19df5388af438182dbd02b83f928111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efafe75448128e44bc937438d6bccc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601720d85e50a601239a33769544f4ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c75a7f7e1981cf3b63cc188acc4ec3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1607f711f2b4ada46e0f6b63ee9d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c77aec0b8bc4df9722e3045aa0815116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc01ebe5c117605f6e7a918c6d8e66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b134f8aac51a06706ecf2b2133f7e76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff88a28eaa0694143521110d0453e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f2596451442097c5156925cad5be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed4686716d16ebfa7148eef6a0253121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab716648c08e3713b3900bb04d474e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6071cc5ad42724f388564387cffa92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed10b449a0892c77e1d29e7fe924bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fac46af0e2a57b938150209ee1c748125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb5a99b733c2eb9c7d74fd2ed9483c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a710f5fd1d76a12f1e63474feb8bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4779345b9347ecb34f87895500638128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bb67085fa3f6a723618c97f72bd11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5b05031eb9dea74e444f17e0bd66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea38d1c6b587146b5f7c1fe8ebafd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629444f5ddabd4e4d1f2e62b99952d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb66e17f8f2d487771d2b9a122a941133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388601fb462caae429ba1b80f02398134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c142e3a78273aa6027288d0a57b2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb815f145aa224101d834d8f4306f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244764329c10f2b830b53e552671621137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe43edf21bd084d5eeba6bceb2981b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404cc831a877cff930e48e37f1c5f69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85908b63e1f01ce6bedbacd2c5f12fe4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f075e978ece4c8669cc39e34ee402141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f908ab937ff2c47230d15fe99283142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62040996c85462f577169b2418d3b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a53ea55aa46585f3d5d95ebd2ae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddd9e68932914d57b831a4c12317d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc356eb4d156f09056290a200d844fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e2e7cf189eb0a9204907f86612b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdef6d1b8780ef48093798856463b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a595fefe076760844ec588f8d1ab5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847de16acb0996283aa09738fca50e8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb4182184f838964bc193871a5650a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb047c4f799843f3d3192096640f9be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ad250fbe7cc40f3a7ed0de888c8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04464713b3ba5a722d7947e30be8f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2255e5bc017958747df1dec90df2c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a62dd0cce3eb5c1b3646dd6adc19c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531172092001c77a679559f7479cf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e648f25116cbda06a86c7fb03fb3dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5db125c0278a3605b780ac373dc6f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a1b4126fe0bb838440b6b97fd6c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00971b45163a1131d79f19b2dd4638161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f146bf5db2374efcfcaa962b9d650fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cb43b7dfce009b6b300ee379dac4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546440ebcdb31c50fd1d0a4bc28fbb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6efd20b045dd6771863eec964abe97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b802754d8976d23d0bdd3d8da0ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e310a148f606c19651d6dae8e5024e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5fa890c8721c83b08350bd317137168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3694b137f041126d63e5b7029db8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d645301eeb414bd479494753fd76de5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c677b51b57716b4fe02bd0c551e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098bebe31e290f6d8491ef0e2087598172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91daef8f11e34a25742aa147bfbbf19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e38b83a6d620ebb455e2d308d3b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26a2b54c33133a0f4b84c590880e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e826ae1dd7855f4422cb19fbf011f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb0f8ca49f025cb1c817a5d4f614c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cda12a4077ba2559c526e71fb85df3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32230f2db63aed1758996598100c9514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5875f017964f2b7c053d9d9303e2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33add227942e041f96b7407d8737de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768987ae40f4998333e509b6c749776e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34085a24221a9407bc04487618b810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd4efec7fc135cd9b50021787220c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7003d77d45ea42ad3457ea61def1b29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87282490abf87abb16a0b26b4395516e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0270eea0f9952af3f1cbc64b4c7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0bb4888b558ee9a9b7bc995750b79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35137dea6e4b702727514430a20ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76fff71afc3a5edbe00a2873a7843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ac4b7329e07533449749ee51cf8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9f37164accc1510ff99fe69f886b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca98bf3f437d588032811fa8e9f80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2cabe2156e75a55721f5cb0a980bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3763feee2fa9f06bbf48cc799c671e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de27d31228721101fbb31f54d0ee2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ecedb202fdbbaacd1834fa40d615197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402606fe89e60f7930f34c9868911c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88119a7a307482ecedb6f3e7fb4c2da1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82681c2b19e66f2310de145205df499e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a948e3c9dc76b0a3ca4e29390871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a85ff58155ea8a43a3275a63a55012202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821a246aa04341abf9eb7b60438f81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555953f6818a7c2ce0f4a7f642910d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8499fe302552a6ab30953afcbf97f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab482f752b093789c9f2afc0d9218206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a3d94a85c0f401c104d280e71a67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa4296fb2236264560f99848409a4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98fa79e408415099422b9131f58a22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a358bac986b69b3350bc141cb5d94f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c783275670bf44f1a12220b7c0ffa65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c591eb8090b837d8d0d4700823d9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749e7b9d44a8c62524a3ace1ebadeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9f2ec099c627e3fb1e4754a59a5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f776a576e9efd5d75b7ae77bfaca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6e590677248a8b032a94ba54abd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a478bb68772c3cbd9ace912cac8448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209317d8fcec904d79d5b559c41b39a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ae601bc96f79820b192da19ac60f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727bd55ed7f51ee4ad8539fa41d593c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ec5b6f05289aa9c47d42ca24e3d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3801881e0b82add727c217c5ce008222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f371585160c3d79d0e7e09ee090398223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a8de25a6e1c82add4d69b72e5935224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ed27b0d90f6600cb30977ddf9959b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976dbc4151e77a353dbca18726af490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d627cd03e45bbeb0e45d4bff7697227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613cd29075a9372f968966a456bbe39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c9b568cc2606104b0e152be5e00f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b3c9ab284ee686d43359d494347f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca7ed095ec2cfdd8154bd47142ca53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549912c6fb0a75bdbe2a23a9465f9b37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1e500f12ec6cbad52e35cc8949e5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a3b368be613151039f401d833974234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d04af97f066315d80d473a4e436db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4935a9cbbd5c6a0e92fa1500380c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b7dde74231b38aa333a2b158dc68b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d29d49f4e4f8187220c9ad770b03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48a720366e5c0a8aba265635161a2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517c6a702fef89eeccde934f0b3614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f998775620d4b04ef225d4e5134fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3638761f78d56a5ceab1077ffe9ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe8b6d0932f54591237bc01a5442b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271990b5c80ad69d157ec7b93243e46a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114571fcf93e530748e016cc4879c7e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65ff8034baf4c2f926ab49cfa837a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc7d91c830f75d3511bf16d7bf245247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5f7e09cca6160da515bac7f90d1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2396df38ef9010982b3a0249a5a65d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efcbf2f12d661c4010a4fad84b63ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58445bf9eeca121b516abdf56a68add251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bf5eb66a5661c54c26caa1225426252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d624864b88e0626a11fccb358b45b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b5ff4ba7408608226020e1a4258b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c5cfe6de3b5708c9a0f1f3b5e243c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede9caea8e8b3158c2820ad0e28d3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a15e1968c7d3ec7d6653417ea44d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358737bfbf06e92d34b7fe52a85242d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a6d3c39a251bc9cf8c66e0f5b488259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05cbe2a0336c1e9d49d630363f94ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf83dfabbca3a8a1b9aebd6905f109261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aed6e4b22148eef8ceee60ffcb889f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb3fc13d620ab33c1233897ed4d7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe5319c1ada08c8a3b12a03d15655b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f414aea45f08f47e3ad14f062eb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33c8c50d936796f78a4d371d558c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79befe5b47927557a345468c8483f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0e4c45451b27de0a5864432890b73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef42e8e04d157f1ea462ae0df1d68d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccbede3ae6cd8481322b56c3b32ee1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed832e82462a8831614e8bc9f04bdb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff6f1ccb2afd0f8ea2948f5494871f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432537bcd45660157bc1aeb25f8e5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea4e365f57913ec70a27a03fe7b2a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b3c963871f2ecbfe6849bf330f37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c8c48d6075c3a7258edcff19bec2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec032608a51d9cb263fb1f4acb7d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ea5dad5edf1531c9b97f20c5cb90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf312a86a4a2f9ddd999842a70fd6ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b507101a9f6716c896d06b62b7466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff320734a09eb7e176e88e3ef467ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10e635122008377618545f292a847282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779f9c9a6179b60e4f4edd46759eb6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadda26e53ad5eb2492dc681dd4cb4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271d4004168df48ee238f834470facb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c23d6d1920154bdb2ea3bbb44eb1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0ca42503aff1811d6d4f3c5af7da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063d6719cc6bef0ed6c525d0d7e2ef8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94e47dc8f91534e7a786e1be39575289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1464d22f23cec74e72ba48541fc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe031339a40ae0c05aa2bb729f3e06e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f194d80c1afecfd2ca4c05ab4dfef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c84885d77f64e426d33d00fbf823c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2ab13e3cfa0e122de43a9fdfe36bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19347e40defe2f78510ad49f57b57e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c1b9b80cc1b59171079ecfe38d422296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81d1ee249c5af89456962a7a6c1f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66890acf4194926a7bdf3ee2e130ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd1fec2cce458c7e37ca8befd1044d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba1cff0b33643643fbf72ceb9fccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050e13a55daf46e5663a9c6c40f80af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1729bd1a5727b8190129b81a8ac65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6088da4424c28cfc1147a7d93d69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c6bb0b7ed16b49de62e05c86e499d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e69b6befc5267883d3e86cb71872305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a52f270de41dda08cb69a7e1f668306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ad0d559cedd8da6a6882e6965b407307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57184d6bd8ad41885285407d03f83b13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773b6e2cb2769b8e6de0dddaf267f22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162862edcb6cce6d60e1c8e555e045ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b5da23a18bd05eab919b3f530b6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7091ded9bfc24151bcdf67a6c72ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527b8d30de9108c483dfab7517917c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d462b970e66fea46e3f9bf5847deb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a45e44614708dfab0daf8e89d623315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24472f480243b4bff31554ccf16fe06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b354ed2a1f2db9283e1893ad42f73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760194d8131f7837a69169e9aa690b49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1086688bc10d0fc8d5ad9c3bbf0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24299421c0f6d09ca21cfda72371caf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f237b3a50a7acf83ac91ed325359ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc713f4e0e6b8ae6187c9e92eb0e357322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0bd8e8a2e2c4d4fc9e8a87a38a1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c864ba117b0adeeba7154bc2e9b552324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d02f99366efc84c1cf542c58f76ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047151f982a6e5e3ee90b6aa840118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1dd6793a70d48e5f9172253c5b6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ff3c1593059f88934c350aa21bdc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84acba525c9d2034306032bb31e35ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a45ccf23e80bc89f4e37cbb78d7dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c9d4a93a19a815a71631c6dd37ea7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec74c7dd8cf17981ee86bb2dd4cbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca094b322a74a52bd41fef3104dab781333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15730c310dae84f910db9d0fe99d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76541b7d8c4cca6f2b14632196652a3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23029aa9a52e06f63558c59c84ed231f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04868bc10130471c87400ac9c06564337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47cd2f9a8f11f4da6671a687bb0a5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7a0d2ee017cb5e168e6c47b928a0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef1b4805871d9ceb5886543f52e00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab900774b0bcddae84a72204b63b85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675760bc89b73db23e4327f45e5f1904342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab14ce49923698557d9796b29d82f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf414d5fc409387426c39a8719eef7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ef8510f180d1e2be01b8934b87de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb85add7f7e364cf58f109da29fbc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d018e58ea116bfb450a5b98bb8e16df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9596a696378b69fd1a8b1d8e412b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1474cac7086e606318484b9f7db0d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301064258b11e5dab9b5093d5f2d9f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c388a2306cdf5cfc3173a278eb22c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9a46aee4a091583aec4f147147dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe524b9ccce8312d411aceb84365ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe2c6a369fc60cd0fc34c8171c12d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633d386cc77b70172cc94e0586414e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1585693c5d56ad8e27f0c295c1cd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a95a19840bacd371913ba4be35ca2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c908507b2e1b8c01c6de0f775f5c5b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a72ff4874e3f0eeffd12a4e056015359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da359a89f27872e4ae96f338663ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359656ef21bbb12c179ed71a29d764fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d3a9fe6086568466eaa3fbd46dd3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0665034e21e78288919ff9686f47fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c70645ad6075733d6508597bba8a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11bb12ebca9cdb7196d3c94343ea5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd34e7ff8546cc2aacc609370a560366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f429b326e56247bea9b5a623397ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc0021077760ee5962f62c2a26df38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bf88c3a067fe3fd750ea1aae685f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd72cc88da623d1dbfd52f2872252370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518354340eb73765d0cb21c245675f1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe0a8821323415a24cf584744d39aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b41dd7b1acd51cccd82318df7380e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7402ea45bbf74e411bf334239e4b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068583ddef239ceecf7f4872fa9a06f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d875829126dfab4b8225aceec9c54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05843fb0914c7a5b19277d8058d94bf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b4ab82b6ece81b37988474998ac7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c583a1b25d40b4eb2a9d262f5006b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf7701d389b7c4205a66b73727469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b000fcfe6d8d666be214556f4cf2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c3fe411d5332eb20452f77f74ea9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5891a5382191dea08fd3e2569a5c12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae608ca02da2c42ed7a457815e8667384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef8d113fd19c95666081f1e3554267385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6abb17d84fa380ac846625b7de354386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c821f2a2b6028a8b14de10c63253393387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4527520d3ad9a436bd5c6c954a40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97674c64ceda5403638d7757a7b8cc7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca46d6092f9e43b6debd3d47781cb8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86c0afebb5f3bd0122f725c02946f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446ef28173c6f765cbe9dcda69e6ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e1721e398bcba80d6d6dae6e78cd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdb4f6e3583d5236d6463525806bde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f932a07cc4eea259c41d3d1c93bef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0469cbe4c1ecb5ed1cb657d16d131396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a693083cb4a99bf2312cf5216aca4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c07f7f3d011c299bd2754436670f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca734c6b78a2a876b7ccfaedfcedb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c74bed5d76899f12e075091c50fada400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd30f7b6d47741b6a556cf0f38881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8085d77055383c1094aa40263a1f6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee20ab5489d9b982bc6154552e98f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1c12189960d233f01c74e79a0a8bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbd1fcb4e2328ba32395c29ee26550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b933f5938ee0dbf1f07603cee15ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ee83130eccc53a4ce3c859b98cce1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cff0c540eb103848f716d77d88446408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee516fc710d6bf5a148dca1f5ae8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1fb644c547be6f918a468e2b1307c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0281e97e3059d0777037976edfc364411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d04195420b48b860cf012d7b3118c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5ae90ae033de4396e6e87b240b66b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b0d00cc04b1beb647f5cc5e2bae8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2980ec95cda073b0c345ca918e6097b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b9b3f6fe626145a07c2031dccc8fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e7d85757ec750fdb78590b95510a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37cff644604ca800cefa0ee89857f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe091676de4d8e0ec7478808cbf74d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b271f6bdd8eb24f1757336dfbe344420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd9c4bddbcc0e80bee4ea620bc304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0899cde284e52fb2e9b7c91fca351422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0657a8b94f7b319f57986b3df78c6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980feeb1ae4e4e28ad90fbea59ba4a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9e9c57b64d157e1fbb5331a143b5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9291878073c4ce7c1f859679cbad9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e67a8ec87a463d77c8b6d5b4ad5c3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f2a5c7a2cc507e796427b7d85864428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741373af26e844e8561e15704e91c54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4777b458625b05bd268abb56de540430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4102075990c1aa5657f5ff18f88ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568332537755724af6f632aeab37684b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648743508bb06546bc9b97363156496433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ebdc0203240d18405fade27c9fbf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355103f49b72ded64a38c7162814117435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe86d41738d5daff61e538cae64b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444366dd4a1ee5d8208bbbad07c70b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff68abbae321463bdad10e096db513438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7ea2fbfd12cb439229db26db2ccb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eee075a656ee3f968d94175d30f9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496ee20128b6a508fab098023767d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc221b2bde9e11e1dae507c26bbe09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a24b4c0c31022a02b4b34c8850906443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d17607b04a310b5bc99b51a3ad77c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b21767d6ed4e176d8cd5107c781be5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deacb44800ee50f1c120666b926b30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150171715bd61b91badddc3fe61225bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216813e468316be9d437e9364c9a7baa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3479a7afba531ddb4c3aaae42df9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77402be0b54d686429698b106cacb3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20598a51a97fe5c2a28cd5c951238450451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f1279fbf81784cd1f636ae4f53abc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6a6f22faa3ab240ab838101a5c81f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4218d67054d57f8def0a1ed2fe3ddf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b759127da639d9e5531d17e0d110455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248eee5893cd182de0ede29aee9eab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dd169928db50b69ffcf501bb1fa30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8541657afbfbd95ad58c727faf8e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba16e8f9d4d713524aacd3b4226b7fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c4198e57be7ebea7c21d676c2fa01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0df779dca15b81269a978139b0517f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015fecbd45a1094a49854f6a84570f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007de11d471ff1b99a7fad5e57130c58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d76b6a17316e0c4201565ffddade1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370f6f76a07cf4035bd770316edde99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab576d381d20e9243d0f8f6fff73def466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ffe11f96b37a0eabd6cb0c1eb2aac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce166076e340519010feecb13f067468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404a5155ab3edfbea95bf4e10cbe536469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c1bc2c4e42f446dea93fac74fa7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6050c3307c38bf2dab8f69e6b0116471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee2e2083d8295b93f0d0b9e02fb00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7692843fa4b8c82b1a4a100eba4f981473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f884cba113a3a5bf11fc47bb1f15e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528b9501f3810c498e1a83aaafe6c44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e058e2bcf8e7200ccfff352c7dd5745476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673356c7a4d91aae16777150823c3ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ffef8e15c31da6b0538007bbabfc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465b93f7a5afdd1790b96732f586953479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d02660022475bf73e644b207bab2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9983d28bc7e5415dcd650717d19f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f79a560efa7c3dd3d25ff479739a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f7d9c30a47427deea6ed24b053488483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72626c009ec0da7275e814f39e74322484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213fbbe6f40b4b68ab96a18cc9021c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a933bd35d2d7804f2aaa68a1932410486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9789694058f747b115b3d464c59389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ca877501f8f773b436475e642b30d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a600cd2cd157a5e572d0e062c407489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662203b10d4995b11ade73db93003e73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346775ab7d3a43f63c30adf53b817db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb9168c7696434f623fb26ff4faa61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496e7cb15fe8b71f67d66b81c5a692493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164c472c34493d2e50713efe47e8cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed693c2b1265f7036c25411521be09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5205ff4fe326843027e89fe11af95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c32c9154be7cfbbfbf50fb4b9dd6b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dcf278a4e2f0bc984059d52490fa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92f46fc251003dea8963724dcb5ded499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b75d8c09143737987536348466396f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2f937ce28002a597f63b4747d4e26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22afab790a843df01ce49068c9bcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6c334ff41e1be4494a5f681a65c26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07057d75d62329814cbfee6b4d28a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f2a7700ee6c377bbb674e57e1a46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e34c2b671c75310abb7fd5402650506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3b7dd18b1dc12810cb9d69f4d66cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f785533416748bb53a8b50fdfb29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03a3dccf0b54f46d687208bc7bb492509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e04c6c130f4bbce2880c986c447d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c39bbbd6a7dc1fdcf7abd8b4602a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfb05d9c9615d7e772089b28c97c3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced47fb151f2311287f54a430f9d11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6a4c67b615f28b4fc563f06b0e6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d5efec96e38c51137e79a78b6136515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa99526aca5171ecd0e2e8186a70a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a74f17537094c42c9f74a92eb11c00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec0559bb59a22318511c56b062ad8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0a33ad6d963b74fd226e1c39cafa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f106fa297e9e67eb7e7ca2d88ba123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee0c50f791f02495f3d665c24baccf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e45c9fd74ce67113241a9f89614f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c47e5ffbc9f38116e8c80fba8c27ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec913cbe7d4a09948cf2e30c9929eed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc082ee953a01ae2da90364d5e711525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f1891d40ea3df337db489afefaef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46112e6f19b3906177f4cf8c80b787f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20784dd639cb0437c4f82548f8eac9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46ac116a61d18f7d3309725e65ed1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77319e6b06da10602eae8a703d368e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b98a3d8a648912d23ecdd646329c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01448e8503dd5618c1a0df58bf3cb888532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a8efa8ded3df33874c9a9aa3f5a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade290c2dfcc415091158bb0650502f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef795ba72af611eafcd857e1ac0f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b0e848cf68817c337289fa06b00fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b46398cd40e262527e24140612dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12736a53add0d66f311cfcdac1d22822538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960f73d75319d7d24fe0a2bc7e5ef68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e3a354c4de9c656b594f476555b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecfda9c61b87375572311459a6bc48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59957283840cc1dff5e519055c28a655542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b415970f81557dd2dd967d230f3215543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cec4114cfdfd5286044669e4bf3f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c3699357a7d9e82b0621ceb659a91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e39f703852727a07a7f363f6b4986546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf496078b62ded69d0591a25bb1228547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867cc9f25ecffb775289c78250e2fc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03935417a403a2b2825a6488608ff674549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a345e0a76cb8186bd59650139cded550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431e29c17195731761157897c50886551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e082e46ba4c5bbdfcbbc0277c9a0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12eac4c8000d43ee4a3c711913d6ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac1ebd05f42515adc0fc95fdc7034554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd9571ea587ee7fa6c87928a9c259555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608e2619c5b4fbd54a64440deb0ab2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e9dbcd6e5a5a0feed0e4cd9064f31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f248b49885edb020614bc12188edfdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a6ca9d1e2dbd466b2bf2ad552fc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d994e3c3c6a76258046322c441154b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d2dad8f52add4119366ad8a8c6fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bdd86a5c103dbbe63b9e5f675c7ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a14a186c47937e876bd953fea868a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914953bcf3a3bd5c528bf01b79ef826f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10f02bbff74bbd10a3b69e487e8a8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a1adf1128a8051798ca0876f2b0ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdf6476075c0cae8f4d0d4dffb7cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb583517ad7d312473681f08d7ae142568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6da85fd9b18e1d5176268cf86110569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc693ee9884636c1ce2964ea0714cbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292a3bf339d46d85402f9321588beb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a04348d09f3426597689dacd96b76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502191c0de42d4d773dbe453650bfcae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc2eaa25655c459afc71febdcd9e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d84d5f246666047cf47caa1438471575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507845b236ad0a13b6a4a3b9c03e445a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355f687ace7c31c7862b5f416d356b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d97c65c19540691745da2a0882c5df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3056f5a76afeecc29a7df9c88d52d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361360b5a8e450ab2e7214d974c0cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01ddb4c08e2e0176b5ab6a6b6613a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b6edc855f4ebb9be6e28d292f28e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e3f8e05074bd4cdbdcab758b366f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddda1aa985db941aa72704a01aa1200584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec5aa6db1e4c16b40016c9debff7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a0502cc55b7d17d71b406f4b1f7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22206133e08db5a15d642002d17588587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b749f80a71edd6815df23ec1327a0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bb9e62c3930b7698d6e4933c3c1ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1abd41d480cfc31544895577f0312590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb877c25aef555f67fa75c4aacef23ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc85b032166e9ad2d3fd13a20f426a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca811c58e23418540f863ca52a3fbc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd86f5aaf15a8061cfb9bbbe09512f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97800cf56571d0412a27a1527f8ea99d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542295f288326e34af9802d6357fc23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e5e08c9d0aa3181be54ebf316b37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47fca3474cb572a4eb4e1eccdbcc20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495552aa5825aad01fdc88b1d0ae8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad401b217773efa93031706fe67dc56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5e9598c8f8516efdb68cd003f754601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9dfc349b019f5c711a72be784e6a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264fc0bd53a54eadc16792ce7e3013e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf359a1675638d96b616d9a9ee625604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8d2480f48d0666cb3956719a8bf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb641e2e742f6bc039053076c00078606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f88399154455e8fea957b3164fea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad01da07a43820dabe20fd76d3dbd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba30d1aee1aab516cd7dce8d8c6954609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce80700a2637c2afc43c51b74d7c93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979cfa089639204e0034371d71d63b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3999f85851f63c5c2339b990cd3dea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf291182c34dce45dce1a37edcb8c6ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e773911c897c23422f7bfad3325db0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa9c5d72e75d42bc52cbfc408c9fd5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786aa3d27dcf16a5907866a09eea1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970054ecd03ea4191f9034a95fecdf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef9ae9f1a913d371d39f34251764e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657ea8d976345129bc03c255bb2ae9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0485e7b5dbe8d4a7373dca49da58d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4ac804858761133b923d73e8fec8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c382046139d033b2954a95566700ec3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff7630c5a19068096a94d51f50621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7cef6c335714704a6d3986944e42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c13a442fa46d249c1cb737cb2803625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b8f0b074666c7135f44703e2e8063626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd12d7b936a4b8b549a999cced531627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b8f83a44c21aa861ee676dffe8522628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47d05ed4336f1ab083ab5498c8518629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f2bc0210cbfa4ac89d370225a1cb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95a5201847b87602cf3b061ba02a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766b3a83466f80d2e3137d4ce4648e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca605e3bf168360ed162282e309ebe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090600c87e6c84eb6ec1869aedb5138634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b980a172f7bfc3fbf48a8da649a3af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bad1025ca2ce7e0e403dd238bc23a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f4817b259d6ddf17a9a6da1bf400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265684ae99c5fa2cf8922202ddd7fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d514deaef677adbeaf51e6b525ca8cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522646428aa8a144829a09fd9e541c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d371851a8348ae97495e2e74df48a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b1bdffcda6b4cc879dcf230652a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5f9e7981a378f3b3b13989f826ab8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b6f92002f589418492f43381ae2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea8d4e492587ece5718d59188edf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd196bd1de9d9b4bade4ca680be830646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3cedbc0122fe47102da2aa0f7dcd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa7400103535f98f14d8441f0b57f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d3682c9e40058fc0921ce82778bb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f3faa3784733596e32c842ba6a3a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd6297567f3f819fff3e513ec77dd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940639bcc747dac74c340b4497efdcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9077db16efb04e9b1785b4825d2a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d7ecebc2d19f98aa05f1c07a304e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8bc574207a4c8c298eec8f0487323655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba53b39220d72182080a3b9203f193656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ca387f9955c7cbaf6631b7e45a314657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c41982dfbb47830175b6fb13bdb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e855f649fc85ca430065aafa42b090b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9187a940b3f4081591459ad8af412660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c536f49e93230a09a2dd4195f143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc9c4745fdc3a0cb1909365d77972662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099fa489a8e8cdaa405ca5ab4e8fd40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb97c889dbc3e6d15c010fb249f9405664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66984dd8379202044ad1fc441b01191665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c57c0405a6094b7ea9c20f0a7fafd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df885e131bc06b5e8e06e8859cd9ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a396c39b092b953f8855343e73baea7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102655c8b53677e969ec80662b6e4fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e439c7b7dc3d8d4e2916bd207720c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f1d38e54a074323d1876782c8ceb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244522160b90403eb74ef91e28b04f8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a3d9f8042de4806f38af0fe01c6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089dc31f7b8f81c23b96bb72bf38917674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444bfaa7df2424c003ecc5e6040a06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1021acb659239d13df085af898cef7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c6250178bfda937b384c85d297a06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52345c5b4efa0e0f0ecf675091598faf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b700b02b2dd66f2643d9fc793a502e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86890c1524a708351ad9ab44e7bd8f4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef9835959315d51c2d92b4755b242b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e782a2b5bff2e5f3a8f0d16bb4d563682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf09cfb3ece777fbaf695f8ee97ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58623e424ea2bd21b6c8b1c0989a12a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243d20b299489c8db36f707dd860c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc55586b916191180bc374aefb34b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079ead6127d3f24e05e7fda73c8f25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a677fc4a94d92936be7cfb8c3d4b60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf4d120c3164f9d4633c396421bfab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f64f6e41155b369e5429464c244e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e7835e8397c9555c36828ae843753691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae20b3cc1cfd312f726cde697fd7365692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bc5cf713180500bee278a8133aa15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e686135fd531c1aa94a266ac6c3930694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5724afb05c4decfecd31547054797695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530ab0da664d1faa5602c47ff55a031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460ad27455dc21496f83dd14594f477697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6e3f808d6aa46ab699b087fceb7f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bea7ba9aaa12ccaabfd1a841905998699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0f6395373594470cda66bdff07f30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280185005f4e56476a44344ef3e7108701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca1dcba73db3a5db94fea0096ced8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512dfc0f8bb30cbaf4feecf970c426e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ddde48a204cb4785d8115dc911596704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5cf6bad8fec2c7b68c31d7c3aae82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b707c576f5b9ebb37abe8bee10b94c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73379bbaa977cb785c93e592a6851f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5a0df9257bf7205ef0de82f5016a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee4cb4e57c3b04e9d0ebc2e02997e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33542e0c6fce3a56f7a8b5c4cc351fae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf62dbe4e22d6d2c6c47e69e96ae1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db06814f18905460ba4fceeba2ae33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd31b4462635043fa6f6c5634d3301713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c2d44e634cd35c0870915d1f0d74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb82b7dfbb4565e073e75fb38d466e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba13a198ff27a6344779a417b9d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46f3d8af6d563bfe6bd1070a772eef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5d4e6ce179f9c90964c3042231fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8148e2d60c0dd3bf429a050438520719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab04843c5c2f0de5e4c233c77e2536720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385a6a8eb99f183632128771817ec1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3cdf81fa16da36e79ff76ae1d863f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6a954d04c904f9efaa65a88be0c3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b431380394b910b4c4d2405c9c002724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f9bd3c2ae9f82f9674c2fc91fd5a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95257d03867ee2417d2a76b84b904b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e782db6efdb4e8adaf9dc19508d4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490588ec5e3b2b46ea549b64b8401c7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b197dd2d57420370e0060d84b021729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697a19a502a67fa58801b48422040e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40044263bdad8c37337569006b355c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e8993f9ebc257721b55399d65bc95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4506b5136ce58b98bb5232a8b22a59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcd40251600a7c7591c115f406d77f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58065e13712f6bd604939dd66666c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e05fee76cdbc88d769fffa6798f60736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d8c0897e8fc4218e735565ebc972737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bc15ce9d622e0abaa617bf6480954738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391c1ed07516f8f5c77941572b570b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d01349a2f41191fd1e0e9895498ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ac88e1fe596c6ef30eba5922ccf96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dd1f0ce3c63efc9781fe8cb4d7118742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e34dde3c16e3b1c6580d7eadc300743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779644ea0cc7584ba6926294693f5f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9b5bc040f9a1661020083834b96f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555830aa3c37c852b85e889f366c99b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4ba9abdfcaed06245413685ce710c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f99e6e5d393c1152ffdfe51ff15df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a8a141b31b70abb6a383c4c22db7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f4b889e7f5734b1335ff872f30e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2583b6b36f83e7c26a5ccdbad13d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a40b87b99a6cd6d2ae851cab61de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfbfa8ef18ca2954f3c29aa15433a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50472459229f9ee8a76c3910fe4770c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4386e4e26d5002b118556b713e3b558755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545479c28aa24388b4b5faabbd3080e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862895d329ced14a26bdd7446d69f488757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656418b12fe8306b84baccb7c50946a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc19c981b7ebb34d77ab45a0853bd0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbecd32d250c3f4acbf33b0522011d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f200993f7e38227e2c28e16e101532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b65bdc7ea3afe2d89517b6eee3eeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c465472f05433d1fb878ab1c4ece94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4cfd4c9e30c31ab37937dd8cd09875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc5ae43cfafaf984d0e746893d3316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bf25432962de0fee27e59570a5217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41790303d3026a47fb39efc8f6f01188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28f13766d71220979bb034757213e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d37bbfb143fedefcbd0b52f86bc1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14972cae1fe474e08345f944097bc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d35be4fe485eb954f6089385ad3b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3a1b476c40db290d1179a24061c8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5413bd82f3eb89ffe002ae1aede01714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c445bb2ff1259593d7e40ed7b85f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ca3e842eca76b6f115f772cc879516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942252fa51a6abd3068f591326bc101f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266082c93eaa68e4194f239abf058c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abbd1cf55f95d2d1a41213f556c81819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a74aa5058fdf4f6dfd8f9b222403620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47508cf0018f6ce01019ccf673ead021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068590a59dda080b967723f1b495f48722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa1a373e856cd3fad4a9a1b2d434023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938814436781c048a36e7a073c3f1e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95527697ba67b9690f95643299494325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98382dce0ae3775d03d93b2aeb025826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa2f0c3506abbff08dff0b9974c64127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9b65433aa1a0301d9c6cd798be71728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0837df1c92869577634ef55ccd0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db593e4523b0b1e701653721a37872a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7012699cfeaa9b9a7ea2cd741afd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa63ed36d73558876fc504cf1193432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3d95b966de8dbc4a555ee521a0ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3698ab759d97fbfaa17948125e3f58934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6410250bd7ba83b5bb851d42540fcc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09e29bd7ba41619d0036f2f5e99be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4263ac8a96e5f2328739c3fc726c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2fe7875ad1eaa616adcc77477dfec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e16b72e4ca43130b7fb3cd2e46dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff47d52eac0e108d80fe17082c63240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20696d1981e144e6a3c9aa0c3fb6f75441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f60ebce35b8205d07705753a6c0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da0c1bc934571e4b769421ce176d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25ee9ac566d5ef44daec3d9dda23b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc08282ed8619c11ac663e24046d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111f8f22f7a1d877b0d9a077041695046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89924f739f57cf3db7bb9bd6f66c433147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ddbf29ad48ad6597c247c5a242f5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64190398ec336d735a58696f6ade8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64890e5b79edadec743f01aaa3464e6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd4f933954f018923356971ef895451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81254d61b666cbffd7e90ba2f6c731652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12dac72497734b020c1393a087690653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be6b7f4022eafbf0ba4e9d9317e6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918098a773cfaee48c81243f4cdf73ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867c1b54050a45cde62e2e6eb5f85e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17140fb5ea57bdd2c77aa138bbae37d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed228489f1a367c19f8a61177f675258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2930e2b5dc57ab487fdd470fca71f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803cdcd147d0d8a69632412eb16a9d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b725281ef44e7fc1179254473d6a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbf8bce081dea2f5464f160b6e4a6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab53f097edeb8a2c7059abbd29611863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a7dbb31705837406a2a1ad261d6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a652f769203c73f1415bb0571cf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6aa6eb27bf2f17f951ecdf0ee6e5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df2ed425257c5bed1ededebc40a4af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d32d1e0f73f6bdcdf234154284db568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305a8d35b8bd7ce96a4b92f1aa8a97c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682301c2bfe4ac2f6e9c9681301555170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e76d7ab63ab1afea924f7c93d841a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d943a5d5fbd2ba9be037f5eb72269772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec769470e8b8437e78977b7a0bf68a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9237ee9a72dd966db166a8940e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d02f462c54ca5ee3daffa37272adf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84e33a9e339d8120183e8877ad8ac176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34be623c058681b41f14c593d89e41e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa52b9730abf638bcb1d5da2c5b7be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3d8050072a77cb9d3e3dcf6f168be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b18c14c236156216f8c4c536d9dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c7f2a5562270276dcf634ac7adee581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad4cf780b942cf25c79af123d91b1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f077db5c0735a05f3903272b155983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df803902e62a0ff8d4646b226ece0fdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea5da81e452b38dadfd1ad28ef0fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cf9fc646659445b2cc20c897e09b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967b696e174404cefdf2bcb0d6ced1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b8b5f31c05e32f8d07c1b97575b8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b36e0799769124632214a59e2f80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c73ea5442feb28009870b07eba8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a3013c43dad647c006b7a3572bf4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f50699f5eeb5c1c9440cb1c7aa47f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5362c77e00e96a5509b8821c0c2fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a48ff533ab068173432fe559f80394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932d5d6191c37b6a5c9b7ccf51eef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7c57ebcd1862bb808f9f8026d36196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba8aee3accdb77365452cca0221ec997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158f30c3380f5d2df4a623f121aacf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735409bf67aef06a513536717d87f70099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36098c812821c8bb7c459461621cf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b70f77ec1fd6e97b3244ee6ed7f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d0a47c67ca842ab5da472e8abe0b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f361869026c8d4928da68d5a32f6d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92692fcab627f2ef73fd6189eb72ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afc1d3a70db88ed2b46a866077f84b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218a91838755a3092de3cbb824095f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec89d0e6900ded829832a87114c480107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c1d8beea06f966e9e46484301886108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969fab83793361d38f3bd89745f6aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837fe0d707cb312c37c2381ecb095d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236dd2dd3f96f8e8e39092dfc314310111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eb0400a42c2d01b4568eb1c7e4766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619845bd48d02bf9bc8d9a683d0754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd22f8e1ddb99655398c3821cb4bc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4524a6f794662050bd12b82e9dd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb6926c1e037698870e1018270480116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2553978d6bb85bdc21aa5726a83a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e74247d30c683c38751c025806d99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564807c51ec30755adedea5786825ab9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac8658bd1cc29104bb64a7ed92dd29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b5477c8ba50c1728224df229594e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda5e7f5e29ef57b13e61bb7c80629122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58467aae1d019ceb904cd95ce5521cdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7635fafe72dc95ee2577a70314bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80967bf69dcb8a34c80d1a8d9c397c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178a707291b1266de4ea3a88240d29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d4deb5361aa70051364c1fc37d69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae720ffb281e60d9a0e30091a7d6767128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f359a7a5522fa07a3ce285279fae7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22c7eee5ce29300f872e94673b3dd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037aa511ad6a2b3e4280115a7752760131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b603e4c1b60bbfa24e65e25bdc05a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31f2d90be5866d0194d24da8d6d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620cfd32296a07be857775f027071bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2da0dccb7b649eea192faaf875fc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89038ccb0f6c7dc492c7ba4f063b0f43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c2d3ca78effa858e0a2b7054d282f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999f86077b8ed93ec6b020af35fc16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e47d709f16d792c7fd289b48cba67d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8b9fcff63cb499203424d284d182140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05704b420eed53f5215d8df3aca5644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f574fac03b883c0d1c60cfc75a351d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d3bf900a01e1d55638a86b7d2040143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217095890fd582c758b4dfbd1d462da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f729415511a52338baaa9282b73c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d485a598aa282a5f8f68fd57af08d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea114624ac315141c406837e87e1bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f80072d4c0cc0d9c34a67e18db5686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9704146b9a701f54c489e5c6557e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783899707a258d1e00cc9c2a5674167f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b2eadc03a3c628950c3c26e4840f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae795f0d8cc1a60674ec5c093619558152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76a322b8e0eb980715d70d5617ab08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad83230a37b7a8eb6ad8812c557a05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592561d56d4ce0747cbacb846fb76a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54167f8742ae84b1eb08346cc2686bcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979b928f6e60b9db14ac51484ac39ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6cf86aa7932d0c427ea724bbab284158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1854ba850ae317346ec249af1eeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8531e9d787bed88a61b33056e21ba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a8217caf9232d048dc5f8442586b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35f6d30e1fd73189cd09217622240c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c4e1d4add4b031d11b34be6a8e90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83622a3cbc00bcef1bd82e64f494a61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be7378d15dafaf18a93fd8d3e2cfd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e626e798e167a836fc7e00221bc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1c7985bed4d0e1fe231e5625a96d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b58ad78c19b5eededbb7dea8c3b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cbc0615933a3bff10d71c5e77d0ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c742eff62c2ac90e0d6056f0583c180170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e95b67ea378e9a52710174dbe2d844171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2cc1dca5794ec98d4bea03fb2d102172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e7c401bb7bb6da5a2d3803fa5fd23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755dfa144c3a7a1d553c330d8d2ba1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba3aa9eb8e865e3ea210b52cf9157175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee42469e224a54a436d67fba20b6be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1fe6106ef9af198d74c696c78dfea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e4a23b96cead9d5e6ed2099495f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31532b240851a5b860b79a614d5266b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ffe7a5fb2a37802c9eb6bb86d69a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2cb103087b67cfb3e83b42623dcd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252db9f4b2a35bcbab599571556f3d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64a1ada1beea876aa958d0b1856d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d60950c7e165555c56d7f2516ce4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70fcdbf86a02e5d29e9ef8ca4ed97a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8065b0decf094ec12e39ac76122806186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181abc1da68fcc894a66cbc5ae5d3d77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32168db3ddaa6ccb0c013dd071f27eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf36390f7fd681d349035f57a944b0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c66633933d4bea9d0c44a342358f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c8cc829a546b40dd5f2c65c9b6b32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a176d586de0c9a8cc959664f25b2d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19220344cd84a0430703ec6f703eb555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6798c77b7b0a2012e8b5178ac754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8238c50417d5c9dd101e0b9fd0fc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697719a3115e7e4863f7a919263fe53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e94123123222e202b187d5e9479f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3585c5d7f4795d0f08c5b0cdae3072198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433e23bf93c877a36a0eac259fdaaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f7319f0444d4cf72f09b4fab6b95f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955b2d2765a2f66bfcf7370eebf3713201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab577dd369436b1ffd743afa5e40f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e23b52dc873e1476af7c189b59e29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a10415f46f72427b7bb24b7c97e841204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec0006eee8c6f5c5c3b813f8e35844205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e795dfb260664e3fdf0371f5bde1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feee68751a5332a2a13a0a218e6d57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a386b005370286e0a7e7038d5099c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998fd82e48039b3ad18bc6821222b50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbe5b14f5de818dc04d315b9d26fa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209eab6fb557e6c045a5e9590ec0e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d367bc058b9487f827429949efd6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c566c059a7d8716e69c4fe87783b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58739e8b208aae83ad27bb9be324bb4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04af7d061b72ce9e01e6872baa3dd6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d36f4630477311d63d389715ad19a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e3fd7c816a969798c84d91da68f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eb158860c15738be2b3136ec3f6c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f1838086aff57d61a6354e8da617e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49357c32e5e8f342b0249b9121b7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e3dbb100dd4ad580b178b96ef58d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaccf3659f536d4e0424e3cea3bbc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc352eea1f2e19582ff02d3eb0e6166c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cad47c0e46b5a23f22ef8f735e2cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310fd0e512d13f06ed142fb02911be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16439a860fe431522e5aa5e2538045a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f04568c16c511cd51dbb6c4a2746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb388c03cc6f21ebbf14af167778d01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41443ff6bf31d65bc960874cb302184229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07560f8e0b268e95594bfcd930bf59e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba349e3511af663b1f7046757f131944231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3fff6930cd6b4f14d406412456f9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d33377172a45197831c9d6fc8e3fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f268299635c68b5afb110d373a4c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4126a8a693b526c4f6609da2024e0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeba5380117e1ece714e7f8925f955e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76da88fd59e1d5b6e4c14b4cbbc75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a698796d46a0dee33b053bc81c96ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44132df6c57ce3281d683229653fa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5b9c4b5beda8048c971bd57bcc2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a91b66540186de0e27e034ced0bca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692d09681f05d86fd5acbf3e7c67f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfeae6855c1f0b1d3891aadf2ba3a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b54085b254929a21c8b9dc0ef14a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c94576e636efd3149184de0712ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074473d035659ef5af91427a3f52e35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d78d1b27306843f06abb3e7e1bd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071787fe32812cc44fb8a77ede6485a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc589c42475a81153f028fc2767a2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8583d4f98f657e873fcf6b1c7d19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5977543091ff6b26615b2b4e83a0de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e259cbeec6e08cabd34f27d45ff0f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60498780b56cb4ec361429b6f3042d9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c5997ea9dde6a1dcba7a046b4a683254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dfdf4dc4c5b99b8a2bd4fa3a20e5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dc188ff5de4df6e8efd2a3fbab05f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53e3fe07bd0cb49ddc70bd32056969257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a2c23d47b223b355b9fd908e2ac80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaad9c27788bdae0c8319780877f31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444f324843d4bb39804b15809771586260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0fc80dd42c682e12fde1195bd3f52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bba3802b98a89e956cc0f366f9d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872d2c11b7795bc5c511e0fdef0f38a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14804d7055a3bbf6f6c55bbcd6aae13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa0283ffccd3d5950a68cd6e5fd3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec670d5d42b6e51c832dd51e00479f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b847f0e7d07a5250ffe51f0d9d52abc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedf6477866558985bfdd660233b586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd46a055c19e8c8c50f4159879281e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d201d41451d799dc75bf0396ea666b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69942160f2e461be80938c70a8935633271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6075962bd7af6422f21c72547cb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32f540814efd722d39bb4c39f15c53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511910e624eec54c7d155f671ec9c30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e0a20d3f8862580fd53153b597aca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc3545a45172e615b04a9726590bb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed0b6b8f352c972e2a206251cf428277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e353fde79eea644ca72c8b438372278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c401bc33eeede42784ed8dadba7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599a8c9c8bbd3a21471a0ba9fb7a9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a51b2e16e738fb2af1bd839b1827281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207177365f558352ef4ad142274315f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1acdfb69cc1aaa3c48af641992a98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9075cbd7a11fd4610ddf513ec9e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21bb42540dbff358b9cd98c02d70ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd58da18c67e8a911130e02762468286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0ea480f6127bcdfcaaca8d12e861c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f44cb9813ea9ca6fc6d42b6f136852288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93485b7dfec50abe2098af2389538289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71d7e927e67bd57e79699d4710f297290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e057b30528987bec9715a49f036283291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddadfcfa33181326dd74c6dc4565976292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a481e0cd42c05804996553bcbffdd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a674adec3907e994fcbfcd5cd4921294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b668a1599d151cc42fca6dda854387295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670bb156aaf0e68b250987f1b93ce3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c872cd0ba2753363bc4f5c3b0515e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14869fa5b384121da56e2bc4810796298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a11a785720569fe4bd1793700f265299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc876517c7e1530d3b742342ff7ecea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac3c047493438be15b1a30430f935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593196ba9c9f5fb6ee3f71a8f1f779c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8606e239df36c7856f09f6eaa3bf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf37b834a797fef48e1a28a1c3f6f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68704b8ecd407a4427c29e05251410aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816822f292f8c347e7680330c95aa82d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4da0304327fd7849e971fe050a7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ff07c3fec1d0d2fd6fd091c7ca2fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7980223b5c09bf15c8ea5152fcf4cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde4ad89ce147a56d7961bf7ed70b91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bf655a1ea9f2172048f172f98414311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5063c7d3703a0f91c14383fcfbcb45f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996961afe1ebc7bd47128f300414e673313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637268c06fbc24db84ef4b1cb26f55c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541cd2449f0eb5e43ec02cd779744e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ca5be9009761723564fc957c5e08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc76073cc6e07ed58340732f442b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a230d7bd5716dddbef0ac33e911f01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337927a785c6d59f451967bbc515bb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19156aa89b6e1975b0666269178153320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059b60695a7e7fc798d17681678689321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e287357091d54111e95013c038663b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0492335f2d9a8be70592287d76c680323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154770d31408e2e4fd55340382c8b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d388fa30487f4abe95164cb89e1420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1f0985a456ed397c5c119063aa1d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec583e19a5ed2e65d1d026025cc6d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746481e498d8136e977c12d0a28b524328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278cc273e9a119966feada965f621c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2264b112d5b91fd49e560928b2489330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e48ee9e804d10064be5aa53a179943331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec54c72826ca29f98c937556b38a5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562db0903b77f71045d085902705b0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cb23e3613ba3697e6009d6e54504334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9954f8d2e67b3b1652249a964ecbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f4994be23391abf22a12d8c4f924336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5491f279a1344e8545fca28d852778a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3306fa4f25f103ac5b2ced2a507d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c82782a84132d0a16f91686ec9f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cec877dc0ef05ce99a5257abefa2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea866bda8fb58f3cf02eefb7027c3aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f282580c763ce437816bc63d1e1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae6329e7b0b89e75cced5eb76297c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6b0b8dc7c20927b50c22022d9785b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e465dd588b373cc974cade87490bd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8ed53c489ec37162b48b6b311f5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fcfd36b0184c9bb08622ea9762272347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f7242604a6fdf1b2ea35630002ae7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237519caadbc4e7b3dbd148ff93e188349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5896b871695c80e42b25e721a7fe4d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65dfd1d0a88524255ff0af4f61fe72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b977fa469a51cb958a7c4bb0c80d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808bf592f0c133cfd3eeef3a213b5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c41e38ddf750b95d9da5fc60d75326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e789b789eecc971c147e9837ba1abf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a619dd47703fc89cc403031bd0bb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea6efb62c4c5ccfdfaa9f845ae03b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03cabc535076e731ea3a8ab788cc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7770e56c8bd3e3f5e8f058743ec38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16a08037e5d124fd05a2cb1828d15c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe531053d7ffcb33dacd090e41bf25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca468d910a8a7a9e9b13bf3ec8373ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89724e781c8aa2bc1a03d15e091945363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ece8a1a68673ea917581271ebc005364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cdd70d4146419ba31e69a73c43346365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3da9b2875dfb6be33a7276e8ebaba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff872c30674e3e826e6c5a9cc797f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75614d04248929670cedf4fef0e88d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455ec6822dbf6534c5d418883cc28dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7aae661c50adee72812e5d5f5c225370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2023852f923c56a80dab13314effd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa956399dd5d50d2f63ed4829fcd8802372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a78d2f32af25d8817ba7561d2d46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e8ce96a884dd75b1832780e1505f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cc474078df685635d63b45b94947a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7617489090c382e461ab5ed5573549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b76aab1a0b9b1701753044b32ba3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130cab130bfa21c033a361348077757378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e624af21e317ff13761702bc24e4a41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab04350f1ca38be3ab5565400cc52c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398127d3ac589a30b6eb9c4900da8f4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0dbef58c67a0c814286d5e7be9fa0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa361a1f8c68d0274c710ede31b1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e731eef347c3fb066a1bd176792a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35055d15a7bb26c7e6dba9c742a206b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395ce289edd4c513efb757715cc7e02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c643e4d5f82078fefef5b1ca438dfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb140be31c80465fe73cae7948025b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d644affe1739cd69412f82ae0aa513b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8e99241f86f2451980efed4e960a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cdc5ce2df377699ab433507901d18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf71665382d88d559772e66f06f8c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bebd5bff880d306b81f5506e73dc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f826db0336e2ffcc00d1dc4b52f11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464952ee39ba7c285995936356a05d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9bedd8afbe5094f13c5532ab12d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe018688d39d117ba1014db9c2da39c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd4399cb99ae04ba5a59742315032398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c3a17cb059334b09ff4e129a7f31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c09a54b008d6bbaf250ba519ceb253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04238f6eb36d19e4d0215bc21308036401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef289dd1f5e8f9fbe5f20ea6e042b377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f3b89706607142590dc8afd3dbb27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305d3564392fed3ed2506051bc80e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96345a861df7e24920a208337383f76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af93bb732e07891c9ee3e439d22c8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdeefae41c4fd259ab73285bf61d90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7731b61bd25d5f8e6230c4902073408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172aa72b468fb9a6203024ed804d1e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4869240e7a59be26b0e0ed30845668410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583c2de8d30308c20ae4e6723adb185411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae67bc6ad72648691555125b4cee43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0997a5a35b02b04327b4efdc8b3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6498a88a34169cd8a1755f343a65c36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71019e5162f64035d1b3050d478564a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64105b20ef593bf0f7e3f67ba5a5bbf8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7adde4fb69b31f7a1319f432db262417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e60df679df8a068d5a73d5075a877418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e93ab661302f5dca1122a81bd80ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607523c2e302558486b71fdc34b19e88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704685e2ed123d21b295b90e983e842421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b83ca92dca838ab0091de70102550422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d2b5336703b829a6bf79db000a6a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44785ba5a8e9d0c8a463e46c8acbbb2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3f377e9c0716d8a32276b0745dd49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db7f49ea984415af72382048bc289426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930b617fd28f6853900658b6bde91ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4787274d715880ca01ed709978cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d0f373ae5035f2c687ce4c74e8f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128b72ba343de85f8420ad17873939e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39105491633511601155b53d0d8545431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fdfe1f374870a2993bdd00f1ab8a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135920448451da71079a338e7983402433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943f1dc2f695bdeac91b432411e25e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb074ac8e34f086c14c712a94ea721435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606a2df106e3f378b8bf539ea9c14fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9e175edacd1df177cf0037d4fa14f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765558c17ed84ec3dae6483303bf19db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dc6ec16e20e30f8e8e7552056a107439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176aee0945a882230935c00f903125e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826012ea191cbd072832a9c874dbeb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91f0391be605e12bd8d13bf02b59b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9e281fa0e7688ed83395b826eb60a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daf4c3d7784c34288d144912f16bd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2c470d78c6702cc9179ed3743a87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b28bb890f0f3de2a034fe64875ba5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc10864535da4bda2bad70b578ee14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7425dfc6b6bf513c285324dbffc2658448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a25f83524f77bb5057530929a685d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd21ed7225f864fcb30bb0ee4eac80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33af549670dad9747b5f080f1e5cc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a52296e61848492c2cef2a11a6de4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3488fafc81aa1b9b506d863f01b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfef142ab08869a968b3ad404b74c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caba845ac2592754e16869d91508eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926a9e2e11731a4c0a60ad5febefb7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69a0f9920d0885953d5aeaaa5af7c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb39584163452d79e8a07082e02c8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65476cf848cdf142643b1f5c5d00e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a4552b7d7897bba40ecf74784559460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fbbbeff2dcdf1cc09eada15eb8e05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae5229ccd4639e775a6d3f095c9a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fa03d3945ddb397d5f390ef653ff4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e2502a6ba6e6d6dec07e7d0bca54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d11ac1e2b361a90a5fcda03b9ce810465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447efd986b62025b3c5726ee15a70a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be3893e4f98d93a8c115168d43d18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831af9c135ebca441f89edad3e67f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ba5502ce8eb7df136f5a16031d02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27122341e194ce08e9153291ea43f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6622cfc4c90fa254bbd8bd3e99b4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5989a2237707d40ac433bbd10b66f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b35b391dc5d2edf4b119a6b7f9e5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c971944760cab77338a9468addad56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86645148193bcf42299dd530db0bc51b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7beba38e31f4490ddfc2fb437d57ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe765030afb25351b13272088fbf7dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211bd8cbe5909821193d1f4cdf8c04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76baad136952375ea0062f335705646479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc519b421feb672e2ec51aa6f66e1a39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad51a602115aa86db71446f29f66b50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880d132b23e79aa6d0b57a88b46c97c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248931b9917572c076451ba215f2b0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda77a8ccb626946796068b9a6177dde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18523832b5785b3f445e696a9da8598d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f28de4d7fdf758d994091bdcc7e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5058fc11575426b4dcf9ff8d253677487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f131c5c1a5b5382abbfc980cf051ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887482c07d5893b26441804e8352cecf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1affe6e5054fa13729bc9cc1415d2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e506981abd8e8d08fa9a1829b02a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b2c96179abb72757243313b6f6b0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3fcd3e92edb0b0f20c6c628e6340a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995183516c99bed25fcdab433953687494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d997b10c3f129b59098305924b5f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b261ac18a179464a8ac80d33c53e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eeb50e6f4112abc3fdc82295dfda2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9d1008ad059a7384bdd0bd264b913498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a540060bb1cf05f5ce85871b8b81e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eddfffec68d7fad909a53ca9063b67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf5481721b191efea5ec7c791c03e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d994a5d44c69704d045d0381f7f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d786d43a791dbc3596053710126ac8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa71d32eba63d773d9743530336027504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3368b3dcfa83765cf3f213ba64e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35581f53711d6508220521d1305618506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4c42d8bafcbbd52dde7d6b3b0f6f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb10bbb24d594a28fa765b32f4a9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7e433ebaa44e245ae6688b3a9a6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43707d5c39cc7ab3167009406e61d230510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b2dec6c82f990bf465ddf25fc46e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bf871fc0384c6c7f3c136edfe0120512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de6c4e7291bde54e58a62f263e992513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac777f718b781f2b18a4a58a8b315514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc513daa0ebf8f1ea55ecde8e8b1cc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0036d38a6362c8b1ce876691bd5a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d2f45e47f18dad63c09c6d19381c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec753dfb12827ed706875ed96b1d968518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4098a6e3e01900e3d94f9503a71ea8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e1836eb7d08a532759c9b00bf39ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff893db20b2e86cdcb18190f57a453521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0eae75b53bccfaddc7652b8fd8fd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d06dbd53460463b509dcfc82a9df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eb4df84dfa8c7c99abe7fb199f696524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338d6b22cda830135b955e3acbc0a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011ab0eba9650d08528b9c6377adb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5f69adb2bae2a0b2f237bd2a394f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47039d0bdb3dc6722a37efcae57c905f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63655138641330c08be74d1f8f021ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633a415fd5be8d5531896a7cdd35e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70c67c50b0e3c440aa588ec5011286531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90199c7443355d1dad533bb41a868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704b6db6b9e45904a107e326ba71e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764b715ce7dbd87dad74f17d0758bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f6afc603a83a9097fab169e025e46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751098aeefb01673b6adb569b190b9d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539492d09a12e0f97c296dab41ad390537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b1db4f87130e8b76c64a5e16169e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7402a8244dbac85c62f4681c15d03e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0491f5692f162ee179b2f0530dd0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06355dc1299b86b6a0c46ca564c772f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca9d68abbf964981f7fcb711e48c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55975d3beff71bc127e84fe42c67526543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9e7d83fb0e7d749adc3fb0422d7e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f1c203240916457f8dccea86ab84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff4d8672eebe720845248b9e8ba0fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971915e9b3f3fe45fc4f4256892126d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397bf6d5765bc170917292ed02c8f12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda0afaa11d874ac6449ac06bca2e7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a88ce9c5bc3bb0ddbefddd3b5f3b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6882ac1276dac265b8da679d51f22fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed29889e3574f26fe8ba6a6e2a829f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6434c3e320a5640a9b4a0c6762394553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8a85f095edf21e0e6d268496e2ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d9c016184a95caf0a73e57083b1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd5905173f44bc94634e954d7bdc77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba674a6e7b28f05b6fd762bf37946557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6ce85e77b01bca8d09c45946fa5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b2efba0d4bfb0539c1eadc9bb07d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ce8da7b301561e6521700dc144a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b341104224d757cc0ee24c2f6084561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d34c8c0ef257c64f88efed74bd405562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a3e2b458f51ff5128f38fcba6fe70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb515c733d0e6f4b921d475c9163f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79f8f1af3a4a1fade092189278854565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4fc22fb43bb41c180396915b1b678566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b027249993cf5a376f256f602894567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d6fb0634098e7dcc01eb7294882b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432120906ae15daa7e0b6e852e705ba5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38288aee8e5667e795cd23b35f461f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd622a91e8bde1b4c4b2d64668a3bab2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a08ea04b9dd03f17aff5d1a145b00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74454a447050657e7d3e28a56dff10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049184181978f182a241c5812b27824574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166ab5c423b5d679382d03e0509b88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287af70e7ea2408d31518134a43d33ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8773eeb450d787b0275b1ab6680c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac987635d8b5d3a401e106f9025e64e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3bf488e67d0201bf9dfe7a8c18574579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0faad2e4f5d024e8e5cdb5cc6d58f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af895c4959926f92d5e2e92bad620581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267c7f657fa530546b5412c0733088582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62470c7376829070d7a56ad41201e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1807825367319ba8ef53918a4d1c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd7db8f5a1b882fa82b81dfb8048f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af515ac84cc1fe48147bb79ea042af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589ddee46a4a4b4fb88d8621f62c752587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3e4e119cafbaef5fd0214dd89b207588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ccc7135cd307399674a2b91966ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddc02116e951ec586b3a706c750f8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6149ed8d70f4342664ce86c747c6fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d272a70dc871348cb94dd4827a5adcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca7e856b5c773dc0ee4e85a89bc37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb305f80c9f0df0d155d7475d996d14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bff76ddf7acf91f0f1fab6ff229f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7a303260ef4732b60a40f99c74f05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b43a3313b75a8f7f7696e5ae33a9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce24694a3f5f64befd08c22a0d2a42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74891ace25366561e73ae86396ab79b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f7b45f4a0d69f4bdb45a1d4ab3622600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c3c6d89cb469b1f0605611d551ab6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf50c6c9734236bdd3046c32a239c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c411a93b4a0b3c1e978d0a90b348c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865589c7df1e9a39d93ab3e7e855f7ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555bfa5c523ab99ef40c471160b7565605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff908aa602ea6e4364538ae80564356606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b16ec799706f579dae9ee0d9f978607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de543258bfda92bf5dd5123cf19261f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bfcd0556b1df93f845fb301d3f8a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62210809da637bc79fff63df072500610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ce2941d876a10432f33f44628b331611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eb8e6aa1960e87a7e530b6e8d9bc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1a607ab4deb00a767099c49feebd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac2b8f62159e0923528c6eb95010c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558b31b9f65dd5ddf7f64a017d9cc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb80b1919618465ddf93c0116eb43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b830896d01f4bb56f84c86361a1fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c231a66c142eb71223328141453f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e1a22db6468725dcca0a0732d97f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443b0ff0d2f127260ac659a9d171446620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671f3dedd1b9f6b5c304b5a57e924c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce795efb5cf70ebb991524db97c5e2ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816716726e21262adc76a251e6410f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177351848ca562f08d03e2ec9d5a8b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d9d93f4413c27b0cbfd9057573d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201a69f935c810ff88f679090c1afb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a429f571f89dd64be29462c687ef83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b41cc1fc6ca94b0be3f05d63b6769628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501556c64f3ec45b2f320f0cfa0d5efa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b4981e0db03d05ae023d6a3ffe6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a69dd8c7bcdb48f6a3a3d42db208631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c544139320bc77cc6ec0cab808b5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a98678355c0cd0d2ea973d4f26ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316c80de3643b486febd68a69a74c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466fb9658acd323afc9ca798892126d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae06b1fc1ac2a2791f5a12bc9bb13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1911d1c1f3e292610d7197976515637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d387f2c15678b00d7ce3abea0ebc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452eb3048e1ea3c6c0031a4fd207f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e420ec573ac574085da6abd25efeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffb1feac83e57d4b5b3df9cc569d40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459059725edbf27690baf0aa0d54be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35840426a1d04fd21b199f7e6b8a52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36badb01ad9f411a419853dbefd52592644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa4a1911f575614c79e141c0f9ce5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f717e38e7840a1c4208d75627aca6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c2a7811550b4d032ebfedcef79a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f7fb40f30b88326361c1e754815c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52833bdb836cb4366fd5b1bf803958649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac68f8d990c9e0a6e64668498038f1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b391cf9810d58e4400641bb5c6b3f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9c64021a3ed26e01e9490fdd4864652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02980b8c1ae171f5188dff53e7e9eb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956aacedf3539b2a88129dbb5a0edc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc101125706dfc8940ef7a415688b539655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7c6fd5b1a6a0b56b20e1050891bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7486ef4c0dbd629951940faf4fddc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f547b5642cc0d866cb20175793132658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244149e92b4605242a6fc8a90597418e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b601f84b6871cfa870b0f42be8f6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48733a79ab0ec3a476a6ceccf52a5c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d031a716365d2a009c018900feb226662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb657d5b14fbbc3cf3a77fc344a89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a06160c613d34ecd67aec4f2854ade664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a381c2de8686f7d785dcbb87f5672e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecbb6a9f1465ac22ce4497fbb3509b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccaec516d36f68958903ce934c47f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e86f4d338eab0e4054dfeeaf93236668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52929da66c9623d21a2cd0ac130f5924669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081376e298317ee76475c14295764658670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a93a87f9823d6c450b706b36b22c87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d1f354e865872a794248fda2a0f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226403fd38f6d644c8ba0d1daa5ab25d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea0bb4fcf448d233e57c4b3db0b01f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a9316dcbaf253f9dc1955ab478be5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73c73cda064b11979b47f0c72658a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a666d391a135a1e47abe5fc0a98b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b5aa52d21d11bd0b11971b6698e11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b50de957199e3e78b405f9329fe9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3c1883592e42b63526db81862195e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdf6507b9ca08018512807e9bc31fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31253042a69069fe86e332814f61d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7394ec63f5bdc4760557b217ca85fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cae9e49bd10ba0e65eeda84de46a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ed92505aea1b96b4e62cf84e11a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436fc9b0665da7eefbef15ade5b61b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e72389555d665851061fb66638ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d048f0d1119caadf78ce2c5c3bb874688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113196219246ce47d47386637856d6e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885195d60944b370e95f21b4cabfed3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b58acfb524a81ea9eaa3398adee2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9186a487371e8ef06c52eaf25e874692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f1b5b9b9e87b9d8ba05a49c2734a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c350c5eecec5a6217b9e97e0fa3967694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f649b5ecc4e208256595a56adb042695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c62f99bd75bdecb62d398d7c35ce09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf211d1d6473ee7e780235fb78db8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b0483151c65fc91f24d4290dd5de7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5d4f60f4071f3a7dfe60d6543592699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539990306c2ffa6cbef3ed28100ba6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adaf752c6df70daa94addc1e258cde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190ad7559bb8313d5b433a7c889fe4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e5bd8079b06b269fd5156a50a31c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ac70d92306ba61cb20353c085baac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30e8e4116b4fac6db400ee6cf682d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4868ca3244ae7a792fcbd834086dc1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa87322b76b83615391dbddbe29491707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054f3a651b4b1817354914a2c8548b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb38bcf54e41f23f94259a6a7f877f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ef52d976916b03c8fbd8e0ad333c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337600f60480341e25c7d039d52f0e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1468fb47f5d181aad0d064073611d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aacaf5f09653a2d89f3f5b267254c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3296974bb4cc69e1d681f56707892714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3096a941e768b8c4a72fe49ef3b84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5efda8f9dcca3247ba0a09a90df5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fbe4d018d1f48592cb01e7d101cb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5385e6cd9739b49c8f2e45e5f820a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bee95dbf1fa81ba7d96c3beef5002c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa44e5f00eba1113c69d251046045720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903180b00cd8b7c159f13d0cdf2065ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386089136bc3ddf3f28ee82c4a79778722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af342278b586a909183590175dba7e0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9facb04758ae88fa3ee823c9f353d15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a0cd1846ea503321ccce0c88f97d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab669865c03de7c5b7b2b6589e4d3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f718444a0861aa6f948e47792b8e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8086e2e9c49e085e51acc48a48aa8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8760e72cf076bee1a3a266c3048d25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4995f86ebe5391d736782b1be48f232730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704311186e8b0aa800b78c6df9e3e61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adef08b3abccd6b0aaa96f346391e1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95beab770361be44754b39e31ae6cfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33db5cf13d92c8944f85b5e2bfe25734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e47b0330a6e869a073d07e3f1c565735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada9f84f6581aff58f98cf4cc8a6ef4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800dba751cefc382ee1798d6fb5fe4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0abd31422f03fb9595edaf8aebddb6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394595d3c4d50e40b6a9e1229dca634739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363683d6c628a409121d8fe1078a0538740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008127d2fefc97413a52e0bc18633c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544bd4ea889ca0b5f935437486cbcc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc4cc917289e2da7484c2f2e8e798743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15dc9eb105d5b85c4a2620c85e830744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3018c7f64b16f30bdf785f6fc6384c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc49898dcb19a9f3d0116415d8c0db1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c4a3a506f4c47f936e17a0fc40c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ae8bf02f800b7cce19f6aaf6a988748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa230f17c60eb739ab75953dcd32b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e905db729344fcb428062850deb80c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488eb0c5ceb9107d3296b5e66b84ae1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e438537aa334dc95b0497de483ce28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649c17bf06f66d26c78e7ec0dc5723753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e34ee9c5db98a84ea28da115a9e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004ec61fe3001c0e0cd1c8ea72bf6ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfbbf203b10a0b5bf23a27aacb877d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47f8071a478637a6a77d46d830c128757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e4a98521bd22b6b5852c7a2e5e43b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e66cb045170670b753279cbcb0aa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>