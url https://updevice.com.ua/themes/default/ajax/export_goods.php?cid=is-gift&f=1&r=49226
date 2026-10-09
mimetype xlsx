--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c2f5d7d125cd693420cb0d8fdcfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc6efd1d1a20d701aae9a662c37c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b51ab98cd567ad6b6071a101400353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915390d051ba849e0bbde3a88cd5a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6204c533490869e40890ef63157b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d366eb498bf2d8161d343480f7a0e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8b73ae0d203ae89ffcdd6e6b783bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99085ae5e594eb23d899d809fb7430518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2840e306589066054901a9fb3f7d5549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f8c8c85130ab7b66b93d19bd0f1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d99a4830d5a96f280f879e5dba1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2da545922683df8e260cd32ba206c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddae3b0777fbfb29a44c0d648ee238d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04e6d55af1699c44bc20f0a4d573d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a6fdca112eb3be1bde3e60147580015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c204d18918f3cc8d642b37924caaeb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe77cb0beb4dbbcc280cd993f281fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440d499ba923bdc7fac7757191913d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d08d58afb96a56225eb4c08f60fce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d7cb9376185791d19d6a3838135b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc2a9e266a1ea3ba02a88726e952121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e284d4cf331c6c27c18fdf5324bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e29647786f370821e3078f149791223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a040ffdec4919f1965473ce57398224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455105f67b556bde420aff1418f635325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023652893e8400b0b9507d85b8ed8b8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98eebc9fea0cc93274fb5fa3218c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e7127f48889cec0884f502045e6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ba0ef2f724c9e1f02a36a56ce0db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dcef3b507ef60d988c4b71de289b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f777f761821f3841f2e1200a11795fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad31dca5394218cc6e8fedd18dfa9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1589d3462d2066a55219b7392ca6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f96f3319339937b1a558b9cf4b936c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eee377380a783602d0abbda2de9a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a668a4db200bd74cee350bdd2c34ae336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5549c26d5a3cbc305c3dab10a8ea0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f17c02a174a5d7e588d7c653f74738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a35aad44f306a597f93f52874d330d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073322e6c6b30fded8b91ee29663cec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448346d3ff6cd5bb3ff127c690525d1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c6703d028d1a89a2aa06fb36637842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034091193dfd6a82007b6039a77696e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bfe963b90cef68c0ed373bd4b43d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e5c8ffc0ea33bc96f98d1313270cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1de6cf2292264c356c1b2ee3d6e7a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a3403a74cf47aef46aefefc0d30d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94529fe11bf41efe0b9c28364c5ce1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5cb3dc13814238ab64d7024e5862749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ddc8ab8799d786ea46a28169917c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7d1e71d69dba6e9d3396000cfbc8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9f0052dca898187667869695652d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec150984ec26a77e160774dd98ea4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f497356bb9fea8b6a94f2ff19b9e88b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490673f47c1925e9713550d0b762d5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcc0742a7d7bd18379a767f652f97e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f63832a1a35d327a01455ae70e6fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975669f179e730a2f33410a0c2e7c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48f49872012e06e894125c333b6af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc641056dc8408d63609679580638fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a778b709bbd525ae8db3617cd6a49c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee92bc934424fe4568227d62645ea262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f8557b8f5ea7330455d0201e7ac9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466ebe8bbd87af1bcb4b30687702c3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291159bd0135488ae73616abf8803465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1ce3ffb4177cc3b700e7a293c868c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b481181d71a5ade03351c04cdffd1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23802da5bfd2c48c2c1cbfb0a702fc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c5f51261df44ee44d61ed61a4e78969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c755f863018bf7b62730379361a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d05a8039b2252ff3658928f95e182371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d38cdf98e02335c4c7060ab09a40b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b8dec74128c2ea1db11dbaacd2a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298670da858acd504a5c89c6a6e9eb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d13f48c8365cebbca8ef6f4ce300675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba63a084951fd30b52845e8716f3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a7180228bc399a076a4fc2b57ac7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde6875d707a69e2d2d03d3f76b03c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79f1b67c965cc19b5b33bec4daee2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d142873123aad8a2f262eab0f00ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d20d95e9b206231ca2f44dc7caaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8db574ee2175af52c8f37d4b1f01aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce58ece87dae8a47403d47e0351c0ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b9af62e331f5dac037da3a08621c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eff0295118c4260839bfa4232ce25285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66929c9d06aab8c1c924b7d09991cb7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff3a4f422390cd3047439c505b19387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad165701d4f305c66198a0ef9306fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d067e03011556df5d6ee857019fb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c49c4607e807134eb2524ae713c76690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48164c0cf98e5aa60f5a2809783e74d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67ae1c35ac5a464bea929e7e0157692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4a31ece8cfed14317e48bda2b5ca293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0b7949d12181c12c4724bc3ac92e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebf0dc9b8c30e9e94886b1897507795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d45da44a735bbde2b81f807da3a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556eb71fae6b7c61a8f8b6430af2ebb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0fb4a0e007d1a615846b79c27936f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f6c249f85b88dc495060cee5c8d5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f5a4d37df7bc172307fa86577d29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212691e2f53c64894d1c2876a8f230101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da840d9e50974aabfb8a2afd45ec8690102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed412cc4904f835c4e34aa464bd976b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73d3abaf8450cf1ba5c9953f193bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920082cc389e431b2cfe522bfedb06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925974172a94ef531290282c0a68ae9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793877445f0b452154fde550eb64624c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a96b9d8ef8a518a1e1ff88e9574a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476f843030f084cb1022c94fe035ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a8a48fc45a180ca06e0e2c8c202b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f8c7277b2223770d4eb9a31b9669111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db650f359b1f62fb54ed3132598cbec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a97e44146de95c12b3b7394f3234c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd0436433a34c3a549a827724847e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56309cc9bf16ed156e8c635d208f53ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0486bccae01d93f77582d101eb9cc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a08959130e4d2612ea823d46d3b95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d217a4a5c416e1802f5cb952dc7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acc7ffd128a57b817b43b7bcf4ed0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce83eefbaa24f3de0055a3d5ed9a35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b312af09e07675918db4a3392dd2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432f01ee6eb2cf65ccc2c29e571857122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b4f8b7fc6402cbe67dae65f1c248123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a40ae3a79404a08071f1bba54f4243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013674c42a76ca042a8ec8ecbc3e921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813cb470b1c736157bb8d909a719a04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755cc410f3beddc747fd58cd9b56383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a5d6e12b946cf53a2b40db24305ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336c5c6f524dc02d92480f5ff56bd9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39385ddaf75e48734b19e31086df89f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3f82789eb35efb1464d2c96eb93e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6585925dbf9787d33182cab6d1110132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632fe3f7851528291f1442495ecaa01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa3efc83a80b16e1a3482be7550cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba2b443dcd7dabe9d48f755715374e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341f18b86022187d70d3f31b26c4c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c62b8a055bf7eba8c7508995a4315137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3155c2cb9404f79ab759ff9aac2aec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2209d50c4bc0b10f2da57e252b58598139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814d8fd0bd4f2a82e50dfb50b86b5cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e495119a0f8c69c5d192a9d2c415bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c4d30da686e0673a2c988e0cacdb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d1a5ee428bdb1115d993a6398f42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb14dd9ca08a5a03f2f3ded81bf30f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685648d4c68c2c84d8bcd1cabed84c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86c1a53385c173b1704360b994ee7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb92cfb3dee9b1f17976bda6a31aee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f83f570cd627ba1f36ca08e13c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd159e1f823ffcf03476fa9352960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76254a261c8d9081f3e5a32a95a0e61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb509c405ce8324bb2802517da23e74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb087bf94682c58f647ebbe3bf6e23d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e1e0a6d701774aef1675ef9e6ecd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eff16d032b5edd9645607fe40c9b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038c074de018224d9b3aa2af972817155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33132ae8f1837c9f235a9181650a790d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16481519a57cd3249b2dde1ea0b70c9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc95354378044ef15be5ae8abf70948158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345adbc0f2b8af8a294962481efa196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc07a57c9c1bad1282975d8d3fccf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f954c9b04f022705bbb8d7a2d7c21c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f231d40808a0d3630e9aa055507f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a536f340919ba7b6df3ec5ad33378a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8cc39980b2f98abf6355af970e59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a40bf9675ebb15b3e40827f610ba69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdebef1684c14b4b8f3deaa852717e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba592e2a8f0bb92a5d2e1fb860d4e18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7352ca69f5cf5dfab0d69afb832eb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559a9a89efaba8c22d2a39f91c6f03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91f11db0b7316349e85d7b8af5c8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d5d6f451aa68406587a55ee4fca4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1615cd725a8f87bf910f7b40c3dc72e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d1a768c9c8fa5822b156791029da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3406e548ac16eeffd8b876e2017523c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9125e6919dcd7d755e789a0efec838175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18735c866a7c67a44964d0b719f6ab85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7193105072e9b108d00d6d5edc7c7fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9974e360a51b6cc1a82eb70031331a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e283e5eddf62cc46aa2794c884097af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6afa9f2f70f4c381ba88c6b0abac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b00b30a08f44a665c823bd137c9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271438bdeceaea4f6e4405964ce000182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f20d144cd72d3f383ff2582c7032f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea7b47de6f069549b3fc232ca3068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d03f4839658caa8fbd7173a8601126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e4814abb0929cd46f165cb210cb7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3af88afc143616b4309c80d4ba597a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b5333a075bb1cf30c96e08149b66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb4038728afcbea19377dad6ce7cc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3449b9cd4c95be96e23c4c800aa823190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75472ff10df44ff1c0d0e1ecb754f699191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7aa0f2b3ce66b2901b1479a49ca1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b18d25f3c0999afe6fa96366d56b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9cafa7fcf93777be1c09ea950829f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657f5c2b4146e3b98f58c0d4fbcc066195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423115c2fd442ba6ab80c2b9401633f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1986b26deb9c1577060fa84f763c600197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990ef0f9bfb34c511feb1b24fd2916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214199a1cf2d28fc871de905e86dde43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78013b0707f1c01b83fc0a68abd59ec7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f9e3200d9809287363f918ce29fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8e444e8b99e48b04d138e71d72a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f02fa902898e9c3b87abba28747091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc8af94affa71e761e9773469bfdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60391805236964e567286c44167624205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc4e80f557b6bad339763e05b58f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19647ae8445a722ae5e53b7f1835775207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fdc5ae632232d82378bde7efe0b8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96dc02bdb62cd7fa16f340f2af7685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31be5cf31da620d88aef341ae32b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477090e2448aad023ce81560693a17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a997aee596565ba9e62c47adc77674d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa71d2ab43aadb1a3ae5de1a627e5b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b9c3cf8613f0a2f615150be01ccc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026190cac7f362d8e17d3d1726b5ce0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905233a72f0f26dbb19c749d310edde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41ced62b89b3fc6464b238f2ba5e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ca26c8aaa2b9abfd5dfc40a8f5c76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adca821261cc81ba750caca3d7bc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918ae78e5f797e803b6e3b3bd9b35c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f44a24b3f4aa9e9fd45488b33bf3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad0e528b764a9c5e955bf833baf29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b495728814e7f9574761a33b4b7c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad384c89c77ee391e3f1c94e13edbd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff330007eb2712dfc5f552579abc4fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eddaa1fe0b0e23b282da038292f69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4751caa4dff5ea7f3a93c1afe3547227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd53e1b1143ba95d4e9a29c2ca4138228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d38841e24b8c3bcd8341e05a87316229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f55695c6d756ff0731b1c81be040c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67ef08ba659d49475c2cd7d75300cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bbcbbdb74024f4585da23089dfbb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309eb0984ee980905faedfb311a0654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ad4928ed317d0ae5e802829829b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44eb446dfd7af1d808ce00edac3420235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e2730bf72dc5e5de39c42d98c8ca3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b348caacc01fe0b634e168d80e80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060920c10d6656bb089a51693d0a4a75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837bb9a45684954cb8287f6141e43f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc877d13be891bd0b28afb6cfb9c828240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f822f4278c331a8ddebb24d3b201c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3ccc53abd742a70078fa781347cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d3a780e273428064c915ce1eba8cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb809c9abe5a39c50136145cea41cf0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a13874c770de98f002135dce0c535245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2c75ef76060f1eefb506e1b1c9d48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62635226a8318ba1ff250b7bb8d29f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f994042b3bf0c0f3f9ab165cc1091248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b944936e5f31c744fae4e2ac61db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc733a29261edf15a2f20dc0c89ff1b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb7f70417e5706dc80c8ff4328725251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d82fcb396bb768977265bf389829252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1547910825f8670f8fbe46f79c50a7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e686f45d7f1cade18d645c194eb34f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfa8ffd2e1210422b1202607680e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08baca433257daca7220be9057b658256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a32f22dbb8622119100fbe46a873d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfef5e5dccb2aa533a421f9a65c43e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8fd913e3c32f4deccb3a759bbbaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbc4a1664db8651a06961593314428260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805b3d2441d29f64b0ed592ac6e155a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af4520bf986e51ced3926d1876b17a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59adfd82d40fe3bacfc7911a6c5be88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d674fed0a676b38a9e7f8b8da1324264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934ffd02b0a80634354b6bb4f4073d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103aa6ad716f3db35e60b1216655caf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9bb911bdc4bc9b5152b215b81a03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeab55fdec0247366f605809cd8e64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1038154044f30ea0258dbbec3cd0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c01af035986daf926edafd4aeebbf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b4c138a061b0c9a0be440a88e3a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88879cc741f6975fe74f144c3ff08f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c9c619f2b80dcec8bdd565ea80f43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75d99551aa9e53f1ddc490eaf9bbca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef87eb7daec682240febc59a7d146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9a2158e05ee4743f6870170f39b88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37133809a73d5daff05f48c47582162b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f95fa71341f7a123330eee3d894f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b151f5d2efb0cc316792f345465c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa676580a627a849f32d9285f2690a0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c18f6eb95de0ef1eaa02d02e0893281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b9dcb3b2a7a96fae33fed68c3462282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc068960d4027c9e39ad2fd7330f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e1c0c2661cb6c6b791e3b750a4333284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b62671af184842da0639c8283abab4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4827c809b80201bdc1d6bea82e8b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0ebc9ec71b0ab0db724fc83254cc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01896e3dd150f02a55312d733a5a3a2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99cc4bdf2a7eec0178a1ecac6e99bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e209c3aca8fca6a8e9b1644a52a724290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66602343ac7d094efda10b245d329703291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb8cd276df48c26d83d9129ee0c544292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4257a057216068b17a4c3cc9f41c73f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854e14bc42261f55b9e1a1f4bad9c71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d606bb7e7f3681d46f66e4d388b6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e58d3e11ddf496a4bb5d486ed5e13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37507e4fa5982c08691cf8bc3c21d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc4979283aa7c2639a443bfdf707ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c345a34f159f17c3999820c0e0e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f2f0d22499ad00ddd12591bcbe21b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b398cfa8a1b30a57134cdd8c2e545c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205d47abe22e6a5ac6f9198e63d9313302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0e66c2e6c23b71c9e447e86970cad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36254abf0f0c02d9cc2fc8a051e269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8a30a6eb6186cc7f072fd430d331305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ee982b0a127f0c78ca9dcb42346fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e2d1ef5449fecc47567c7b0a717bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbdb4f7308b77c56caaa535a638c5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d66bb39ec09b5411f9b94a31c397309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cec4c6c0041053f437414f01e78af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82becb0088ae0e3dfe6f961f96a7212f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd69886cc0beb8588fd0e11548bdd36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38e5058d291c972039c785a189fca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fee5b9707ddf9c07ff2b1addfe302314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa6a21fc6f03234afe44c392ec1892315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e7e286927abde861d1cad80d3dce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8cb75e574bc2e5c942c96d4542ace317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b5f331f960dde2794e4bf2d28de3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8609f03b7a4bc6f34275f94941c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2587b77f5269218969d4268fabc34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3b5b8f8165773f94f1b80bd84f65a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6fe6438bf6e8394cf6fed29b72ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159725afd14917806eecb5d34caa9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738572ed9be9598ec7c75d9ea70da2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d7a9f8ce0f972883d9eced2ec646325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242f7fcf48776e0f1e44817bc2b6b74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a54fd7374e394db2ada0e82a1509a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b51bd3f93d6231f9ed1e525c02533328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eafb5afdb31daae707a535ed36228329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f56e7edcfd5bab9750dc27818556a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c55a888c7ff5234cb463d45a7d780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ec7b84a7dd0bc5eaba44efeb7209332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6969ad97e2b42a9ac57228feb13b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd1a4c8c80860d00685bd22f96118334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afdd93d26a1f04aec4a922a38eb800335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e74af8c72371bf5389f3da831ef26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc98c06fd5a4ab7ee006604bb4d92f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0475c40a523344e527024c5babad7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8283168cce067c30265fd7965eea75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15050d90ebd012e0c8f70b1ca37656340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477bc94cef30b3b407d7fe8add4c379341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660ea1ca328eb54babccbbba39ba1e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3867f09672e960fe5eb1ac5f814d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb01053756997424874043b4f35e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f25266c0d2a03eba0c22e141dd79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1c8355162cd879232153016fca7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b929f1d6a1f2d81c3cd82f1a6ff7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81cf75bf15223beac96d9a861c9ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de15507a6adc204d3382396c52674349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74733aaf973805d76f504b61f330e16e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc2f1ae63ea05ea7f0fdfef3766bf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c1f7240ee81bf0d3e5798e8c922f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df28a038a5d00755aa8670cc7791d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b0cb06478576c7f79476dcbce3ecc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6f909868186094cbeb41aeed5671e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79848f333baeec8a64513769499f3df5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a53e6807f1e0774de9d61a6c7881357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847074b3a1c70f43f7da8aa4bbcd395358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed34fbfc3481e267ed3b9e1967a3a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa62e361329dce2b7033d32c5c3b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e882bd4ddb48703afd8bcf37cf6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952269e62bd8b4d8798c9ddcb1dd19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede23c03b5967b7b2fed8e37a43763d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928fc49e89fa44976ddc6c4ba9c0894364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a493c2ab4ecd663bb6ee4f1117daa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490b10a12056a1e438147b38318a8a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf5f18d2ceac7cb9a8115e3bd0d27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b0287f38209f05a4c4fe88fd20048368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd4eb7c6db747b8e74fe6d5f8c699369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bfaa86b65c4dd135170d6ebbeac1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9ed99eba61f7167b8a7623127d953371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2139380321558a90e28ceaa4324ccbe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b7e65420be0e03e6c5d064b1d6446373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a68304f962060af19436d841319d2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6b56f2ada26043099c57a8a0771e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa864c5a799dffe2c6001c846ce81d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f975c41f3927e5299c5be7d7c5de12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce65869ae27a39995267928d053ff2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca05a154d2c1fc4379a81498311f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e5627c3b024ae626ddf823dc91aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b8354f35d24a8ac6b5f0840279939381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375940684a8b86d5c30be817c1cb085382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e4c649b0f0f94450cca399362708383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142746a4381c67603535fa92645246384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220e4d2c9f6bc554c690db570133b1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c403bf3ae86752e6266c66462ba2af3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e50011b311177da78bf5b56bb72b27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a1f2ba2b01b0176166fa8ecb94fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a879cc374895d326f2ec0ab0027028389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4f3230075569bb57df7578e0c66a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d6a364e71786efa72288d4489ab0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd8ced49672bc3851b478d41aed7d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34359d0d9aa14a023881d654c273135393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c34b1335172a55e35fbaab7f353d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627f0bbb6b1de5c7d41131c86ba4ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce150f7e737e09a3d98e4beff5d96791396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeecde34ba70653416dbb9e7fa87e71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a7397ef93cb932cd82ec3b7851695398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe291618edb8c4bc15af62de72dfef80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1bba2663596847911a7becc1b886400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c186b0350e9b37f3285b2647b76e21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be0ff895f8eca2b02b2e7faad430c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586633dbd4560b566b45de1ea1f6c84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d036828172cf8ce9b2b95e39e372d2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bce4847046bf64ed5fed987597f8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34c37c9af54b56c9e978b290da76cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aec7730e8f9cd2cbf4a6db6566f01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef702955eebc3cb74410c7cffe7d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deda733c3585f4d024e876154c45df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dc81553b8a5045fcdc82bb02a7b2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3257c003e45e1470bb03c11e8db65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c642ab93725920835d39dffc18ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac507b4abb6e6dbba27f51b120ca095413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f447c97fb7fb76716372e4b2cbe1bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf397daffe4bc0a0df78041abdc618c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951df34962b6d290a75c8918bf621f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211187b66a19ba5dfc2a6dff60f32a8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d958fbe18e6ff797b931b0e1b560c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd1ee269ba96d98c3d95fa886860c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b089449e25ce62f43a511a44f3d0e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2040c93f4140e3a314ddd7924596e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985cc5187ef6511ffbcf7b5f5b3a31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8f4c42a11a8bffba143990ea3f31d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a1402f67242f4b4b39f5fe5ade13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359408f5b65e66e1c2f7d218ca458b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca64473dcedb2914261064275d144e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70886069cae4030fa8f106ffafa2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a32a98aa6710a18e5a6f57198cfa54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994087cf13195ff621897e5ab87b128429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74139c918115e2460cf673e78531a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f232534d84e38fcc6d75f3950b97f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b11deaabb65b5e81cf8d20f126752f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de696214e16c0a3db51c544c4816522433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379f425dced6384f3e13d54bc07c10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13cf600f85ae8b1299f6ddfaace75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc9c9e04075de4fe524d8d390e2e60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab723b7f20692850ee6822eda3f6a792437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b297c92b38683b5ae8bd1ef4a1f05d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1eed5c162b24d5572b3c8ffeb7a59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73996f5fc7831124f9b855ab878620e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d10f36336d6328fe12bf596ea2f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ef8271725784b89a7b3dd3a752dfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7e6e87db397f0b866eaae840eac74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f197cde3a7b0bd7ecab570d984867444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87085b93eca728015577658000a1c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8751aac38f9d9bc2e3630f79ebec25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8382a920452fabdd1046104a797b19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0392c4cef6259e8aad345d0c0c6fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376b8a02d14c0aeee4714af63f4622449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e5d9195fe67befdb7c6452a24ef52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606f1aa6098d9338c4dfd356fa2d462451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9b6f45fdb6769961feda0f8da85d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f0d6428ad463ae7a15dc532a0da8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a14cc2b3e2a74e4ef2495b99d9fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e90a7135dd936263377faf1eacc03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cfbf34e3965ffec3403b888c8d81d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f8e3451658e1e78235826c356f0c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2acec7675ef5b41d9d73da0d2441458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadb35eab5ecc3f148677df72951da4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ee95c8fc8ba20901b619b69affc4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf104220016330eed9de561534a280461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacaf573c5647c1b69c00c24b85392e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0124187b5d56b17618bcfaaa812c93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434defb46876d4dad990a8c0559649e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42b86cfa045536d0dc44aef2b02db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f536eecb45227e5ef65575b24799d8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2272cfd329e21776c15ab4f98d5c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c87b1f3010c67331cde41045a461468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e722e576e1a202260992b8d4ca31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fd02f0f0ba99d7949156db329e1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6190932b544dc1caa6df17b3caf4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e409e817b3dd10291c3c58fecfd1291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503dd57e528d9e61025fa014d827885473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd34b59c75bb924c7ab33beaf9b332474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a466303a7e1551201cf45ecf6d295475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafc7448b26025753a9250e7477597d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d862f11f0c58ce6d6e097148b01d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5827fa0fee02c7b8b20f053572229e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf54735dc51e57af9b73954ea43c41479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c532542ac316a5838c88c0b0ff4898480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa327c715070b3cceb7be858d958a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3eb25718dc6c93f482a4b2adf5dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5edf0589be1acb978b326d62e48a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481764d9a88d668b355d00c6113171484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095912293c49920ea75cc7e5ebcb72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce46dab847085f89cff20e6ee225ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602120b642550b5c4ba47c8cd632897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8468ac25b8ee6825484e3caff0b7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976098eff28846042ca21c5201b7767489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f871be60101918c0de4922438fbc65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aa75756bebe5ce1090c1a9bda62c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418d72eb462805602ce346f208f684492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195121d3e65338120ab45a8be0900b9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf546b74a2327306a5f3fc564bf98f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dc3ceb7474469bdd75e4b2780f721495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70724d13c19442cf5780e887a262e222496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932cbed7d61d716726b0d296ae9a93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52d2e2fee5c8b5f69ceb548bce89bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b74a99ecb20332508a729098c810d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d84271e8766790b333b7a7a38f23a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06592a0ae2fff3edd38987efb7dd1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611418b95a85f124be2753e94907c944502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de513e580f9fd66adff59ebc8b53e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aca68f22072f0e8e778a1c205c4463504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863568e95b909dc5501df29b2f8a5398505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c456b19198efc78c97f985031090a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9b8912fe545327a3d6825adbf4ccd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554420c98fe027957cd1b3e119a464f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce1445114ab18cd2c32855415d7b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cda40aef70bb56db7cc90a85891dc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11903549c67e09c7deadb0af60380511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf11cf423ddaa1ac8256a74bd52494512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb83ee31ae682860472d18e11a4a94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146bfde7b0a6cc8985bf42ff0dddb5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edddb91e61e3152c2b3e6eadb33b5cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837becaa209b95a43fb34754fa32f17c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fe03e84051daad8d615bf27bdca16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f7917a5e08a04512fb19e74cd7ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f44946441e5e3584b00966f257c856519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b9ad966edd06b79378e3ac1963ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d5f4e7472df64e2f3dbcdfa1dfcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44865f72827ab5b930aa4219699be5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dcf962e08a2df5613ecdd265cebc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810745beb1d40fb7b243affa255f414e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741905d0ff8af93249e38a50e5a1e9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f46937f6bbe67718f4e4a93485ad3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfaa9840011a559d05a76c67c8af57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584de0403417d8182a575f6c2c1abdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18618dfb0162d3a0810693554ef8ba74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73828ee480cd1fe85a1e7ffce8314e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7982cc1324908ccc44960f230f4b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d59381c67090269050455c04ecfa83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316085fcc2483c36e8169991553f3ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad961a232fdc217747dd78e6ee2d1d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c8c9c65a4157475a5d2e771dec48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172fe14b60cd9e0ef0bf2728115425536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab521cec47995230ea68724a1aa9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a214889764904e9386e5cc49e58942538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1200f055bb23bb42f7d3d2e1ae0ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83e26d232615617825a81c5b0a155540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c4c79dbe792d3e8f8c0b9cea829df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cd598bd872d472d4f20544339cd5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a195829ec173bfbce0ceb2aae214543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32045bc1a7df7c1f4f41c110a54803544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c71e8131c2ca80cffa454c24c95c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784943b9593b2453fcf3b4006fb976db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f01bac8ab21d9d92e6f388a7378181547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2708faec06039df912b5ecec04adabb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535670f9d80c31b1b995bdd3dc4835549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5219fcb744f55493f384830e8484f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b69615f0fde10c3bb0e24d4cbc108551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71e08202d83bf30568554c9f6dda4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46dff0a0ac2d59f03eb343ad04f625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddcb9579cb6c842f8643cba56cbbf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce3760c99ab4cb7e68c7bf6ca4e00c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038472646e698f16165537f252aa416556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe0a5766fb52ee5de1bef4e31aa14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031afde491a39ad13032275fd6056dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a25dd59c65772f1e8e8aeb650318559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71525b0caa6e0f6011cbf81dfcaaf4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b5f2bfb5b61d982ee768b91c18fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b76b1b7984a0a2f8d159090a55ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450c095231bd116dc7a8a780d83ac9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5830e30aec34830bdf780c086c106e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552457fdf85aaaaa5040c8b27358d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b6cf9d93174b30f37d7ba277bf4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943fe1f4d532807f5f6a7b393c5888f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29477fdeb950222a0209b0e541d82f8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecfdf4a8802f4e029d7a1b2b95d1e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb5861a1e9a8909a9df3b3fb40aac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933bd9e533290a2f7e2c741cea6a581571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc5b0db56ebd3f282f6f5a3e683d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02face0d0bc45a12bc65a311c84e9079573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd86805ad20c44e4e4ad13823c6c8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf23861f39a08214cfc70c4a366bd7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98981a39478ffd1332ef2139e8e1a17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1548e33359f0a0d8c731e84a967f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df96194aec87f5bc20a16ddcd3061d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec932f8bccdebc047407b3930a1eb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d0ab328636df6a17a5d1c4b1e097580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5aeb5f99c6603b4133999c35fe38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0529aab32565027ceb8d4da3512fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be698fd87b771775fa0f037ecf897e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8283e1e3cb67473270cb9be170052b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748ba0b4b7b96a0703ecd0103c8ddbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffe26de20966bab0ebe55eae269d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a9ccc6d401f6e201dbba5e46aee8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d3d4f06f128faadd2b7e5a5777e96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ffea57c9d696d4f5705efa727d16f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdeb118c1a1a9f072b1bb8be42eb73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0d0272d5333d64b750bca1e78747591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97067cde3233d9881fb6dc6dbdd7b63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ce4c649671600d0bedf4da7d0571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a72ebe603030188b328103f79a66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfdb9f98863f6fe38d49ffefd827ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75ebb7a8d14e92d78da92b88bf4e39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970030cba5e04748d1cc16ccc3705f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2470d5ca0d38d52e3fe2a2c8aecbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a27a0afc866268b61b857002a55ead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a92e1d014d34b30dcd4bc6b3b4f54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ccaa4834651b6cf3605e15ece8a94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def419886eb082940f8441bf8ddec012602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea3916f547b3f04241928652f95266603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67658ca3bc5fe39e1c4daf1bee9c60e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e011275ddc529dc8dd44901a5fa88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a040a0c4a4f15b25ed3b5a8afc41c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a201b61139a85ada85c549cc0a07a4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff381bac4be33d4fba8d483615ae323608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1805326787b0c78b01a3a464cb7f12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1955250c59b94dac6fde44ee105d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ea693397c53d0a6848484762dc68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5dc8a7d67f721250c836cdd4e2cd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0e2eac2ba8d2223a233fc94885fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1388e1835e9e050b74ba2d341c6609614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50600042d7f98eb7554cc9891a35b9a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d116659051a91fe906c200c447783616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771951e33a7b4f7ffddce7ecf82432f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c4779c7ff6d748420c7922144c38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68866798b9771a1883f1d93bce65d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6605719ec2ded759f9b626c556714620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177838dd9db6ce63213d7d7d16ba1f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bec24a6654e9b94859f38bcaa7d1a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54038185cfddf82fb9b8f0c352e24e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce85a48668f9d9549385330e9bddae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaaede1110754293583b36e0ed2da8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f16a1c486e66a5815ebc7b7a5e028b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f06ca60eaab0e66ab248c8fb56eb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d743e49c0023b4ecbdd12cd9f34a93e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3684b6689814c1f03a4534dd3a676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f48b091f83150e7ba7417a0991643630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e371da43a5cd5457504305bf97829631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfebb53ab6dd63c011475beb9cdba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439bf928e1031c28304fac8e8369fc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ddd4477da7a1732107357d2325fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc0f0c26c4ff629e99a5cb9e54aaa8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced62c98147569daa8fe6908d15008636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305589c06ef689dc63c277f586ae06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115862be810304578b3de3b3f5cf81a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8eec79800cad862789093de56ce23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4762ef21cb054c8adb8f08200414f40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6863c53179e08eab97d15b64a725e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24224eed4105feea4317f164d9438f89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c74ad255f3bf4af00b87ae80c35a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd09bf39c9b4ac2070be53fef6af1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfecdd034b1b08f680feff009b9a7cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f13dc027fa4cb13da81ba7a698f04a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dac6debfa7b4ddc74ceb8a53a5cc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95f31aeffd022d6446732438a15227648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4bb368ed55635e80e839449993d99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bbc6b6a2c94d1709cf08f090bc926650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c42bc9243c846b73b857fc958bc329651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e23ade2a0905986370874bac91f2b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf94468f4d1e9f6fd432bfc15c872653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506c46581250bc92a25d75a9f30dd4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cca0e8ddd69f1f477bf2d8e0ba2fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7394f396d8c9cd8e91650f9095e0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0e7bd956b98132797bb3909d8ca1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fb6cf43ca762489b6ee690b6e897658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb679196d6d44ec9e31312c1f5d25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b3a31b9b6d15f39ee8b473788587660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9463ae2a18e7558db5a4aa3ce6f6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090359a99dfa42e0316373a2241f9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f69a092b1ae79db7f7a4663fdec52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af4df7477c995e86403d9e736e9f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5140029c4f3e5627f585094306627b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f511a26d636fa6d6fa42abbef943c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ad5d81e872c9b886c2ac976d7e1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76f9e3a1a5907f95fc1c6517605d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aafed034ab7fdb8c918aba839a4e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263d145938137621d66c65c40eeab5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e2d762dfa7d67ee0a52cbcc0b7c12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6ec790a7249a6562069390e40b553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614bdc6965bc6f504a5665b4c119141673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69644f2f2de633ec4fe65d48337ea097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714238a62cbfd6e13f3bcf2946236f52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5ec369952389d8c12b65741c219e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244926d0f44cfe51ac75a6c382703f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2ab099db03edaaaeb91737cd4a8ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e0a378be2b37caeeb35894c84b7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166c912f4e559790edf81c349a0d099680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e7f1511c0f91bb2803627b1ac7a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144cf6295aa5549f64695f4cc39f049682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c35dbfda98fd85896c606338aa39e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042d18c25953333ccf011f408f032d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc8ccd42f08de101a9ea0261e53956685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0837736608b17b1809f1055caa471a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53f321f0820cb6e149ce3d3c29f32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d370afd30eb9c2ac5f9d77d8e8aec67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f25eceb8d0d184c9f7c32bb1fd1aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14aff99b63eb72078ff470b8664b5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab08625dad68b094796b7ae7c73bc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faaa7bfac88c859adb250e7fc123d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf5977d95120e57e59613d20759dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3526ff3fe11312b0b1e05382c1ce6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0241867b27a6e19ee52d660e4508966695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64ca6d5ccccfd12c7b480f6c8956e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7ac67cf5c61de739f8925417d644697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da25606769878da7d955177c2f7a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af7cc12034b0c627b91af860e4c87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff8f0d97d42490787a308c17f55c29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3c20258afed77222335ff1244da3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4eaa7dfcefa093a03b5621bdf653702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b45f683517e356084691e25fe65f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97978c1f84bfea872c4cb4e5b8ac1fad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04200ad3c21c99e05fe22ae41af711705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b785180e2c733ae1cadbee14860f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d9fa0163e2485759f748a4905ffe6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0acf47c0d842ee2e573d7b8231f5b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a258a9d7b7077a37ce063e0d8d6cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23103c3f9dba9fe073af45ea8a3227710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a463f5988f9f61d0943983e1dc454711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239ad9f7539c93e4316c9d2ab0dfef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052da8ca62c10a41baf6e136ba56759713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9298826e423236ac716f1fbbb475d3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47878f9e16108ae115341c376cf4a01e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19983a277a40ffac751ba6dbb95a369716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36738da34db52ed040727c9006a71b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab750d4e2df635c4bbfaf3b97dd12d08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30011040255567bdb84147fa589e7922719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638244deef6dcf6ec13ac43ac14d4fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2507b2c884a14b863dd5e4045b688721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb353751b2562687aa6fed2eef81384722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4298edeaabfb8e51b4bb0132d5c0f1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277b4d2813e186f67dd04a97a6b55f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f623063b871bd901acec2ff03651fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998484fdef862b41c047c9a11dd3437726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c96f960b6d397e456619d471f970b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a87efd43bb3b9cfccc8091f8f09db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e265776556ab8a228428560c2ec20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d4c471bec94e0c351af098cd7a456730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a13ed1d9d6eb8b7caaa329760a5edf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e230f440ad6fd19488a882a6f97b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17d0aed868e65a3aa1f238e9d8b41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7462f72aee1bb71faf65f1c96278734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4351d75ba35fd285b380fa9ecb4213735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be443a5b1d3037938f9b3664671886736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64a4d3557773e62c885b0c521558b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce04165b576b0ea19fde49c8255be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9d6067509115494567b120a1c57ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602ce02e0d3444c4a9480c2c98fb7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927f1482bae363e525c7d1d06ba948d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd29b1e09ae19131b059221fb27b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0226134e6de06a0d0f0f53f4de82f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e3e2e3bff7030ffc37e3de1cab25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f00dc4d708e40f0a7d8c2d5ac6f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2bdfdfbe45c8cc6a1e90fa3d8a9c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e8a457b614308c03a40b3339647c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8047ef8a17e69689a74e1915408366748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10badc14a21b06dcf86aa00c37072ae0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7d2eda519d1895bff9588481588b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891057853dcb68e74e7f90a24ae23d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c7c7b36debd1d088e8432f049085752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c299301efe61438222ca06f2022044753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7d846e07c72ebb8536df9cdf60fb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640fa0458f8bd7831a21384286da07e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f55b3c49bb810812ab39439b8b9166756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6961f55f7963d268b40ff9d9a03f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3eab3b9266b0205e57685892ff37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d581822ac099210250f104513ffbc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed076bd6c052083abc0a98a2c7c141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8bf09facc139223ddecc36aa19212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e6a0de73119e086efa188ef7033633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8c01a4b6cc8de7cee93e52a8d7024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5a99955723352527c27687ec13cb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91c67a21df0697dfd10ca9b83762ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485edee319842f30fd86a8580712997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146d00b03d338c6cb1987d5789d3518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce7ef9bef24f3725913b9d9c03a289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb49ad4e83a730fb1570dbee3863010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671335fd91f4fd72af8e594410d5cad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddb9e53ee9bf683149fd461a0d1af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6370671b2b5d38be921d6ac964bc8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69753f6c2f190fde628b1546e757abf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d91bca10cedbbf405089f3c33d96f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e847fd12bedb332d3d6b87eb8652a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5439e004a0b8190ddad56e6bf74af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c5cbc9418f1610c701c4c40e5c4d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ac2fdb6a25e9a33408429a9e854c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276b38684b198984f83f718f07a27f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8939f4969dfecd809fc4c93f80f48321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1972db4818ad203264c8a547ed0c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fb32be21ad7d895f501f68c94701c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda42442525711c5090be1dc12361b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fecc8d6ede46c233b4dda7f1ee5f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31c2a4bf00970251701d1c9dc2ece26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070edf5628eac140eaa861bec9733d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf117e098a8587ca05b47105508dc14e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3325b3f62d704b9bca415c1519576e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca6315462fd5f5a51026bdf61e3ac630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462bf4a0b7aa95ca2f967455633188831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b075d997fc3846fee5342923300a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99719f12163d0141b3bd168604665ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c5f9262b2940891bb7409155465834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eedcd60b15afa1f74a16d1df67e3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503992d007a4e2c7056b7fa394f4ad336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a97c953f02d35c0a709e267eb803d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60661676b7471e76e2b3d12721ef8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed719f684fb2e2ea0096031173caf7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b36daae90a0e73a724d9ea0f1bbaad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b9e298f33da33ffd95f70e44ee7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2b238cba73aa8e3db0c6e8d64afc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953cddfb9a1bead8ec8316b3b57ba9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532dcfadacb1c6f2657bb8f3ca5176444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6a60db7888c88be8c1ce144eca5c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903ee84a28b8d16d3ba8450e993dbaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1bb8c5e67e3508b4ebed606f450d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd14f083882232162353847be68adb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e72ce4ab715910a14d962aef64d1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4f5fbc1d2ea8eddb46ea2c9b543150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b2ec47d83aba7d1d97afea727bebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac227975588f3d5d18a12e20919eec8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b06c06cf2051191e6379ee3430390c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfae7814f0673354debe7489e394e5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643aa9294e636c6d8162649dd138d5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1778acf158982ea17036898e11146356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d900e355eaab9496845dddf785b841757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a14ee8163988621af291a442b6f1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b33d2a0ea105b038072efefcd944c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c8e6fee5b7f969e8932dd69b7fb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1372acde785167d2f325931c32ed4e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe839dca5dae099d20fe6cc95b210462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa270b94be885ff03e2833bb8e312b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef313e1ee4c920751b572817a10104c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634a65e7ccd9665a53a3b9dbdffa7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ed0cc400466857ce2d74b9db0ddf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da28df8b5cdcad168c6e9fe6c8f12867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788119a1b77a121e67fa63d1442582e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb3812b2df9cb94bc72c580d77d55469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54119bc54b703de849a2eccfef578cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab8730779cbc323cda7ea43d25865171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed99794e8c4d594c8464f355157b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5c03007c72417d764a98b2d0f8a5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e84d02eb70c2e2c3d550ab008f0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56045b23ee3c200db1df813ae4e8a4d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a8c4b1ff7618735ee87123f9782276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06e974ea99f4e0671340c4921014977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499a5f5eeed1f258068e19faa4dceb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a359fc5105cc9cb7fa4ee74f35e5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaacc0284c48ebf239905a437cc0b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78571ac787a4f58c0db5fff1b36276e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa14291e95c918fd60ff606967fc4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcbfaa3aeaffa9aeb6ded1dcfcf45a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a829f080efad195152063c7eba9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba10aebe78dc56c60e65a755056a5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa09bbecc53c7927023bbf75b5530e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28315af5c9d266f411f24c188d91f9a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a4e9f80c3dcc37201a2941029baa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab459926038786cccf803caa45154689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b469d4c95dea4c63b32ad686144c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21be8942c2fde913715225cabc82a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabac46d3adc9658c77ee5e7a0717b9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062738f3c9ee00c6d7abbc55303087e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3476197ed9d6cb0ee90bdc902f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08c974148eb2ef64703884342c35595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae9c8a525f5a8026ea14f413a904396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8e077e7853421946d4f08a988f9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef429b275250cdef369b3e3326ea5bdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0083cb67548b5d68a045f0892ea0c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860f867211e561dbaa37fb33c45b36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a44b036438d622bfa0f4572eb9374101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b16fb61f5e25ac8956a0828e9fef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dfa210b84cec465d6e87254cfb9d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483288f8e47736d13a45644b83a408d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2713dd56bc820f4c3c573127490ca05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d579617b5f0cdea69bc357cd79b18e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2b1cc8a09f23c69dc3f642422bef6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c44d3ddb4e9e086c26b1f870c5e10f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094c4f6726919cad119a207bacabce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea43cb6c582d70bf261ed1397660e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d751653598b78774a62554c5033a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b7d0f89f1ed1260e4646d09d66948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20445b06ba448eaf6fbea4177a8df258113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a60c8f9c5940a234b522913f855e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3dd2da30f76392e42a318ef7e305115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3a28d2107a8ea0974f98d76f5007116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4b9d0cad49a76269046502a3afa9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc98781c8b0be222bef546ad98f4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54885910f231aa83c2ae4b341dd36903119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b52e43da1181c62ae6a7fbd702f44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537de5d3db2a3b47f8895e9ca7fd3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b73f9a1641e51ad390319f33cc1ca8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8188e516666d088b0eb5996b2a38b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b53c92171e29b296ca5253bec6ca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0f0b7077801c08300a1dcae13eff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c179479b1ebd26f29243aa33d5d2c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee39ca36645dfe91144177525e6506127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449d524b8a17961a847c57856584e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b0fb1d54661ef0f8d581cb2c36586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250ad6ccf5d7656eb3cfb5ea101653130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7ac7d9c269d90e79c70e606727e6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb3423f2e7cc8b7c9f9c91b0ea2e0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267834455eff4d6cec3b6ebd2dba72a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b7b997cbba5ddc75c1d71af073405134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9a207b9cdde1c136f25cf7d667bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9201f94b56c45a98daba8e4a6d877136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fd4716188a403203b16a036859f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1fc7693d35bfc975b7cdd3be93c23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bdcfe3b027c75f83a227366e3d0a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec670aef3b46763d5694f0926bfeec3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55390d4b81d784caa49eb31a802143a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac8fde07b105506cbeae32fa0634ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31990f144db84d05cf514a0efdaa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352433c898f282ea1af56ce679c4734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff062dff4c9d2b58224ceec14b120145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2638d2b48003a4516a28e9da981874146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2c1ef72766c95b8653c8377bf5104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d644320fd056b1c2c1b99c07a643f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e056921707a64307372e11e5e1be24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016197172d7dba4afd77d1a61139f0fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510bdfd5fc7251bb4555aa110d8cad0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf3b4c6fe71a25115c903be9d6a10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00ec2c12e98ddd45c8c3efbdc390f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5d85d9b6e6c32eff127b40cd95fa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456665318b660a7ac563d76282d8640155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519e27a882f45aec8d2ced75ad54be2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e783550652dbef00e65dc6526450d0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b549ca9da5e2de1ddc6afcc2b67fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655b5fb3268858fd6fc671cfd99726159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561cce29f6b1df7cc522683fdab094c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd55f50ffd11642821c1380e738532b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038cf0f3689f21626d62e6f57195b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7535c7f280ec8114db15b139a0990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d7d28b1ae610334d92117603d443164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ad44d8121977585764ebdffeb8ed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa4eac5e25deb4bdb5a0554ae757f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3092a1648f30a815079b8f8d7e4f7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de33e2cd056d451df7bbf3e22b76f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49260ce874d6ff26d9f0fc07f72a0721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c4859a7f7eb10c7efbd2db50945f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8c25ce95aed8dea94b4096d9b5f7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfc1b1b7360bd14cefed789e5f6fc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8de2b85dfdaa209c2f2a039a94ff93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e834ba25a97d769f924251ba2e7f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb1bb19c98cfd531dbfa56c2735fc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112b3cd780e10cf5fa22b1d22240bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfda794409a11f747e15c5a630659c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1ddb7974f3bfb90a963174c29afe8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7710802b01067e4757101ad173f1cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732d7ef7a76d56a1c797c62c836cb2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6e053674e23e2097401ad0a6f2b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec17a8b778396788a16f06ed00074a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221091029fd9d4fe35c458d6f564daf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df8cef75397ee90b5227d627dd5f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393dca2db2cae6110729de3548002f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53414688ef4fc9a84688c496885bd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea054a4a7fd29266664454837286f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83c82a9842bd0c296796b8c5201378188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48930bf20b296e6c9d32807716315fc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341938e3b6ef77be070a54f60e217a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f4774df40d1c8bcee4226a383ee9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b78ec225488ef14e31cc0776c87569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55dbca7e20b22c9d34d53fff7fdda3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc959cbe87aa59a809bf68804913a39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3623b3137ffa1e97dcd0349c5c56375195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc350ff2cac6841e1b7e7af02468f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1207b35556acb8208f62e69fe537d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75830ff53a4a5b699704ce14ec02be4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bd25d117004e1909982fea58ca427199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6406ca1aa952c3b01e3004fbf8711be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb53ff7a4df1302c9aafe7c93d491201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc105b385cb844fbe604fd4cea466d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d13e05c3215b08ff30c0206453e27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cb89d2ba9dadf76786f316c07a4dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4681021093e934584fa532466bc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2704d8e744feda18c8b0ebaef05b15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44b13811817ec0bf5210198b38432b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c30eda72d4bf682c33a90ffa797c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee6ed7c5a9c50fee353bb034ee020209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115478690100a08c5ba4f0815177417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306dd24f4466e65f9a9430390db2f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b974e6d8dd283ca6f613e1e2acd81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d082c71291497bebd94a6b80b548213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8d49e4e609e4544e5dce646eb622214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde98d249cd2fe0bcea01ac64c59ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e2f5768a018d54ea1cc55fce32d67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ce75f3d36002dcfa3ee317bd9dbd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559d668be75aea56d81e0e116cb5168218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07313300c16f310da50554177616fd2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71de7930fabac62e16fbd24eddf45f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4e561a5fdf5b795c8eded64a73f14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549759f51ae39d9440d83dc83355117a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e51fc9c08275ae8f0f978cf753d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716852f5fb6b98862411b892d436371224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868e01d26b3227e10bb9c801baa2c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7e2c47a3aeb98219870d022b7efc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ec341efc207b519d59cb4e983d8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54226c7725c88eb656ce953fa8300df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866599a3ffec812380b93911f47eb0e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1d9f4f266022dc051ad2a34e2b2ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e0129bb8e53db74d9d5c7eedcc33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20084c6840c751deb09c72619550f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe437c5d8d476257b0427a66b67400b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d482076320736547b26b3d500a24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b9ccdbf70d3476fa0a9feae3f9e8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec3366baa9b0bac38c8dd50a814b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717717a983098c5e6ec21a10ebb29e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d965cd2458370586eb3ddcbb9d13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cee53740624053cc3a8d3d5573e0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89674751c138793f19216575719a645240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c27f9be3339b85699ae266465eeae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a17a8b82cde67b09aad153628e98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f322cae66ac34c08ced89dd9462ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec3bb35a09b5814fb103c1e9f5612e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6180a277999caaf8f740ffaf62ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e142c4f5359427743e9e2db85a4a86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deedefb2aaebc00b2bb7d056fc7b0a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64e5446d646f1fd00339e658b56ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01489e08a40c62ec652990030320a630249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795ab09c1d48484a3b582f9432ddae1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c779346b31de32c7df3ad3bfac6842251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16d849f102ff913c532658bb5100eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a32f5e66411f3df459406fda4c0227253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22418b9cb330b1a7fee808db1d27d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58525a5dac5fbf5c844d93012f276255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43ea227642bd3b922f3cb0aca58fb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25759d64f92200f7c7c8d234148ccdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918c83feb30450d67e9bba6f8d379f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426175a9a41aec7cfb901347a5a326ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a3263c63796bf7370048a7bde7f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ba7a15793d5e9d004158d0dd06057261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6eb5a1f942e35eb03d0461f4aabf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2d2b13c4e0a92602b9dda5daf7a00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de0d743b21072af9c2f787889a58d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22379c1a1ed29453cf8e548895ee778d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7156f5893ef73e3faface09fa1622266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d63d29bbf270361e396ccd468084ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4aac1d23c04a42b883ad02ccbeef5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d3c6222618b615a8c5b407079b1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac0302f25f6215a7ea774daaf70ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194848e8fd7d949c98bdc68a90fade36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502e81ce6972735134bb6f8a16f2f0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18ec8f73cbed7a834cc725e042e9fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad350d49e74567807b7f768b3707ca9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7db23ff42f3533971fdcd5e8ea44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2a856ed411442a97c5c1c627541fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136a0ed2992c09f8adc84525f70b8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cf67cf329e65b79eb8a5fe9da922f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0970b69c77b3071f7019be906dde8c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99109f09a722cbcf3ed608457db2e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a020a725180df211ddc744734e15b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71af8aa532bec038357d3a7c3487a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61d37cce39e1f16115211a116933a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a5e3a6c679c188cbb2fe6701f10a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ab8d04f65d9f5480819a56cdce10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065282725babf1f3540430db214f015286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11d27ad9cb136a2c59ce37e0005b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438e61b3224ed42f66d5e4b22ffde2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00eb34b9554bcc12fa26fa9a651e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604abbf1694842045aa6b6ff98908d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb540807f89006df6570661778fc2cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed6a6bb93c894444218462cded023e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a0db0999ab035235b48037a8bb4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27f75af613e40c69ebe5c1cc48d5b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda875acdce60f45f57e42571628094295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a71e314b0cd748fca8b4d90a9de6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037da67b424c0dfd017255cf288801297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a2f0131cdd2a646471f0e35ed0bee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08de740dd0cee4a244faa38e5a112c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4e3f2002fcdca8cfbb59b78dbc822300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d49cfe27e366a79a7631ccbe34ad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d8956ca8e2091f69146a09f9cc42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1165f7f4c721358d1037e8308cdff4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a509418462a8395d9e82c891abdb61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c77e89872036b8cfb4e67002632b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ef5e1c68516a44f0409579be5a5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7891870c45f233b284e29b4d3b5dc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6020c62cd3fb967564385248f261b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec342cbc1891648d8c3a90873f69e569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695b57b9de190289ee77c81d9c55cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4c9f02176d5c52bb3a6aa15d4d75d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a5fc2160c25867028116467d5aeaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b550826305fcbf7a77008f32be8b28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0f0b1686239f80e5c9091f206ed3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e699608d0e692df26606d74d39f57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95f6d417bfa0d1bca71b193fb2b43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d3694f807428ad8df17721407877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30464dec065eb0918d3b536919e7f6b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92d964af9cdcc98fed0cead2bf68e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c63ff5c0bac6d649b2692a0f6f25a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76716deed5f62af8b8ede473768ebc30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad09ea4d40a8f2c5fd75953749ead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9180a9c4543972ffc2693b0517b294323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4fef270dfefc6aac94f3ac243c741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8af9f03ae2600ee5c98ea806ca715325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b00c6b4cd8314919c2e81789e1ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed8457c2c6ae19cb6b91601fabc878327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f2dd3338a6e9b9d2b642951b1ebc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e076507b444acd31671b1cf6a48efab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f055b85ce75865f89a2af2cd8cfb3ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a33a7196f030ed584815cba0d95db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c754d04efa824c965880880bcc16f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a7b8aa4ea7d113b0ec9cdf8e5340d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbfd772b1c73141efb10249b6e7698334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb2de02046fa04916b06643584842335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd919183285254aeedb249af31fe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514646f912947906b2dc6c94070c96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac23ea4431de2e0b40228d07eb75e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5fdd2c5327d55efb1d074742496c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffabb0200023fb7ff3abe29bafdc8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6807c5f049d9df1fed57a16501d27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671eb54d99d73223d76ee6b4b17b4ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ae4b621abc8a4fb317d606b0218f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e769eaf86af363de174d381440817344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079a4e85a07185ba1bcff7464a0c87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27342c61e6c285466aa9cadf9ba8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c65e0d943fa6250c2583cfbed144e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ecf5eb3f25ef2d21ad50a2599b7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751f8b14440b11f798cc11777b23ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324b6bab27f606829ed378aaf6d9422350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273057788da70599757d8a0cf3df25f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508107bb9f7158adcb6179b9e119cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096137ae5a3bac72adb128e8e99e33a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d7d6866eee765d9d6ffb0ce5685eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1ad3293f6d5f6cf6db8d451e383a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ab797343489ed77c104406406fc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e871d013cde30fe58610a45af2150e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3a89d185c1d6515e24ff63a14fce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c1092be91507867ea82f729a3777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03337d60d24b9e6b85bdd123be2af39a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61529414a0c32fef8f1d137534a01573361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58289669a4c6a8a6b26a4050580f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7a2709b3125ab1690e0ce102aa7ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66480ec676b6f3f89ed7ab594f8246364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd539cf409f2da51d921b479d3fe967365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88629edd866156e0406c6674b5a8a79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f3716ccf2ead07b34c4a42de365db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907a0d92fb044919ad0e9fcba43551368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612a71d14bc3e2b771899605faf06f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb87e63fd96319157523bbf9288249b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992331177a1cb6f2424a9110d981ae47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ffc9aa2c36a2322cd06a3df0e0adf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109b3eaece171cf8f85ee6b1fa5b6c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb205abae1cbd64e28f6e9820cb2053374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549305153dab5d0170ee42049a689057375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf01256e3cf7ea1e892ab21f32352376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76601eb00e0d90ff4af9d072ee935377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdbd2c59b53f2929c2873ac165a88b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b020b0655d3c6953acd74209e44d50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da65927f78d2a02a39b18c7679c10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802df3a56cce2707e4dddb308987a9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bafad9db29e39adf75a29c671f5ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a62267e44d41dbf9727e56cd0f85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179a83392f51cf541d85c6017509d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ff331b93489caec913b00a935fd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ed0d558d3b74af9f40fb442c3e939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a4d8b458dd0c65e7bf4d492c001e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c083593253018889cbbd872198dd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e593e966db1f3c7a19bf75cda2a21f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28fd09d5b49e7725157ac06b2ca42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0f0394685c0005962bf24a48e61d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b066a2ab15cfe762258d5ed96d332e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1299320a48f93aa0011687066f19c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f63b5116459581dd1d6ca2d467e3df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ae0442c11b821e4eec94313e02ce7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ccaaecee91a1dd707b8680aede9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e634883dedb268ff61ede7cf1ff2aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f603e30c51e159b8c9212848b81602d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d02af89d835ae0c23e7f9e05744751399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544338d539d9d784d62cc7022e3c1f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28e65abc11640899e13a41e5c37cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f499b1ba972022f7d7478e243074ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dac5ea3e721dddc31ed6bac0f503b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2626a2827b5e843d1c19989a1fba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee5a0da2fcf1f4e866ebfc96c320a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348dd24cd89dae611765822038f4b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe9be776cf3108ae7cb8da46d1c7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8506b207c98b40b394be7669e4a4d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650dd08c90bf253de8a6c0faae7ad7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef834b521ad3f215bf529bc604cca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6808ef98e8e192d8854e7afb69991ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f6b1b6e6079388562bedfc034372f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bff5c0c4956b51e6f7ed4425d168c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b407c96e3623ddd45d25ecb5d90b0bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96cf1714709febf29c8169de4f7357415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f82287de8e99643a0f9dcaf16f879416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a97d68ed7ad7093273c27dc86e57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82275343d078b4f5f8bf93f8d116e743418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aa0b5cb243a2d41fdbd454e8736a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3982722fcc4924d846553eec8e3b9bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d1909b726873abb7be136f2a09e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e4cde0c4dadc3080c81ffddbd61b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d97e3ca821d84cdaae7380d03c08e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553be4fda32c28094348926e9c8ea29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27574e1f36506b2168651570e09f5f7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0293c91b644bb1965b3d2f8da26f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5884ca3e377f632c37b0f4e8ce81f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260266298e06ec4e7d4a3732771562428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb88dd466fc3527ad701a274f865dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449ab6a85927d4b9c57d2869bcb48b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1fa686a623bfbaff7a992a9ef9aed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19167a453225bfcdab1f8a680701a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042193f48c209b27aa78218841051a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3216119915a5f4286517a8601c5d15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db07053745b33e706c4ef1db085db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe937876edc5b133c6e73559b8e4b61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c2a3b76419cd98f02107a8b4dd9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5541a1664800ced6b5c3e40fc09e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099bcf04ad406c2370e1cd05334256e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28eae1282ba5704224e8f7aa4e678b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445dce621bdf43295ea0e67d2ec20ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c3e6172e7e120543df8f648ef8866442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606df9f706d9c1859ccae3bc1b0eb72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ff1427b75b52360ce29362ec5ab8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83441eb9fc55dece56615f20018cc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a7294dc2035ee3170f9c31d94c15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b886d6172c23f522056c6e6050c37b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e565e14a61582c907bef38c93a614448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b51d043fa8d3ae9c370bd44fe9ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3193a33dfed2ea12391058bbd1bd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182020726229f05e63924c0ec757934451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa42d86df81b447898492fe16af4dfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ae952415b0337c023f23ed8cd548453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8295be6115dfc3b2867d92d09fd6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3cc691ff4d8d97143d70e326aa56b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b01a39888d7e0fb49147db2e12052456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbed3c2e872147b0b5c147af807166457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed9d5773cb5f99d12a2245c917d662458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b030d659bc58d390bbac128454f02e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d38043b22f06bbe5ca0e47144fc9dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012030468ae9aeb0f0d842fee3d89da1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f707a5d9216b84b9812cd6b600fe7e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db6266d92e08f53fc6678813b81e74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede719f2ac4c91f67d56da4feb865e84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2268fb6853bfbce38dc50e64e62ff2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768d25110b3f1952181c94c5420efb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cffe288da28e5bdfaea412357c433467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf11ec20ad697b9fec382c75851ddb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de77eea07bab6102ec131bfab589b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ccfa475e712cd2f8ed99a7952f9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e812ca75d387f98a9d0d9e49ea3d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a849cacaba4a88448ad49bca2ad2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6edbd4299b2b2214223588c4ad8a4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90385f85421ce3bdf2c663baad4f24f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee11044d8641981fcf210d36bce8c48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4831382f2ef56884346d19dd8513d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771edc6f50f878eaf81a48205b281f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302a6c3ae403089a9f17bfa191cf3d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafea09ecec7bfc27bee8e6217f2e76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300724553544a6f378bd9665f7a7d06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cfb4b14a33adb8bb0a329e571db07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435b6001c647d124ab22d3c3f26abd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bed1c92f6d4f1532cd9f2ef85f5df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c3e0697e2ca05716745702f8cadcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14181f84ef3eeaf994d67f44a5124fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6109cc57d177d544f55e7e757dab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ffe10d24291408f19a8bbe1dcab8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d71ce32beebbf55c3aa4147767a47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df632830d3eec01c6b57b0a8314ea492489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec127503632605b2596a7831f72bc4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff5b62a0b0122ad0cbba40063a7de7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50075a706ee0f3a3de077a7a900be82a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66476404d11e228c1e22e56a79227493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fe5fff81ede549d23689fc9b3c636494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301001ec6c02319775fa1d6cb70a460495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74854010e4753fe0ac104ccf7889613e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f316a05ac0dff5b8939bb435bf1b5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c5688389ed8d33e747aab339fc58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b400f42150d9b48e3de476213fddf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b764edbaabbd39c9de46950175828a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f39e748a0626d853de53e6641e3427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9adaa519c4787c2099de6f9ed0eaf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea21d0eefc51719a4a00deb30e7f7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5871d190774585b51b7d39e45659118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d8f944c89095784156731497c8ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418784c76435a9b50cf8994159dcefae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06237d00637a68f6d7788d51ac0bc09c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658fc0b01d982017cb54d8fb7ea063a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e57d6a066007ee8aaf866ef9369e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631c4a2d9be34b9ef725c3a7153dacc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bdab5ea90eaa29338a17591be9f8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8751b80bda009fdb6d8d0bb88f3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85526c2e830daf7f4f281fa86d1df01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39944cb230a00d884c3e4f0be9a7cbbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a4107a89521d50800b4844d09cdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aeb1adc75f9e20fae80e09b7335c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a1449f619bd537217ed63790cdd4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463db95b6ddc2a88d1a75cf78afa6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eda2c03ef5bcaeda5175119c72789519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4679c4324d0a4cb7c66ebe5fc475a0c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a24d35942e4dbaf6d824ce534df93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d93bf4efd4149b46dbb33b05b6fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96e155e03ce40052d31fc2d6dffb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854988b8427a0ded433cd7d76d106863524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372c7a1c8de42bfb45a04624ae3ed27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a4bfbe7d27eee33c481897fca36b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64c9bd3834fef0087f68dfa44ef89b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0f6439348ff0d227ae27160241cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33267e93cf38a2bc23f22e799931280529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3418dd1c18c86df71e8a629be149e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d72df4c174227ab37b5c0eb04ab8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb8c06ed5e3f868e70f774c2cdeec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dfd9124fe93570abdcebae21fe71f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345442659234d0d12cb846d0cb7101e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efd432fa5dc37f96e7dd04ffe65857535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724148be360fef0ba43248a3427adbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa59e84fc1625f67deb91d229e224537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a1f11b80c2c36585951af90846e87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a4c455e5e677311ee4ead28a09eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1434a24cc315289f3a7a5f1966b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c87c8b54c8b09769168902b8e7c80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a0fe7d717c498de40de16bf20837542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2597b501a178ccf9da674cdcdf19df1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c126bc1022ca33aa328138cec41dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff03626fb5cc2a116de8d24aba70f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd34e89f7e35dcae6adb773343a8fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77e17ccb6072c6fd3cfee21078f5c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d9f4508075c361c53d63e109b30f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca53fb2a267147bb1b84e52f1716b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a883671449a1d2c63702bb6e7fef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b75a95237cd06d2be731a6e07c62cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5f2c89b2e942bd52a149456c5e4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a964536b1f4d6eac2a2b3fc5c165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693beaf604729eebf2888fe817882694554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720fbb24dd50f267ffc2018fb8e343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5ecc6047e7307c6af84cc695c9f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b30bf77d8de4f7034709b779c2c06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8deb4c2f374380c1771d7ef71b731f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6c6e935307b23fccf456030542a41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273ba89d90b1d7181b0f271263865e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7311424e7b1801a085f536454dcaf1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e77eb69d986b8e1ff4245b0c68f440562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f5ab3506b967dc04e9fa359f5e950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d91ce0fa722edc5d52bf5d5ff2bed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021555c585922fc20215abaf0010a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a412f0ec81c07259f7271e9d8dc678566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290e061bf5397045af42fec7641d27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4febaaad8446c014020f8e8ea51f4f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96a4cc839261161490b05832887b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6d139b0fbda935116ebc7aef1f3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b62a2c643c679b13da65f58f027f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2de1b905abaa056ee6e46b83165d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae6de00f8493f85d3b3fe69b3735e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503071118cd11c284b4effe60d2f101b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd671ce7aeb8cb9db184abc4b3f64f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf03393fa0f73333dc816c05432349576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230477fe942e4b5042cb9da602ab615577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580dede88bdbfb3896e36e9b0e33438578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21015a600293f7f95ed1a953a907669579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf631fdbb48e49350d295ff7006b848580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2c06a1ed530a68344765405abe5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a6177dd044fe94101244342043f2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a96ae37c6832b5c2e3e05440bc457583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ecb7716a3de91c25d4c70710c359584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22207e268a857d7857c640a1a0611585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af083432c11ed384bab0668676f50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae4bf90c81bd5d133772b17e210f19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb467af81e0d5e5aa5f078c887fe96a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d17a44b659cfb239dcaf41a092a2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693a30962144e1df901d95bdb03ef8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7937c0fb2a717cce70e73bbf7dfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c798fdad361c1a082b162479e9d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a755ba816ed4d8b9b7c8e7b359d1d25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824bcbcc1f3d36c81fc808cde62a20f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee662d4a84caaf166632d43fb42ac50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797cdb706e2ecb0b3a837472fd3f988596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45071f1998d8d11b99ae93f588baef02597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797dbc8c294d79269a72f944fe06c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944859d7783247aa8e1cefc0e0e6d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641be6d9869e6060e4104acab25e37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41550696333243f65f7d642d81725d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f764a16f143bb5637db23a7281ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809596018332ab8cad4a4b012191b0b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04604394181b18909e3f0bc65b2344a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bce8caa9f9d0ee8eb48561b41d4bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b804b8da56fb2c73792950712cdb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e45794b2585e097659433d532582b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd624b60c14d6d34fc1bcc52313da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa94dc2acc963ce1fc8bef518f1695609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750d1dadc1485bcd94fbeadf65fb133610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9547cc0f6a9f2e551783536fb91f24d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b45a1b2fafce67ddcb895abfae832612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006bf911772ff90d041a58b5ba45d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4283046ee93836252392d3ce77aee7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20326c0d8b5b13662df3064e1b0704615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e9bed38a97ced36d85739439bf6df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622bab47b4a8008c58b5f48755e0bc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368d4613a17d415797c689fa15afb1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40c8669eb3b067920d81713f6fd9cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007593ad9f522e471ec6c09db613006620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b52cdb8279b7631f101c5d6c23114621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94860edb88b29fc1d92e2bcccdebac2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b45a7c80aefcb934442e44d7a64664623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f4850dc2ac873216cbddea1042b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad32361629b4b8d5312d3805e6801ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd0bcfd2f2436520a8747cead62b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ac863b60cd998ce1a56b6af585d44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c2425e12fb64d06af06e96f77787e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d914e91ecaa9f49a01c1a91af8bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878e4bcaf78c0b5ffe83c96742fc04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ab37b72af385fc1e8f801bd3b489631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c35040623950dc10cdc1f67e1e5be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210a5fbc36f6fb4475e116ca469d7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f29c64593ccfb99b1b3f423a2a982e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954c6b87318fb35d3429bb268d9bc96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b778560b71b376be5a35a727fa16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa882b901c59600a53d675b1cbf770637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92adc6f2053ca369f52236e700617638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9faa41bd60faa30671c5d5a359f0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72191ee416631635b74536d725568e86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99815627602824fea074aef1ec93090641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f99e3e2222975b3b7cb40e407035642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aaa21039595c83e9cf8ed8dfbd08b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba21b312b59c7344ee0ce79d763c74c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b77220491b9840c1fabb8d95eb8ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e153b4b49ada9a63fdedd51ee46c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457886161a42808a3118ae7a4ecff8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10997381c39a44866c6220b43a39d87b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917a044a6d0b11d378139b89b14c98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938367b5aa9843cb8cd1b4498a0ab34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855a5f53155ba5c65ad22650e63005651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8498ff10d415612d12cff1863337159652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ed92903388c7d89edf58e3206104653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33aa4bb2709772bd2b8e6315007322654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e05683897dcc17f0f4c8b604f20ef0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c686e38d7066d10ec8e9acc0cb26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504fcd69afa007a0faf19bc68d4249c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d60e488a5ed89a6ddac158f44b9600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29aba9e238359aa1651020d14cb93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39826c5cbe08842d332d8d1af5065e40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfebe3d78c96409efeffb5df74f769661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc29a09cc6e5ff93257ca50877ce8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec017d572f947aaa4d915e5249a8cdb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acbbbd4c049ecbf1aeacf13dcf552c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892980b03ff26891b2dc01141890d69b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acde99f608c52371eeb79fae45e59a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5cbc0179373177c62ac66469cd11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef6349a9629d4d180b4804e16513c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72f05b271bfa2f0f771ee3829154c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc1de5d0dc6d95b01e0fe74cb9a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69713b394abf307f46abb9d05f31bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372fc2c71435a151be8fa93d48d765672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89932579dfe138f2438f1d301cc8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8445cdb21083f2c5b9de494f41d7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f614cf4d955953ece4aa74e08c0c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09bd985bc264e2db44c58ce889dba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f82fbbe24c0f98a63a4018741315677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e058e964476cfd3ffdfb36129e925678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393c303d67ce97fbb4c653a95f1acac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf31c11d63ccd3194c14fbf60acf0da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3830e02b1a068d62769b7c497ad1a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49c1fcf0ebc8cf5565ef05bc93baa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e91735d3d362a21bb3be2ef74ec5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9df284c7c32365f25c920ab3eff66f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f84bddc5a5e895e82d4bdec57ef036685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d783e61af68fb0676b824b6a90cd276686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f7daf8eaee29cc4b380b4dc1c816687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6ea178378eee39d575e772994d19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1af1c9722f097dda6392a074d0f9a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008405d373a6ef51b0a2a08a476ec8d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f643d10f8228627949b5364b3cc651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe15d802c27d3d9e7f3a7e62947b293692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cad0fbaa337d3334faf1fd325fbc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc77cbc0a2e893a92a9605ee8a49da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aa95e91eb759809af226e3f490215695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5677b77b573e258a3dcecc68f1e6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3a9cf3cd4d970ce2c0bafb6e9bce8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d322f3d324d2cb6a837a86718c0dda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc74ffa284155c2c41b24f07ed2526b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02698252da3bf9cca3e11b68665dfc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d06f018247294fc48bfc3b1a1119701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bb7f1a48bc5f17d330209cdafd11c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd12ec5399fcaa7cf64242d9a820ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66b89c64b9e8b9eaca1e469114fc21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3442ab07333962973af4a7f1dc12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd4cc4ece126c132e65061f535526f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7824afaf9b7d3157618edca17cfad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22abc25040cb1b39e7578cc96115e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1c3f865d37cae242fe51fbe5a9540709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cffd92202ae846e0863132bef9da8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bda153300e00ba86f96456a54e17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b099494d21dc5fb08a65c6cbe59182712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ee7e37fc31311058fa062a8bd432713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32492e940a62dd470be3afbb8f07aad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312517e6160271b8913e719c2b9b1cb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3073e0ec7f3451131963dd1e6c536716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728215b8295a43db4ee332e7090b211717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5411675446e113c52129d45e633fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe305bb0e72de51829a83aa623d3633719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c284c403d1aeb06098c21ced01d927720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e815ca176291a56d5e62746a95c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6aca8077ae7ddafb6b345edd5d735722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b8a38fa905436977aaaa7d657e2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224610216bc576724f0861ce3d16194724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d990d6c7d96b6da4389d23ae00d3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df9a078bd7762047db2c91e94e709726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ac2475e3116132fa4e5188b815d27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a39c9b646759c22660b126cec803728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1f39240bc73381b93ecb1b0e2cf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaed72580fefd94748b2e7367bdc85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45dfa5bd86b88c112a83674e1088b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430b6640c737d08cbec4c0922c81a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576320c80bb4998bb388fd95c1057fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902ee9ffcfc913c3d80ac6999fd423f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5db32d2dc1eb5361b16c1743497c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12680788378afdbcfdf3f94944f544736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd8372a61b40d83ba90d2a20b5ba2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e1ff67baa1343a2e2865fff035bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd116e3fa56afa1f8d640034cc2c2ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199e457add865b048ed4a542b23bd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5837b3ee925decb66a2a32b60b724741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23316e5746dc254de1c96a7f611fa9f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679421515db9955f49e0a0257379daf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c0780cbdd7d0fa80c53eceaa4e33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c19e9360da8693fd8541c8a373245745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aad3661ae5bb14fe6a835f83b8d1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691744701e1bc4f5f4705f3f1a161d3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871264369fff4191a21b98251a320cff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1a0f048fd5e3e714a9adc9ed2456749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee21d213485b09f0cba02ae672e3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ccd0f2a5fa80c77ac0f4d3930062751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936e4571da7410590a399e73ed4216c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3969a98ee44943affebb28400fc9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bc05201cd41bb3f28c87f990434d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae25812905ef9c20db52185fad7fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f9933c0d6d9b5895cfbf8f8fa0402756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e9c450c53c04043dacf0066dd45c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad646680eea47e7ac346acf1ae587d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58fd9f3e4f61d2a7d3d7832f67bdd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>