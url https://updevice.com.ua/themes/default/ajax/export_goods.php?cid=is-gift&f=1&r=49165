--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb4941f4cb46351d2994595590286f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72534c4f7cc0ad6e2efc4e06d0f5ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4db209322b054faaf0d6935dafaa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0943cf98ac22be39b66ed74b02334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f28cace1a86a4c882defa96a7f4e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f5165a0b63f3d70decdf055de7026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d04fb6ab8833a1ca7e5e97f734bea17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f22a3e9fbd2f300cf95146e293d9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458b8d90ce7052ea974739f3d7ab7409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d937fc4fff031ca306edb83a66b0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131707b79ece75a19c3943aa8465c3be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a14993a1edbbcb8f2e6476ff0337c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa520605c37b018872f44d18f173013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e346c68b5cd4a7e83910523401e8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53872aa050c1a8193debd08858c5787f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d6bd71939503bfac73c25993de28116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c2d7d743547c3411b3614365ae02717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eabf3774d676cb661c7e081bf3e7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d5a32adf63fc41815d23c40634f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5457c4ba5be1945a471c0ca3276047720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa738a39472b417f2c3e221088a38d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ada491860fa5d77b768f789dd98222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92deeea83497e2583c70a16ab03d3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d7c433ae1eae970bcf08e2f2ae5a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7522ce470b459956489910ece27eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb08319819234994abd9a2116807b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24f618b22aa3ebdac6edfe5e3ea8e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982861e6d33a5ebad0f41d8bd7c6f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99627f9173c75ea7096cfc9ab09f36529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa98355d6a17a65b498a10d54d76e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61d2b691013ceb36c2c61bf4160ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182b544581decda48dbb98b7d5d06ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd219fda99f3d95cb9d5f042b8ee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d27cd6345f588bf502e770d5ee7a9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f635b5a2a2b771a352b111eaddfe3ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a00b71c532d155e26f2be830ac8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd321fea6a2147fa8e7e8a28d083f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352cddfd60e8c1132b9e62bca9ace4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c63d28c1aed66d6fec399908093739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff82ba4fea34e5ef05e865f8e0b150340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b531ffb8e4c57b887af89a73965ae241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18849c878d6cf94804ee905c03907b1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b996fd2602995068c7a12e715d55e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09351cbb839531b0f12f8d3eb9f6e4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d6429e3b6fb159f5def1e6d2062f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fba7f5cc5427db56a40747f54a68546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef405f56106045d95269c840e055f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777cd868e34fecf8155de58d01ec5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e3c375abe7ddd3043e51f02d641c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac511c759638af9d736939898de8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e11ca3692c56174bc3298de37b934e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba4d0c202fafbf160abf21d0f7347452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89d7d7f8a9bb955f39f0a82f3ddd4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91e6c973c4f630f3182074dddc185e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f8c2936ae665c6f17b226e8726b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5c95f241bee866edf7ba438aba5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d80181bca8959c284d5492159b92a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aaf856a36e9fe8e2752723d3f0b8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07585a513a2c4bc8c18d115ee594475c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b6d85aad56df350eef9f819caba7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8099d28187754859bc8ea61468155e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f7e7ff2cbf425a6a44e155b78cc6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e77b580c4e67fb09e06f9ec111c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020648d93ece72032d798beeef31bfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d75088ac88b94585da3879a2eff365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e3cd9572207f2aab32c23d3cf05f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79d6f244586061835e18dc80038f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043329ecc776674b647c57742233fb4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f065d83e03a98309b258903225673869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165dd8483e290c500e9486fb9a310dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98b1aaac5a0d34d8eea2cdf5c64fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5535535c4e3e8283d7e368ebc21a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475114eb0c2101a08bc7935a127bc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b308e9946b8bd9529876aba53c06074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34a37d08bec45ea8210faa5eb3bc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5351a99ade7baa87e433b3e22e55a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25fa200a76664b10066fc6910c33d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a55bac7c8863effa9ca2c8e199ad278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a947a8fc39efbedc5976414688d2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a7346b703af913a3258c750b0a4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0cd13f741cd9e4a7cbca2432c50c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b791ea735c9ff5f87730140bdc9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1b567bb4be36f5d11cd707f96fc5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc21324e5a66f1560009ed1874f6fdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ddf3e6142b04a548ba6fb954a3a3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda756db2eb616b4ab790cb94ccd2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c06c766312eb7c803fdde1411253b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf196ded0f1e608688d6472775312388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f702c35b03bbd13290d2f944c0655ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff72494ff49099cd2bf5d713718b0a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41aca569da519dc3ced4e66572f4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e32e5f1a90a940740174b3a3fb80492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9b658f77294d136f8520e3a41efcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd77a06a61712a338a54a1dc67006f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986017b05cc68cf6295c8909dff493895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590d412bda251d977297324c3c1ddb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeb82b5fb53f6aa2a67924dfc59a8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102337606905036601627ded36aca698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a56b20230dbd8087311f1cdae79f4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea223032bcaf61329a7704a5b953d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd6f5a511fed9c385ff4344a3264d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458685317ddca44b7b2b8f83f47e4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c4433e3e3d92490a8f2bb1da9cea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96366fda720c8d311a148651a6cd1933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c9db3f0ba20612e194d995f3684b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701a5fc2d74e66fa0d841cc21df311b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73248d4d7a672001962e573595e7d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7042661fa402d41a0194883807cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411b864a35655f52fc8bb634aa4301e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e88f37be33c4e7925462a75820a9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25bb25d3ffa047b1c4288856c7787e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7ddf52cbc94f53fb8094081066e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c798c14eda99e3afc7203d4018a091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155dd4a3cc2d46bb3e1c2eaa1d90d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f126956a7a9c4d04c944ba180881c18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9fe8e46b9500cbed3a68a09dbcff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da59495dea2d7c042be6c3f9d71b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006967e0426f95bfd05db4f9679f69e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eee947b4444289fe055f33bbadf6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fff1ad39bc9e0146ace28c487165c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3bdc549dd1a05098824111c7b23c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee97fe4ebcc8a47920d9b9af4a67cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552884685b1c02efabdd167413106d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f5d2f7b6d607f99e096adebb2a4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b095a552b87396d55ba183ba99f9a92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eda63ac21ef32acfaf0d6e825b8a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f48c5ab6490f71c3a473acd7ad42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1750d037baf33a35e564bc1d3d2f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0dd95442819250c00a70ddb1e060f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad97fd161510e48d120dc26fff5d713130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d71a0f32f1f430dba8e9701452e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8a8d6ad34b7c6da60264235bee6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389905c5dba71f60d12963894dfd7f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367778a1ca092f11f6db5759292b1834134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5af97cb294fe9dcb5a4219fbeb53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c431a546f63ba48336d7143accf905136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e4fd5f7a14df3ad0cdf7bcddd4f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf743798d9e7b2f1adf90b4349ea2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab92d34bed557027c338597e590b2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c80ec945a2585db46673380f92788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980199ddf5f1b77385560cf2cd16e43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0001c605d7dd21989551688276a8a40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c30d2592a9702671e023ea35c4dd7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c23320bc79986dac813352cdd091144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183791a35323cde50e2492d138a7619145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b35aa15b9f53e0de6d2d501048d873146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fabedc1b2a46d02cd85b17adc7d932147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3d67778c288edb5ef0e2be5d1f26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f295f54d50b7b834353b8f74e3c1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d0688a20ab26e33bcf6bb4e8549c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168fa1fba30357cbbcc8f6686620029151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c16a7d7591ea8a2ddfc0de64009e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0bf09e20605f9f38bf6bc9a136151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7086f1f6f6ba2f9f6a6d5cc7288ef2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5abbe81615010edc9085bc209a23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806741fcac6ac869abe87df40f601c0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17f86ebeb28b348e12c551ff4185d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b78d7799b21dea829165b354d03b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ffe820d642aa15d01b71f7acea10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5488f3f18019a2c9ba324f0d2da159160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ca06ddd749545a74aadfaa402735161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf913bf887718a6367de2b4c5ec40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3bdd709c360f5b240cff5d4ff984163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acaab2a93e9f976e6eaaaa1deebcd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1156c3ca7d4bd00a1ffc1fce180973165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ec9d1764dd00fa438e9934a333c15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021889522889deacb82f084e7a9cd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87837129dcf2b6d99f7ca5f26302cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1795c9dd159ee702771f4adc24ea5ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace64c5731a9c61d4c205dcb4afe93d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f5afed837a78c1dc3967be60ee2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3240772651e613872f2875a55e474172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e24bc108e2f40aa55790bbbaf653ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff93c7ff8680b4d8f0ecd3622f81ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8caba2b193a4998e7747dbf910233175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824fff2ba9268e5ee9e103b206326a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb9c65f81252721bc31919ace36746177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209a2b1df268c1f1d3e424c5e30ade178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448ed3e8a12f4104c417093f34d620e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ace9f2d9f14e2035a8aa2607fea3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fbda7accc0c2bf2a0ca302878659c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5867b198f3e1061a8b395005dede4f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ea3008f238e0a81010ed3557967b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3673f44dd143da4d398bc2a7f5910ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148af0c211e800cf02841a771e329f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61d9cb3cb9f8d2ce5c7cb918025e9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44928bde969b7d4629b2f28a73f44a89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500de3680cf595452caaf0ba9a8f42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b935f4547047aad6b596ca14efb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a21bac32ed7d4157d3445f8e516d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a8bd3c3bec66a787c2235fb24a34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289726df18839264767dc7f721f068192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe01b4ab354c358a0bfdc509ed237f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812d42b55d5e992df50799c55980035194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d644a8b7c48fd2473db76730ed9f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476b33f0828c29f27bd8cce574bad52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a72116b5ae18c5db75178378736af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33dff2863f43e59e620369ca91c92b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a9418b101c1570087d82d88b220c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795aa4229dc544607add698009b04ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ef4e88826ff7ebf427e569098c9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927e9f131254fcb17867e72a1b5de7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe7ef75de82e7b4ed99b56306c5cac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dff2d9c4a81dc295ce376cb5d17f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa640a81afbd0f18b9e25361bb45713205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f8eb4972dc116c6d4bd8737ab8c86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a0d5d73f9f40437a315e892d7688f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93dee62d4c9c1501cacc8bfbf74ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605f31fc08bc566b7c205ba426db33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9efdd0ebb5a9930b6cb3c6e1441a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd834b2d3ef04bfe2cd9d991a469d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a8efb117b6f656ae03879e43d0bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed32aa9d7b0e02c4ed7a5f7e7542d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2053a7d50f00ed11571ed8cdfdd5c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80d84ff6798a826e64109837570337215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1763782e35f8bd2ed028265fe5c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb23fbf6f08d39b37d9a2cb93297fef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f76de57476e9bf0dd1eddbe14189218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3d3fbb669e5acd8eaa4e36d135be2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841225a51da52ed9c74febbcca2b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b8b3cf50f17dd8d8262397029f1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408116a4b666c1a3298bc9d853a6e95b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d51f4d596344c67df5568f4ceb66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d2f36b28214d480aa669e37c5274e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da0f27d0bbd95d7bdad0ab57ec64b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f9387a6c301d50f0e2a53d2a45ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cced1bc8020261bbd3d97af489c2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f77398ca9d457b043c3fdd00b4531228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bae140d2bc6f1b83a02d84124d6fe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882da2ea74ad553265f345f6df9b2e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b24a4df8a4e642e3956ef95c8c9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265cc31b707427b96539abf0195816e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a1730c28da25b4df30770e92174f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183d250a456f954b2d74c922972d3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e278ad669d3e3286dd337b61cfbc9f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baa1cc89a67db41889be54d7d2fda5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eab832b55b6ac7d3a39d03c0fc339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc39e0783c78a17c24661e4521ee991238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d0a54b54b7295497a92d23ee4791239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281f5bd52fe9771aa83501eb47258f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e95c402972350cba7a185d6ea681241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977164626fa643fa6fd9fdfd48e2a5f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01934cdf9bf7962e116136ea7d785b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823e079aeed96c706be071b802b9fe5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474185be938ecc75543047bdb77fe73a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2ce58a67a8b95f1e53fb696ba0319246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d058ab6a33ab4d22bf0161c733985c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853410dc1c21444d39a0bf008febdc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417e301777c6514787fbeae4658978249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610386705ae77c31329106fe26fcf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c96380f6fd0599b5f48de06a1ee7b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5690243a7a4d29ddd2de6b1f628ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec523cd4a31454393f2c48e32d74a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efba641c97242496d50d05b1862fff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067ceb488799d6674553af60207524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2c63ccc7f7efb12bf1079f124c078256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907272b0f401cbd040e12c7589ecded1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9196a3a26ba5d63b901dbfac40f9ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6491440dfadd3c454517cb7b21f127259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b72d544d04c3eaf01f9c4bf7e9f61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ebe709525824581802de73e18d57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b885b0cd9ffb0d8389c2b79e51e666a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb1a5197a64ee2ce9cbefde83d63b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4274724dd46722478c579eb3a69f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130d20d6d0b091255ad851ea6e1bed0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00b82a7d763eaf569edfbad879713c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e6b453a2b7ca6cb5167f238e641d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be9d96040123c7723764ffd99f551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5f10e20b47c8110cd9f7fb37c62e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1457303f03d2d0a58fa438b074118270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124759424fc535cde8349d147f36f14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacedd274572ddc7b2b7c6f6984d3e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de16f603f4022252dbd97191c15c58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02449b7332663a674bdc85cbf08b0956274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c1ed86df3926046846fa2a990539d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477afc6705a5a2ee0ba43671075c567e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f442beb5642de04d910982b9d6699277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc8a2f5dbbe587c20a86abfe9e5b98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673018d2c2b3d18a9abbfcde07f6833279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6024cc4ea634bc8c47bb59c03e180280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e099967d198ab286f41a97e3e32234281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b7e33b695b8d75c1639ecbd74b5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c05eda59fd309137d56a8f85a55af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357153e67fd862cdbe997b145317c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12af3f2d39b9e8862b3a94e8285ee75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87151511d53ac1aab966ef05728a8648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b08f58a13029df5b566cb2cff54bc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536f8307ff22d28319515f62b61f41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfe35103b3419f4dc53df60e17ecb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec638eac94bd4e271b4b6bbf58b24941290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd6aeb27f4e5a58f4e06f049827ec8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b033202adc9bb5b98c725021882d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f950d38c2c09da1fa9fc5e5e25e9791293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9486d6200204a2a4d0793d31d75985294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d33c516bec1ffc213675eda6b162295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b018ef6f992a642d93177d0a694759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79588b3144ca7ed24be279250d74d69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21466aa1afb58a40c89f6368d930ac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87354fd787b92f43770d620e5b64b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1afb5905bf04b38fe7c8612e8e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93773862cc29376019c77de5324da1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c76e3461ad01350b16aca244460aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a618c8c10827c615014fda76e9d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fcf8f9c07c071621eb525bdcca0d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab8e0a24d82a0e0402853b5e04a2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af99380fb19b4437f37380a86620a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dee439499723eb0fafdcd475ebac9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d21572ec59b0ab8b51fd776ce9128308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7971b396378ff1cc5178f3076b506309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305dafdb9c45f7651ac4583daf11716310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1114263257a1bd0a2586ee0406117b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f991c1f85c3af60beb7486cc26ba6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b287672c81246e736cab5364eccb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e227fec393522104c52218320846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c191dc3f39c8820a64900df051db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc71f9f6e72287e02a09b9ad8e791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53fd1c912efcc64914973b059f5f6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a8ec6e1dc45573f4376ed794dc003318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f680e4d9957cdfd3bb5a18c549417f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e1d51531dab9a8a6e866f9c49f8e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929eef16d537118654d994fac3ae340321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca248a6266cd237d4f832e7636a093e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bb05e330f9d756779ac2d5f3de88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337141931bd46948a9b18487440bb35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bb0606412bd4534c25ace9c7b64b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774774694fd381c649ec1df17b1a5b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a06ddd2345c5e077d500a9937ff96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a742a13c1e95b639edeca5d46a5a22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1542749c48e2fcfdd480c8fcc916db1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ebd6ff547e4b8bc16b425a00fe51a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b915d4194d2c70bc6f44b6cb9623599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304875406f02a3fef138dbd4422e2509332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba0c88f5477a6e1ec5d6e48a4ca0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f37831c564d3df3d41e2c87d2749334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7b1974876fc96c09079306595293335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9970f0e648d771f0b674eb4f9c7620d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd277079bf6ecb63f959b0e2792920d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864d29d358ff5704ca3cc13953757af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f09d09722e5f9601fa1245dedefd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593c6a1ea301daea50f93434640923340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b456f3dd673c7de2bede11ee3a0fc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc497e9f4a4bf6372ffd452db0bcdbfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19ec4ad9112ae2b3aeb191e11ad06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd26d16119189498826cf7b928a90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23308c1bef93bd83782a9be47321b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28ab01148c72374480c17b59d1b9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a768dddc1a98ba6be54f4b28d53ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a454892e77ac16eee7c6b036c8400c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919d2311e690d2df55bf54ce57e9d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9f1d0d01ab43409eb77d7118ce10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c9392201c7cd39be42de128b77eb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63427ddad04e45d37655cae3e6f9cba9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc4e5b52e42d5ee0bff67777dc768353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01cdd496d42b528c9ac5bec9fd240d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754de597f484b6072e1d3ce4ead165db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf5656eaf226e16ae980ae31fc0ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139425eb1b58cbc167bec83528cf85c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34b243297bc64ac65a11fa47a3292358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480913945758b698a15a70efc58bf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82721c9069053fb54c848941e84f189a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b32875d013eef4678c37966dabc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483768bc3af30bc1afe77eb90d0fa253362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f6d06eef8f8d0877d1554db2c87a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494441352cd84930ea085b9549cdc20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab434d264f2d08f842135bca07b38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f871c6babbf4d2bfe9247d7baca135366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f19232fb069763574df5edaf9b85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16c22a8ebf545d4cd28abfe9d287f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94baccb6eda643f9bd2e6c59428f9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168f9b5795828f2c64d4bf1303e173370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a7503a97c985a04ddc1ae64a2e60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3675f5077ee99536bbb05d724c13ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d07bd75198c4982804889c8795b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1c572e12b1a0a1b3322f03a774ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc9d554657fbfd1d458fa4528e058c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e488a08df6243efdb3c8b9d48699376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d47e7a469689418e804fcba27131377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc173571dc59a719be9b9d02a7ad3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08256fa54b8f8ae33949625bb3473e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b921abe86167ff1d087f07843da1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f75dc43438d407ad4391082e489aa8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876ac1bc2db6ea9591ba435968c832382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf8f4e31d2de1a6f4a1e32cd540489383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf79b2bebe22d161617b5e73ae79b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f01c424c920360d0a9c748ef54deb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1664d51f9a6659b1fec8c7de7e6b9d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300324918ec4453fc94b7bc4fc393b7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd08b5a6f11acbd36314172c0b480388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67876aef04e5b8433a59aaab7013beb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370337fd52a616b5722ca6485810ce3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6566665f4a42b5328b95b866ed389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23036242c390aaf9fcd5916bfa707392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a909edce97319e69557fb2b2bf59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ca49cbd8dfd13f01d72b32573425394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e2e9fabac5d1f3dcbe3a01e36af26395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9055d86bd8560a51e14ec382264a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e55f47ee09f8ee2ddd5146f8b92b38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169981944b5fce2548a3ae8093d6a270398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35757b60fdb7b9cd2f8cf39c956fb63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb4ed70efeea10f7c58311638013e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c075c6c72cb9a37d324fd9b6bd41f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5753130a2ca07058bc34565f4727a9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c5394077650c16844a2ec88b99f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed00715a58c878cffd09d3cc3a04c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e00438253e29ff0d25ef52fe8571405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27174801ff5082e47a1e291e35865d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b105886823a8c8a146b05a02b47f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4179e349d1e2dbef29ae9530c450408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8810f42afa68c8c561de88174f8283409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db68741565aea820b1389b644ab99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d57f6ce455fe10ed0d9fb2128430411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac168f4160bfdfc653955ae6c1dba5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09153acd63da9dfd0e5ec7f64f2b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659098ccdb8228f328160d4b5f1849df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd2fff32e07bbdb0e49e843d1f111415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404414a82531ce21f62d8122ccdde17e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334039656fdcbe9df53f2b125fb4da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5721cd3eb418720c0f389ad5b5d5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5d7e1ea6b590d3982392f2553ac5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3dec1b734bab0e10cc350ce2df5ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816b242aae6374a12bbae960224fa8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0c62182cee09f0eec4dde6c03be6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27942821236844228031a41e46184fb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f283daa0228c50c36e4365d5a22edd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b660e992375e53d01dec5188a2d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddff1bc45046c70b92ccbfb76f0982426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5dbe0a425757a87100e04f69ebe84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbae7e96004d8b32785953d98a9801428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3123defdc39c5f2043e9e1d399d77f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c88ddb4673ec7c20deadaa1cc312430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e34465c184a9ac3863023d1f0db199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a56eaf40c557225e179f0f211b889432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691c64555183adca410bd87e2cba5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c4813f3c9c125f11e4270b03eedd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7b96e047930ecc2aee08be11bf14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4efd22eff27b5de1d0a52ecb3d6520436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d7ffaf701d61bea59ba6cc577ca6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dedbf3b52d7b19d73c2d96c46a085438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d9cea91a8d70f146c4a25cb456a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943420f349f3270c2ede1de72ffdef3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0479afa1e4129a254562593b7a9dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f5e73634492d1164847753599285b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fae177b2b332225981dac8b1e57a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e61c77035e478f1196cfbce347c12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c76683d913b41d6f12386ab6c1ed4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5eecf3b894cdbe423cfc439029dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3dd0806ad5c50e99083536827743447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2597a644b8cfce36cf314eb9be2b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6198e2729cb227bb73569b5f5f5be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c16ad351849c0ef3427dfe74a345a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caad9a670f8fbf37aee01a50b956b97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533696576e97d205409bae5f1693ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e144f2f20c42d51b285f5cb88581dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea466554b4399fa8fe67f476bb21bbb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f189ab767edf95998f77eea0f0d06d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe82b822e5c58e07933d77093a711456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19bbc619f71409db1d9630033426da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfcfd7468a0a25bfa728d54ddc781f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01761dd53a39e946057837e2910a2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e918ba582b663cf20165280b15ea4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b3b806e6f7c763f3e0d08f7dbf5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf71efc9b7071eefe62ebcc83fe27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb045b04e9e936995eca9dafdce96f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcb196ebe641ede224a92ee0ad9768464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f2c60246244aebe24de318fed805465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffae95d54e1bba1ce2c1381fc9639f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da820a455342844b54b8af36779387e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0411c6c07fb8673f6cae07316ebfe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191aaa5eecc93e0b0945653e43ecb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522569eb301dc7367d353d5decc0c00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03649119c10d6dc1520ac0e7b05f183471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6064bf1866a63b0265425313847a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6b5d4310093c5fb3a7d0c4c0d60e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc6c4d621324dda718026fa1bf92c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad98a153248d1d148ecd92408d35b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb9b242c046c5d66d5d3cf82608245476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b9e476d01fe0efb15dd6d6303d2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c9ebef7f34bc62d0b8c505f1e2baa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e764c17bd0e46cacefa07b841df37e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465e8f84d06fd609864d173aea6548480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb9208ad9d1ced368528e90336257481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e0fa24860f9982d0bbbffaa14e4e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb6686b4e44b5f12319ce5e9bbdddb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef3746290659f1dd284cd66c5d3ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ed36f5ac45ffdf1bca58e48bf65f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2314227cdc92f7955ebb0b1342141486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9928366ab62408736fa2ba54573f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a19526075c040ff602338dbc2e80a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a61b508dc0d173b68a1d14a839bd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c01f74ce485470957035b8a93a1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6553db53acbb9dbce0b227ef606a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e43921116e44057f24d8a303ff39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a5e9f8328c1266719f8568bfe26e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558eee664c980584801829c35ba06a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b609d1d6c025a455e3da06ce4c62c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2c9e3123135e6f716c237130b2a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a4591f275bfde803c904923f9122497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f4a5f4afaac2b5c4069cc391f0a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34babbcbef61113cb8c67591cd3a1b02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f856467efedfc65f037fc4d5eb0d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636680b3b4b7ffde6cd31e1d630c50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5a890393b88194281ff55ee03306502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c742dde3ec1a1493476e83292762503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e227b89440e664faf0f60d8938fd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26228f07ba1250390a213b9ac3928e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b25a1e05db8ee705e17fb43d73fc5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8d9043094e18ea406b45de8245318507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d8959233f1b9e69b6378b0d1f039508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e723c76ac3180b31a31a4cfb0a755509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144959422b7300588c3402c5f70750ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc84ea02d04786d0eb7a76c226f45a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7107c3766507e49cf3e6b2cee70b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f2e84b5b060e4a8fb9e49321863b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c1c950f371ff6cdf6291dbff0191514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f881b0d4b8998874f7aa2b0abb4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18e3881e45e9651094314908a8d35d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acd2b3fb568895fe9b27317f1a751f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7163fd4ef51a7306168e87da3f01d0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa32a5df163677e3b16f1b632c4e771519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b84054a79d2e27588fb3fe510c2ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5715e3adf12df33e75183a728f3a4fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b7cacaedf8c02e3d88be7cb62ca6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf75ed6429e57028cabbca0c661b4a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069f50fa1c5464064f3c7edbb71aaeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1a5b310c0bb372f12f5d7afc4e11a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb4a8e65b0621331bdc96f087eda7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb158afd64bf0848f8d868f8501d3b39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b21811b4405f87a32fa8a0db45cda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0dbc1f303e57c5c8b8738d601194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8898df28de8c24b86f7a8294f501bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a59205855556d9db28fec53d1f3aaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1143312ae9eade35dcf80bb8338f119532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967542068c044959f11f6981dde4416533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb376a9351f1c1c6089d58ae88e98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb85ee00ddd8aac6017418c83070eaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b421fe7c3ad7163ed4cbe94f4e4d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711468a0d944adb23d7a2e65b15c366a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2ac0bc1830b847e958b7c13f5b55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ec492b9117a354f8765d730c8cae8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4483ac277e9334b5e49fae48f7ab09a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3a276d3d8c9a159302336e0a0cda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016dbab5e7568e486cf52f3b37e4b6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c291a22105892408728fdf5c77d520543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedc7f02f4670f81c2a737d0c67da36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9afeb78cba2c5eabbc86f4261f971545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc5ec97091d435fade493dad20fbc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c8410dba37845c15e6b8d72e7e3fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762862b54ee2f4b0431a224f31036f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd5888aaa1de74dd2fa8aef97cd34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8aee5cceb3bd8fa4efd364d21cb5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352f6644954b10f421bcbfcf632603551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ead96e4d209fba72e1a32d1ff3e93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b880d74c84387681ee3e48102e4f7e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529d9d09bda9dab5e61e42d63edf71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78f4b96797be6559325ebfc09d6f9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e39122ceb6431035a19d1f99411a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5509d51a6242f2f0f8e57b0bfb5197557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445890ca4c09ae93e6b917400a8218d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a277f2db404b3aad2b37ac524644db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735a6b572c5926e19496f7662bab7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4345952da374cf1782ee9567a395561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665b8c31ab37f8087ce433f4548c32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab27f83f5b43bfbf8790a31b5738f90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f46d94dff99aee49bfb5a80ac9436f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c755d073e67edbdb6b193fed5b87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fa0b6ec86af4a8ae1e7d5ec56a9d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc5b78d0f88b9accfc5330c9c4e6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5095789424fe78eed0ca4a5ceeb8641568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397356372be428c7168b0248356bb708569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a6ea21320078da0b4d6c1c5f4a81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178bb3f23415448613dec48665a308571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef3d799be02a90a4a4093c2696793b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ee04d8555437da10408d711b6873573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb203dc6b1de052e2e5f5764185ad42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73e95a503ade02907b60fa5f4c42c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbedc91a05e398c8f9ca1269a3af1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ce59009f06dff997361c55d7fea03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2428550809067e88ce15c6fdfe896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff664043219aca67ff730a3c908d780579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86265e8ac8457dbac0de0446d3862b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4872c8d90272f0e92b5b86d2bf6dfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aff86df4d2f346b1f40d2a117f52a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16e142c3414e9e2ff658ef54d0a83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff7f973075d705b3085b0ebed7387a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c96e574a0ecd5550ac6abb8dba8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc228af88098a70bb5dda6b655b0d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee244d413b2d2b1dc02c111154ca3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d779fc212171f9d3a2dba12ffd25aa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd7503d847abec6de287b7842bf787589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ebda23484a4b07d6980acb67e9b75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74ffdc9ae925c4f2e88b32e6a47c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2393140be7b18bb79c4b0cfe2847e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c39fa1d426311db32b24d5194688d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5db188dee670301e42ebd4d60a3b70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c0f1a3678de28dcac18b707e4669f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7e1ab7c2d6c6397fff5051306432a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8decf204bc8e2dd7b36c3b6e26e6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bfe29740bc12203fc80500563f638598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b791a701a6e6ae36749d451a38067599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede017f9ecc28e91e02e1a66a4d7b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f13e441fb7fb5980e8a3783f64795b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004618e54069d7328d3bfd35135d4d36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06573b9f688f3d1ef7e9e6dc92f738ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa88fbd361e8f031a928b65b8f3323604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487327f67e4806f03296e23edb30783605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d760656414667ef88bec870c222dd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fac4399cda49a7b900e441a6944d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4449a0f7cc23546c4992a352f038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abbac0a37eed16e1b237c2fd22d74d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524848c891654c3c618a9815cc1bfda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5773b9d3ec341946a857af11efea20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d03a222097b1f7b87c75ed1b9207a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b34c513f9222e3775e6c3dda7e552613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c18e5a4f3a3881d10fd4c135cf074614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aa85bd9075e0ce67003769e4b57eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a46dba389d889d2425717988f524616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334fff3a15434e709d3581f9474f516617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4af153db2094ed45621bcff0ed8fc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ad8291ff3b0879f4fa814d2713c5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2c40e147405f77d073278cf30a33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b75e2e004483b11d3231f7e309c1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580bdc3ba8c15aac3069d1c91f66a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86b335880ba79a7027d89ee004b7b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500addfc0d89d6835f7b177ee27e13f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30e1d7b9cf357b5e92c2b573b8c9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5342e8da6df7c9703b304f1971e36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48612c5553b995e4af9cb4d1400422e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690762f2fb2f1585ef8eef3984bbbd8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e57392e6a037d1b738287f2e431e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bdfd37cd4fe42eca47a32f53d8ffc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f64ea8314b1e8b05f1340c2d0bd74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f89d0ba9ce62037c5ec09a37bf55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876caf9ebbff131de5b34d16614ba5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3053ba19c61762e5771047146468634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429af0537e2a7717e6baa7e95a4c0d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b77e07a27cb91a5176a38001f60e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf806e122951fe920250457041e7102637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb48c4456d065bf09c87e066f33aab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee962bfe28db360ec5d1a14be42b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62756b6c6106e23e08d64979972908640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87d7c3ff10ae86b726e1737254795641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1745b97079152b49713158f6f5e9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a3da8f25092f359a2213978ab798e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb47b6cbcdd36e1fb884cddf78f354644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d7e5181910e1259afc3755f92333645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0727a7f0fac9f7a747389f232e9fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655d091c1547e82cb15e0b022cb486647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bcadecbc7a66865d063d019d1cc1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654020c906bef10a8458b9c4400be0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c72829ad72c50ac78e28c8b568af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1f7445112e4166e6f20c1a2ac40d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0310bb8a6ee0818bdd10ed74e670d32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0a3912adb093faa586b439a90897653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810af0b9b83a9dd6b38ac6473d7b6f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a74d75eeb7aa50d1845ece447fd1b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686e81916f5a4e09c17b96cf6fd9beb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543965b6cdac6ceb4b61152ec93cc61a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558995c144515c96e3371a30618f31c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20783cb8ac6f04493a68b4a5d177bccc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390ec8c465d256c69bff552aece328660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a62aa6986ffa23aa8f4a1bf6f8767b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326892cdcfc38a356c205bac6f18934662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6e50604fd2e4f832d69646fce389e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e7d41afd3e5687aa7a9936cb185f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21bb3a62183d471111b37444ce371665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a082696ee46724d84f4f8a52ec270666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16457758d65b25aadc49e50d0868be97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a0332d53e0b520cae86b2f56bcaf2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f31f6d794879530f3c8c103a53afc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005be2849a5c536f2c78cb5ba50890b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe003b73c67b0dad7646e34d008a4c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ce2162fe65a40ce31b8b44b6c69b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457b1609cf9f427c342a1358f5da0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e5728686429ea6a748d6d7a7fbd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556d4a8e60a68d6ce1718b91ac33e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16343caf04c949e2f6f664ac08f968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348a5ffc4e8480b37fd04e34213168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ccf87fa40f05e21ef4d0692d8530f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f46f0dfd83d4a6bc2b9a4dd136e25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc3423aa82361cf4e3fc454f1bca9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4256f00f71224b9e2f2f6ee54a68b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb647ccdcebf48bbdf487c6ee7a52dac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6b79e1fe51e1855fb5d372117869683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adaeb80caafd2ffdeaad50cac80d1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9530dba36938b71a2cfb1edffcc22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5153d77f2598b434e91dc18649c0948686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5052aaff0b0e12e25d22b9c54ad1ab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdec5f76f33040a7eb8971e8919cef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc2c0562a4a144eeb4a2b772da7e22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee3fb9d76b417cb9f1127f6164d9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c4448c51786279961ff5352b1168691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865f702dbd04a4c8d4f0facab2e9ac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2cc37a7225d6aa998b7c88c2b5b2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e28dda53bca26850ea3e5d2e4fcc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774089e0a4a744666d7f68dd59d205695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e9ccdc2d40fa07e6eada544df81bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fd27c64f66db6c3e350da8ce967e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8705f9a28d6109c57739c4b18602e04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794cfe4c74f308ce90c06d8e0d283e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902779eef0482681b018090cfd2bcc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba06d9ff8c8f355422c61e95ea3390701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393012605b60ab2ee814a205f26b3b5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec1b65772b157f1e1ff7fc6daa3b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43629f331fea05ac698283aa8c7302704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd641c79222e53e220ef61b39a3f09f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef00d5778b1401b707cceac07a6a8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466efcc098e669de2143443341dd1341707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d8c4e0b421de12f05ce0f0b194b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08cb2b15d25543e8fb04b232ea3163709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314fcd905b437af02d87f391e07a166710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9af01d93b50f7e2f49004bde951fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975fb520feba4b6501e41fa4b5259f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29353b1fc51ebe6482f7ff77124a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99182751e6f09708ac101ef3fe37a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e99aeecee6ec50d3dc3cf73636d53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb192e99ea1d81e15086e2ee3311f3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675910fbb8ebaa576035db6e7fbc7c9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241c96d2216ed378c160085d2f6d49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3306c4d2c90fa24e25c9f63c08cb4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ccc30a3de1f4240c4a7ada836650f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321405f06e0367d82607a1c017aa111721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cf01f9b90b5c24b6bbc89f56f3a13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e40260ad2965872a5f55c89bd2b779723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc0d74a3a07a5dd239d77a0a6947a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7b21b029df222dfadb9e8104e14e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f011fa8c3ada22259367cfe39630ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb93703854e1f6708881c55b9636d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba0cda11f37203995d40e965fb2eb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c31cc95bc732c44ae0fa94dfa3eb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49aa269398ac98b741c7e579c17d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171294556996ca04ae30160cde5b717f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a2d9433c3fbdcd9108a72718f4967732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f56c25e7ca2093ce126a8ff5367f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163589a5f3477676d5343b144e386752734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e4ec48a9945c5651f86d63eee8a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3673818fb01b3739c859d3d1ddeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ab5491273bcb55a73e9524a1480c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc39f194d9dda8b66945f6f7924473b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0689a14f5742153405649337f7703f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89cb85296c6cc7f53efdd32227e7d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc44744f741b54b4e4c436944b206ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258806a2f6e9c34737715bf4a7787e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90880513b2abaeb13371fe43fa3d1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b3a15bf4ed5f4339cb1d1f170c252744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1444024f16e52ee3ce3d05e2efe90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7802d87b20a9152f0243b30c6eb54aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40605dc0809c6bc102aafb744e7a11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a6aabec583ddc7a2f1a070fb5088748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ec45e7a69b986bf0b006bee947af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75788d6170ac5b1c5703c729bc14ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0725a4f23257134315475699a07676a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb478943452de0b1b5fd74a4e1c70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fbf3e81fa848826b3e1502c96c575753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acecb574edfdf647d1de400fa4f68bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e64e5d1c6b574e1e2f21f43c66f62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecaee6ad0ae0929fa3ba52b0a6b2dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd2aa4796fd77097d9f78c306aa41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461862105ec0005c06c4b53fd872311758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703b6ea19d6264abc94b91d34eafb12759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6824c9c449c8cbaf2b2d5162882468a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeea430b2587560f11806618d0932a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5bb37b17904b75f73e8ed1fa60e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099539573d10fbe1f84528f2c4281dc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1e571348c72ff7c7d6270e74f599e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b79aad4b2a051aa8ad596cde2cc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8598459237ff71294a0c18bc3fdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a903dd52b64c638d78445262a06b6788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f462187ee0eccabc9594f1e331d321f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b263b4275c7a3e542aeb39244382010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e713f3415f2eb0f72b7a6d2d31ff411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c70a04be1ba345b8b4c8f215f6ba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c78f8d250856f2a40e3af51aa6269313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfdf6960388e466daaa7cfd3d1cfdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25dc71cb9dd31b32a7c89953a7971c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e0fa82d62deafbe07788786d72ec316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48945ed24b39e0235fb063fb8e422817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3bfbf46d89a499a03ce7bbd2dbdc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0560029a41231c316b8f21264be6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0f32b4d2093ab60978e46c58da3e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ee0ddca05bf520ebd5fc560ea478121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439065b45f4d157bdb43b41cb77bc0c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f97c73bbd71edde779763c0336a7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcec49c093f016bbfd8d56f3b534ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228bfc85413fac2b5c7cdf087d3158625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335594472261997e9adf7e796b892e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606dd7371e5fd3b003eca08df221cd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273eada3d30c1dd7b36148331095ff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c815e02c4c06fb5e0f2ad0878ee2a5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ac4e19b0be7322326386601f708830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0847ceac5cb32d72dda879c8eddea431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a0dc3145d2ecfdb1d0fadb982ae2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c430bb2de014000503e123986db9bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c742d3b59acda7d181d30ee236c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c6af8f813585346952b57bccbe34635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b56341a6b61e1fd499a44df24885b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df40a6e49b0f4a8722087dd45aa7fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b5399964f1178f265af35c6c1ea3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8834f9b0ac30b67b79b7e7ae3ee8c0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a28078db13b8a7d3a1ed7547fc9dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056d4aa76215ce7f90e2d7977f4dd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ee7f6ab658a581190f6eda993ab142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb388829c825e43a25e3c5e1fecb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39e451bb508d0c1f84dfc7ca84e5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc5e8bef2b4d9d37eb50e4c8b4874545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089d0ab8109b219042bb43135de9ed246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f77ae85891725083220ce50b3929647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84266f8d13f934dc0c54e122d83c3c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e96e8e527b36629a14caa180b28e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0cb61fd1bfa98f534a935996bdd4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6c064ee6adc1a0b9ab59eeca1bf851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c0b8760a1cec74dad92e29690dad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7931bd3900c6849f1e31f73d0f6060a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2206f075941cdacf3535f4bcb303c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aa77d804b6e090b2fe60113dabeef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b461b9cae55ecac57434c2ed01d5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2f4d1a8636a8c6f329232f5118d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960a000a95cf9bd2a55d310152209158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdcb885595203a38bfc63f3ee433b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f53ea6f550b43c71d61a4e9e7f97360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c391ab6b5580a7b410d9c28e9b3ed461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec63c086f01c572006be82ca013b4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2a14792fb6317b91aa56808d0629663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f2f7cf5b22a63980170b114d6b1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac7b5fb8bcaec18ae6a2c15c364f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc63c71cf1418e1a6812ab2da55e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c2dbece34d2ba63f44ff62c117deb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded4a764128c7421b076b11b8cf76368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b0242d351243206c28a8b63e83a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d88f09e2c5f47e7f16e492518ce43470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db1f6f58430bf488bf68155c4942a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77698bfe24fecb7106cd35ca70bb94372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba1f202fcc49ee5bfd9677eefe68c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6102b805055801ae0fdacc8c2cff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80322929e455dddde1b97bd632b21fee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de238b40b071c8877d67eb646e3f0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d530281b085d8d801ee8e5cd7286e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e9363519fe875b6e3f328a983b8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb5b74efdcfa2070927d7b25fdbb5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e124d6c7a0a1d2cf4a1346816cdef480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e71d103289bd55fb242f9fd76edb5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abadd760d22290f4ee602e02ddf799982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d923012a988bd63fb985816465b0eb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d2698c6be8561995ff37366cca9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bf07d7f3f45d96f480ea2e376228285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48549f30ca257952826b0a370b37d66a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c62ea4967204a1afee3f821eb62c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cdae8bff9613b1fff7555a5b3da4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff481d20dbeecf66c392f09aeead0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490282102350295e7327a28b12431bb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4a924f9878638bed6d0bf5cbf5c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f45241d32c029ef104669215dda2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c6dfda84c7091f4f8bb94deb207e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f1d0d61ec9b23493eb3c73c30979594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7ef5ef1b380e4d10b28ab7892f17795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0d260cf0da8c0909403c5edd986d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4cfcd74215c6b00ccdb9f9fcfcbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943601ff5817d1f3676c3172adf0f99798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19531ec58bc42649ea2723b2d68b5f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91077664aa3a9aa508a9049112719340100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da290b63a53c86061c8c39e5190674d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fc1e49a341d0594126b2c8acb493f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30cbef30e61de00ec5bada952fab2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf3616c25154fb31d426bbb9f7fc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03319cab3027b481f0101dcc05eb99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccba808c5e569e0b4e82262cd303637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8c46688c478586bb582f0ff62d60b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d133a781d048dbaa070390497fe2560108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eab47cfb8d9c6e9b3190caff88e22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890d7dda2488990e87467a86f4ff9c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5b9c4fe02d904424e2fb2cfb7b545111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a67c4aa379dc7ca6e396ced63a763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdbfb62a4a0a87bc99fc5e76465c4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c89364bf681a7abc77dd2398e2255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ee6717543d4b8d283754c8a025072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117628ef34685c834f26ae04c7dfa868116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ffb1acbb735e847dfca73b230681117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c36ae8fe570c3ccbd574627fbf00b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727bfc8aea357d2288a521041b18f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b75d28436562ef5adb5f22b74e6467120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5f5c0121c04a0baaa9ad3bbce41d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0956984ab7c6e74b8b4b3043cdf16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d1055ad6e2dd545938b128a15871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956acb9ac7bd766bbc27b27df035bb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9bbf9d5e668891298ee4af7dd09fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd957f0f303c5da810710faf2b22499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804abf23b00b94adaba5058e98f7bb99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79db6f49e69d2e109a3ebaf03356cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbecaf71ac0f15ed8856ea7ccae1cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3674f1edcbba5cc1da7defe7c9cf0d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86270f6e77b04734c9b2889763ed3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0884f35ad3ecd94f80896c369c3d5d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bb76c2361a2ebd753684adcba1a6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9790f33572e126579a8a67ffa05ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e83f23352522e437cde707a4af0bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f621f40eb6c8aa92920ecd09a771d96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613530c5e61b486179357fafe354fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e77dfb2099c4080759a9201c5ab46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb3056213f0820fd7ea4bddff3dd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f92a176da9230805b043705c17c51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e91139689ae7ddec3df6c5a8e3a52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8eab5fa0eb70ec39cf8d5b636924d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be63517011601d2ab51b3930a52c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184b6a9871a1b051c0d1a7fde299e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25ee931621d1517912004747a948f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3f5b8244f0854488b8ae7fb35c6b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abf7d7f35e46d7ffb042c0d501a27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0444a5c187ad12d33b8fcee2fe7d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd0a3235aa9178d3e45f1afa39ee4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac45cf31e6d895f6071a4e1a5b9fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb73dee2d6cd7dfb4009a605365b8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718543ba4a9a5019749fe6def4a3afce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70dfe23adf9f07c82ec1e06021c8f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3bb883435a1f4de93d96c4d9156a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90094f6a9e1f3abeb0f28a3c402806ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdae52c77f2efb2f915c2d472ef316156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a59061f914508a929a6687390c980157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f67de3082a65a043bec53a36db57a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c9cd2cd384ed6acfa619da4aab31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb689b4b33e51c4d595a0b1161c5a16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3567aeb135618e74cf0ceadd7620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c544779c839bdf13cd28e6df92259c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcebc75a3eeb679b1e8a3e8191522163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805cf1e8d635181f1ba963836fb5af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545881d96e19cbd5e1f1e3db70774861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c9e55906af896ea39d685089043d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b354de430e8b9c7d49fefe88196148167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbc38c2c6baec8ba1f85236c27f2f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243259e8d81a71661599a595f84371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f4f5bc7876d360d290e987d417a44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4760020f4d9cd8244f8406fa6bbb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeb1ffcb0268d488baf09ec8f8a6a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bb9f91877fd0fea395d74017b555173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e6089c2794273bf032d097d6acb79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd13f9d23a83716c7ecff102fdf2ad8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a56e26211e1568760a04404dfd9bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fb9971075fbaba4badd2507fc61c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dffbb8d5ffe19516f2519c507a6a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b804c5a065f72544253bf1bffb61f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f548f92bb7250dba10a74b065ccd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb678be64ab80cb6345122d22d8f75c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941ccc427864ae5892e0bb9e019cae8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c9055148e732ff305377b5afbc1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f789a89d9c72fd32a95584115e3fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b04fbb11c12acfc6583ba49cb5dcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab86709b9709df93bdcbee99399aaf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3d99ccd5d76bc237719a8fa0d8d5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b1abf16cca3412c39d0c700ff3ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87d1560aba945aebe1c8ce977e5c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a677a2f8dce17ba5fe4e3e73bc8a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783e9e220d099f24a3d7d4217dd520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6b6d089df003b8bc3e80d456fda91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b3c23a86bb9ef3c92cced68f55a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cb8ce900ab513d3a6d383bf7586f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de4995949c92f457c1f0775833c3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369217c902fe593a692f648a4be8d38f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06317b315000f448632be7ee3f6250bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660441da06ba9a1573da1b36665c28ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b726956697d07010d9408c45dd04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984091f6f2042d86fe4d1a7e4eac14d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5da8c32c2561e90d1fc59ae54d6cf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d49db2d950ee8104058fb6d5b417d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8594d1b6bd685746bce4f7aede35d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5526e4bc50b16893cef170502df0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a553a433c9337077674537f39b963205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411f15ca23a71170eaff48ab062303c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130226e6bb32a63cfe21f81db21cdd58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9253ad268db4431324589cd19d47621208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f9b684b4969fdc0f3d884f2ed992209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced6aa212e076cfdc143c6feb79fb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a0f96b63f06403ef07e71d7c1d8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2dddfb77be17505876585b873445212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a9e02e3ce5b0805617eab9eae277b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86705149f0c4531f560e4b71b9ee3dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa442572dc980bc926a21043dee43199215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad7cbc262104970e90f095c307138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dbd26fe60e7c7d66a3caa7235db8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d95e1c42bbdc6c162fc5cdbc17a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdbecf621990f39bcad923a1b57d50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77471be9489fcd5d6bba3a2b59977d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3500e138437a18a574da2eb68cc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5e8c16de30d596c894f82eaa67ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5794296b1f242346bc5c1ddd0ec29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9568df298cee956329060817fc325e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b567ee5f3528030f4316aa188fc71e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ff8e31ff935c7095fe5f75f24a259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f903c6defaf723d0b5bcbdd0ce298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a34a96193180311541a09babc2ea0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486408ddfd9dcf4ad5e1c0d0c3dc95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042545eedfea06703098a040ae8cacde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc909681256d96119787857b1f259efb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce69c3927c4746be37b330cf0f5a0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86368858bcf95b6e04aa7dc5ad5d3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd30a44aef3b4320db9666f3d25a87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c2d4f84ac4807c4cdc4713124944c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec2f12b513cd18d8170fdc11b3adc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50880bd56443cdb4720fe18eff382237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992993e1db3fad8bf19818558451c8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff1c00cd86a12a0ed1781b841fbc94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f8f6be5d07dce4681f2606821008240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec4cf47fd4697188df4e7878abfdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f59f5e00633f1baf8167e6a7c8e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707bcb0de111f154d753c1f92702b6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee954288a4bcb8b6f1956b5c283e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208cb38471fecf913ee5bd6095af15a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7014de0489c5f495e5313c30e884b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799f60443bd9ee86ebd40a4daeb057247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d0cdac1e36be402aa59b2ed3f5b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb630466c911cc9f16446cbedf029249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a22f6405d50936c7ca007aba21c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339287a8d6b76e739b274649cba54bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31478eb054a46ac962bd6190fb9e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9287dae713a6683155b9e44a824566a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054366c537fdea9e5437b27053ff7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2f3faa3efa73708935ab5d2691df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6bbafaf8c2c0937799e8d20dc163256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdedcde8dccc68fbad85c4bf44b09f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46756f7e9b10cd956a9fe274b4d004ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7658d19e5c335b2d476ac62f648e63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9109ed076856fe616adb81b7792c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e8e6aef8f21ab9c8939130c0bd0e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724e6e204b59cc729958e2f9ef401b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e6ccc5ac0ee174446628b3c5aace263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5082783a84b44b3e7183becc7f0e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d188a115cc6f61105a708d4daeb1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be676e13a54da65a54ccebcb345f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f693d6f702580d2b39a4e2c4d8860267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ae561db40a0b672ea61b5ba8abf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76407768d2af0efcb45ae3b702829269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b079f85e606c214dc4f937693cf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979bdecb17171e7761cbe834cfbaab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f9b6840b12f78e07cdd7098c05835272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c26f69b85c65b08b69997150fa5ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cb57fce0ecaef428925b8859e7ba3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa9293ca2a3beeff90ed4cc96d1582275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f2d7066b475a7bed93de206b4cb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f42ec77dbec6a290f55d5986ca4f43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800969d3eecaa98c56e8d4531408e7e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab1d7224069ee7a27abe0da8ff57e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c559cb56c529fea6c940470c6c8dde3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77b73324762cc71f4f589c675ca149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe9dd570805b183c9969ac4f3deee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e666a10f43aec6e4a8220c1e2b760283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d32cb348093f0893bbb7d6535fbc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de48fd9e843aca7377de6c05e4e58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e07b9eeba3735a3d1e97b9da9dbd63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d3c5661e63a6a3f1b574f4f5d0fd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bce6965c1d65db06d07b1faad90b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586abd297fe1e2657d48b5615fd5c56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4f5c8468b3bbdc47c8e531d7bd2b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518bd002711c5231eb9155034946393291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e380f880a8e0830015a1483cec40c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca456ac312e9eaf04ff1df11a8bd426293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21245f0b399129ccd3e51f8321fd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa45430158c3687f3762678fa70b2c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b34b33f45f2d673d6a5115e71c26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d140c18693babd8113dd350fec47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff792170445582439eaa258448941298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b52158724e23af667ce574e84be37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7b5decf50677db98603e83837b7e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c723507e0013aba769e8128a9fe059301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f1578d21225a5b152549ddd2c59ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f830ecf8774e96bd7dada441dd2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a31984079112b2ff9afc49fe8676304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbb37a87a974d8a8101f3c251b8e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f4b3044abcfcefefb46c013943ca8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c731ab0aba0dab4f1e5f100abbca2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a0c0c9472ef2be6743a8819c03d41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ebefdedd38900c646badc843eae86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d532eccb3b97b96642cb5d1b2603b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c3f62b5f794e91ab98486b302da03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effc9c17a20660f22a9db7dd62bfaa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b8ae5ba09dab2cc7882008f6e2d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c58d9849832b22ab8efcb38423e3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2d5d146c2fc17f9529419510a2f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189dfa35eb5584cf0433409bb8298e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25053d150ba9824727b7d6ff41b4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc556d3fd9320e34a11ebff6a21fce4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ff8a4933b5fe9c9da7f29dfd437d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe789ce333c4c34b966f0c7635d9b653320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83861546d3722f17b72937b9a449c0c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afff33557fff01e5be1f0a75a8f8870322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6093b09850c57bd5c61534cc3a9f2b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b081073a8ae2ebf26efdcd0d64c56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3e3156ef96265804ce1eeb1cec6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad21f484ce8a388f54b5ecfc77b9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3fa6a0313c36f7dbba55fdcc6f41d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e661e69a89285a77974f0aa5736e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f69fba8da8ba740cf6c691d6c2ffcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43711731e8e2b57b41d9a9164b44917330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d016ecb3d7c72b5f3f4ff25753c1d01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474c09f3fff973054bded4f8f1adeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6b1eee7125361e06839733b7ae5f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda64d18369ab085a8db19707e51edbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6739ea1963c8246a62c16a253485c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b75b4fa8178dd162fd54affa3e73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998327dab57a7a573aee09dc8aa47ff2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354052ef19f50e9c2a828c61f8da2bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ea1a48aa7de78e5ec163b94acc363339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e90c3b417e792858bb82a857d4845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b3c6d1943812c8e0cced73fa99076341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719fb4edb4cfdb7f2c1a769ecf78bb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438450b3679627652787e0fd8716ab60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89465ba2a85c5c58b734350fe4ad6fcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cddaf1b270b6a4b0fa5281b7b6b72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bdd4e8c6d143575e460171f56038d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781deed8acab9678440b2182342579c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc3ec8dcc7375c40061b35a67675ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1208bfb1173fca4ef4c4450988d109349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a894f03d6a0e03299d21655d8bd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f7053ee4a3f872290770b19b92167351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df68ba081e3e9be702caf9740e4462352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25a141c36f8da091efc0c20f8acdd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086e0505b0b33933ccde2a218732d9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735893bf914ea3d04cde86984f6f7936355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d7cb5536af66370a4dbc7c45e761356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffa5ec25e1f2f7c94242e4dd06509e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b32baa89513c329aff2cd860576c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4af1626a3da5f9b44e95d4fa1d9d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c225e765339ac93999e9842049d2cfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e015475dec6b9825774e57a8362a9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468c47e08548a9f61a75726c8272790362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db057f676592e3e46f8aaa77baf631363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee0a3522b89184429c737a10f48160364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074976983f0ea96fc1a3f8c8b55526e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0782674b5db1b4a00e1f4b7c05e779366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018d7357fd3697cca02de84591fd6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90c372133bcc738bee3400d94caef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ed2d2794bae27e86aa2bd0bae264369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e327c320cda08b3652b2c726e7e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399ff9f4d511b8aaa633003da9d0473371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c506aa0e5fad11fe95561752b3f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aa4dcc5c9f9e4f7f3f638b4175a58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a47fbf4ab6fab597abfcb3a0101818374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886389f6666a4e400e06d55da9b3e9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efd083885a78fe751fb89f4f34c60d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134eeed913c86f1e1cc7377c6e4bd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ea823df69ed21b2020f84653ccae9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2943925ea729bd673d78ad141d190379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d73e0bcd95c7945e42dba36c354f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4508a3c72eaa3529edb2576a0fb5246381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca18e792241a28571e5f1ae9c6afc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490477b9964818de1f530d19d2f6069383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670731eea400e49ec4d35f9e5c1b0704384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391fd86449edd70580a11b705c99187385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee9a5a2927ed4a30645ada6cc2f545386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938542c9b2a95f0617c392debb4547a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b9ae6eb0265dc68e7e4683b1ca68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc36ed6ecd4fe35209d1bb53c1751f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5aa24d520eefaf50197d2ed563d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6f9a85ee33507c96fd10ae694e51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e52f0f53f6e2b823cee654cc65a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6ea5788732a6a9bf32943d9aae161393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716830d21d17af5bddc9873790543722394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc737b0eca03d8e44fdf7a8feba2f743395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa40fe18441d88050b87d915028645396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558cf3aa091052be93d1a882cb59fc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce3314ab6d87bdc6a1c9a7ee9402c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d026eae73b9545efab8c2039190f7e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d2ce1d1a83c84909f4606ecefb955400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565cd06c0a8de312b42e3edba288288401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadfeb5fc4ae9fcce6b0a558c5cc879402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8389fcd90ac932f68ad47301b9c37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c1c0d4580370a0e37921cde35ce7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90776cc7687949ac73f725f3232a2e27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0da806f1d8440759273a9829421b46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c9fc5de31ace5d0ac25623a7ac18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c329300e709e332814a985db24dfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93baaa95946f7c7283e81fd8190057c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371147eada583a42049becee8630a2e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c0d73851fb0d8a19d3cc5dfb303ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb72b581ee317fe9770fe140a54826a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c9f1c9e1250fb2c1cc1f1d06265d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bfc96ae2f7c9f69c66e96f9884f7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24babadc6633023dbe6d3437678bcb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474741f03eba489c1843a28e177538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade78c427aae7994ab2dc88fc5ec39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592f23245f3acbb805f63cf86810ec3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc958ab52e0ccaae0147a3d6b85cff5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e70a2f7752ab1b194265b8d6c5f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea0f3f7906b029f8327e7f88bb7f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5ba3a2ed7045de2ee76c422d434ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff89ce3c3716228574b11e92742d975423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb68ab0244f4c1f3f08d7a5296d6c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25fa0a4b9231576e0539d90a48f83a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc898a88395c0de512c95306dc27bbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52f0ebb1d18a4b004f1bdd02923a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d9c55d6f693138144ba766578f567428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a85b7f8b3ca7e051bdd41613650ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687523d2c6e3b1cb49bec882fd09cf6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10a2899080fce6997d979f4413066c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ed5cc8b11137cb4c9ba70b37a54a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb9036968cd2c642cba354d3c8be2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91b82df30411bb78316f144cb21d6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c12cf9d8cc921502da89d5529bfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4cb4a24352ea0fdc481cc5eb5b61a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d777ff373a1352e624840df2a31022437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981aef967688d841ed8ce3d0eef2042438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d4dd7026ebaf52b1fbfe9450eddd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f111284609b9f809a53456a72eabd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa661618161fbd332b079643d0d9119441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee1e7579ead2ca0d990210bc5163cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b1e4eab48614dee93a7586e437e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e467fba6c73a7740a0fd79fa4427444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008b11fb2cffabc9a54072316f6132445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d79d4e4c7c02ae18a00a076e262e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606235cea435b1d47d2ee0e2beb60025447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ddf1ba2a6d29c23aca5eee90240dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785734bb62e284673433431c448ce6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938c6b73f7c7d5c868eabf49376126450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f002c0a01a4d10517278cb6949997451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6d0d71118d8e5ee7fd4a7bb060490452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c34965372882697f7862ccfbcb9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad14a609fb62071408277bc8ea382b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da0d11fac0fe328c4ff12cc74ea0cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019230048ac11ad69d0304c7fecee2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbae850517c7097f9a6e6f66543d9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265415a006e2cabd7752583af09ac702458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8b14561b1f8e3c2a7b8393072aae6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dabd24dc1990a5ef0c838f18a35f5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b4922db853f177356c04fc0a6a1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d07ec4ad7b8a6b184a0751e977ae2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8199533add30e4512ebb6ddf338d7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fde303fbc310352c3e9f74084ca0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4df10f5a6acca76255d875dd24346465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24086577ad01414be0cf11d3460f62d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2eea468bdb0d164e777ddb2e3a2bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64358fc78da2f603c3107ffbb353d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d8767a61ccdc616b7a2b2f2acb6da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4761a0241603e984e0621523bdf696470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc397198de0e9991c10124d5301a530a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925fce2e52c825493e3cea63546154c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac192238ebacb42380f3209dc1954ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c7d74806cfde0f817325d110883d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519267209dada7de10eae61a75fe6f3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ead3e25a52b688351d41eb2f3345d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc318ada99d300337b118c011b6f5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c66fd9964f6ec5de7839f879fc512478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e67ac1beb669d058b905ed9229071479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79ca5152298f573d2d44a23b97103480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb4ce7c03c722eaecd59f874307e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4080b4fdddb764bf9f233b125ef036482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbabcf0fa745e20aec359dd610300f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232091cb9640bc88cb2561879328b5f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e440fdb32bca5ecd0b0b68f2065d32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eda476fd113aebb91fba946ce3202486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b5f2818f9c551b5cbc6e8ff089020487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d4c392ae4019b5925af6f7e789451488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552d5492df02dbac539cf7aebdad36d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1962d342c71ee15dd550e3002785a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1dae26f0c0dd55b8e4590b4fb6de8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c82dc9834b0e49bc0d1ee902aaaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c701922b75de09e80bc190660ea59d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a713058c11a084acdc9eeb783edac54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda47be1341e620c76e753e5b8d41c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5ccc6a30cbb00b984d016bf3d1f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c3039f432b505ab78a5184aa5a1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6821873f77a4712dabf502cd85f311498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5acc0c026d42902648efb8f03a38f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503cdb58c6bc2d59fdedeaba55ac4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29e18056896ab8820a460e260d511d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5aba6de6a6548ceef14cd6421bd36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51d7ea12fb1e8b4fdb2070bba305a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a3877dc6e2bebcd7bf2da7933084504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f8610c077199cce99d5b0521d892505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8956aeb0e574df0939fb072a7eec2b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f7267ac6bdefb8d0bd7903b8d5a49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740a7657301e0da3389262fab637f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41d227171fbeca298a944eff93a829509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04ccd3180618e6506a5ff288cd898e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67c47820c8b45196a80dd5a6f6c635511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d137579255bb13bdc01ea14dbfa104512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a825caf05f6e0cda80d7fd17fd0facf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304da51788277cfca6da6d6030606e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40007d952fac93188c8fb876dc5171e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27958beb836156922699af6db7fc8c9c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a333cf5f03169a1262390f108876517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a040bc0fe4b9f7fb5e07a9833875b28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d9ee265a53b759426e96efdbd08c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49791f114aa5a75fde8151480a72bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4dfba3df9f4e3a99a06750451f90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0343d03b92ea919dc32f3e86b408742522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb7b8780e0e9eb3980792fe112fe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801507c8057471f0f44ac510d8be234524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec85defa01c29f4fb7198e640c1906525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac39cff2e89b49f612db33571cef47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab7a0bb2f276efd97a737bcbc0e0fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76676e79f1a1f01351bad9aa023cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4a991c3259ebd444164ccc5ef468529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e687aa3d3fca8825f7f7a1b0522b82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aac329e9e1fedbed9bad0337629a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974213fbcfd85498f2e6ae4d49ac0ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e3ca9d742bef9f2a9700e827a8ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c1210ed8d2a111565909271baa46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24f1cc5e34bb66b537ae0b9a64066f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5f0d1bfa99e4b369344ed2760617e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d17f6a5b310aa0190f7aa993a5e487537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94716d11f5c93cb77a457eb2adf272bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b7f50d6954481c493a1a7949cbf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef58808728489c6dff81a121d4086540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737033ee93a42a089bf03c70ea080998541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903318eef5a8a2059d5bb394ee2f23eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477132d7fc777e4b0866a32fed1f8524543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f4432b1ade74e80759a7ab633d191544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252f0ab1e3350f1f72c14729a6932a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2be6389fc76a4b3e6a448ad1c09852546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2b8902f693c3133f748acafc1b9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58031a879815cddb001c2c3cddc1290f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f969338aeafa22b01115f1a5ceb57549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79194a36b56ff530a4a920e203e446a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad14e56cf73baec775a9b0f272cdd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1f87f76897968a705935ab6090ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2b3cc1563756206b401739e11cc1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fecbbe82ffe482f6277d7ff439dd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913b51a7ccc9cf42271a1c23242f82f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba783a8e5a6a4327b6b2723d2e5f175556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5febddb867ff59786fd7d3670c7870557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dedd0cbb12044ebd9117b437e05bd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a36822e04cc38e0a507458b1f831d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c33fb46268fcf68609ac496a953c1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc852fa6e17517dac5c02a5c543620561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d3c1a55db5e00b2aa018099a842c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c01b402ba589c7fe82f4a62320d4e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdceeb93b0769ac35ae65bfc1a95b6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38a4fdc4aea7fcd4168cd7d7c38fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315ef117612e02a52f0504efa48f144566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45c3258c252822350416dc6cbc8aeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb03b0168a7852c3f46ffc34c16724568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70742fe1dcb4b6d35fe2765d4baf605b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff300b4fb28334eae0d2a812a34c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08fd8f85ecabfa909886d3e64cdd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86e5f21e84670b55073f0ab8cfe010572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7e021a6a5f82e66321553c525a485573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39138a66dc5b3d7a312c17f55d8f0ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb979f15b783d517777d774ad738576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a98bc16948d0deaec2c308751eae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10bff56707a6860aff4356136686a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15625bd10d6ae46b83b6c235b6c64e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702c33caebb46846d47a6b642462e08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473fbb762cbac4c806288281a83c2e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0bd653d674f2820abd387d40d9b4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b41083b219502d851ffd4c852a9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8a66e715c5d3adf6af46fcf104638583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df1a823f00866c66a0d6722dab6a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c686f4d94a8af310784805544e2b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099332d2b7f2dec7e09bae4a0cd1e32d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac8e76cb10a0acc8d6a62fa5155340587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c174e067414a977f1d583d8a22d327588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69dfdfabd4db6751a727280926ae06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598446a78778d379d5e989f270b0417590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30611920487e3e18215ede3ba814d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3e2cc91843293aac6ae17a2f87b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62ad9d3d437311efd72a9d28ca3c65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f069c32e22b35eaae976f4dd6f1f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b729659419bd5ea4bde34d792e39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd99112789e1ed53ded95cad9053288596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8d7571e6a6a0fd508d8d9c3baa9a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36367b939d2f74ac599d82c5d43b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa9d7f508b9b564844419ff49c43b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c0f0374e16bd3059b97caaf0e612600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853aa38896e25414184379c587abc70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7b447cf2e8581e7138458ab3032f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372731cf15961a942ce4b318cc025ba4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846873af03e7702104e4b5b98f2e09a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc153929c21029455d55fa68ae6cb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250ed98c0dfee420725cd29f829e95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f956b07eb1b54165e33087d23d24e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cef9677471b3b25e2ecaecd811641608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cf3b02c5554b286f4193923c41af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23135af9d097bc04cd0364fe596bd8b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1f053c1c7c5956b648f4a3e38a889611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962cd9ad29eec12e9829fe3a1effac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190295ff94651e85d6a9522ce94d62bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59a18ab7709d050e715fceaf0e5ed9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd7fca96845601d03db08ab9522c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75632af01f58c5375e580e1314679616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdb00b9098a2128bcd414a19142123617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddae8dc55d3cbb7bb639b55300d8496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a06e848da12ec8342841d72e60b7ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bf1fdd99a5074bbaae8fc3ea8c716620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23de162e8dd51feaab0db0fdcd78aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeb51ecee5cdbca5f5c0deed66867b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700727bb24ad9993489e5d7000b557d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5236372eca9cf9d26e2e734ac894d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446ddfc6138dc7cfd39570631a73c18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52a0c0c2fe236efb6856e42d0b7766626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9f1771976563ad08040324ac984ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364c911c6e505834363f27e88af5bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e4019579b97716e9ac0b9ab92ed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8bc871b014f601ff49cd6b980a86b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140a983110ae436ef9cb583a9904e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555310b161ce00354f2fddc7cae8f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a61e8c844f0e26fbf64fc1e69706a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cec7954796e28e4ece3f627c662d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c191920fdf28f6dc9a7723e3eb57635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e6a28eb575c98d5ccd4042fe95703636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43772de37f64846620bc4fa0ce1dbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac37b7347782e5fc5002b9f4656803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f47bb669ae29189f968bfe83987312639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f19183a6029e73c22e3433bea965640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2dd3bad98883d6c740924481b70a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216075cade503bbc62e0fdeff7cf3067642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265341dff9204904820ed0c0d3bc03a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea476f26ac49fab4af1b3d54df4f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2704369762b98646f2ba5ba2214bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79c61fb574c12ae1b4f71c1cea899646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df60eff9b08057728b37f3bb3a9a65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885888b7adf7693d3ca3a1678ea7a21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf0509e753a8d9f4252d0e1f9a105649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3be1469373cd8752359607c99e25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f115a83d76bde7a66a4cb25fc0c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07c1a7599c243686f3f0f1f4502971652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0752e9202f5d8a867f7958c824123653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccc23497f9faa9fefdb7ffa997c60d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a26368e64b2285aa6d9fe6ecbbe3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5b5f475cbae2d0a7af8b46fca4d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89574c58c4bc10d6454f519481143a7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af3f99db83eb80804eb667651e537658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85416c9527e7087f52d7252b2a9045659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfd1a6a4c1324df301dc9e132a3236660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed239e20ce511442257cc058385c18c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c5ba429a67f01c1c3c90c91244d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdd78ba5101c598b981f8ef33dbfc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c247b3f1a39dc933594c758cf3ac409664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5327b98f4239f73e26e1257d5b23fe8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a38a2b2b8159eb4cb58bde3fc209ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051857cbdc06dc189fdc8dd923840834667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1dfee7d96a724f3ca7ad5bea77bda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c05a82a9c5c95ab64e91d3cec3d5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc40904eb7f6eb793517944ac767c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4112a54ccd160dacb0bd32d3a7beef8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414452cf355be463d8fababe3163d9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b893ccf699fb69c62ae3976d3bbb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ef34bb1915f8796f59ba5722283da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95883823499248856362630915a61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9555db586212e93f0657e95c3cf4a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b56d37e1fb752a5846dc4480e4f19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c26bb8daddfbcb4d1ed4d3346167f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c0e8b1426841db1a4580e2ca9ce70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebce6fd8479d67283acc3167893701680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de5f26c9f16c5f95f5b8c966acb619681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d83a014539a6486a780d0e218040a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be463296e2673694bcbb666cfc67b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b60e147536ec3007eb53e965e990684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b499a83cc2709212a06dcd26a515a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026588197a91f9e9afbc879319931e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd14e2c20684d55cf9ebeffea56ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9985e1c354347877580fec5edbdebf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526eab2a8466bf540a9dbffd783d2b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a86132595e4cf08f3666a5ff8d56a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f623e6e88e4c335995d32673d61637b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d83a637d43cdd2f3421df46960e857692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa58da9a9a778c07f7afbbf350c10b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480c3519f7f82cd1b084af4f16bae1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a9bafed7c1faebdab4191e03d0a5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee927dc1ee0e2f862157aa63463379c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5532135a504fbfa139379b45cc588697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac78b79affab67bcafef7bb74edf1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c59da19ba556f1172ae84915ec6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d961665406b173ba525a540ca11cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106bcd7e8776f82466741f4ae6cbe27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167d6022e109cea10aa1ff0f4ebd584702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a52d41df4860384c9b1f85106a04c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667934995ff82810561e30b72565ef8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3809b5edfdda6f34061ae2485fcd3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a6227a26addd4fb389e6bd87b891706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366292bb1764da5ec9dbbc400bd7af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2db61e3b2f9c841481a3a9e620504708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a47a76cee79471b930ec75244b8657709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628bd0ff06b7ce1a7329b82ffadf847710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba143761674192f9a772c99c8388c388711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad05ac14c734f9f8fc87e37c99200a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f3d545c4198eb9e7e986ee293c84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00420938f521b95f6db1935aea6e7c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b425defd1fb07b824dd73f188edbb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11956af457b4fc501122fbed8cf30a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e9f2a385c0936d22c9d597a4743f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ebcfc5bd2ebc5455a27f1c55295c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd7cdb44f2b2a7d12d8510f96ce40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41edc368e5c732bfeef7c74c82b3ca5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983e87d4bbc12ea0b9ef6f836b1281721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa2a633e7a5dcff20c4441ab47df0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e703b47f494894919fdad7f40fc4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11cfde298c4a9048cb2e91101f2613724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a6cc56fd54edb530e21efaeb53447725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771a0c0eb8041c102d10b93f8ce169726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582127ee6b31c4cc7d50c8485a63205727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ad10ea95c7b586dc489077e989c8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f48c0f0c11ad5dbd7c40ea47d253729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e376e85a1a470333e86ab3a828ece5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab3b085846aaa40d6a5e5a62ffbb70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5679e10414be44e7a4d2eb90d7ed0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b85e5f82409f6c7fe3c8eb96c03065733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a7d0a899f4c1c867412410cbe0d7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d66ec9c6c40c7c25e615c3afa62ffe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a9c43a0486a24aa9786eb9f3d31a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194671a7731d3588159301ea127e8b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22c5fb922295c1b9b887eaa0691da9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838e67da9b5ff000d55ec43c94b1d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071285e82dd66290763b0b6c881feea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89baff3e38dedca674532caf55a93ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a9e937f4334c6c09ba620ab2529a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b27190f179f9ffbcb5f0aada042d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45dc9cdfce696fd3c59203b4de0d07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10830c54fb758d0d6ef9cbcc68b33172745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f294844aa45a691c26eafc00c439a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d62ce2c5fc58015fd4690bb76e16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d17bea7fae429a2891799e1f93f4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8dce3e6c155a6f9cf60bcd5ff206f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae9a4ab539bfa4b3462228ad140a07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029df1456f9dcb01038666d8cc3c53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae1571abb216ec36e1772074f5be3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f22ab25d4da3fa86057e68ae995f92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a591bb896eed0eeea83c49a0f0c29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f92af7f56c64b6ad695ef18537448755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e509772123cd173e934b3cbe778c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b5c9385777fc3e09ac3442c3bcac6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1d4f6579340f9b867d6edddc87a88758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7c41c078ee780b92d6a238b0300c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>