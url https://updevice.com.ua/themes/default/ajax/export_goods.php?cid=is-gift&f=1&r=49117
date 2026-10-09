--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08410529edb0e37deec92dbe6b275991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205c084ee089b83eee1ff6876afb252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac6f7da2b6c6643181de9046df0a573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd08118b2fba437a2987255b96c8b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d4bc8f26b2047120e10abc6b86e065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011641d27c92f4230011639f0a2a4536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14a3b01da7278c529d040219e0f7297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5480ac64c630f7e21a0fde7a9ff088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f0e480bffc58c129d1d477091ad539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd7b5578439a4a3f00c7ff31d1a5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce0b50ca1b3cf2c0e03f6a2b3fd74111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b20602e6e41759025bf3e6a97be14212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec6b42799d25428e6a5cebd7b1d5a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8d9eab6d46b61086ceb89a6d0ea2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cde298ce8ba17c30edf5b207bf09515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d7cf415cac7093c87560f3d89af216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51301a927d19e019ffa232c24cf97217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693cfef0d4111be59b2d2deb726c7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627afb8c2300e12feaef038e3333cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e34bdd402ac96269f4257b5c7186620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f4db6956cf325bb41203cdd53f41a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f780b57a6f46b519642305cf98df0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3623fb210c2537ba03347fb529e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514520f335bf0e4be11f63320bfa77624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71f7748c6103b2e77dac26e3c718225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5cbc15bd16f041d4dc4b35382742526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca42ee705f0e933410c4dcd30d77d7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed43e4aac33823a5dba050a51cf0e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf13a71fe3cd1ceadf6161dda4e55c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ffe7fd99f45fb5d29a250e2c5bc1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c72b92c941e1913d80775bd13ddfb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4af661381bee101f99661e12ae8c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649aee4bf89e4d96364605cf7259cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15205f2f68609c1d3d00e5b13b4403e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940c573e3021127661703ff770646835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ebb271e845cac23aef6fa5caa7b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b376b22c93d5b05d6ffe3e8850344737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0172ed8669df57cc51937aa06262c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a58b5e08331e5c46c10069dbfb6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c5659e665367321c15cc7f926b2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d068ee2b94c6a03837d42337a44cce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeefbffe3d87823ab1cd50fa306a7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d3c92f3d89e159f1789a4d2093bd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815512dfccfd6b84808ac96e83a7b3cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635bcc2e21b4d13d8f2318a51e44a7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecfcb2429fe0894e0879a88b3987b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534aaf3760b6141ccb4d96cba86e07547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff798e5387269b54597db8d464926e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff66af1a001708439926bf85d6e050749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eda3a7ea049ed5e72a674d2348d3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded9ff176a122e16ef1bf29fc97f4551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96f3ceb12eb67fe0cfcd2eb5a2cbf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04d910e8b00acc85201cca3cb034e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfbaf011b794fb105396428a0de84c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e0981ebf695b9eaa3ac3b90f27c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2cd26e6313ff4009db9c4ac6ecb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93c5e2d56090211fd009b4c11a330257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961ede9e1dd479cc439afa77981451a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ba7e97b1fd0dc738b5a3c6244bdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a88d00c63d6d56c06449d711c89acf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363ae1f04fbd2e20bd3fc18f95e7e4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21880979f59de7421321d1de0379b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceecf732f566b35e44bce856ccfe2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88103dde092a2b16e9bcda5b25af9b2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25764b9b59301773de3de2b4a087ef6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064853027e16dab806127f3a73b5115266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fc98543d11483609014fe6d3fe01067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275481eaeffd9704fb45097650df9a5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468851a3763c898105db80e83f5a8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b917148b927fb577f980ca47edf631870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d80a706c96927405a5c73b75052e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a6e814c3492ad3ec09e6341998bc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f31022cb644471d3fbc7518b1f63d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b470ff0c16033984cbf6390df99d0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1dc11067f1e5b8f9e1ea3cdc26b2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef7310c6255a99dcc1d7bfb799d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca240a60ceec85c267a11acde682477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae596d2b28d1bfc4b850ef51804e0ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720b84de68ae385184830d48951695779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e9a824de87e6df51bacf529ebc9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a18d8902cde19b574bff90b6795f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc3496edacd65d46ef1c2d8608ad8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d9d0baf40e4f72586e3edf8c7042e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4b2c428ff4d5482fba55f055ecf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba334b8b8f541ca9a7c33fd5a629850d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f8ea340c9b94f66e7bdbcdc243dfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fed8346a615bef3234a242523fe9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f107b983a7d2a71555c5af8499d551e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6ae636bcd9f23eeaf226ea7ffb4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b32a664c4a3a19c0636cbc4e53da290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f966aa761769a65c0acff0845e3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c684949b39edee7e1a6d40bb308095e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba4f4279459985fc54ba2b78ddc73b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd47a3a10fcc184d4adc879e8ded8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010dbf6590ef84e8368fbc3ee4b48795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28440fd4f5530a56f4d76085358c0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584575ca1207dfcd5eb7a483222fc4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b8670bdfe302a2fd47f9f9563f7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9f17dda99eb85eaf8acf136fffc6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4779ed82f30284278e1bdd93225b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725d27d6b4a6f4a3614cc634ec2e0f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192084b60db3b66ccdde68fd0d4d3d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44204f1bda73df7fe9254bccf29064f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd59d4cbbb8a5a60dd5f148f1c3ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e46c7b7ae0e5ed4a451bc73e2757d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fa40aadad853cc5e3932a2a8404f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab383de471d27f91645b16b6d90a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c272909d2fde04aa7bf1b86b4834b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9742d7cb9908ecffb173cd9e3792109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf8bba1ef260ea99476969f244cf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a72ff2fb1156be2f5a545bc95dfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384330997b93bda033e92b4f7742f24a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54f43beba4beb73fe9d776cbbc153f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe285f9fafe9e54ab7bb049d1ae5feb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbbee266ca0e244f0bff8e5c889eac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f3ebcae4df9c367fadc6cbf984e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5488586e5e10087409be34833d77f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee427bff9785f415f2a21284d38ca47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c360c3d0dc197c8c752f7f135c9297119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de25f2c1d15c4b89725802b77857a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5081edb155fffec195c53c13e69d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b18032e933b1f72e1e762ffebccdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a10b046557a7d7219332565375ff2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f250c655a36a44b43eac5462d3270124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdc3658513ce43f81d5d7a762aedba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3db567f687dad52c8772700b59ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776422827f75b82c4b5fe46751ae1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45a0d4bcd24d707ed819ba96cfd3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fff03abaab35261384783f6b5f32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13672b46f1ff07da1419f17e92ef2d9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d57f33a9cc804c19a1065e574f8e0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3fe54d46ea047409f225fa0dacfac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b00518a653ed45989ba1939981664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131158161411fb46a406571ac51e6fd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c80aef1be6014d6253b273c0f871135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4c33ee49ae95088317cd81048e440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a0c5681450544d77d9d93845ab0c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b368629667d7e6c73d9cad4d46a2c58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29971e125b538b19b076d905a626ae6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bf0995bae892955fa1aaf044172b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb6340716037bfcdc113269f10b675141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab26cecfd9069fb0f3133b6deb2e848142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad8124d3bc327032a249609ddd2ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce86e66e3df25f9ade9f4a6d557e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4c3072dc1df0a7da857d9f23641c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e7fec38fa09da54b2a4e6e804096146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4aa62a591b753660994b02928e1c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10def24e61aaba3395f1374f87b0b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7de644b5f8b99b912b4440ebb8cf83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9be417bf4088ec4cec2ec71b361e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3ae7cbb157a3a42802cca7f3efb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43907a08ae294d8c3b5e3f560968b0b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bcd0567be57ae8c159d24dc6176e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9598d4325f31d9dcb0fce74e49523154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4aa41aed006afe6e2411258b60f84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf70d86717a43affca7ee085e9f6f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fc257a9cb2758c93f8afd4a58fc7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab597674fcf7f9a18099bbc51006ce4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61f14e416d580c3f0fa5e3eaacba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060fcc4d7be58964e06fd4eb61f6290160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a557a2e78a73cbf1ae427066798e86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7c5c57e338ac9be8b1959a737865d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2e2b76f01dc0b7673aaae76c67a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fa1bffb161726899f8e2b9a01cf4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84c5486a3115f2f1c77c9464ddae13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159cbce36b6c51ab10befff23072c58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f159f46815d93f54720123902e8db6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552354042c8a3dcc8bbac57975e0edca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5d64971de82d81bd0f4652ba4f49c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a33b5a15ba8dc2bc60b996881cd19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac66c7bb267479786e8d5e27e7659a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c4366e06fc222871818f8a77cf54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5235be33c31f3c7548cd42140fa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16546ccf617b35429378f150bfee814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5f33586eeb16178a9f6dffff9778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a783e68d5c9cf44b51b27149e7e49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069375407ab93ac68aac97506ac06ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536d7a562573992d13dbe53e0ed571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e795f46dd45a1498b3366f56b11f9c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd326ffa3b71ab69e441e1f185a8da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a16157f901db96bd2078ae6800de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bd9d79691cf3bda8807b4c7324d94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4edc6dc68d166e66b09b995d0a4c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eed06a0fb93af46c81660b06f82d07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60a4b01265f9a128b5d443a196dd29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b735f48af3b534038a32c936c1a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b737621c6c99e8d6260e8db393045a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec11675122ba09a35de4a82284ae05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4bdea4d900d759dad28b8dd547641189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d78338fc3b595d88a36c34e2059ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4be92ad783b8868c113cb18e1147f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591430761ba5cb51c6b8be87e65447b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b785c72f33acb3ca355777181388bae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d52a3e82c4654362d9eed4a5443371194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317215a8166e48b41ddb38cfa329a39f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f9fc8c71b482c7cc024b30f466554196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595fe8ea4ae32b3dd2d93cbbd3134db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182615a2a987ab15bb7c6e70a47f0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c230e82dff23a5c2d6e6da660e268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2372a3fce76e928801ceb30c9648c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7aa611366bbef3b45b384b0238484201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66439b55b6487a97624fb2e47751c8b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91afe9798d419e94cb2dbc2fd56bfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd211a2b75923bfb92bb8671209055204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be85f9138675fe8d230e93a2092d95b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55503bf929b7d80ccc9cdc92e22b2ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf203f89e82a63e94c2102eb5bba11e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911bec851ba8bd81ca1b88ed9f720c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c867ba2cf77c09139d365f964ab8729209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785127de853879c1c443578fac78149210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde82f15d0bad6a0fdf6095835eb77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e4d7497e54cbfe4b686d9ea75086c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d491aa54beadcc215b2de1f7fe919213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ba6fa0dd83188316f89f193966886214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89052ad81d10b9b8ca0eeaf66002cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2578aa927042eebcf6ba4ec78180f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec92c60f45a43cea2e5fd69ee4518fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78366a875620e803b315c89f13e5271c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc5b24b5c639893e1b4e51a183434219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d9edf25c7eccd7000ef1e11b98e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deeb6552f64d79eda6b65350bbf64e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7489fc90a8e885a472b927317037ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a3f8aed1836f6e73e7cc9463e12e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9642f484654cdbfcfd29f36b249e61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75732324fb992da93d0ad7d26f2aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6fdd44f09be1cfa19c6615aace4d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbf99d100a9d77828ce417b842f6a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214014c0994cd80511dbf005bf722c0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96528a85fe86c8ff233a2bd3bbab7ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329547dfdef07efcf66f863061b00bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d5d0966f8383d0f2e75c06d81f926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b05a582d4de2c33c328c68074af31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588bf94c5453b46e392184efeb41ad3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4153de6b3bf0d77899de93dd018f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f013163ff68c7344c8eca756815c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c90efd687cc10b092f4e77417280a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa805bc62ec0675dcd16f3d15ea78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b689008de6e881b2c8c47c9dddaf1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141cce2589685c3ff71a2e57117ae41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac908000b0ac903c3adfb3b62d8a779240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67af469319aa1830989d149ecab2834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6156a5986f2965670b3d3e9c7ed74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac250c40bbe1104626ccee2412980ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f236d692781913390edfc628b7663b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379f9c4db825bec6e93a2af426ef575245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d46c9225963de1a09878579aad8b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d3da7cb4d7b21082a05225bba5ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d15fa11589582bad9505c4a32d5afd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898383e670ad58eb404b41af0107a663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72699c813312136405c410c0ab947eee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cbf5ced3188f54c7e124b6e6c0247251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8bd15b7c9be8111849c96d55bed44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee458e80173a635734a5e43965d24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d16764199337a710ccf0bfacfdaf37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dea748f8d4d38ea08de7941c72011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887593ebdca44f1b3f0b777f534d4807256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef64b7345e17e68704d352bb095d938257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45a08636c7a8fd3e8dd24fc5dc750258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5430f7bd795710dcdaac9ac5db94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb423fbbe130bc25f9ab90470242819a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070053f850a3f682b30b4a3a5df7a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb676cb0c9dba779315658327b9c5ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8d14e45e26868dc8de0383c75809263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80296e3f6e6d94caebf739c758eb1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f72d898702895662c6970d0783b445265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1531a363762edb30af9d73985acc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57635a3e213560b3ae52321cf892ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b49de2506a099d042fc0ebc6f7e87c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f26bf06f08cfe277d8f330983e9b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904312038e58c19d79c7b2fffd49a8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3894dcf8536e59f46be219b851dbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b241c10c36d89d851797589c5e5fd89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e029a14b8b9428c78777505e71d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09cc99773f2c4fe6880ba07d2a8007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6516a474499f3819a35e0c76a6b74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e7c319062952cc8ede6a3ffcff35c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b1b2528b7a0fe9aaec1bfa2d6c32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16e9420de5b2b6488c635d2a4607c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355468727de4087ecbd98127c8ca9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f69087c9d2acb30b7cbfd732c89f0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a739b29f2d0daac3adb9d30130841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f414f64e47332e32a5b817c86b95888282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e226d97f4d2e15f1ac6624c1dff6838283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13cac2424d70230141c979ef3d926284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fc184109869c5084ce295d08ed2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5fe553259d0fc4a416a64c4bcc76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beea6b7ed493da5b6e9ebb76f3beab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680adabcee7d10fddb646ba561f98be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cefa0a0d5374705c02fac8aa3a8732289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2b8f9487301154d1af7bdff2ca17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c76b9a2cf7938ebd8184da28faaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada42104d49f9f022f538da138443f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e052804118f67527cd1589acec4c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0630ae6eaae290cb2a44c09088701294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10a4b99cb7d5c8e42cd472e506803295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7832417daf5751635a0807f13321296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f45b90baad6cbe27e8724840c92c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3c724a571a360de1455cbfd5c5013298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc70ccf1b917e84a55d78ad5f6a07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b0dee205efefd30324be573195a90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5895a093e2e51ef17dac4f1987cc1fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc65ce01f0b2ae21cc6f2f089c7079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c1da2c51f1a62af8bcbf78b793679303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17235a780cf9852d537d66c264dd0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc51293c48a6c2c770bf68539bdb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367222fc631e3d742601315ed18a4287306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ca64b30b9351b80073243287ac34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181485b4dbc98c243b4705f83a90eb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ba111794052e15796094dc55e15a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd315e33e60f33b18ad9b9fe37e0e0ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4e6b1b33200f109152401d1702e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63bd96b6c9e405bd61292cd79ceabb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847be36f73632e7024ea59ce8a41f57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a8e93f7f62582a317214ffba24c7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a827972e252a912bc4a7d16869fa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52952c881b0ee017c82df102ab4c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276af360335fadacc0c0353242a5862317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad22bcee072af86dd50646e0e9736318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae803b25f1c828b083924ee268ec6f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8c7e6d13a1f44b95949ff25c0e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6546352c4b9c853f9f4840a5ec4c6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153f2f42c9a63fa7b4a897f16c49fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ad89275306e101aa15e4e59d4c4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c275cdd91f094926fd71d332b0071fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555accd244bbd0ba88bfa993d4ea06da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d764bad55c1c40cdada4f3e9e487b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a340a2038613d23482cff19e5471327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d83e436e274d7196d44e89a40a98f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a9882ca2bd0d4c0589de2048d84b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc52c1b54d42617024fabff4654ed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0dcb7f61c2ed16e3dc34816b9de7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72a814d5c7c23b9ffafd71449c49c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f29ff7be10ccd5c36dd0d182accbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2526ccd3b1f365cde822f69f594df2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417477d85c88cfd4e51be5b5979ca2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567d28c7ab9316fef862176ed2cd5a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd03b6f95bf7354cf926cd5ed504ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1015849302286ec1fec9d02bf984dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215ffde8c681726aabf06b431e5d70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb8c996d42685eddd3c1e4469b872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa05d2cf872a9fd18add4b6be839782341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a9574fb0f9c4bfbc29b9f697fd67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422266dbd8b8f1895a401b10cc13dd73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c07ab71ef2897efd2f222db3fea33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f06216219a5a29b5b73d2abb86ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bad063011b50b1ba934700337ac1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897775aa44ee88dc49dda0e1cc3c85b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1b8550ca117977222bb4acbdeb1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a621d7506dab83501575ff22953d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193d879fc0d472d41763a853f8e8046350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90d10cb797888d4cfd2997979d376b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d5ab5d3d661ebbccf1fb6027bf61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44c646972620d72b4c37f8b5e2ba8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1a6f91478b5cc16126df5e2c0f3e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2bf44bfec8ac872f484df92be222d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eac388a8b72f3ecfe5c1eda0a6a7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cb8092d6adadb346004dcf07f26f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a484c2ed1e0ccd9a47d039a523583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569612350a9c6c0a53fe30d7dae6b4f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931cfd3bd3fc91b71aa102a3188a214360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbca6fe2918136e2d3dec984f652a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2b7b2f04cc45a4270a7ed2976b70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce7044c142452f07201226c629554f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1fefde21f2f3fe00ac6994052f97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3b399843628f95355f8b6efcbe929365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c691343b240f4a63eb8b256a0cb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d3671abecfab80e85b436d608368367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e052e1d42cb8807d26a8591ce63b09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ad743114b41e41135d87c0556076a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3c368ab81371846f609aa06cd1c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6719be8f6661d746ba3b64ee2c0965e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf87838686f8dae58b198e8217da8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5ba5235ea2eda352dd74c8f5643c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a428fcf17ce893c658f4e2f97e8483374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7c064ee87e321fd330c92f69552dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffbf226a41e8306765082b35674e10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a345af031e553e78db4d32fb689abc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd974139600b5109f56d6b505db12b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62c64c0066379c5d216a69208802bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e392156ea0dae7d62859919fd496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35290e6cb0cd5499f887306a41acac7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb9864932523273718f5d67e9c80a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18043a398197560c980f11f179686863383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bda64d735e3643221f0460fafb1815384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2862dd5961c4681909a2e7a217cf09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2fef588abd580888df057917c654b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50dc024d90c98fe63a869bdc7d14d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512471354626138c1e4b03ef7e0d9b63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0859773cb6348b8b4ebfcdbac8794389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf9e726989ee2c15affc5b12d4e70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c43a171bf392704baddc05f839ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd44618274feeb95792d5758bece23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfa442f416a3af8eea596ce81e113393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a2a90bbb04b8264bc7d039bce3150394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f028d2298b8b7c4b93fb37650b6a61d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d0218efbc4e72cac89c2f16b3192396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68ae49668c0f1b2238c5133a003dd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7bbd7ac371a3fa573f9caf692d39a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe54ff5a47a652283511890088683399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2bcbc23a8146d1fcc46a52dfd7af3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba88419792d90557727964374d8486401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a65f62bffa1b84d16aa3fffd9aa94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4187e0932774ad613aa3352843d9358403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a00c0740ca4bdc3a9e98f27b67a43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7472b5a5415b809edd9b5f24045fa8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922ca9953d753b2f2f951a7c4e94cdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042dde3eaa0caf7f1c8c0306dca6be2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecae7648381c7369b775bc4fc930a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bbd239440adf9383cf32f17dee3a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2dfef1250d175f85bb042b83fb252410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ee13ddc6c04ce583b6fea9a973a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6179c814546a1c3e1d8e43decb75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029ae3292af37f3c876c06a621e63a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812512e458743acd3daad7124e613a37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f7b63a540bec6c42fd27ce33b46f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce490df4855f16d4205efe72b836054416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ba698b73af4d2f394444b27cb99d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122585acd5feb880f13de619aecc5cba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee79049260f49e4ba01fd61db2d59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd13242a5f2384a22898f12f4ae9f24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf86e2baa194fa192a4cc11faf6604421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b981eafd8f6f54e901b092afb3fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e8915ad84c47b6f3d48a3cb7b458a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec2b822e1b30d920f5c5af22ae5af1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4365c532665885f5928f446929f24ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82f01a0bce442c2cf85aa48d32dcb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842630a6775492c7f297ce9495fa8f78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72558a5aa522f0fc713ee728188d7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228797068e863e5dc225185c97ab2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616e17c5477553eb7b452bc15f2164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e9eb46f752ac30e524142f5a02c36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d9ede110e8d5b19346b18e1fe8cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d6b50e97f1cdb1cdcf0bc40e9803433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca659fdc09a9bab5e33745dc8b554a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c2fc8a8443ce5bc39e8ad73a73df6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d509e24f9b0a5ec1df9ce8c03cc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2bcdc64ac68bdc03e8d4a45ba702b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc347eb113657ab0ffc107010c68f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd247da31f8e10dd513c3417aaa0dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530c28ac70727cb5cfa98cf392653e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7dde8d77f3c9efde7c5ac4b614a75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c04aca8d26f0fe0ab1c7cc6826382442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f38113000e4b1a32b4b1350e8e9462443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2f11ad447f61aae2d9389d8fd62a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f4813b4ca06ad6c58085afbf1c63e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1affa4a2ba66fe65e511c000c6e73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633582acce7f56c86e35d24866888a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55b19dfebc86718c07e4f6519ca1ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9fb848f27e05ea58d493dc4ee865449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e341a84704bd4c7499a2f56b1e60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191b9a2a5de0851df8e0f9c5d9d6fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502820969305e7f9934fe8cd6ac666aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc669c54014cf72c9abf23113bfbab5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562f849e4bec134e8670cb9ed9a5ce5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c284e5700072ac5fd88ce6d2f581455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14becdb394bf1b569fac726984a00984456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d3b1e9bc310539b8eac06f57c92c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f5aab6874e7e7568cd57cd6a03420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec9b66a6b8d583bc4743f08125703459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad9ca6660d0116b3874ed7e4cab8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249034bf0671f579185e1ad20b5e2131461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c186364429d94aa642970e1fd656a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d954e1f0da691025f56a3d90a3c04d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cb3a7aec85359b8861dc6a61a8d64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc2e25fe015cb01b956e8c63db570b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec798146fa37482eed8486eff627b78d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02010c4344229c07b43fd2263ea2b94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb74a5b021118c09020fec1567d42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167958df4b3eb09876babf9513dda770469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdd609bcc00f41f71190ef817b6e23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d7cc2511abee5c6ff446c588cb2f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068bd8f31470712e69a5008bb66ee1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bae5af7579027b59fbb6776df7ab5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bfcaa7176feab8c891631f7d80060474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae71bb5d0957c9304c8c9366d3a639475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de95f25797d60b6c5b38dd12e7183b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba36285ae87432b565ddbe692580451477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee0e4196e590696f96572ae7b691f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d2d4019062d3e297e6acf99b15f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398ec65dec33849f541b63af5123f07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a0aaedf66422085ddf894dd28b232481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa1628f3df64b030feb0b1d9625cb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdedac39d7b1ac0ad0a3da236c84910483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef579ebc1132c38eb1386f1f5658ce01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a87b86245737573ddac6cae96c94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003835345cbde648263ef0a2bda6dc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da7e66081e64704ae82228238da3a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2a7a018aa4ce78f4bb3e121d51a62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aeb2a4a5f8075983ac7c9f70a93fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836540efd40a2875fb52a574eef14c07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac5dcf203f940d2b9959b7cd1e7860491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc37a94d022902b88a8012156e7d20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9857e5ba77646c426889e843f8e5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f97fe47b283307cc90fab827ab3b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165662ec747936ea9cdb5ab552d1bcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949c9ada2bca82d99bed22508a3ba0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34355402336a31cd14f116346bc1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fad7862ad70ce4d976b743aeb3236498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7de755783af8e31d1b2230011f36b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cda6da3e117ce77320acd65bbd207500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e65c9e0b6efa708a5a48fe58e0ceaf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336650fdbccf5e886e7c4745ea1dbd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1048728ef2275fb43b341f8c4cf83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef56544025458153606f0e5ebbba4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f9f4175557ac0def6eaea421918b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3523bcd56572f272330ee27e330c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c7f66e34c349668d85113dc8ed908507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e2cad63668457161ca7aa53739d13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfadef219c7d12cce1c11f5aeda9bdc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121892190704562c7bf8e6b30e87f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac200b2ed097c285b687484599ed5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4ad3e51e1a9ce42f3cab4f99fbb80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d574272ccbbf767f067b05e6f3b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca3e0c1ed8fad6de6aa7cee8c73ad0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf419058e067038b3cf9a6918bd7876515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152134db45135a5bf4f1127d1f49b60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d130fde7ce4ce2b3161875a66ac79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b3404005f75c6e08cbe579cbbbd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b381e5eb3359bd7bf678d82e1ee9ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0d7dd88fa27e59d6d0ad5668a2aa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761378c15b6fdc355c07cb5d04c24d6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd08dfa54975a329543fd58283eeb4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb5aac10eeaa9705023450f9ffdd5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838057aa3b989b2488410ba205e025be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1d55f7f5350a4aa83eac56db5d33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a63d685b399b87484a4ad2990c42d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a5bb210c7687b4f10a6ebe2650a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea613cf490299d3873f949ba1e1345e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed230012617fc28643ccd6c2b02cd6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc3795665f6209e643189e1617c432530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d4190f3e9e0b4f851ef421637157531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec835fe1d9326c91b0a1ba4eb0c6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b1c02a7544de8de5ba17e2f98fa97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6ce5a2b0bdb5b1ad48cb490634b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa222058f8eeff6cf2ae2d4441567ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517cbe0143b7a845f55ef3ce232677c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54f6d39f4fb314a510df788868c26c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1706b31f22730ff11e52d205d86408538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d72531d1c5836fd982b821b8002da5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73224f55f8a9c7579f14ed79952a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb9bdce01b0e08d7c76b8483d3c7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7d19fd91f98a45655f9c5e41431a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22f668eb1e51d68d8a86a7ab371e72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268153a03bfc88f2620a4eaee48450544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd15a8df1a9987d98d815e1e2224e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98854755eed96a44e606c29ac48079ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071b19d88f65c4157c3f6d1fcbc719b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7118542b66c39b689938ca7c619d64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd12bc331c172732a321b739917ae2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead4ce896c1ad125639b0e5bab8113a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e74f91590058e938a0993d0ab76c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb57a375e6b6937b348052eca403d69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691802aae7c3415b28f2736fd9b5ed4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6985b3009969c288f216550d29133554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffed924c5ad76a94354399c1bf509e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c183eb4a4676084dc1d04993f299556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d18109916695e27a13667faa0c06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0f943415e6b4e1afc2fed18b5141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32148c0c920cce75777fa10dbe5fe0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993745aa7d270eeae51e5556fc5069a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18c912ef8c213b7ede3d7358627d62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede48c77d419abd37f8c2a0ee3f7964562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876035e6be718272308ea129140f5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b10c72b527c0f66a72cf4aceb27c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c6925b864a025b30576647c25e35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdd6675e2d95e787892af505157060566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768068c2d2a091985af72eab35c55f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52183ff20cb47836685a53e1e4610cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7c19bca67172710a93465ca5cef2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2991138849aba2ad6e5e02cb2e29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164256285f6aba3b06d3d7aac5166e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8797de52e7f4228e6f009da1b0eda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85916c7a2409dd694d05e8631f2a66ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23701ce81d4645a21e1c7cd456e5cdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ac358b852c5ab1e9276d6476f49e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19079d12b25b8728f51b0ebdfef79cdd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b51d6682f47f5afd0cd3feb71f407577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb7e24732ef97304a2b96e7878cb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad8969c2f148662d4884c0a4432678579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ff250c6ad4652a95e28f01b9f8b52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83a9583ef21b719d26ee593a361c75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ba8b282a1f763155d8325d612af9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e881f78cf62921d2f99fb1f8e2cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3fbf4723065de4194fcf5c641e791584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e819bdbfcc9934219d33a63656daa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e8a613def8f14275602fcd433aab5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010119811dacd8614ddd1573ff7a28c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02654a015ba15a79280d75b0822aaa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad5b570ed4b9db87da238410a4282a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241be56c45afe0cbfd60226f78e0afb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fcf6bfeee8f7bd2709b2ed4da0ea1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac3bf8e97c421e86ca9950b4e57bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174e4540174b6a4987f2db08e91abdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af442a2e22e261f07e8b0a5933e1e731594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26e7197994a427c672ee3df165b5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121513589868a42b1efde9128f978966596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b38fffc750071c3a37ac15dd6f31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1633e13ac47b23e2850a912c0f98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07251baada0e165699c19a750d5145599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f234efd591a91efea0e10bb5ea677600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a653a33e34c60ec3e691ca709e2817601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23cc2a5814af5ad1a3eb53daf3a37a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1c799e448f8d0c72b22849f3f7bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1a7e273e6210010cdeb388618a106604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77129241a91014e9c966f09db77a26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf241f9c332e24b525114ba0f8783606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a208921876a1b918ad0745113041607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106907a87ee93d0f7954b95f351d187a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2cf18ec03f28bcd6f91ef164a5f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a171bb732a109b6c1ed476a41e77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af2afa4cef30b1f16902e88f6a2dee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc88ee2ad39de20cd6df6b9b7a9c33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb54ce435a3be662c9343fb77fd525613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd940ee6f8967c4e102bbce8ad1636614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6550b8f1d129cd681a4e2b006673add615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1660f2e07d940e104c532d2ddad26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f8316e012595276de631cf8ad94c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2aa5957bfc28ddbdb719dd1cf349618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ec184f92944f59570dd2a2eff8f23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22202a5028c9969817d42aee44567c7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd6fa81c86fee8ecb7e6966afb08cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c12b250de7adb0cb8550ba88b38c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f321066e0877869280569bae547d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859b740a846db007edb64bf1d02e989624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033161dd09c4b931576d587c099d3d38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eaa54905f2f0c18abfb8e304dad42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591f303e3db041165976f0d55ad994627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae532c1e3f6a5cfeda8c2725a7f8371628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae094e5ad2e04f2b6f73e8697fab3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f146a2491a9eaedc16e57b525b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e001edb6de81cf023bd1c45b8fa84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ed05a81371d3c9912fedead01abb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab7d8d7fced3e6b515efadf4ec094633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85845611569808af8439c2048f3d074a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef093a732d241e05149260519ab3607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0146beca48b62e1c39eb1d8d167ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f45b70d295d8b4ee6b8de66dbd3c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3453730ae3c784d8419ed42213dda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e440a1b80dff6489fa7123768ad571639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334cda1adfed7abe806c2e2d83aa1e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec576a4f79dc5aa11665a03a82057c24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67a3b6e3796b72f095940be2600dec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742a07c441cc440c13a16343801c261643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4906d73dd09f10133f851a33015a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa3da0541ac05cac55123733192c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa73e270d6c388c86159f9f45cfb191646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c806d75aadc6829bda46d058727a24647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359e7b6894c415e249c47f2d3fd1f7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57541fd94f06a9444630db2b073fea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33d6965eab3602c14c93f2b74e2b9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab03053e8cf851f8323c5a9965b553651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f5fe520271e4905277a573fbd6a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455d8ea261d49d0fa8e24391c42948653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab27e9276b18b176d6ca377b11636654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262852acd8b4d22cd57a39a2e09882d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea418fc1cf09876baa1fea36477595656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d66777de42040e84e44fcf02baca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b915e2395c6630c9d5d025c46a091658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f5a400ef3cd21c2d355da1b1b0410659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef67e2387c3074b16f88556a1b9031c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d4b7aaf67ecd18c37e1c36f847e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3928f4b69dc5f0d665f1c013b6ad5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40f24bb0400d214cc3e8568184e47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e474d82f5645ef3321c332a5effcbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2551b67143ed9c20dbea7f2dfc2999665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60c0d618c380b67a821e08c202f1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e65fb58f5f500127a925c1a1f947667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48bbfb5ff085f377eab2f1cd75e7a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6088e9a00ce7302a718e110116ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db02ebc85ffab7ab665be22253fbc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef97177716f1b43cf8e383d571c199671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d083342ec227be1cc68394b623abe2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c31842b50b7ccf6ce85aa42b0affb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e6c8856b71390ffb9ea84948bef90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a10cf498fcbcd4064601ea170a89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedcedd2f7f5f3d03716cde30b72dca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e885fd77a32a5f6a5e5e573cedac5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607e29fd5f7a5f24a2c21c43ed3ef4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c24a0f49ca3f9d04b01f80d2b320679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8457680dbd77e600bd004fc5ce29ad7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f45289a32dae7099dba1853abcf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c242fb660611bde0cd915e8d2ef64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9836ce5048b24c4e4218ac76c4e87683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7b8788e46d3c6bc3b55562a9ee2dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae1a1d01fe375556795d0cd6cad39685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90d48af9845804e3641a2faf54aed3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c22b5df2e7415d78775e297fb891687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb36d63a8948517f751b43a2f64839688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee35ad651e29b4fed35f5b58925313d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de07bfa9b235d22797749d286c2839690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9369b60467d31ac0cddc944140a4aa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe511baa1ab2364f731760213eefd2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea182f3a0f1ce4496a7b027524040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2dc763961d8a1bbef5d037bef827a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9d9595661e0c86a06048af0f2232f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad285078e157aa870735a943750e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caef061cc914d88cfbc7693af29b5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5170753e77f5fe804c75b214adfd7f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913f3eac4f1f74fc4702fb5a2e1762699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96532e61a7d341013c4aa3b768f186cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee59564dd42582024f130695840d5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fdba4fe958c1a9e1d4c4f8ed744de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afe50944530e75bfcdcdb94ffa1f64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86bdfd7ea852b296f605fac5810e6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b7f8202ac2ecd5477f9a5caf83d7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83250f120c6643079aee1826556e3bd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fb18fc954a533e898f3547bb6cf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ab7913a2dac1665e0edfa326583b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067142438f423aaca6ad75daf2f00833709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5250bd3d27ee04c15732ecd632ff3ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf771bf0d59bd175c9c4aa6335c167711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505ecd40d200ad0c61ddb29316b7d17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36694d5c4e9d9ce554342ab3446c76cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede04d15ee24df15d07e04d30455f9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e21c471a2e6bf724c54469231433715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd89e3647ead7e76f16d8f302cb2ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a3e6c8a59cad2a0b2cbef73bc1e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df918ac8075a7652ac754f0bb8750a63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dd72e366b8fc49a62cb2f14616790719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291da0765475ef073d428c28285b443720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a439a2bd0117e858e2e29c9f1e1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10919d66906a2900f86a9a7486df4a56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68deb242011a02d466145cc1b220fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd045ecd23fb6b774b0ab4fa28b24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc86bf24cea43f80c4b21a26a289a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69835987e9b7adfcfbc26e8a8d01cd93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5374191b61595cb294ca1dff5d48f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491422c5f8fb36f56a08ea95e09e0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2b782a486f8d1efac260e5fe0c8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd72d46876337e7c61380eb2cfef90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4c7e98e9f45f40257cf13d17a543731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ae1648d811c7020ddf114eadb336732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cec669201a1574331cd6940d2258733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08748c33ef43176cceabd9a8660b9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef37af90d442441ccbd8c692bc0379735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354bd82333eb05f4709ad01e9c5aaba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad0b79527f5bb43f2493c7f33ef4e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571089873793f7be1a5ef2892ed3a9f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88291927d24baed466c6aebd089291739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b755112583e465662515c46405aaec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a5e05a5bf9c6bc65072f16a93eed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfe3f074262f226b121e3acd172406742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80000e3cfbb41dcb6b35051ca671492743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec87446b0f5b01d12f883b900a89b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc650092415039b3b0d44eef6532c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa0a2b3f74da58115f90ff5004949746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ff3014c1c65cda10dd5ddc8e70ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d71e57a59a686552fe745ba6c63319748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b10c802b04bac450245ff8bf9239749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ab1484e30011903f19bda6dfb1d2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4eae948c4426f97886ca9c2caaa6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d88d010f50f161ecf6c3b66effaa31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8a7dee86176d01fdf19716d86506753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064747fd10ba06edcb180af4d332f09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af449e830f3fbe82f02859060778798755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0751fddc3bf07e92a93a7bf97584756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bc84471dd1ffacc94e69f18802421757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed37c7e706217da0ed8801865cb85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a87b37a3666b5411807ae624e41ef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3bf3a7081265f8f5e84a8003fa6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9587fd29538311fee79b817e47602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa82d97fe100cda01cfd4cfd39f04d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff8e85c81a5de4e7137c47df1e0c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d9ced726c7b2bf71c795bb12949a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0f1cf80b1039b25242ccf4eaeb306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674f11ae333e4b98a5e17eef7fd9e277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7fcb7094c0dd998497d8641cd21f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c9770777e62ac314d624839ee8f1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0127a60d18a3faf0c83caaecf5630710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfc79a3e5f3066e871c95bf7d883cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12013a9f0f8953389e51508ab51b527c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b557d3a913b7f20aec833abc076113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434a89d286c25b5cd22f075386f61e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357c7d236074bef37a0391339f19e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba812f1062cbe513ea2670387ed789616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9fbda5911b086f7e99928695b18317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a443569010b24c2d25859cfe3ed5cb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4586bbe9bef3697e3dff2801a33ae919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c8d4e9caca378bf298009a75c514c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1920957dc34da950af3b2bb263d7c0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab5cd87ac39f305699d28b2e22b2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1a6794edfd1811b1311882953d76f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f58a042f333b43c8b0471e54e5d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfac9b81ec8b001da30fe2302666dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7433c12b3134adff231a74028ca5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b9f9f6bd768de8c4c04013e02583127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb257cf3caf65524c43b4d5a867ac1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c7c002dd5b9ed0e4b19ea8378dabb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705cd00dd2f6103bd0284386b88928630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2496cbc72d5a77c68afc31ef79200c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16808defb4e0cfebb51d33ca30fad832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68eef7bada410e7fa6b86231821af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1f4c1bf43591384384be96970054434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064532a5e63b60a609290ffcc1c43e3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9aab01075be7c65d2b1d8ccf55e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09609b51595b2980d987e496abba0a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ac47e9d526abe48ad79d9b1b30a7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf535f5856b2dec74f7b2fa056a76e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72735b7d20c2db7d648e1a0147c7bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd79e5f0b10f5fc0c91032ed73db1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe914f7dd046cb0ea1f5dcf874b9f8cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db323f7d4cef3cf1b36fae956a5bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b66a604c6b9d29b65e7c754a854c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b06ee2daa41598f995e69c6e8a7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f26c121fa88a15948793003749f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c430e8e209408f1c4e363c0f0180a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40d78f9b9dd82b8810680d8ec7cfce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eddc44c700b77a5e8c409db8a6c47449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c4641b75ce0971352a663828dc55250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4124ac0c6909b7186c592c4627316551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920a707e1fa6cbb30f44652e33a17252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddd8ec17199999a7f0bfc46ba4a6d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3deb2a09346bd89dadf2dd0cabd2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fad969ada371a4a9b3bfc58a37b1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc304b346ccdb9483e4343c31c2582056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663140169c746bcf7a28110f301d594a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc97f25a822c8b5aee47a0e043ff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee664d0bf10893026e952fb2f3f6663f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea063f81bfe601ecb4bdd7110eecf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68368ffc1fd85abc90626893b9818a4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49241548854f050e6fbbd4a5ddf3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd20b8646594c0512d5c8c250d81d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105320b2a3528b366221c4a96b7c7a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca957c9ee0f3594af113a6132c143b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fda429840b3c3e069afe26808101ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca922dc2bf3317279b0a67dd426d2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9ad0d751ccc6488e4e4cc0da6e79768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e82b03e41859590461c5e93da12a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bbbdc0a14eff0d597934855b41e9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb74230c0af51c23954c67b54e3c7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c9637cc44262a391f3536330b86472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23d864c24521213888249f7739b7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a050c0ee221f2b0e9086c505b8302a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d2a1166acdc4e482f40916acdcbbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a953317e18ab83591f7fdf34e3cfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263060d3fff26c1fe020339a59aaafe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61314eb4bacb02c896c969ef066d7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29fcfdef44a85852adbaf3ff8aae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413ae119456a977255e73a266ecdb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5db5db83cc0fc560c72f1354f97d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fce1023f56c0a8ef694d759006adf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf399f0a518457f30d1b5b77e70f3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ee35d04b1e7498f3ef8c03b6bfe4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f417b60adc86307c421cffcf17cdc3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a904936a876616032e11553df94ca9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e552ae2632e2c63f1c4253736b59c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5a70e5a05406c02a984795d64448288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43bfb5e0863f79ea9fdf35bfd7c2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6c4e9ea3f25f2a4ad76a5749188c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4084532233061cfb73c5689edad291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6031dcc3ec01380c2eda176ddc8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17b07502fb6f92dec64c80f737d5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb27481926bd0caadbd305077ea3d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db240765d08836b2e1eb3b3629c4ace695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97793ec1e690ff7389b8e9fa3d21850296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4ecc97f95aa4f9ae36cc08c6beb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c0ca733182b9935cb1fea2333e11a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dab53fee0777d0f747a76501905d1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ab30fe2f2c2c9ae087bdcc453f5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6dc9c6f531fbfcd18be7c0c78e735101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de20e80812b21901e16922340c244f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4119faff47a79bff30923dd3c0d44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42639eacfe40dfc9b97216937a7fb256104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40c8ca85f6008514ea1c2bbd2c43a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f2cea0e18363f69f9088057b22ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92bdd86e097b9735cbb5db22a9d75b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1bc017d8ba42924626ffb54a41852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab65a230473b61cd0668355d3acc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c90c24bbd5ad8d64b46e197d7b02f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1351cccb2a70c0e95d318c4f117409111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ef7c10a59a2e7725bbf69381151ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac19122edb98a22156746a30f58e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c59d47922ed58512899dddb5bd5d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4934447a25ff06df875b8a67825f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab411a2f47c680d3902c8b41411ad09e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20030b57f5724c1bc1999abe6a7c0aa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0cca15f72f7293aa7912d18ad294118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b4c36bab900fe6623f1ef9880c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20663d2c7cbaf39ea7248535e57cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383460f7f6cfac5ed5c7192e0dc749121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b542e0b2c73de7d6bb707303aacaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e699b8b7ac9cf27e440f4346618cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b58b742948a1d338e40990f389487124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800373c80dcfc53ce8c6bd177d42e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2806ccaa96d72e00e60faf862a7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054df61fe53732ec9a53929cc9876c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74eda4217436a8dd270b4ed6a35609128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b6bd7e234f3f1be124a6ba81ec9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b7d6a2fad8c17059adf16d7e8b95a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58925e7f7eefc57febfd12391fb537a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc8cec16e554bbce4c4c9d0cdd344132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e39e982202b63d4818b48015f96d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04c9e88ab55259a2719815453890e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d1e8e2b38f6c653a8feb84b998fd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1462b9a78b1131244c20e8d981bd82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd63e60bcdbec07f552495f1c634cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d25400f44f17f27745c1e786cf9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f0b18b208df10998e0852d110bb95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e6e714b44dbcef0d90b11c2076f22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618321e3e12e00de0c888dffa03acb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7da45f0ce464a4f6f589a766b016142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cbf8783a12a7732d9278b175c4d73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d680338331e42d0d27ab55c34b44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6551d6a8237223dead8f2daf60f07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c85269ce42da25ea8847f5a9d1fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc813c67aed838c124d5aadacc348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1f1971ed5d8f56a11878c2de9015148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c4fc2a8ef1bc756acf80d65010d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14c6d0cbf7acc34c260fea377c31a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ee008e8b3c04a9c8cb8fd00edc67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911c1195d9eee38a1bdcad6e9de10c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd23bf530877819f86e50dea0cabc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e14a25191643d9863e7c45cf13ef9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16684a9e99d22bd221b080574caac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d127258a20c480a84ece2c96517b29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66370f1ab5450f6a99ad1c487a28c22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b037cf968c7dd888e6e34c2ac41a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d152681438a418d9289ccba53f161159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aee0e1917b66204163c815af5a477e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee3fc8225ee98f55f236b7ed65921161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fce60c844644c12387a27463f49e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a082f90cbf6b57e94814bd792299911163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126df804d92591f698ab4e298a6f1b68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1935f968de493123d4c1db4d3e04c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e144876ce06cc004e97df804327b51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f83447686735ecb3bf62fc56fe2ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3770b5938b0418db473d7abc3256ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc12d4efbd1471eff2a957ce7f5514169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbec04534ef35be3b10c892fcbe029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbdd1b1033e305a0070f267fbdfb5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a39363e3d3c95082205d0b2d84df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f231799735cb42e96c431dc861db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8650c11c74382e08a1ae2a0c5b5108174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde940ce19f6df33c2ff85b92d1e66c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77289af5dfc07fdaed19cf1180f0e17a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207eeb6b2095dfc989f0e61e3c9abf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2c56ee40c9eff6bbf85c213492bdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe90dbf1f97aa323619e14bb053089179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b14cddce8c86a017c7b4b81f189f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1b387483f130c56520090ef73bb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e0c31759cb656aaa06fe10b969ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f1dd64857de4a80b917c35820761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6edd7076a6566354a82355e9553e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391b2c3152e5a496a214c0a2a914707185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e0c25872d43fb844395c82219738186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c0537958f4d242d4a5430642c3387187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5480f12fd4b6ea31fc0360afe3be4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52535f6ad0287f34cae7cbb26e83d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50dd5eea814fe125d2b371c3552e1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a96297730610581e7baf6378071d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1fcff765daf4afa6c2009f49d520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2976c8e820285fc560776bd84cca7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b48499405ba284ee1f85bc4d5c5b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8702602fb12ecf953746bf44dc28b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2c4e0b2483bc5a4370f0f50afbeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c731d245c6d2843eaf3dcd444de84d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2d6c749626a1768990f492890fc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30380a6f4123a7e2adff6155130bbf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365a7205fa1024a8cc721a0450e1304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab85db8b77fd21f663b0249a5a9d6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca2414a1cfb0aed79ec3ce3915ae6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4206e85224a6804c9251ea37e4daa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bbbe729528bc6162a185a476fbc59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1522d2f3d81039ee6473a46d906798205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938351073f2b987ba68384965de41a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ab8cfcbb285f7cabd81e5708ef597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c2b33ec563f475c7cb0b27e538a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4437277e614375a51cd5fcd7107dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6f906402df55732e68e120da042b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5087753f4fc6e524659b4361e332266211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c80c8d8ca44a2ea5e614c87808f1b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e2da0fd97e0c9f0000729e1a12ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b173f63a2169d8c929a494f2416aa9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587539f75ef6bd415dfe9ab4e41a9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b6c2419d9af60ba9c38ef1a1cf3e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4588196c6f4fedbb7fd3cd760dac3e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388d9a70fce6a68714c02fff4a5405218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc6c41ef13ca883001e2d817a6e133219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9efb1339b7042bef86e8b298ce3521220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf7d53ce400273a739489cf031b02e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc79235fface4faade69fececf66c5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12cdb49573f707f6fed12280a93f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb61009a2a750f32d86c5bd14a36c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150476f532d70460be8e652de5381a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f28a503efdc0c2ae4622226eb1c07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73ec02e0c1ae429864989e529b67e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481ee089cdd6ac96cf0fec97494b8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c4290eede13acc1c043c3562f070229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b04e4617462934cad20040ac8bea6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1bc45b044f6f8ddc7605d36cb9d66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529d4145320adf95cf4bfad7b03bdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c806f5ccff9edc0139b03cc1c3393233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e70160df2a8b8703c23d7c7658582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e05e86afed59a4b583cef723c5955235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef222d7058344f68a608bf8b32f73f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf969d4f32bcd52c798dd9abb76a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380fb374d76ac6fa1ed302009d9d2c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c114ea281913eccd981872e769fa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dfc7c80221e82ae11bdec34733f0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c63fbba86043a15f2a88b0ce11c95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8418ec69180c14ead90f97896dfc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0994fc38f59b4ded0e588d05a4b347243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090fa7b146e5b8ae1e3a256fbe227a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e026d75352a8cb2f21172cce6152245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c0ba6ca255320c3b6f59c4af629a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b56aad5a5a4938a28ffa14eb6f38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace6f074a2fe228fe0bd328e09f987d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa796405f606761a1dbf0aefc5d8898249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec2603d9ace97473fa12d79a0f7688250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d6f43821309e69b5297672bcb1740251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5678dc10eb17597b1325abcceefbea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21041d490f24d7165c49bfecf64b63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dbe6b7e7b21b377a80a225520bd8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727df4139fbbd8e10dcd29501434fc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3233d8ae1fa65b7144a86e895bc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40478dc638fe7cedef1d532abf7ad3c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631da44443928e5f09ba0a191bcfe3ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454802aa58892f3a355ab2d6dea00c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9238d3d67897fc9e10fe4d992b0cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3861b983494afcf6699c3fc46dc2803261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca07a2ce3035742461bfa96a4967b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e5b7f09105fca3b965a77952188c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69910120b3a9a6508786e148d9912381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0d0a00cb340fe5e245e9c9a830dcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a551adc5d61aa07c1fc6c39489cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8d8568559e4608c767d372ed9b8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a308ec8ad858deefefc5bbfd733c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5dd1b6d20f417a59cfccba8a690f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b731092936d23820ecbe397e1159e84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3dd84f6eb49584eed5f7f81422ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543aa53d8dc7e4b6cc1bc3b38cdb181272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e864bbe3cc3cb3871b2bed79bb6a6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68379fbecdbe1496143af86d50ee7ae1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485b82d43a86ba5c1c3722f476d0376275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181c4aee74db8f025a1a2d2f08780bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc14457ccef276b65b528b2522370277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff622117a5c5280a4602f66abde37e61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa439ba000e17316a8b0a5b102097e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65134b84b5944b3a931a44e8d7e70ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8671d5659cfc43dfea4b37d732bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270c7f9db65ea17b3a11d7b7c6f776282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bfd8384df3a46dc903fcae15fc20e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe503158fed7ff2f43b8d93089a9a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424900da72efd14dbd015b0c31c64aed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad9f34e40f72e5a443add56932a6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077dfe0bca91d05236fa1a01bd5265287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6c9417c3336e808f47e2be2a90a2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd26110d98d6a4859db6a15ac93f1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956e44990f47706534d001157df1d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44ff34716cc543b67e067b1e516dd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b595439bb9a7b0bcc032df03efb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe50cffbb0b90d9c2efd3c57bc157c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23065aa8a3cddd116cc7e4361a0cb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad255ebf4fa7e74c15adb3030c116d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ec6ee7979501c0ba8e441c37e3a58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1fe80a8f5d5820d3d22f713a784c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcf0c31bf25000aa3bcc81e9142562298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f9533346e5ce5a3459edf2e5d49bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead45caaa62297977d638fb421e8cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ebd2158b347b08e917fe787aa297f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba5e66f26bb1aac5f89cc401afb1dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e9053841c2d7ee3bb530b57705be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77193703903f2c778669bdc59691b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d4a898566a8668077a616972089c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90bf748b7044386c11e57d85f4df12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded43b989021ed4da8ac0ff6872c8ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a208df6c2904007df0364aa7e3905308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cb1790988b34a4952c712950e1250309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba16d3c98c0293bc82bb6900af36a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa386e2fa6acd8ecaacfda12f8a6c80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b448591e51e7e9e9e774e136d415b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd6523b4412c58790ce8591d84508313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3a2064b837d5011e86d820816aac0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860d8ff6132c4542108634dc04866f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fdef572dee2bc6d7045f332cadbef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d06277f794f8bd866580aea98baf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea6ea416bd2a6e510f4fe0e5c92fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f9284ed5e0f196e0aa10805bafc04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148190dec920b0db39c6eeaec8ac09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d836ae31103bc5bf594efb94c553322321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5e8acb1a4e2c38833243f136683fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848fbc4333e6a967706b0805065736f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda5660c9e45caba70b45736b879d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86869fd65a27c9b0f0f052ff60e28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e117c7a2c17b0a055b46e8e6b0b077326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264168332cd2cd39d5d31968b8f6be2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca194f7ab09124c2c796d70160ae8a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e8c8847c87ba9874999b90e748562329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9641cc2011c596d15b2277dce9eff7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1508c85feea8a73100fb5d32c4d54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710640e3365458404fc1f9a15df117bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41038f111149067c1093536a6d6ed672333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da35accf7c9d1072884022a562db158334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdcdf77223c3846ef3dd338b01cf68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8106d12ca99f78a0b79d4b2b4bc7c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68776afe00ca4d823872cf990c3628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc717c5193922bdcf6042054b08f915d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c035a86dc7105c693c25909c7ac4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935fd3f18b71ba48d9039e842b386f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f050b24e51953c6a3cf664d187b916341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae4e8e83169aa53fbecb4857e96c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861e2468eca4c6611665bf96336583343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c26de94e8a6f0d75dbe6de80e9ce3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525704010ef7ed247d8013fec1e14279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ace67864da86f51f0bc261f484ff6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174b2a87d30673a43ac16d75ed9e2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd97baf0a968037135cd13bd169fba1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3ed06f948e38f0e1e7febbd42378349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fdd69893aa9cc0ed11c734c7bb035350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7736b8f2980b6789ba75c0230bac93f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40147d1fd390d8236c7127d429dd1a8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72bfb529f26655e0bbbe846bacc33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd34900783a0b7ec0b82f9e703b002354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461dbe53020d40be9813f18fa9e4268355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c487e27967137c680e034cce834136356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03a84d3e9afb73cdfaa065b903549357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbd4659e430c0666d1f75c7ad00e5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23e930ca6622b5fd0320f3cacc63b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3d307d2e8390548ed377e91f607d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3828e6ba664eaee9af6f07416e7516361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d87266265fe1583c4d12a8928b37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff6e10f312c1ad2ca183e9fe0b08f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b1a1a35218c5603dd5a5ea987d2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2efae745d8b8d75fdebdca52b2fd1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdead40e6f36ca99b0a3fd8591dd67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614d196ec57fc4c822108e8fd7e975367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfc07f9f407f2a5a97584387e7a87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4cb198d2bb06f401b8b891ec5e391369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb260d13995b5ff7cedad830ff1337f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46349c6afd87bc766e8aa2e07b7da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f29b3c8f137fbd7e710797d2bff79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498e236c86b4ec1f0011c035fab6b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b4cafec5bae5ccc62f6eec6f6070374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3c3ad670cef9f444eda3871e1a0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c8625e758e19e429c780140fbdbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e471e002463a7e38c8e33d2804df7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d65cd6c13df99e5ef0b76044ed12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d93dea2b53a7f979ff100afa76f94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7cff625b6ccbde02c90228897ee7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3253e81cf3ef964590006e2470c0b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad652d34dd8b64f3f8be0de04a18a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d7f7519a5ddcd8461a582417167dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8e616e3ad5127cf832d6c51c56778384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1335ab9ef839b98babdd21883dab99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc31c038b7476780e8debbbb13ed17e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aa73e360f5b120f623202ab1f0f70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc5425c46a38d88387ab653a53f197388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855f6aacd43e6cb58e200e9a11806c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7915481d7639f551bde07a6a9f21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b38004409be525cb5281cc8c7f4007391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b56fef3b622b9415f5578e509f04d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1ffa8bc9ff2c09efc6f71e4aceaa8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ccd622dd7105e8799bc7abbd4371394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731dc59474eac2eec2d5867a3b9f62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577041685a0a81bb9127d5938a0769396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721707196421bdf9a2e1f4c22bb1c1f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6c471b542fd84318618304db70c30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5aa352df655f4abb71440dbe88a5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbb3571b8f88fe791cc2dbae10fcee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49e04035c09c97680701ac2470cdc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a06f83e7bb86f32f3fb50fe2a47f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299475b540dcb16df73a933105a1fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e4b6568b821f58fe147618c32d27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412111d56703297bb24fe0a6722f71a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91a746dff28a8211f68247a6407253406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ed7ecf9ec920da4af8715f51579d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c88d4b6430ab9af49f6a31a0b5818408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0a835e4e1b7b0304c045474b0202e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af24a0635fe8740f55f92db472e17c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af4132097a2eef5792cdfd2e99b9da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d3454171b9aa897922b63bc2d5851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db4a0b8812dcb8c75c152ea97e64e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d20a4f43e556c14dbb6b39fff29a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2dfba03c40f94785585d741517daa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799659fad9e3a35fac503c7cac1bb2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc6af60892141923dcc7570a16665417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d51d1960fb08d540708067c9113d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f290fc0e7c551c7a484ca65108008e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74253b1d0834293e66bb38ecf1f23a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce1fb96dbefaca5c8d0e3a4c57bcad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00121bfdd7041d9ef8b43786c9977b5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df7d30f72e05bd833496231ee96f31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d00bc6eba4ef30e9edf0e065b0c7f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd3b725cc1b655559b806c52249cf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d6cef3fb8f9717df7510b26382c64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e751b062505bcb1a36ea7ebe49cb94b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1915c22dc8d4b782c58231121c86749428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2734644f72b4ebc378dc3f136b9487429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b1a40af76cab69a76f3bfa69d52a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bea048332d53181147e476c457bfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef391ba5acfec4d05243f2d98a89a05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2df2cedb4e8959eee953d78d217f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc944c9d06704422e8313c04fe4fdc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef54082744c9810d3d8896fb31606e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc440e0326ab64aab72b70fe5dc7c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a1271d32c206c063f862c54a2edf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b161ba5a76c2ef83bd484ff3745c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334375d012df3c5280770056353275e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fa05c028ef36b52ef3f844a77c275440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a90aa52f1785434e4f9acf4045ce48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd1ce5d3d8c7a51b075da8d9e1882442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b5c4dfb561d8d9ff4849cbad02ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173f5cc957215a520506606bbddcd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f002ec01cced6d70469fda643b40c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481355f4cb7846e0daefab2f68b193446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4a32f3660ed99ba498a0cbf893296447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab7d276f16cb47e56c84ce47ac84b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad859d84ed184e0a810b0383bf853ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a2c0323a28abd8709e1ae9df277d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37cf03f0ae2cc1d70c4ed746482f58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693897cbb2560662485192b9087fdca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4e885767023c7f08e83d0f04a0afc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb9d6695c3819358d67b3f79f73fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173de290ae16caf8c7ddd0b552c0820455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828132da3c3a68dd65824ba435ed920d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faada7f678f72f2ed7d4c3ea3d7da8ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1eab997a18b801e313ddbaf45b6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc700c70aefcedab9d1d1ea40d1ed32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf574c7db8dc82d436c16e4087068f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcf6d7f29639923ec58739d890c0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414b6ab5955f940a63eb077c89b46d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276b1010c7b445eddbb082075a029b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d9cf354cde8e2a69096930aa05daa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f80f7e5cded0eead8179b9155a25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f6676714e292f71e8f1adba80aa19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef545d65931a8e0951263e0fcca832467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c662a107d32475537b01873322c51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb724e1e4350bd4b33375de41b1823d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c3a696056e8afa92e839426466df7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b194164625b85779d5566b68912c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f93477861fe718a2504d3fdf3fde75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1494821435bbab6081c1511066a7094473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52eace94fa1f86ae491a361fbe75c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662429cc979ee67b97d51cab90cc7cd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e0d4a3fb0766b891dd427a122114476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9723409cb52ed7c660b67261c03795477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2e57f9fbbe9b256d968365716134c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e33c13a68c5b27b584e07329fb0ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c281594c114f63a9862c9bdff1d5aa6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af88037b877c103949fe23ec828d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b24c85e2e1a6bf34cd0cd55c39138482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e94f2e5b4fb6222ef6dad4d29b8b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78febc2d7124b8123b4fbef4aadd4160484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700ef399b7bddcb7243dce2367b4233485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af911c40c94e3fad805a661abc011d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05b079ab62f4e2904bc433450b1a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d21a98d6e1efe67742f1109910547488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0f7247075c313d7d097acd01f4fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bc7cacc944197cee96f506c430c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb188cb6229af56be463693942d0cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba73c80b3c31aa9a143ecf3dda0cb74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b549b719cd55a7a4857d95a5a511f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0ebbfa046f8399bd4ff2eaba311d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3d294d5a75963de25eb35a6f74207495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee93e7382e4ef2c7fe6d659a0e302d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a840810b02465a1b5237af76a8a94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325485f0103a5e0047279dfc86d3648498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b3625a59c69c50395d1e0754cccd6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27afcfbbe247d29e21763b7729d30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd240b33c4cdb1bea95d9492ba046a96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00541335f00ed473ec25a427e16a2393502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db40bca90c4ef0ea3d9f6bf0029b4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15b99eb9b86390666c2f9dbfb64e2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd69bc7f97dfb7601eb3fe11ebef9ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f97c05b25d8ed5461a56be6b8abe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5208aebcf1a80960504d9e5a733631507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae54bdf468f05fb6cc56848c6a899508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159addf588954231c7a7aa7bd68c7e52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c7a5a90c2881940dfc7516f4ce12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b408ac432e71cbed5e65549aeffef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9852a8275495e5f6b1944c35a415b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ddbd9b530b89fb8af98b465770b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678781332697e9dd7a4ae66e1430ef3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa77abd6e5216faeba424f1db94334515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51db3b56802dbf39e2c3983de59dde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37c48f1a04d0292ea48d6da7396d08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1aeb55cde7899746f3275c8d303fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0451de82322665e8efce31ee2cca8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b7a2494d10cc8d46bddf145a752b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c8f3a8890adbe8c0da87f977304b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cadfedd5b7c294ee20d5f8e992a3d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06aa3db4d75c366023b35524f96ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a2a1609ed5e5fd627a8edde984a9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b7b6dba597c8705fecb520b75e75b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e5ddb1a6efb8b8fc527dbf7673230526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb704f6ba7108dfe5a97aff05d4b76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be61176ceae4dbac455982f3e98df0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12760f1f41c4c722aa417c2653c4ff19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39215347f33fbc0ed0728d0cebbd84ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff121d77f6f9d94d2602b8ab7875dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e593517f7964b1de9e8b6837955d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e9676e6234ac1b63d9c7b5b84f948533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1f3f64cfd1ceee46c11771bdb88c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c00a89333ddc859f0cdb2b3958f8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785181a3992ccd29d8a3a1f1c2611820536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ef22bd85b4e63a6c58746357a156e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d27f9608afca6c91b0c816cf239157538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853ba437cd661c7d8df7f68acd3c61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01daa738bd64540eb222ac888df780540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10318f05b45434f5239e73ff603344541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9d996c44233140c87c3c6d0ba944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba74590c3880471f9377ce6921e05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28fc7e648d3bd3b3ad3b64b112bf06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82431657e36f771213e0680f66aa91b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5572137b60a4058214df1ad590a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aedfae1a68167ef54c7a8af37ceb45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52381a7411207e5dd03a9128f0242be5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f591e48281b630570a1d8a6ef79d37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff795f100a5d59c1f274edf3392fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d3d2083bf27b1e6a82a58246a6d1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff835843774a4472ba14bd620f79118552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca8bd214336f88b709ba1a96a4356553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158354af4f4355e30125ad6f8bb3c80e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73dc4c5d85b3bce04cb2bd9965774b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d282e57aa3a2f9989b2eb2a3885b42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c54dc8de5ea0aa6cb8d728ae7ec8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c867e871e980595a5c91ea6be5ea32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c1b39ea4637398a54fb67d517db55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e07fb14fb05ceb5553823ef100c625560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e977c33e33de41bc817030fbb689561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bbb59eed701ffb093dc8efb809d0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0678640c1a9e80e644e5e0e788fce06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049422dd27e00c1cd66db0dbd776e8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48e6ac52c54d37d103d613b19c9c80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6187d433852aa21aaa293a8e143ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ce9b66ad62f9b3bf0dc2c1a49389567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd37dda0671a7f9ac6bfbd76cf3767568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81734359d215ad3f2ea7d534e48c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc434700529c019cc2001adcf4e68f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce0613672a23dd136c2548fc936a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948290312b70ea386a5d2713d0afbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e433488b4d0fc40f1d59a5c2544b874573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9512c12da6b168fc9fcc44256ee84b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c413cd63e1bdab74234941aa9be2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeb6373e7ab3f8a529493fc5239cfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90417a019a59587a360891108c90951d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc6caea5e02b616cb83f5aae8811dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d487989ff652102054c701daea75228579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd7ebc25e32ba33c4ceef4e373101580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72304829d74d284196217a7ec9ccc00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037046e63ab190f11b3f49d5c784f374582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d5eff41f5c9d52d75f1fa4bd76d8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24366fef1a73c114a5bcfdf9ad6b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838af4135bffe7f6f3a6538f286282f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59011b040d56503b3fbd42f045378a7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382b2cbdc2dba66284aaf127da3efc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f4e7eb62c405a9cb7c43cc7bc23c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac892307b5a371eb3a3afb3e83371b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18c69707f2e2aac3b2acf48c93256590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f938b8080b302d29e69069e79e538591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118133f140d53cefccd15d1dae595652592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb9a5333acc1bc928a2bf7396220f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f267efa77b8c819f4e7e5698590184594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ec9e9498ad93742c312647f6293af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fb518c7f593a92d53882b9e96ee23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a7fb826fe7124af631ff732303f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c3a94f091502e18cbceef4e6ab37c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ede5f23199b428192b2780dbeaea0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3edaaa1063b33b46685a43727c3277600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70154c15326d0c6543c6bf0bdc8d79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8bf533beff802ba790f6f58d41ba5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69675e542aac6de0bd368c4f3108aa3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc66e3b97d148b2d0b85d6ffede5ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eff7421a519ee439bb06717a6b8e4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee29d0726990ddf6efb853e9421f2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f50d59e2d43e3457e0aba53e45cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104855208b1b50b83340c7abc621522608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2fef6535f4c49abf3da13f88687cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edb15711dd8c540a6e5711abaa58ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10539628479065519ee5a05062ec44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e0688b6e6edccf9844091ba8bc6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c791661a79d3f058bc66b5f75afad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c719b0e118b03588a386c354f830614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3a654563d3f084b2e1e3b9894c33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a211e207cfba487e665e2abfb2a81c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5db1df5dcecb668fef010e3069ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5288a19540775a019e503381a86cb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a1f59419216d666fb5c301ec7544619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da3bde229674ea43eb3f522e421fda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f7659e6e7c42bc85f3c4572bbc74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12323663d1336bc650e6f15594193a3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b554a29e844ca5eb4f9a7d9da7ec857623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b87629b3b04b0e900a5adde356ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee11671c803ec288c38b02a0ab024d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c1aa868eb1222700fc042fd1d228b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e47bd0cf3862d30a8a31fe69cad6ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b6f013411f0bcecafba5927061c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32609254098ea64cb55cf11acedd7f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8879639608c51716f26c9f82e5980e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba0c575be59b40377cccc6dfecefe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e868836147deb3802b639e5e3695632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f26bce61407b25ce7dbac638073184633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d9c7f1f2af96d55b007fe40a899b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ace30089cc908396a3509159ce0af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aad63563bf5ee7a2d86beb9bf5e73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab22cf5910bd6c6d33f709a23925b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c800a822dc44095fa6fbff29f348a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6b2a35804cc5429adb9dee5680f83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cfe7a191d483bdf818e416df1dfbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed42246eb552775f863ffb4933de0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b862770c03ebb8ab2ee13164b01ead642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccff84855e2c5cfb70f8218acfc372643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c257f39d44c925a488a29b2bc2aa78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16ff98c4202b95740df7fd052ab958645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c2bc2ea87205c8982ac78573da81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22013373867d9c831248e5f8e4e4fc1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a871c04e1fe9fcfca4adc234390b91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1cc6a696d6d247a7854619ebc2a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c9b5a2844caf4f57a2aa29fb124d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5193912f79feebc0bb6702cdcb11e9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e2c53bf3ea2b9cf435d8085676d66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2bf0e07432baeb8a52f0b20dbfba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c7bd2b8d1c9310898cb52efd49c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a481184552591c7c6d51609d937d1b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522281ea3c660fedf4f3dd87ab315801656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590dc94721fe9885ffdb7e134abcf1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10224cccaa2f2062dc47f5bee8c836658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73faf68eb6b1dce848efbf72e93b69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bdce5c7442d00d38b5b5457e1bda7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5937dfae6e9f52dc37cb7a950b27d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac40598fbaaf57706f32108e16b40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73bf788550da19deb8b9ae2c6ab2e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7736c116cf06dbf5d1235416528c23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fc0ed481d38c70c36207ffb97ec59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead50b95c886c3a0842ae167cc341d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149e757f3dc8d477576c648efc5432a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171be70d04f471ab15cba54cb292b54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a95e67ce1dee767edaf0320814f92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e074a34ffee63d67bd731490999c33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d7562f63ebab06d450d0f31b935f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3eae694bd1bfdfbc8f0ecc7292af6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bc196efd4f07d49899d23af330f41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e3cea87392d84aa33989c5f10b553674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc477ad2a33a5c7b1b41343d06e8d52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83da7acf956c15e377c2eac2165a59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603f695d5b60ad82a8bf4cdd9dacc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8345d1c000f6d7cd3dcb673adbd5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8ccdc1621f250fb8e0462947dc0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99eb1dfe11c26af6ed0d7dd8e82b33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba2b7d1050cf5dd219a14881da6f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c2a43696b6d359bd5c538fc14a4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701dd9b7096c283a4f197f178d8218d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562fb9036f8f739bbd160ee2378d16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad766db5ff4f7d476fd49a35486367685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557de273ccd7ff05d2e3aecf37468b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe33f7ab9f6969620d0fca9c1093a05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440272dcd94b10ceeb15dd8cb8a8a630688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822b13a0c31d9ee98b9496c4e392b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f7672c8755de0ee662a7f774bc73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc392aa5e64a541908e5988ae2805ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc33546c7a83235b7377622c174ee7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abce40b4d3f0d7e18b08fbfbca7f6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108262b920affa9349246b6ff006a4a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79e3ec8beb8e679ab996d22ba23338695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1927945119d147aa8f5b280f13e0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad260a13efeb766dae8e154679716eca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bdef57edb13c915527ad25d09652f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f30298127202cfd239790e63ff3f34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29502f9b18f38cae2721da9493344d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5ecede62c5699f182e95394ffbe95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812816dda50fde14dbb3f127d11bd69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27576e7c3ee90d229ffc9176451f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c98c2406f6d2350de0688b75f9dd0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d91f6bb30f18d8df03294a260b739705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf0af28ca5d0d90b31df36a6299a7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec3a9943c79f4f3bb23f9882adcbad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c629677e2b8f5c108bbdf428188bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed72d0c5b90cc5f1efad8c761eb45a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb3ceac7343a5132157e2583e016d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04e7369a0815b50981566367df252711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd2566bd5cf1163d8a204a1ae7b4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c3cb28334e711881b1cb7e7b00b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029807788a3f69e7d6ca33b419f325714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e12f1ed5d007967a160ca40b541a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2494b46d52e7448e549f741608297716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2be1455462f28bfea377a48cbec4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d0b5fe02e1a293c05f1d96a620c0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd8abe683e25a03a9904cd21a9338719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267243a8db54c876abe0f8bf8f39f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbef95e4d09e4c99742138aa3670aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21de66383bd601748260b55ae57945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be78fe0d0b89d8cb55941f2ed11205723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb02452b84eebdb222b6c316a8993f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f0943acb96aa359e8c43bde83887725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aef51e41f355177f2cd9733e2bce35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c7cd8020966747bd0adcb1632a18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d8cc277e8d35f80c24097c0c3287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71427faceb1cdc44620ca48f099ee76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9049a7bfcb89252d5d324ef21169d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ee376355fa93b84c347c2277d972731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba84a17c313797b91b8fb0a4b09e55b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3bfae5e597b4dc8ee863472866da6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d065ce6d03a6586867d744369584c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba94f1ffbf089f5c22cb34d069dcf94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1333c4de53dd2320b7276902fe3a78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c8f005538d12778097201f3040fd1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f7e6cb2992601ea86b183cead9fde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486717ad8239911f286e7b96fe7b80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032429affaf6827b24571b5d637178de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870fd0950654c7cc6ac55549db39f32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462b303a79dbf2dac16c78b27a58b9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ebbe41473290ec336c8ab8ca0367d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bedb6d68f1ebb502f9ad4c3367956744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8800915bc97a9a99b005b4870c48c5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb55208ad46beb174d2f3a11fd27db746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6937bb27d281f8481f8333c4f5021747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5d7e2468f2968db21e19445602f21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090dd1ffae17bd8c0e35694f356308d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68bf5072b6d095565e1e2fb6ad267e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeaa0c7c682a2adcc4a57300b28d84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84861216c4074f46ff9bc7c542e24a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49396d595053753eaf4b27540ea26c3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb7f8c50dd38827ad2beac9b72b535754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d50519bd4bce92fb1029509cbda16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d97288d1cf2f190e38fd64107368b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aafe6f0e70e9deb5860fe31a017df2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083457399788d6d8172bbd463061158758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565026461a91e99e2aeeddb9bcd8874759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>