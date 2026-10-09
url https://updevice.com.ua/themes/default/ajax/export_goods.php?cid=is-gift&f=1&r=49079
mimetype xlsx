--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33917f78877ebbd16e370fb77f2ffe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed00ddc9dfa699e457c4e91cb965d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c5128a07d7d4ed5c416d8c4f70ddc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a8f15b560e85df15ffa171fc2f6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7f30d76cfe0e357de0305fc71aa405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d83ed9f66ff9465214124e55a6f4f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c088934d038df3a3d677447ae02b1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608a1a345b166ea3dd52380870c50af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526906263339c1cc035157c6c8c46759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0013032218363136c5c30fac6f63f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc7f84543b530eeefa5fcdb994cac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdde96fb3d9b3e41ce4d38a9165527712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c1f80d26cd6663a7e71fb2ffe9e8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ee8a66eb540725a05791e0b225fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa66c201d798f2ef5bf1cd0f3ed00215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf11caf5230688b4da0dbd172efcd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2fda5b999fd4f1636eab17440645517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b424e00ddedc2fa57bffe72e35c7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d49a0d0c1b277dd00e5adc8e873419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b117939ac7b9c199c30c2c9907a42e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601209a6beca4790f93f613e241beb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44dac6503869c7979c65f2d07960c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e6b2494a7fc579bacf3541501157523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f57b0edd4e7e6ff74060f7e7a4ea524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81b7c0c39e4f26d2a25c9d311767625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820daedc952b430426bec1d6c8f474a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2e0e2b45220ae6d7a360326038e1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2b2bb31c0c77c2c3e155d0a345b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501929b7a4d475fc862eee5f890c2ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd605e77e8dc725e657039ff56310330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d5cab173e6d298ef1236b8363e7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042098c1aae1287b6c6bcaf244be8c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d2803d07d00c777bd712580f523d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432424c35a1346477860c592461e578c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7428152a3ceb39a123a68ddb9d859335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0ae3b894d3c766f76489e9d4e143d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec8fce64e2db88b7973a0d9ce694237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972529f5907ffc9d734af284e76299d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091972d215d4e14d2290ed0c42cacf0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525e1636c6b34644aa4334d8f26b4ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20315d9e27f0c2735b6005ebd741442341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e787503725f2662ed9988da3f46544a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c2cf73e6f8618d62a63c40e9c73f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80e496722d993d03aacc0b9f401ae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d72395ca23886fe8b85c580a3518045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a004d4d7d7f5a64e640fbb706bf3b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84639204afeec9fa3b0c689aebdb95bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9008e4d70165602c829466f638e5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d26ef83155cb3642a80bb9f756731849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc87b978b7c6c80e43a5604864b1fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d37618d9f8ffb8510456f3709565651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e95bf931a04c57aca064caa6de87952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2c47b8f2b717885defac4a10c837853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578014f84fc55312414de8ff6899509854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290ea255aadea72916e04317d27345755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a1c214f335cabe60f9367fc27c87256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d51849ad137d93c270196c4a797b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae305e98107905a5c8df9a84429bc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3490da1c35745889b1a0302bc72d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a8eb72c8144edc9003211235574de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6ee516389d1967db53fee6437a7d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c261adaddc2d3ff070dcf0a8c32af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ebad8ff6b27656d95d058f86a2caa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9efefe8e5b78f2da1894ac4f2032c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a66944c6f39e1365f8b4a3516ee3a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919ca31c53f9107c5897f049defce3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d6a91d03d62ec779368229c9a29867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7403e2bcc0c018c45008320b96de58b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479c9130cdc89144d2138654b42b37a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d09026f1a2608429a0a0d6ab7d6b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555e622ce29e63db58f7a8dcc2aa8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd23234a761c6ca75afdb7e3cd521f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008b364a7f1fb48bedfd7cf8af124573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b63c14801f920c225672f48442f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902bc0e93cb1ec5eafee4dc635182ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a35917fb8a60c69984c8fa3d09396e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617f3093b9d882fc8414064bd8446d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02649c6bdbdee48e02a5d34fc939178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbacd2c5219e91c8edf02edacda79e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa50248ca2f2af074540b38092e5bb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d111a08b25edbbad4ade97837d9b51681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00eb21d70015279fb34c5b05bd7fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af0d8e63ddc241f876c418f74e4c1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e201e02ad4e5cc549c9ff410a8390e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fab926eabb4891c8e799daef5ba5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4f685b0c85266571c8ffcc8a489886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990962ef6b32061da97aa87e74fdbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b835835bd359607bf42ba9f3e1225c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07ee04129135cbc21ed302fdab21c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b38c7cd3d67a317d4c6224b66ee0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd88bccc46da7d53607bd7a6aa6565291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca365fe1b132dc292b7ba0d2cec8b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33fe71a83d6459c7064990656b410e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29554be9397fdd91bdda278cc487cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad515a21e02499343d04ac8a30d5347695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a316fa61141c86d4c0af42559eea2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37103d4aa08c3bcb741d71efcce552197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60dbb7ee304acad909b91d3d9540e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97a2e16004072e3b91b52f215669f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f9dc326ae9256d4b26ee39ff7f01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ba58b1b95cac6ebd2ab37f80f67b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951904e6711c430c123b40557ff19e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a49e8f03a75f133ece768404a1cca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046d3840865506a6a4db8f0f124e212104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3791a7f5ccbad421c9fb6dbd56a1b50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c2e9ade7bec315c14d7f27e84cfaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f998838b31dab0f52de222ea7fefd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ed848610c48dab5657d01091cfe7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7282f13642a39db4540c7bb44596109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7914d3a75e5710eb0e2d8ff2da4d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1b3e38494edb7a26709a61b3c037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2807f4a5ec0cbe556e3766fe3c2752112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effe2a6a34a5df2377f332e94c2e8e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb52b8057603c746ed853300ee239e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433de2f7e37a30cb05811ce558017ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558982997e21877920e5b83654a1dbef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622e266cd9b02f429840979c815d0c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf2467181bf1f84760eb90339d7a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31e561edd3eef01a476225c069b8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557c469db95b40a2466b6efba87514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc99bd419b9f9f71ca65bd7dcf2751c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629854774e69a4e19358ff09937e6bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a446056b12ec45837def41ed7355746123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d88629021dc8c15e7519e561560107124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf5674e4aea51bfc6f186371134812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbb452d329b137dde67e7533bad63e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb5cd7dd0a34545d969f6ee902069127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b345b0bde228f0b1c7a2534cdd1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225ae4fc1c6f5191f8e70a0633c5bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ceea8013d34f7b5abb0585b557eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b732560d181a8b461c01e2b275990131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f97ceee7be7d0d04ac67953937f48d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e808d0f17ac500801c1a8bb974b5f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad5f0afa3ba72772c86f1e6697d638134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c424831148c44159bbc8690b7d77d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1512ba6197eb031514a2f276be5498136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6482757a1f7cfcffe812d919a58fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7276ce67e25cb4ebcd455f1bceb41f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52c8e7cc2bbb2f3c3e38263f8d25ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6320c7c8deb2222b31c1124386f44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311bb71fe397cfdc8c31740aeb0f97c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d66edb30712af7f9fb77f36ab50ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d50cad8ad36c9efe79d283aa24b75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6cba35e66bc778eded2e15dac4572144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ab9c3c694cf5c19b7ba811c0ec76e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5152d06de42aee29174859062240b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7a1f986bf54208632d51776b918d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8698547b22a689192c4bae51eefc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828884477fe909e2072881a5544618be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ae4f6e49305f19b6c8739d90c06e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba7782a0b73101bec5d310974c9157151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21d87a7989cd63be881e4a68df7161152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd86a55836916fa9d0f75ac8fee5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a058c88f8ded60e1a4f12a06ff9ce4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3f1ccd89fbf6e1a7d7d9dcee012c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba507d85957df6a871ae438f1c2db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a9819a0acce31a72e05b59019d4e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef68e084fc873748721caa1359258158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50396752ba39c2201bd7573dc1d512159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43292ae64a10bee066c239b7156adef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e7a0c2971eb83de306959650cb4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f3e9b0aa04554761853e94476897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df881f6ee1e8b8ab2d81241b5cd579e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b525bbd9785d1ab595dae13a609b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2db5bd39a434729e137be857cd83fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7354cb3897a2a23d874d1613f729c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163a616139c2a70ab288a8284483159167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83791d492a5eae0748fdf7b1808d3cd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e808bb54bca1030c6167f8c3a9f5891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f91839e34a4dd3f5bcccd002877955170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b19708aa857a3b0e459dac9ed3408171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952bd7945aec8f670631bd63a7f188d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f250374e74bcd2b55f9ab5cfffd33bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e8f10cd3a08c2f3320048c481b0f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166efdbfee8b2c2863f6dbd00d44c62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859b03715d6053c3d1bdc7e939c9b9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b2e250f41043b8a7b1d60de381c43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee4cb59fa149e9dc03e741f46ad7db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3faf66055ec7d81aaba90b63a332a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae077e056c62d657f814dfd941a71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d9e8451bf06786c5ac7dea1394028181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ab4a40d4c1f0878ca42f0c9c42508182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5f4cd5e303e230bc05b3a2c190ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7624b436ab669de0f650f0e525504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba05340047cff52e4eeb727b31f7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b9e989e2c2f1460ede82e22ec7ad6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dc40893bb2c76d1bdecf432a2c126187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618459f5259a86cad0066742ec06c97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138fa40696e21c003708ba2c707c5c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce12d94a33b8c76243478596adcd04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67699619cede2b3d085eeff204cebc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58758fcbe3ba8fd399f3f2429008059b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df8ebee3dbddb9f376e91b326f3cf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacc6006adbe83dc5ce3693559bed37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298bda3a63c7073d6a627850af62f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d4b010fe6a019ee9899071a41b96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cc87d45096eea42c0ddbd1a472530197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43efde12aa92a45733ed4015d9c4ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91cee40e6e8f97cf98e506874650a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97f3cf70b1523165ae35ee6122eaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916dae78acd36482cd20626cc8dac69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae5392bb13726ce75b1aa5e5f4aa8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7249b65965c98572bf87cab0339d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f9aa52200502ea185d74a2e83bf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab08ff6c4e8d6182718b5e7b4fdc13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded2592f53ce8fc87f57cdca8d34bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0d3649e03867cfb4ff17d68e441b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea90ce0ba1c83e774d750ad1c5195c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca8d972282ae15b3a213c758d56582209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c63fd962d9160ba308e0c4d083c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d4387f5ceceb203389251be988db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5b29af425bf9532208ab390e360c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0158e497ad30391e4b9ffc83a899c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f72bffb557b648da74a8ecaa47b5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450b920eeb8cae1b602719ec3fc27d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e6ef6d714b2f3ee296684aca143e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52002a8c1bf28d6cb83c2fe46880e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0660988c492f35da5b0a2effb5909218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c960b401db75154b11d98a26e91a830219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdbd0ed1fd42dcd0f4a75baf4dd7e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a32330751cef1184c1f893ae98602221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b89bfc7ec38e05df100da46c66a4a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bd4003102158077931eac52160e34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f759ca5346380b557ff3fd57005d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec72890a8480e107a7099e665ffa8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0a98516ece84efc8b8522283151d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3bd21c8d4b71f60bf33eb1b581a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66d0ed863a57f4713abac68e93a8d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e11c3172a701e3c4db4c71d1bfa00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126412727754d254a912720f7183555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c094efc293927ddd48615f4891db8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504766386d2da7e31a77ee38cd780ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b0232652b55e0c341d2cf15a3a7be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b418d481be429ad6ecab77af7364bc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae09a9a31e517c0a27b79ab81d800f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f9e2369fa7732914bc30aa883990236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cb975dbaabc6e934f95a98346b63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4462b54c63c69aeea70fcfca5b5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a1cde5f275fea40c27c6bff9d34ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21823cb843d703e130170a0edc8b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac432fca88b4e0d460746bc2db35293241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbd1e185e288bff3b979397b3fe0a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a467bdcf3b02366018dac7d540d8c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420da071c5528cc0f032f6261e3de888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae533d309cd5f4a421c753d66afe87c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba306a0f2b781b91a2532066e1a33b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd158f3cf9c00aad67276f1583d4ecff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f760de678b5a0d5895b1da550ef40a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8a6904adebed3c6ca5b74ce9c0f4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83e773c2efc7c196a569bd0cfc2b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d7e09bd3537da87b2e676e34d522f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298959f19943bfe12819a70f1c1b1a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c2d0e5ae52c81d85353dd608f100d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ca3c9a844630ea973260c8543da70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799db90ccb86edd6749fec1659b260a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b958f4a564356b726fb589be0b6625a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510877d9f96784760613ea4d8010666257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911284fab2be6e386d55fc122683f9b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc3d17dafa6690f8754d1349e2bbe8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff107f373c1086de14f79d637897710260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62859e11467814e799fa187a4fc15f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095821b068d88d4db52fc53b5a48e391262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98053b8925d08596251e9e0e563a77b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8a9b2b704691cf0feef282c50a31c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4a2326ef67eba737fd07b61e2cca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47048c3761e7e6f376d405050c50b343266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a47d9226b5018b4a91e75a5719461267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf1e5d22b01dc445b72c2391b709e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd97c41f0def5a93c2f2a31f3c2e61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db5b5ad124824414d58952ed6bdb8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed600881d57e3ef5cfae685e3882d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5473256b4ad51ab407ce58f8f458a53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef06069e0f882b8ecc11b2f79fdab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a616f1758b32e1cee9b9b7dc13c75c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae76cb920e479e8831ee44c9a8e8ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46f082b630343322c2726505ca413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf43f1ddbbdefc53334058609d5853277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc340add802af3536395fdc1affe4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d25382a48a7b1286db64838884a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b5b09ab8eeadf84aa376bf34a4309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c7506fbc40231093792eecd2917a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1595e3f982dea979eb430319b9ac7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a396d7117fb319c5899e049cfd68c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947005e18dc8e42ed24e9be0a7d0fbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfebd0e6c86885fa0cffc9277fdae04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92f5c11ee131ffa0f02151155bf8ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4e1dfb771b01082a9066f4bfc638287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc727faeceecfef303da58732ec1a90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060d91c8a887099afd6cf32f98ad21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd4ce1969ce5beec5073972b65a88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94098058fb1477b57d426f4cc06d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10c8a93f309a7e9b3fc7eb18f6f34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeeedd4d40241c5be9c7349640854a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca52ddb2753bd552650cdf626de128c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c19b74ca0a59e971ded216b3b1c41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0931e811b851ec6ecfbc0585de15b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b20ebbb24cf79ec6edf17ab0af016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32280fe99690c092aa1e76e0d1d7e76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f96d34a7a17195bd8e8a372af6f218299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0b80285f0aa495cbba958ce2a80f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc2822e9c440da79f1333bb0697a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58acb2a1288447692e1f85a7fbff93a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb45541d9552d18a918d2d3b794417303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618409bac7492f7357c15ca4d0b2969f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fa58df9535b1674fc27287db4397305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964235a5214e4de1791a13b104087cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a53e713cd31783ad8665e4e46da8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b878d5016bcd92a65a2405df8fd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eacb35ce056a02ce5fcc4f98656b65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfde806707f1d4e74595f1669529bea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd259851c46854e82ac4c8ccc6fab6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad7eb28f30f9ea654d7d5cd58e455b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10cd0bede21b73df87a7398733895313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310a5c020632a53b8107e306cfc950314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab42321e17838f863710ad6ee4f00f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4689fa70a4efe0ecad28c11a1e2e3ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e474c8aea42e4b438cbd26367be618317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da53c22a9b069ecaa2bc558c3b6ed33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d2b2da79c3083384dcd858b17e656319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33911abd73ee482b868d3bba69da39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0795e7bb32c3b31de45a8b90a40fef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc41c2018abf664c8359da9eef3dd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a7edba98390f8215b1203163c17be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877050cd7fe0244969963afff7640399324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dcf1f5ac2a4679054ffedc4020254325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6bbb380bd03190380da75358f692326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeffbfeb92853adb8bb298f836a587327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4758d54d0d65b6d2a1c01a13c1b3b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f28a23b4aefd55f271a0acb49474329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df22ab22ed947f59355a9ca5c12674330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400e1c9e64567ac5195c123c489cf4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2234b7db298c81dff3f4302ec2a8bd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad0a99171d201a0a8c94380a69902b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ad8e3251073611f4c3b3a94acec18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ee7fb5db6bb6fec79f3a10e7012f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daecc977d73668bf904012ac26deb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc95b0853e422ae63615d81760caf83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69f18d98635f70d1c59ed0f52f40c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6329c0b6f379d7ed199a1b24394b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87702663be69fdc7d8d1ad7c9ca608bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36ec06edbd371412eb3763fc028b95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991aa4f350c6410a09981760b6837b86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcc88915b7f6ef6a0c1b15b3f0e33a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c867eb93857d715d686054372805344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbad324038966d729fcbc5ab6de68f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd401eab5ccc9b73426028205bf38a0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c8b2c6407ca75d82f064c7427e3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54699fb70cecb4be0fe7ef4aa56f011e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe890418dd425fd05128dedf1c1b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aff09c5482ac8654bd425626c0c54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9e9b92bc45df17b15b7b8b9df6a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a76029d0f2096e1d716bd0e428e9d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856a328da2e84ab8feb2702aa935725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2db03c8a02a341024ab17958236dec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fdf99167e8044c422b0680f89aea2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae0e2b04b342cbda5c2c0c0e808e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c068b6d2cfb18b3414ff5d4d595ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c013ac81952cf60e10b1e7851d3f89b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11827ef35e23876e4458d3bcedc73fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5293d9004f10e1f93704480a8d01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba822294aee8c2b6290254f511ac3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec929b6a1a3a628aaba66baab8a6c5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697f8e15e317700a18972e14e5af35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd485da7790705fa17d9c107dfc98e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815ef13bbc9bef8119b6aedf0068fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae5c8f877828cfcf42bbd8aaab11b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441993fa70f2fe96b00825e6edbc82e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980933b6284ea627a165b7bf0e6ce0f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc599537665f422572f82da7b50ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88e98040a904a8f747bb4c64e3a0d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b86290c886a5886732e9fd8d38ce5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f330b135a41692e0316e3ddfd200a2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6ae2e120d15ccc03af79ecf867367373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eac4dbbc893d84fc97ac27c9f17e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc36a64842faaa3cbffc6de30e1756a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215265984f2714fc17296524cb89a11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c11a0079cedbe9e2e8fd0554cb6cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d723299ae4eb11afee7e847d486fb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb3acf34ddb3fd8ea0048e985f985379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cb24d7b07c8910ea935d67b823eac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41cde6c5526f4df9cf36ab19d1799381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7b0724543f4cc168cba325cd247b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804aed614c3c9a6039b9869e1c2b3d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7431ce3457246aad9842cc5ec608ada384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7bb3fff823a2f4f02cc9e4f16d86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6d9e0fe93a9d4e2bf6ec5a518afe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b3d3bb0eb7706f8f55a42b37b23ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323fe610e14c21981c219fc07441770388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4218b41dd2f6b73b7fc55dcbfc04a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572806c8a212a4b4540bfa3bc7e0b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bb80e5d689507595376eb4d5c5f55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8394c90bc64367bc7d6fe6d72a0c56e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac824c5e5c09a94296cb04fad1c48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319524f194c1f206bdab8f82c01d05b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f196912848afd833c671d8cd96b92c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4032818fdc0a86ca98453ed51fbc2c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863233145f2defd63cc657466ab9b107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aa716a0760a1f54728cc708269233398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd63a83a61b7beb57c55f54708ba74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d281832f009fd6da18d3dd9adbb589400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0a58e336dccaf3ec40cf19b05c753401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e656376b043a0a8e672373bc174ea9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c5f6b17734d28cec3f50a675fcc88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b6a9e2f75bb7c983f8339d924b50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc3874f16097ddbf57b218a7a83b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66025e960847796583766ce76cad9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728ff076d5773be94748e35c18b02b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0c334d5debe03fc115ac433d190ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e733e997b0555f6492e734d700ed271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19a26e8b1981530e70fc32df17083b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006ac6c95a24eb00c63be314fe2718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c1660fb124e428e3f6d1b30596c4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85252ece73b91b831e919dcdccc01bea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b666c8efe1935b7026c184c9b42419414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febbffee542c8b2bad1cc0fb229e0f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba49b9502dc725dd9fe84a356e3320416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2c74b47a9f3f24b75c42bd0fdea94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524096ae149b980fdf812e864f0a30bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b259b3f83c0f4ca5f8e17d2e8fd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5966056b3ce2231a6e14f04405e52e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233c4aa41d52864d33ab1609543b91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021317355313dadf6ff534eeef02c7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d697429bd57e7ff6b2698332a8dc77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f6d117251b2e23306e454d438af39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176859ce52953c9324792607d1542ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e600afc614a1eeac266b6162b238f99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0010c41b9d54fe9c4568b766da52f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c909b3cdee5b9b831b95d1dab20e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0838e2ea49df3c390c3b790be988429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a838349c374447b625f7e42cebf552430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07f276e83c3529bbb18090423560d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2295ca0fb310e2c26b13c67bf0a3b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879c3c27280f7e6cd77088466e5e0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce92f3f372788b90f8e40eea1f8276434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786d62935009fe263b175512fb688a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c962637493f57cebd55393eada6abf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0bb734aabdaee4790b1a5f27bac9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19192b5f5afb8677da3402504c00af66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82069efd4fd986972fbb6de0d1ba95f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7138f6a82f5148dc7c759c77419ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea94b0e8623643a8ab9acdf7c0e120441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4737762ce0a40edc98c2082582d731b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572b50c8b93efc2b8941aa758fbcf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56015954c92f03896b0f0c0413be4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abe58f7ecb6a6f09838a5ceaed233c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e5250739af82d211bfeaeec70612446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007aded2f07e7422593597e6ddcf2ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98fe5f3f5636e36c9948a45a87e666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3d7ea05110f73c454a09073a31b01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510964590cdf7d960c35643a00e605b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39c85e106a805f6ebe300df0597d27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b90c540859c1ab5a93a56a7a9d163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f834efac574b04006cb5e93b07a57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dd35b9a7e23e4a011808d4b240a81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4736e710c88b8d84f929d5b8a3030455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32d86a7d379496ca7c3982b3cad4f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4def0a9454764264e9131a892ee1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f12a6d1229f3d673d936491233b824458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a1710eb3b17aaade3be4140aa3d00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34b149f9dd8a2a6acdbc3ba06e90d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553275842cf0a70562012ef77f920f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e338c678b06b5002de0d5b565cb096462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202a3a783f9c22c72ffe2882a7a804463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06300968841660f5ac991ead1d78cf4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df267513249ee79de29f43d97ea420465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c85c807de5a1aabf562cfedd9dfad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377e1be450f7ad5b1d82d9112157cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dc319c52bf800651bc76aa8d7ed37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a833a016db9b92019076a7f4f74eb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f28b21c3f3c6275456a0e20b8583f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ece0e5206fa24c6e979a73088cbcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3a19aea27f969a99371126f9b849472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb616d13f9f1dfd0c07be2f62f082f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ca53bf0b3955f71bd302136c151a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acc182491ecae4a48529bba5ce1b63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfca8292481e6c5c85dcb6b82f890a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f91f7c9ed4fc90c3da4283dc8f762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6cf92c3f71c95dd30c6047bdbced478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3376f4d7f885ddf0b4348c3cb7de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71893b2456f80a00b5effb52f982586f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671f8f66235323f4c761e8f692991e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f26c24fe22d2bf23f19c299a577d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa061bcf3b7758a6c65297d7f1023483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0287bec7ded4b413795d1c7d623d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286350196bc415c95fdac27487ad3094485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a10dcecbd4318e351be780f9bf007486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc041daa2766a4a6e7136dd1ce1079487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f7b0a9fb5ab73f35ad4c926914c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebcfc89fe76c941557704b0a42e876489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0668d65f4587d080cda1b8127f8830490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724003da81dbf4c09b1250ab18b459491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f12eaa6078a782df7667f4e516e8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71725fb2f6ba6af5148807f8d002757493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4ddc6c4af4326a4197ff8bad596b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e97546d08e5e8a5049d5f16092e10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826fa0600831dda15c89e52ac0e205496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de2e15de83cf2a7d1ba56e3b28862c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b8a58e29b262a8b449ab0c436489a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb61d2f7e151a50b8196bac7d30c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e205a070ee94ba850e4d51102233109500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb4f14b3fd0bffb6213653394ac478501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93dbef4626702426bd14a8fce9fb09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c6b97c44801767ed09b0421368a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656f1b5d832aec081038c1c5efe2064504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcf217de2a0defcc6013e4b3f4f3cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18647143b0b96e47fd6511338c64c599506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d32bac2cfb35d8301b2185cc62f2d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f46039cf090f7ebaf43fa2b6d5fc52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd159552782a4975acb78d3af2651a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4333fa4b7b812393bbc7e97d7ee517510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de13a775467ffe43c194d0ed2b57bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20e40ad3b1da13deeef67069deaa97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5c5a973e7c0b3938f755441f7fc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea461839f979595255908cfaa9c104b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182374ad91e881c637991810c3ae727515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5d16d2b29a3f632a725f6d8a6eee7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cab08673abc1f00f27e481db65106517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affe336529d2fa29b20f2f209d08c39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960254f2706f1fcbfbb43e31b84a081519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c944c98e1bd033029295f39d8a9837520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3412e192c2dfcfc2615bff14fb21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4825e896abdb7f632ddc18228c067a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2958c8f9fc92f1b4bfeb18c3cc6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a53482a7a67e349010b7d71e9daf40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab917837f3aee6e93c7227118ee721525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0f06f06515a911f934000519e334526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa5a098a30b530994026bb22e6c2fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad89aa034b41cb9f78aa97e47f3b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1389042f69c6f112e336361a2426f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622713ec842a46a8c556fe3e97cca71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e87d6c18c90a25969ee2bfabfe3515531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9bca20a1883f16995a54c26b1ac44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614bcc2b5cd2af27d200f8eccb723a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74828bc5cdd458261aaa854f10a8e2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8125e076696f3a2c473d744c71e21fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417775982e9a6bb9993271d8feb26c56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0a09545e4699932f630b59459d3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6264b92f379c2a94943c0783484a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80a1338b22ff9b39cf6bdc67fbbb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794dfbac0f7376600ac2b0290062d66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd0c4c23e92506e52f0470ffe9c17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d847bf71057b799028ee0830122ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd8079c8e8bc45af962fda6655336f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71754534d8f63742b6a5efee8666fac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d1102602367447750a0d527effcd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574b1d0bdb636e2c1516b83ef2c5df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ca1faac88083241da42bf33de66b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ef9202384e81b7d79dbb8edd0283548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c4733bab9dd548b1a2156c3f47812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d56655800d1a4da54a40964f0f83d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518c5e6fba72ae22c0b992955712df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845af8e493841fdc8e97c281d8b98a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b487aa4cd72ce540636bac1fda85165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc724a02c6fd493c8d60afb61709f6cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2080505a2bba6afef5f4d0d7abc03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734999d8450826132ccdaaecb3963e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2592972d3507f3df695a0511dba82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6285c494e29c7339a403f08d91bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60c519d0322d9e6301ec1e656bf6ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54397fe5ea0e650b7823ef5d858da322560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca350f02054eece4167c043a3b4359561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077843b6c98d6808fc67192b6ac96f17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad451d3a21d450c5af19505fa588c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf2aae31767e8fa4facae6cc5b56c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008b3d00738f5510f70ed61845f541e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1910e78097d5498f756e842cb12436566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f95f93fef0149990c1e25593ee551f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283b195b2df0a5860c8aaf4e37bb56d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa63fcbf2f779c8f3fa283d60ff2ae2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dcbbf2d7c7984e8feb5e6b811afbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901e35e692793d259675b4c2d9a6072571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a994c731454c9ace1f24bfa4b797bcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe72cdffe410e1b80c2e981c95913573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5945f9f4f3ba27fb73c53710b415574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a47a7edfe795cb3165c5e5d948773575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2c714277ae6c9585924511e3b84e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5cb0534b18610e2e8b3f1593c8601577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12a361497140e2f44b7b41e8815b1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f57cc9116d6890ac5d7ddcd78b54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb8648897dca6a442f2cdb77703a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d2be2dc523fe35b2648ff43bfd5cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b90eb45fd1c1acd58def6de7d6e1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784cf7780e864471283f7cc9ffd14cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c31125bdc521ecf415561a6f9877a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e7f968d8704586b50f447ae00934585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6556e740ac2fa3c94ec52b1210581586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f75a860a79c1f0a25555f9eb27d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e0a3fe0967b08bf6a294da7b5a625588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac7e59e45b25da9cd04fe70739c2e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a66f64e090682deacd1531d238f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b46aea0595cda971a8fdc325dc45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976a591abeabecde136887f2796208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d4e0258ea5e80b39c3bdcbe383a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3c5fd19ab557cd65137d348d37ef5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f8822599f6cb2f3a5d423587d7958595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54001b7e5809063a3f4940e2eef92c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114c5a87eeb380a8711b9ed0ead0c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea29dd868fec0d3bce0ecb7b6619a70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd70e00979049c7025a8da56021286599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d79430b6a84140b0d22dcb5129b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d8fb620ee9d2a0c000957735bac39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55d8852badf8a63bbbe07a76d17e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d58eebf738ad8890d7bc995bd0f71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c56977d44482f659b6e71fda0cf309604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd011fb7cf6917ed96d990c6774910b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585adce8b5e4edd6cf13638cba10a3aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a864743776e58fb5bb838d1b09426f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6ff1cdfd5db6b671dc4c36ef08ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0ef7bd76c41f98756ca8e33c8fdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6de48920ec3226fb71b3a4255f841610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ed900515d00bdf934330287845bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2bf2545e3c45dc58b05d6479f3d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45baed9ad69cdfff6520e4655578b8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c998e07aa645a7792ca369463860a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2afe08848568cd7dcdd36cb02f45e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162f772725b7f7c1539986298a2f4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d569fa544c27adec2b9cf58cb0db3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951c4e1ad39ad5f8d8a7eeda8eeaf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1ef1a95e3d76047a5432c45a106b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece33d08e34fa041537713deb8b281e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32968351234843f3995947e114da5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbb73638b63d214a442d72c59cf72e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f3cbd6dff967f55a50bb87d9c1b17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee3e0fa7a992aa77749102a71ad5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca35c0afd1d1c837cebc4433e301456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef88997ad20c48a10efd2f095b34f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef98e797d5df0009f3168df62f039c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104a024f32079f48533a286a97bc8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab59adb824f34ff8914b98a49fb23e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef311a70ad859d18947ec24a78ddf1c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05973609df28f9a2c204e81732a66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df0c3c6aebfc5c50691114dbe8bfcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5172f5ba35587d0502748191b35a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f01a6c9a4d623f011239d077afe0ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01302ac891d72d9823e3a85698154fb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afe366fab426b8792bc88ba3751eac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df6f782735b5b55a0b26aba88a7e3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb9f9bebb7af7b058038a2acb1d91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47592166de342f793ca69cb5ef61d5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a1f680cc5b4ea4d42c8a8c9776752640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4436c7c2902c0650a1404966a1535641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59987ec3e11c42829e40aa5f0fee55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea2eb6fa685a14546eb57cd597dd0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532b4cd5b3aefde501049eb45f14469644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241805ce12e746d8548946999adcc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7c172f9712b72d33705c25942e1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b9dc288e3d918e87b0c83be3fd137647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf178b9155be43bd561b73cc45450648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02bbb4bb62c9568a2627a17512bb8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab0dfd36a5d4eff3e44826ba1cff1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f3af3eae48a1a242ed5cffd99df2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367b7e8d03849df9ea452f7cc73b85f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24e9108e5dd6c24e7226a09b0627d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8af29d73e45bd45e2123520b806bf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffb82a55c9931974d3a026ade9b097655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409bb728390c42d5bacff3775e43f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6692d8940f9b945141d872034ba9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567837988ec45e1665ed73eb6b08c6ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faee4a496b036c65a04d58e1d4b94c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dcbdbc21d30c6ec89a98a0ae4b567660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e548cb6e99d3095cd6eff5cde7c5b9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8bd251b5f323f6b625aaa2900b1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d813fe1962c48fa1e3683280469e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6124fad08fd133c1e07c67e92242fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf48cb1b77efc245e5f942be6f6d61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6048650abcc4395834c4e9045f56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a4943938837d0043bc2a775f35d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d45ebc826143c16273ef8ce0676ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e3b02af1dc3cf31bc04cff0996bf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb6564d62d100afc5a60e5e67347b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf71a89e6175385717b33f58999f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f79c5ce9c6b70d73f87d5dc2a4b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802e64855db0234a725049c21d79e30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd363ed3ca0109f536d49444338e58ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff59694c55ddcb19599bbaa4ae0e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c2b797b7180acd93989be62ba660676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108a00d71827bf35e7321ba1f74810677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaa8861814c42e7423228e94786070678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7f81d0ffdf0b6d180ca754a68f854679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45107e099d6e905e9f373352f0c32ac2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d22c4acdf38aa791063095135bc7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd8542acb067dc101c53b030f19d7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5af27c3beec32532b2da2bfd0f95d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bacf1fe2c3791ddae96595e292585684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7a5950bb1a1338ffdf0e12b74372685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9825ed7e79e32bef79c7329a12a48a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5379b6c7346da3135364ebf1cdc54f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1548f0fd17e3b959b6f42ba5738c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758906e376c76e55a21f2cf48e4114b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e74f04cd5f8b5353ac2d8fc136c81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dd3bfe21f8263f65b87013ae9d0f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e7c8fa430c7f6b446f940d5de36a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba2090a2fbb34462b4d62bf965dd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a70e9d41e5995a06806f4062bca3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b377ac48dfb8e6ed236961bdc8e0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba8ad767d94673de5d9aaf4741f59c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951121fadba9c6fbdac3e1d36f33632e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbbd2dbaf168d8b7fd2716d7c6ef74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0490e5c3cf975250d6da5814f901b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544b938af9e90aa1c90e79756f299a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3b3eb6c86a4f1852ac54e564a5728701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cce013250df452bd028501f6a47969702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da75f5387b9d91620f69137ab2f5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a40e3c8f72f07ab6329cb4b4fa31b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38164ee961928d4dff2724b4471f5fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5232c8b434caf1021e8258868932a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d212e8211583bc6e4bf68bfb43df27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757e28ada9a89e9524338025661143708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3268b2f19f23f5e4665ce0f6dea923709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546f38c04e748f80089d1011fe8b224710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70bff0b32aa04196ab8c63d41d4c32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb2da881ab564992e9419fadc134c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb74f34a6479b7027652441d53ed9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c3705c56022fb3c144aa206f88abc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6c9a030770eaa5cc21ca631fe692715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6fa932afaa4a66d2f5c1b9fd2d497716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05479974b3fef6ec6567b5750030eaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1fe2efbe797436a81f8fcfd252136718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f477ae9cbf91f91897f55e30f31b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48132bf474a36bfe64ad10e57bbd680b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da91b8bd2ad6f7eff7f406dfef7a41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1075df647d19dd1d2fa09aa81dee6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aae3dcfd6311db84a546a3c4335d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10fc8d9aa449ef5b1cbd46af5eba80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd1c046459e6daaa53223c0654347d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29342c3f3f4c43411fa29dbf9bf6b0ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a36d2cd2aae7ba74c028f87c9299727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d1dbf3db4c9cbd062835a5cc5b32728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558eb11edfafd9905481ca09d94ad54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa678fe5d2b445257d4b6ff3ed0a0382730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798198e00b7c88ba072e7e7908e6afd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ef204c048517f6a37cce9b07482a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62069bb2791dba9dfb771c26cb5ce8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789929cd974fddfec1e45170f7c30fad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104cd6f4b81881c4723c29bf3708ed3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767198b95961c16f6809503a7d7342de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee234f4a10fd8a648ca254e0305529d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ab090a5b72d68e52cb76dee867e1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f9a6b50b930007d4d32d688b1d4a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6328698e2b0e3648a323b8f1f613f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc844f2847d7de0b3764655b8b734741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421bcc6d8586dc13b7cf7171af65e70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a224c6407dfa2f0088050b7ff5317743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917e71492a2f42f12a2991ab745d75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912c7e5cd82b442cf6e543d9f2c1f25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75fb333fb959d7efd4bcfa97056eac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd43286ca888f0523a36834e1b83553747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688c3cb3882d100d8a8339373f5402748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cc406ecf054119509567b43e3dbdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb15a11f2e39eb4808999d1846b61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0dba5b3285b8d5c73fc97b838b17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d4a5d6796a1294b8ce6a9e98dae7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd134864cec460d9d12f00a163af8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dfe420a3ae3287e6a4c78597a4262754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076656693976ef7cb04d1b79c711bc35755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa1ecd4fa41222c008cf69b18c07a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b40090bd9bbf04b12bc7622c29662f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6d9a9382851f0a558daa292834516758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22e71b26eb1899a9c31188e668990759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed89614fb6ef5b6f22e43865282b77d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12587747b2c8f16e3296f2f69c472b9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c245bfc708594c94d1f8488311b8393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c73108a4932d0522788dd8d83584a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b7a75e22188a4ae012c343f262055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2b3b1b2c0ce5ebddb9ab6ec41f7d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dae985a43da87c4675782153adce97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945dc90438f25a9fb98dfbd13f242898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae4ef7fc1cc89586d292c0d0562829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afaee9c5748534289df7bfb78655ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37910f2e1673480769a89676b6492311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744dccffbe8b4d6be8e95e7961819012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196303d1d6eb6accaf9051086acab5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc1fd59564cf16cbea72d5e36fa6f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cecc06e6215e93dff38383f25fa74a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1f3ad9d835ffb6a57f27324b2ccb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8414756709cc5e944bcf21ed1fb8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f143c4fc120f70c9aadf3bea708e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ff09338e3f0b49a0454f260a32d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a4b4a45d6134d2a7c5e0910a5a9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1c21764b34e9835b4371eaad614121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383dec91295bd2002c269daedf3ca8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b53810423693ba76b172c3af0b06223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b41ddd59fa3ceb2a7ba97ff2598a4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1473d9995c4f4783c19a9397bbe4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53d7135f709fa3cb70a55c062b9e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a454c526d9bfdb91281d1b29792225027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531f244f58adfddd49f22324ad45cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc71868dd41d88651d9de3a34d3af5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c6329366fd71b61eef7c6d7f5dea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baa26fdca7f2ec192cdd0dec521c6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e526907f78eb3f6843ef4031c6fa232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed865c775424a4851e16393ddf8277633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d71cbb29b28a8a5cf787b2f7f458f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234afccae81700dbd77c4036034d0fab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72210dd79f988d892d0de484cd155b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41479ab64d7d723684f8859d5021c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bba054197bb02d7249529e9616e57238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56167ff77f795e6d495d2e4cf8098839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887cec56baee2d889eae3ec48054cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b5c0746af02f642847d5a1e42c8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41443fb4049093d8c5796d9ab99d862842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40198353eb50f48d1a31488acaf5bd5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f039fd8d54f5442f99d4d77d54afac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4db23fc448860ef51033514cf47045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243abe7f92e0f28e19cbbf73122265746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a2b21e09921a1798f3bcc565de8c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dc35b8e4fd48bb9f517e07684493548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad7928bde6936aa46bb237e490c7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc9779999b9bc936851515cfd9a22d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffff86762065fa5820536dd1a898751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08a49afa676f17ee56c3ca49ba487752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a769810359b857ce8877bb3d7f134f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c9edee52ef09024c05124e17ce5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353b52d13a7a04fdb06b0fe1cc7a3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42c3d02c96c034b22846e8779bb9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058fc044f1bd279d660abc09daf840457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a80f5646bb4b90d934248ffbcaca958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f1b5cedcf9d49cc726b2ad97efd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f9e7d0a4aee4dbcb7c1e8563d3dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f274cb4bc7ce32a3096040af4c6dcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91179d7975796cc063d1568d1c35bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda787b78926c211a278f06e14b8bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8e7f4dd86fb0a573790aa4c576d5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449aef9bbfe2980621bec939faf1aa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bfb9c3dee9bd2ee401cd7c67e95e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f88bf017607dd6b67e11b3a2371a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b92f7166158d73ba305a2fd11b5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1048bb934501b38f904f4b9376d86e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6d69781bc13f0c67f283dc400f0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef0871de57531f16441979ef0e2f4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed4572966aba9f1e03524e720cb4b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059103593e3ede55802d99ce22d19473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1116f3c4b2a491a14508be5b161b92674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24bcbe301dfcd7901ce09f73c475a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63c547bdb1cdb3faeafd517e2881876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d102a3518e2ad473c213596fc5c1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de6996b0d0efaad3752a6554ad79178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabe2367d228d4378fd8cb3215eac3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc9c0f8fb46abb7d122dfcd8f794f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076de8471f32bda60feae231d19af5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fb151b0747b263d4902ade212bf9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd5f349f543cb3bca0e0135f7a661383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf282a6e7898cb3ced77074dedf92184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b380c97a10b860b98d68389232d7d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15658e770caa9e3bd2be3f0e639f60d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e19e88acb874f772d89e51fc2db8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bb0709b9080a1f08195fc40f4738b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5f4cf1366544c02de742c1dade8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba40db23988fe0a0cea40f34b1c75c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54be573fd3b683946f085f51da28e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18e4f21d58e4588198de8a69df39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d508407c4c4df55c3ed19bbd7c02d4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3ac23384dc05d61d0b6a084cb1a4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6a6d5605cbdf4cbe1a2375bc8a08895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e42d2c0c4ef2bca336e7b3416199796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f37f4f86fbe6be78f46fb71ead11297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdab931fb2dd0e44766b8ee2727b0bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb4e5980025a537153e8cdc42e4e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21d634a448edeb7deab41db5dea81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb92e70c701fe0e69bd110092dea95f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65a7da5859aa272aa709e509b4a3d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a923343da030445e4d061b7c48b0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde4787a1ba153805724815ca30d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6981854bcb8cdd2fe7c994cc60990105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8718153e4c213f9bd1d2da31041f9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf186550dbd5c39ad39aeaf9b19667107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd375724329bfdb3dbc4491c8fa7b3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e0d3c60077e79e6dadf68a61898d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50221eafe6be4400b18d70c4523eb46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b9970f6aba554642415244f4fb5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355cc647c12e5ca0aa7c5aba42acbc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a38e4fae2f58a33150b7f4b7c859e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146d21836984a89a09d10c7484df727114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667683ede84773074f582e54f5900ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b199ef7431c0e429460ff5539928116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616ce328fa345f003d660f85232684117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8547c26230959b170775d583f969118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e8839988d301e1813f61f8ffe12d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ef542fb4921055459ae1e833615b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f2e0a629bbd1b5cb01362859cc6cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875239be783adc59bc0c2784277df04e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df19e2883e5ff11a5594ab7cfcbd603123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c00cc412c970c3112e080cb2fa74c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b8163f839b4788626af198258392125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8689a3e3e097020b571405d7c506aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2e14442a053baad85210e02976550127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ebed5843ebd113dd5bc1e7f17c8cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59b728f4a3f9829511cb703fc3abc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977b975eb5e7369b507965bf7ff04c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004988b28f79a6d67d496178c9b018e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78268865e7c40cb19f589c8596bd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f843082cca80d20d9055228959ea9a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b31da5d3a76e055f827c638d5da928134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6011ea1e9e310d6827eb18b066ba1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88704a2890e1f4ab993981176372a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2541bb0de0891f9395bf730a8f42a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c2071ee7852a648962bf90be4072e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbee4ba7db758f7506f3875a32805e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f895e88055caf1f1620144b628d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27347a9830d400ea90920a156ef45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ccf08e44a70da31b12784e05af6f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ef4cd8914fb200fe3d74b793a26c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2037e8f78584ea10266615b62d58c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c78b9bd5bc66ea89b642cf895cf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b79887f982d878105e61b0294e7213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9294ae164dae467afb687a1f0c35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26501550db05f557373698bb2eee42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7099084eea7bd54f78fa385d5db24f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4425c4427175148c941094da775e8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db145e0fd32a268e63b47cd31868b073151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f46a046d56566b6069901770005e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47193c649846d348524ac82a759028b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684615850214ebdfe9e938ca6b2471eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705b5f8674490cb72ee3754ff50426d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30542d964106306855f360eaa6761cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c820c76320ca47e23fd4056b06ddc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d300a4364e7461ceaeb0b2190623cd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6f54aa20223c7c50839584debb094159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a79711da22bc3aff560853f1cdc81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934c0b8969c0a8def3191ebce8be9f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d685bdc9eda39454468667f80662c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401c9aa1fe07b000365cb67f762b464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a8d889c8e0534750391124d0a1df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857a8f9ac1d886490f7005b498f4d98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f90a9fcc00311022979c43521731b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa61b4ec3d2fa9af8d6cdeff4ef78a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2da01f62e4a49f09a6957ef4e6f67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075ef5c12a6ac4f7de4b5d52591d510169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a065b1747fecf30fc64d59d3e48bf96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f0afb145331708cda4881a58f5c5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45646c9121393c398365db41bf307c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62287d5803c2e9f92e275b09cb0c251173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f47b67a062e61c3cb70102d7d27e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8330289daf9ddab08205461fbda57a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8343cb4c20355c637725d725e986a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ace0f52f07aff38bca18a585305a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f239af5c041e6474e99bb5325809178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226bba9f27d5065d66b8cd088241c8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5510dfc762a97367160cc6bad5db5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe3af8eb9327d1e8945c6a1db36974181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2710ac8152ac377ae808ffbcb841c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7ccf8403d6d1c57d91315c450e17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f9e8c7512aecd3c7e29599117bab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596a3444966d886b97dac5bbf51cd59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a492359546afe657d811170ad878a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b68bbc5a3f98df54be0b9bdbd597f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94599aa65b3511e83e8695776ea382188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a67600ed31744f664b9d3e822565a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33d2e6daa6e6ab7ce3d0838bc92a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e2e545deda2653e3a7a2896e27a3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb498df2450d875c0e1f3a04ee204e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2646ee8670ade2293c6e0c98c2ccdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729c59390ea93630345fa5c152f1805194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceadbe2c3404825299442499c3c8c94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3346281eae83d8c322ebaa32b00e76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d369900693b70564d685ab3547df45f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f202eb938b3defa20a8fd92eb5eba9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e7885cece85834cb8ac72e6730e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f0e342b442107052938353a7505bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae86f59ee92460772e07cedf089266201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a815631e280c72fe5d736816a7c2b24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126803f14eb1a7e01dae2a06e19bf05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe9a1a3c8f50097ca273849ac3347204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126f4205f2cec2634fadce6845b9e7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da4c3ae5f24cc3995e1577bd910f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a9d41538750eda5e5d4d7f4f18ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2ff846fd3c8af8510d0effd9967a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7eae953e0be8f4a93eef0f97c57d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f2b09e37125b8f7ab989505dfe771210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb78f027c291ca1ffd01193a5cb55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f438d6a44e54c2ac8e7bbe2df3fdc62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82106c397f178aea6b7b3fa6fc5593e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f059a3dfd7e1120d14be2fb9a182214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9477bdee4a331379bb2497394e78c39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d58a2c146851f0a147d78587d6b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aaccf6d676786dde16b6331406f85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac897628f1b3e13c6d16bc94930bd901218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ebd6cf081c1fafbda485540b346a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf232d4bea30d2b20dcc7a60b6066d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33279bb427264046df0b55f6e6230189221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600b026f1c5c985853c1ccf70eddff9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5a76aae235e80144cf1945a2a4a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e152cc428182cda3c5a2214aaaedc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448b8b0127f319733375adc734e6399225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7718b7ed735732d1d91ce7f2a6b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48906694fc931ab51e8ebff67f6a62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642247f6035dfd01e3aaa8e3661ae511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f0aecaf8c5bb9bcd5356f18ecfbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c82ff3e34b799ae3004cf9e87da78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d24dafac57bc33a5df2396e872c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded41d5469241002d127aa029b8d2fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bc8c82e998134b9fbc86db5ff8505233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8a425d08e53a49c36b18a432832a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4b73f56383d637acd42b0b351603235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f629901a8f03450f9b03db8319c679236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea27b7d4de30a9d60dbb0186312556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb38b2576d256f31a0ee7858df5d642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d16229ee7d2d6045c93e3d30db7c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e5dc1a1899e7051d27da2f755263240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868cd95d6c2a250a3a1b1e2b229bfa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc213f114d6cd584cb1becfe074ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4629f7bf486d9c96b509365c3827243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d925bfeee616322288f42beab607d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a9d46c560bd4a67744f7796e4363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2886cd7090d2297de49524282343c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec3e01bf7461ff19ede09535e3b5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ecf7336048a82eeb620bc4d883dbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e978827a7a49bc15942fc8cec61a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53d7641e4c8368706db22121b08283250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8daea8676d549ace9dc73d4348be13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f24d5d160dd63bd527fb1093835f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd4c98469d1fa3e89ac6cc8b5e576253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db0e76fb80a5c98f800cdb8f10bfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ecf89c0e9aadfb909a56fe8bf143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f25e473c124e26690f3a7c4322b405256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4e2223e35f4245dd7e0ae8526a12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3317dc2ef10e1ee984e4bde9c9a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ae2801a688ccbeeee0d32f3dd9d71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e495ba182fd9693715f203fcb60a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b4add5091557ad0355469b0c2750e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944662bc00c65535fa40fcb6e0ed8a9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f261e35dc89c3241106db51a7d30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed0d70a8fc346ac3e053525514e2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9afd6cf608bdeddb844409e62766265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b7c8616fbc6ad7ab93e54ecb76ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb3c10e56f2590f9dc805b64497a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dbd936cddd5546c49d3d7d8e5e8bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd183ebbc300ff1d2d9bbcd8cd605e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1068c6326ab62a90aaa13a347f8507270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468366fa363127a6d9c9842c35d1d448271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790129e8ce7a1c40ac78bf903ebd5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce900f5c6288bf1d393c6a86ae9ea9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90c0efcca1be6789e602574ae25ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0cf97265e3919f2e26355cb2b4ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174248ef6d46bc68395d2266aae73bd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9155bc6dc7dc044c8a6ad306057eecb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fecdadfa00a7b9b2525c7e0facad5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0742a56e063933fe1c49ac11e6e8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c14554378fe7892b008c5e65eeb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321752b5e28dc5762a0e28739fbff25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4366d5b6b203e9aff0a0ae0958ab028282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af20ef7d369e7808f4578bf2b2bdd4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8f443a1abdc05b980a756a1c0f8f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555742e33f3c2ed57c3498ede0832dc5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a7b2cc5473eeb368e5dceb74538d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257de68e5b990b1471733f51dd30988d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730497909e088d0d7c72eaed5d2edbf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f78b97dfeb4c5846b115bb657e179c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c7549c2ca8443634f1996ca04331290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8391ba37695fba796d65130a1f535e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bfd562bbad5a7375b12c2a764ce3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb9d1a730ce7c8fa968efe226480f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deed3584375eb958459e745c6e76c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b8add57e2d2032c092076d14716bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b860426277ab545f0d0fc2d80d7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba099cc4481ce6d40c3d74dde8d39aa7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b28e109d2dd0e7bd0ff1242279edc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931301d5962caf2f8061e7ab3d123d03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb68b3a885b99a70f4b11806118d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0b9f3be55158306a1ff61c19e995f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af88c3886906d06da26a4341b2946e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77062cc3b8de26a83fffcc067039a5ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8b691ec51c5459202a8980486124304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d7d2ff78c9fb939eae5ee6bd47d0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158733502733714469e00ff8ddac4cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca4500a43fe9dece85268bd03f53a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf10b512248db33439b7753fbfe1758308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d34645f463c3330c2d357b96269b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0d86ba54ce0ec47038189fa85567310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd74ab0c7935a6cd4c25d0a32fb50f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47184d1a59aab0168d4ba94453d1ae6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f3c6fe0e8fb0033823fb09f0b7e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4df9f317d3dd315a0f01a20c0899314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48378befb17ce8ceedd2d66683ba7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b2182cca39ef46a95e67d8ac416db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6191573e6bd11d2e80b8ccb502cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240445147bd7594b3ff95a07f751b90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb26ae30ffffbed1acc7931cf13f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d1464e58e2f2927d1ea1ac13d07b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e73be18a3d6aa187d66f32acaa710321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4949711c688f3dd4ba1d07d56ab91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd49b72d5d07e4c0298fd44d41c456323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2559e77fc3283e6b987344aecf68ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5526123d1d1b766b3162e3ef92ae1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49037a0858192c58483847fed6e35a33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccca6d65614269c9db89aeca47d964a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545deddb49f11c5d3f29d1f0721fee08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d621abc5b5093f53ebf4e064d87edb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e25756343e685c1c19ed1998ccabd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec388e37612fcde558180af000d4e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2402c0cc51efd0538cd12f0b5ab54c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a327a06cea25a711439df699243bdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a17d3ef90f5322eef33610a4f344a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b965bd4fbb033dae1da8a6fa25fca8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8722e36c41d907397aa22a6c5bd9d27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de14824f8631702b976569fa2d18b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90a0784a5af07e8fde8a7a1219e680338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc028960ef330b47749999fb4555a5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee616eabdd792c3e729fafcec55cec76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce3b58d442ac53aa13a03c136ed268341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0911b31d2a8d9d3c2cfdbd17169e07c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27720d0ce01038c7e2a08fd90909b90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1bd4c844799f383ab700d72e43d48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d956845ba0d2a9d50cbd2f632bec30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3ad6710f4f38bfa606715196eac8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bc4915100cbec064ab96f26992b13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddeca8673439e05bac3345a89c75ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d0f81ec00c626a02832f6c6c45b5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb0ce5cb4e152faefdacae74ec62ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923983999b283024957aa3a6d4fde860351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006328904db72685e4bf96b019c860c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d478c3d7b8f05978318a84e5ee56cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb7614d0ed43b7b136e8660b67696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aaec94f657a4a5f9143ff20e79527355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e820b875c9f65d93e602d08e40a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447a00b3c25d0363f80cc1ebe694ed7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf4cecccf08a36e13e9df6b3ff8b56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe2097f7c157b337a3aa94d2114563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639665dedaaa5b137ea8073fc860b1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afb8de362217fed5f1c83336929774361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc71c8e4b8c6c442a5be13922d271362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43c0401179beb683dc35397796f4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a365c8c89cdfac384efac0ba9ea5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1812adac8cf93f86ed05eb1f7bf03e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3098a591282110bb4ebde983bb31c90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810863318eb1634a81fbcadbcc273d3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590769b16baf0b8d26fc247defd20a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5e47dee332c2d028106839cc6f87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6a6713cad50904db67b96ed082564370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d97ea21a7bd1a34eacc959cc4e66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ac3033ab766db97f80d617e7193ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398e30c42097cd27e37b40600d1527e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf344678cf6eb6b652c1453a6a113f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e63e6f5a71905b6041104480a5f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb5be3329e8b63bc84537bc296335376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae6aed601e23b95ea81b9e99bc649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e445be762a6e6689d3838760e10744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf075ed59611f408710b26d50b317eec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f1d4b14426362a3e00c0f2cf0419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec67e07fdeb82e29f85d190a9bc19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508b6f35385846c103f67e000f8ae3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864355f46290fee2797b329ac022c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7becc23676b6ebd57d8fb5b889eb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac060adca4a71a1ca111e6d0f6c6fbe7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011acd9c3d85818feed26e568f1d604386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab6fab5c859dae5322c76f5db80a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce30844973181b94725763ce02d23a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a81bf8d560ae1b28d52305cc3468c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f7d9e65671769abe0845f43b10dee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb457e74a12664ce189bed6736047db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904edc5915725d9c17b3d5a3e434838392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916e06749f6af1e9039a1a6e384a68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66bbc17a4d6762e6b0f307cf08a5f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85718290cf393fbebef0ee4667e179d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece763cbfd678c9f4d3abade3cb017396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11919181a8caddd5031e8ac8213d8519397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694cec270e2345b7a4fa5a8c01267cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b7a9df5b6016d3f29a3d62353936b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075185969dc919238c43360175dc05f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ea4b2a6225bfcbb5eeecc82435fc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cced552364615ae5a973a857bfa0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d702e56cc8fd99a8af342cf803600403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a210127d6bc43b69b5555960311dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8874bd22dddebe6ae8c9f1233320c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e10a086216a80086130819ccccb44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719f56e0c7b4e6d2484537e75bd9bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78222bcdff6721fff655351c52172b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ae8d86198ea8922d4b6c2e4cb2e66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91fc2d038d2cb7069e714430727e03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6aeac1939aec35d20f69728ec47b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c31393ab474a0a482868996351899412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ceb623491901e02d846131e03ba9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0106c7f1d834b693312e09d86c0a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acca5e776601ca97620d1a0e2add63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88b510e3883a065eb376f7cb392b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4f3b3dd7b2e767cf79645c450d0b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0848f672afefda54a6e6fda1d532d43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae16181e8fd5a166be927ec7db4c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eb7904ea4f6a9676a8261147c932a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c7114e483d42bcfbbda85e4fd2718421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b586b962b1a75c1dfccf5d843ea47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209378dcf5cad5009e47bd52fbcc14e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e790e12b4f3772b726a6fdd2762e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aacd4c4bfa1271cf971158a0b16af1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d84d0beef3d47ec0140d3ff9ba8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcced7a180b164ea2bdff2051bd39dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31b216c20c949fbb5013b842b0a419428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f484ec5371184c4896b82d177c5b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f39bd44ae8d01562ad8ba18c19a69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c9e96948d77360064c522c4e775a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4a920992001c7943a67be6e0366f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c02146155f3077657f0eb9bd0316433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d000c5ea6614bc98989af934ccf6b06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b98f091a1041161212186e055acb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d172fa7793446fe359d45eba9c09b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f244b44f8867d546ae264bae1fd38f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb24a04d6fa8e46ce05ae45c6ce59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c210aa3a19a36993fe7fade6887c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f2e6399b48804f46824c1275ddcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600535e1b90472d81237007d108440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d19de7e00e7892f057632152711d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589816503dab48bbfcec1cf25cc5091443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b10519f4c551a49838f9173eb6b17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81fbab7c05d0abc002be7f85cfd5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb4da35464b5ddd974ad178486802446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ff009a4e735b23acc1b3a59585d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b5db0bf1cc88462d6337ac3b2bb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391b984ef914ac1d644ac3919440c77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0baf72b10f2ab86a8894cd58423b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e38643fc979bb98b42a7c5a6ac0b08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ed0389088cd76d1618742902bb1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2858c6f3c7d77e930ea35fcf17fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a0455b43f9aa5774256bd7b77817454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce19109b5b6f090dde3e0acb598d26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6daa382796076b436aca46812b4aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9235aba2a3b04580300ded3722f39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f08928bcff8e82459b361e9970d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e4f25c3625a710e894f1a68ccc271459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4821cd8db9c8eb9a1ae6284413c08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84efa37b452f86bd7ad13003f290da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b185519126d026d1c27805b8edb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b6c3a361192f375837eb3f012bbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace701f7ab23d58af70165a254e5ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a2a08c8b196640501b9f53a6a7cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e3a80f59f18530bd2cbb5b31a56e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420642c9ea9319a80b8c61062821d148467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc69386ecb68aa526e241c2ade048468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968f48e69c58f745de0da32a279665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b8e849f89530079584151d7f9be98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690425f4df7039c99b0eb6ad0b0e7f78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25098ddcde8e166b2ca06b5b8d403472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670821fe5f74c7435816ced4142d683a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a4afe275141b7550cb75bfcf6e57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548ecd99551867ef7e842fe61826fb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a52959becc93a0fa05b5a5131eaee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f99bc062728b4eb1c76e62c9b3bb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be4ef002b151765dccf9529f53487478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f95cd7e80be39e5696306e96d5c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27a24f2926a833a9ffc60d94affd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac72af86e65324992fadc6e53bf70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccafb09d4479d9387ae7acc675b7d6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff71c14d3e7d406f754160c9c59d39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d9720455e34e81f9d3aa27f0710b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c965f8b466ad8018debf7893d2b54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675e6611f71bc8b0603af119bee9b21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e7d583311491dbcb01098e95ff32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b7b4f7b251fca8c97f730dff1bce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576a0fb46db1a6ad12798d69c93e58a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea6c6ef6ea2b586c34d4265dfc905c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5620a442227349ca9bd8653b2a7a69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ec7421bad7ad67c9eb0ac1b85e0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627793e5b7dea7b45edec201837204e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d133855e802b948988699b7a0a95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a725c8e1ad517b916b45e7fdf5960495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539caed053fc905a364682b4cf40152496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef280aff190803ff690c875aa9cb31c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeac8c80d1312f7deed027521bb865498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccd3949e9d49dd7fecef23c9a30cf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1c3b10d4ab53e562cc62517e0c35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73cf53e4c7862614ad3c2461e7d33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0686e8cef3c0d716db52f02293846502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52af0f117ae44fff751e5d16646f802503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b65dffe1e74058e19f162ad24e7b1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05023aba2abc66736d3a0be46bc245eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890ce0f32bf660cd54271d4a1c07eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b7d43ddd6d898d22795a721135cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9acd35abf7dd77696c0538ff0e3ed4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3758a520a7b71c58f3213f895bd4f61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027497e8674e801ef04afa059388e41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc455eb8909c513cb693b0f602f71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6e57ffd7e2299cf8f9fd8699509e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3f62f404a016236b594f1ed706038513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabe2971bdadcfa3f852857e8a4ceb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83713bd02a3edeb6b9647b5f54ee38c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5995404c18defe7cc8b53d4fb076d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ab84a71da34b85716e46cf2edaf18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364cfc80399f7e4ea911d9a25804d92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acbb0757c042af0dfa27d99efe7319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad472c7b35d4f4dd2c623ddb7598bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a82866104d5f3beee1e9de453608a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5818bde4766036f10fda40942df82e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bccc7596527c3814978f8c9bcb1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6018e828df28068f53ca327bb601b96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f9ae283eccbbe761c3cca8d94988525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513132ff87f0e67df906bd4b7210b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6709fab63c44ed76b8fcac6af5d6d8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123819f8d8d2a61a62e7f0729a4566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ebd70b83f1697c25fe6e3631157e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0987f4adafec61084fa14ef75fdb301530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44b7482aee6e3e314f09b65660bef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8198947a680204dba8275cd421bace532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d3ad1660cb6f1c107aaee45e8eed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e22f75c3d34f07699988fe50b934534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619781d784b93546788d51a4118511535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0512c1fd5ac17c7eae76454e6a8879536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062ad66d172d5cbf28d8ae30e93d851537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441acabf41529794be7d8daf89b8ccb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594980079cc3ec23647e358f0ea827539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e47cc45ccfbe17a88c8f81f4b97b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d8c6b8a29753c9f69c605bbe8dcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4edd22f93dd7fed219c15760fe8e8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f1910282907a7fe8f81c56b42fc21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f08de566df42eaf49627a7b3a6344544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1a8bc22268b25ebfb4840071ea846545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3300cab6f3fcfd53462d8e5a7ca36d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f107bf9114a6cd380b6155756fdfc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e1a662656294309f1d84d5b3b53ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31ac745124efad06bebffaae99158549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da8822431149dcf315f4895022e7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919eeda91dc25045835c9798bd718d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a874bf3ad27844ec7fba425a8c65a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a7ad41a6e2dffc38b36bd528e355553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e289cd73bf60f35a8df1039762a906d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752301f2c447139dd7f0e961c174dbf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0703cbcde56a55c642bce4a25b30b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93847addfe831c27bfeda329186805ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be4b58971fdbbed10ec9bfa88b55f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc8394f5a1348c0ded1d940e0ceb6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763289919401b0b154c0e2f9fc01a2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e7e5ce8444a1f1c00ec37a758fb8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661d3acf76fe63ea1f679becc6a811562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1317726593b7c64636bf52c2acb425563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7102f976b6bca9c64bb60ae7a764b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62049b82177f0e3ee5420fbfe7a8b78e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94b7072298f79058188f6240b1ffd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374e2c5fd59eae77fd62b58c744a89f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823fe2bf6be9c8edf27a95e21f8350568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32ced75d1f20a9fbeb7806438ace0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1420c8fd99cd756af59f464868898ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209382fb30dad9489e4b90d5a0676e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ccdfb46573ec065255c4ae26e5cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51296568af6c7140f1ae05a2af1322f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb74d5798935e94bf4028e86728c827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec136824962f38a46a5a1fabc6ec6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecbfd623a2a53f79b48f3597d2e8a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc37b792e9f0e4a9befd17c3801cf8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41e87b0f0aa7aff70127e15d6d874578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c88fd402ab34dbf12b1a2578cf6ef6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067392afba7f96282b07e0dba93411580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22789a262fe4de5bf2db7f455ea38518581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3106cc0a52d34587ce0e5f85e4b4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab057decab478cc597253edb74d4c30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40ee9b56c85209a16980a7fb797c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329000f57220e5602d516af2d3531c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d288f6ebb299d82a176f0221924091586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7676c1010109f6d9585cd7dfbd4d96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09191a2b507cf7c6fb04a41ec7afdb74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff3bc3302a671f2aed6ff6452291a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34ecd4f52012b900c1fbee30f63b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c363a75cfda3bacc4228cb9624626f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d871c0231786f6722d8f99cfbce7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e085c6e9d44ecaaf16c71ee1d4aae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40288784bba625498a4d9e5474802594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b3510e4da91b2322ede8f5591bfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182b1d89eaa118cb087a99f11ce779596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4026cb89ee2e320545b760b7b732029597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92dd38abce5e1bd934992c8d79befc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f6fd11f3716919f5360e9724ffaec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853670191ea8533400463b1c40391b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795e0f1de6e6dc680ba696afb50b7db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c6719cd9c3e9585fd24d43863c8b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd643330bb1135ed093ccda8bd6bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fffabaa1308ce3bd0924ca9b328682604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc425c29bed579ae75ea18a5f00ff9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098ed25cc9d915aa135c67014ad7bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662015ae8aeb5d7c4a81e51ac410b60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff11603a6fd0b898a0eab51c47226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d53256d4bc2637ed7a9c71538315ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f27c91203ca260ffba6ff491217ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124eed3b41d6a6b729e0af8497e82a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70496e7f75ae281d3cea89a92ebbdb0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059739b7f051a63c25a13d3aef0f1102613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d650686d53e2f9d635d28f1a243ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70966779925211bf074e263588da93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a12f3191075ca9c761497311056de7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0604d27d06111573c014bbdece52a85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9668a6d713edf21d7b5ba4a7458438618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80bd6108483a198e32abc26b32dfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a0f9946b924906565dcb6a2767849620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7653f21bce146e73894c1bf985972621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838bc15a6ce5c69ed58cac1a2b0a694622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774be3f492d980bdafc1b6bdffbd265623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb5e9851d8e01dc680d93ea47b2f2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d0c23fb366a3bfd06189f036ee8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175835048b5f1d04911503e31618aaa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201d8f3b4f717002607faa2a61b9c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d933992692676d4339b1d3afbc5d27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7010cc25badf5fda8fcf7bf9c9435a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a4d1938cdfcba3902155db7fbab0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a209143f8156140d8a80c6c7c3b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c713d39ac5814bf3a3e01e716483b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e3f790639fb31df938eaeadc642e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2a463f87d1a059bc524eadf8494f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4ae1e181004148c55077e187bcb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355876f168e04f5e3c49d689bc6cf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e34520f07abd5de5d4ce29e546a1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989004d11c3d7a17d31b9f3871ca9ee4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6a8bdcd5ad1ace781bed932e84705639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea093424c554660b8454adae507a52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e631e37cc0a4c991bea2d92b76a8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d855715e13fbcc0d919cca5a34460d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacd1100038dea51e822347f69686b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64ac74963d4e5314f514959c9ee00f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1be4a996241e4abb0825d3c314219645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb95bbd3b1ea5e8a32dbe63aedf78d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318180b66d5d92c50c33e640cd00a944647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00e24dd0103f41083bb1dcf695ff5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1232a7f4f354dd712283786ef493f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc8ea663af95f25caf3ebd2a94a96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b17ae4572df0106cb7181a9db0928651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe0270e3bcb387c7593e740371996652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eba5533b3b04b39e0f551f2963937653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8ef309ce3afa415a4088ac68eb41f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992e29941bc317e071c1daff2aaec5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7372e07683791d6d55c6098addf93c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4ebc4e018307b9e2c6e5062b21573657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54421afb762543c5427d7c39f27ea8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daf50f481ee837db58284dc57724f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b5f3c8d6536eba590ec6a58580fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a114f67fe6df4800728659d943cc2bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f6095f19debc15b0156a0420be34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a972d7f067be739d9073efa933c47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c21399114c1f0619f62f23efcc9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b64f5b456c7c3a7a5b77a1f99f9d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa1bba0af1931ee4c82a6bfeeb27ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb48c960eaeb7a02615cd442085cb38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fae8144806b62ce0253b238f65bed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1834e5b9ae52851b215bb9366b020c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9dbb744cb1f92b2dd2a771d79c071670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3328549b834dd1cef1db9463513af3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e16441b4207e08e6e133a2fc306610672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255a1752583f0a38a6e7cd803cbb68a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c46235d0dd65f939896e9e90b41e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f553b6e89ce27b5b03ceb3b411fdedd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d4f54110c141e09ec9c498c965791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ce29402fea43b6406c2bfaf999b29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e0289cbd54079ae760763fa0507f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d3f2e4f61557f3555f6a8ea1e798679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de76e8c7fc5fbc383117b1db8b64e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44210f326c318bc412dbc6ad5db8766681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548cae231c6de9da2d51dd0dbddb2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedecbaedf9be1b5811cb334b560dbed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece9bbcb83a3fcae38eeeca1710a440684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67e21b01a1defb062538f213426f5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c05d4648a0744e06c7ba0295033c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e7113d5b911fe4d067b95e2db6bf6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4745916d963c32b236e993b1cf91c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6eda0877c0388bfe9a1ff2dcd5392689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987370eee7f90cb2956ae04474d8cbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ecb361a0837da95798d433f788ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535077936280f5eb802b1b1f8a8a5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33e8321b39f9e1dac6b9e30e3603a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913ad79e41a255abbeee26bc577ab0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dfdb6e74572e451ca08cf9d422aaa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03a4a2976771ba4dced434f4522f04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aae82c37b082addb25241152bbcfc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d22d599c198310492a1274b30d20d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ccc6d8c32826045578cad5c12d3e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19871079bb56c48610de98396b504f2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f4a56af0854597e1b770983c67f6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8379e04af9a3b64c9aec1d256807d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ec65fd1d278d1062fc5354a42dde703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c3a07bbcebba0be22e5088136f47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f838c6eef0cc0d07d54ebee2d71425705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d4d2c7cc5a6057b0dec90c86a611706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b79d1f05ea6c764abb9721f2d961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155afd7064193501d3fe97777e9b40e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f30fd62415a9b75ee786fbd0d602d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c41c64b41f970d4980dc23c1e8d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d948084947a945ad40b186911f51711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94049646c8a7665ca445d5dd34464136712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd018f692f4ae6f794042195325482713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e07d047452a559fd1b5f0f5e9fdf2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f556cb46eccd61c52fcdee408da8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949a95a351087419a09048f33ed3de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c28197ec8e6f2f92d960014071c8bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22886ed80ff1d4a868562ae1fb3fb7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da7b58e6c05918f08474617bcc65f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ecad6469a3c9d045620ed526ab12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e023890ca531f0b2304a518dcecc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b7dbca7ec6c5c128e77bfb50b0af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2408451d330df00269f36ade2757723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321021c2003db6f4985dfe3ca1a15fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b15d6d0d3f87cd50459b14c2c49b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf603b25c980a484a0b1571700ee2224726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaee7e4fba0a51d601ad66d2895999727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92be88f0bd36968d99d53429470ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c66b8df793e543305349cde2d38c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603a0f87feee46cbdf3f5469f202f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71d26f31f0587b887e88b8182c840a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b63d0ea720d0daaf6eb6f3dee4843f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3430b80fd04d96af638be9fec054036733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f610d80241e25fbd5f1bdc0de38e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54c395a59aa2f75997fab5d9d68feb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b15953bb8de9cf0f2ba47051d198e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd4fd15b09ae1cfb0d44fdcfbc9a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c602922ae4073e85898a46ac00e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d98296617f3cf99c227ffbc0745a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b7ea4940dca9908c44d2667df0524740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f622ca3e43729aa0919f66230c359da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5047e017c9a8a9eefad7201a07a7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195fc6ff09409bf8c30fe5383d1419743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7fab4784b5f89f6493f668275ec55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a507e6d30a8fa5e920684aa0dc79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7606b8c7258bf88f7a95ac65cffe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bdca99f57488600fb782ee318a5d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ada31bafa497c5bb17e48d94ca1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5624ad142e3ac50a2cde80b7ec150a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332fec5731b8ef23de14479da5c1703750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddafd3061c5c5342f8d0cd6ae281ec0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f42d1d16b19e77752d00cfd4c5730b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73990a0500eaea3d5b86763d5d8fa1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6525dcc4865eda753dd4caf979587754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508623cea605c80600b74f7eb5693e61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff70cbb0dfa5f1cb064dd557b9dbd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788bf38e8055173765eb823688ccff7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12900988ee4e00f986117379b6af8b84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc300b8556da8e835c611486397b30759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>