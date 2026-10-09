--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7c11764146aab5c60140ff89b3bd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6ec15051c4e3e7375bdad04be27762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aced3d3219c6a8dbdaa6a1d9ac102c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea64038fe1365f161b5d9f08cd983b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894de80f7ada2cb88dd9cddf690184d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f367c20b6e463c976ee03392ea4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd2b0e2d83ed9b463f9315561ffbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805829a2626825b466768e926696072a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef818f0a6c1b2f42334f35c3ceb481069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb205c4104a8b690b03fde0de8347310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a213881ce66132514526ac83f2cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0685d934ce0050f8c4dadc9ae5ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44256ac4f463688d07344bd5c144a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9199527ace7f8d9e615a51640c7ab2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697669d32d18203f16f40e67ef7ae6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadf23ed5513d96aa01dcb27f9800dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85db523df832ae29ca9f929b8d4f8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ba7fe70b2ec8d5688cff7137b454618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb61990a42fdaab7fe9fb47dcc6b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9bd9cce227e9f652f83dacac187c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4bd7ff0f6db6b56ecf96e791f440321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c936e53bc4f1880b3dba13928e76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c687179cb618643d2287652f98bb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb3523ae149201383e4bebd6beba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaa10b673cf8d07f0e1e0aff08694025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d09d19cfc2b59407911bada6aefd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893ff99545704c30cca3f2d7e95e6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0aafe41414218ed986bc3123d98b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aa40737b2ac91ee9af3f9f2188eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f7d5c3549dc87aaf28dc7695743830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5c0bd599b6c47b65d53e7aa94f1fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c8447c8eb0f7778e7bc8ba7a4f8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a32f1fd5e118aa29936e2164c51e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b840d87ec44bcb3e7a96f323cab3a3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ad8ad50b2f53ce904e8799c84a3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5063799940d101917a2b5903ae6bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771750257d249ae1ea360b98e8319f4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133f6212d011cc1ce36c4459384bf9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb749632c4e7977b3e0f5c37b2f31739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5721f9c84615dd0e8bf4e7bd77d8c7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0154383458c2a6558b61f4690fbd01c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bda7c61bae304e663290a228a69e0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47236d7c74e741355a9e7166293adf7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e09c38c2cecad35243c2986c616844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1ff09399f133002cb06d7dffeaff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0a8b0e78ca922762c1fd289d755846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac326a6e4e60e84ce70bd926028233047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb60a31fab2189d9011a28a5a16661348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4195a33063c8ec6dc90a89bdc662f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465d84f54947916542ef3d89df05f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cee9106b6f5199d1f7dbba6f9ba9b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963d8be5ad52b3a42db28d607e1746f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21765b0916f7d0b3cc6573388f70f45e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122aae879aff216f1cce2728db9914554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2d3366e96bdb8cfb6478880d2647655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132171e29348fec457d3a2f30154b5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b9da1d4f7bacc1aea69d1c1c0bba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d66257e7c02cff1b97747209642af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b022ddabf017efc44dd5a195f17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee4a64c01f80a23e9914cdc54a24cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7d026d9aebc2d31030d2c0c03c8af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2de16d188a869169da8c36e80046062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074925f8737efa5b27666de18464ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfa955f5103f35837b0492d828752364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195864df146e4d8937f533e08ebbcb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b47cf59afa1556f3f7927704a8800e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba34d6f209ef3e12237f241ef76dcfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e106ecfc11ee81bd4dcc91694f3971f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a056e51c311ea7673303f6c39f7a5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759770a10f7467b6d9b689d2a9515a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ddd845613b9367544e8d3a4e5a1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb31574a5f179df662d55049287a59872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59bc432d830e98031d2b07dddf6e0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e6afde9240a2c1e9d6e6e62040a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344db57fd248b5455dcab6331b70e9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9fe4c3e2ab4b2777fbbfb30cce5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb341892ad90216615df1ac3698e4f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfab4ab1ab4d9fb95353ba6f50f97478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a662b40254329857f018370c921ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092342f49428a9a2f19f64215817203980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a7390bd01a847960b1531236ee4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de676bb784f8ee34063e3d339534d47e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37093a5b65721f3598ef88aca6ac3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27ac432c9e49d21c9e381a7b64355084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e608b2a4da8e2279a7d564577b850885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4496e83dcbce56aebd862b22d401a6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e20f1c06b997371459b35a8c2b15d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea45ba1f4caeaacf4a2ccdb4f5fa23b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6098e9c3a33a8fea9a9b63cfebfd0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df34ea53d486862886befb981ab44390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1bb9ac7f70f4b6df06c5a807dbf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f12215ca4b6faa08297ab4d4c49af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c7776a722dcc6ec54ca875f81a86693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833adf3ad06dbacdb6fb18d83630da7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347329fe755f0202612d271fd6bb81d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe74941c946a001069c358911def05f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c37f1ac34e8b0a517c6826202025d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95264aabf4d4083308bc4a53cc7af7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666312cbb2ea65df5bc340902bad61a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbda81781340e8d5c551bca1995648100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce9f3d26afc0ad02d054b19ca06f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43fb3d0683ae9939484137a105c98b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11823c1d001744db6122c4033bb5f29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825de446909b915c700ba6e493c2fb28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390840e16b34390a3b1ea6d57a4d8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3e94ee0855e3bbae592e035424e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e887bc62670da9268297353335586107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324775477e582ec88f3065ee6c92ef8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a890a61834abad0ddb6534b7ac0c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe5638172f299e9bbe113fb3f02a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca576dbd1de8848396311b34fb1d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f19c2337c46b5c6cc38b0610342da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dbf8fccc949028c2719bb3348c172113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321590bf6475c63a941ad2b27a5723f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03957acc77f8868fdd21d88122c7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2898451bedba446c7d135adc969134116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04577a9750959a066df87372d8d0f12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b3c29bd03e0c8a962317ac1b2ce4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246871666d35e3a7e7da3d518a917c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d293d50695a318240e5baba77414ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451345ab1a24b58afbc5985924926203121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006869111ca6ce42cb814a95e131cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010998be44d3ccccc34421e3e8309e80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742b12ef73a78535fd39b40791cf95c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071b2bf064352914aa5ad0d2fedb64b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e796bce5da1633e5cdb4a92894d59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf409bc774229e09f1945081cf95d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e7ef6b4f4d7be756e5638281a44e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dfca4d7a4e5ac67f82fe0b7f1ce43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed98fc1b8174943901671f5d10e63a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97269ee5b126fab075020b469e5586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951b12f17ab6c2165b4d5b4559e8c96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c810e705a3c460fca11c97ae3f2067d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c450d949ba1df19ae0ef69eed03936134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358eeade389cd6d274b79b462eb33aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eed424936d088e1f2c0969884c3832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dab48bb0fb0241f84ef214b84be72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db27d4db90105a47a46528f202abf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e320b4a136754f6e689c6fd887332139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acb5e3a19e73db048198c344746fa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab9af7bfeb673e60b6a0ed39d9d72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3ea7f4ff7c390acf5897a3a4f17f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3a82ddca1b176c4d876eb998f0d93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1b0b1a82c5702725426602fe3a06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf3b10658f3d662089413fadd8022f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651a508f9b30c3b8402ea9d8a7004c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b07354a6513b3dfdee30dbd58d7ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ea6fd0bb401bac79af891e2391922148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0aefcd3fae4bdc51588c621142f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b5fbe1450c02b24b432dca0a90ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ba296e817e6973afe15e1381e906151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec3462eae5ab33e0d205ec0e3ad55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f73f53553e0a471e0281374df735d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373c55e22be27bc9198eb82bcd7f68e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac658ebc80bef4434491254313a708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ecc63726ac286e46ca142049ce911156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235aa47dd6a3406b7dd62e5ce067f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c39d9966ae1ce664b88baeb1311aa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318784ff184a1723cb0baa93278349c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0cdcfeaf13bdca6cdcd5c5ce2af60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331f927aba52c4fa3a60e7fab555830161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f9367ab5b82ed7316aec0ae77b381162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337e5e04d79be4a5268a8f3e97ff2a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa357016a7bb8c8ddb09c19d163c8bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1c6be483b60edcec541f1b1b8eec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93efe1d3060e8ba308ab2fb973134166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaedc561a5c3bc0927ef48edf91bf2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca40ece75168c1fa004ad3221324b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dbf5468c2ea3f2b8a918e2ee94a51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff8b45376aa039240bae66e468f80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284740c9680191ff4b075a29186e7371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d43e696e78920989592aee704023f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04931c5220fb106202eb71f331033c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263468ed1ae4d00bac384404b81c7de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8641093b37b74c08195d53c6de1d21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b85661a6372d116ca63534388a31a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c076bbabed76ada9ec43d1c1f00a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e1abb3c3b0254b7996595d841bf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d29a35e30d1246c3ba6764c5e7011179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86cb423ee7fbd230fb391e5d51d5c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743efa39593beda64247ed6b83b5ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b47dcbbfe54f3969812cfe04b31145182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb27c1a6c4d70ff9e3c78c67ee238f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f661d689d0ef489b2c85dd810014184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61b8f00d191bb6e73de7d9d83c4ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ef6640d3b82b57ecddf3c05fae5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6ca91201ba823ddb4bf65ffa4d58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a64f3ef6665e64a3a806d79cd006188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350046e619ac7f763a4acb6081c405d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5116b1275855e3efb3d3beb33c78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb733d0636326a0fdd7dda21f7c612191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b516e164359c9f574892229edb8534192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808707c6335999eba177a5f7ae6a976e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d11979b6a609bcdd240d2d2050eb84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff9b0fead9e85c146a2870cec8fec9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbf65c29a13129daca65ec470d744196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3254383be50f825fa628895f02ab38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18bfaf3057c81dbf0912d2327d1625198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3490a26a9c4b19c2b07a9173f4ad00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53377597cf636b91f67ef5886cbbdf3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718bcf42af3343aac32492b328c425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232b86fcb6eb69e17c8513cdc6ddba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc1ac81b619587d928db42df061d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeb7ee911b238d9494a6a05254dc48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba6332535a791013b328d58f736daf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05612170514a089c89628964b4f7bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab9ef32b2f5f3b5b11b79c50268a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16bbbb32edc2a9e012a293dbd84b67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50bb967795a3d2cc0b9a060eab27d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923c2b01f1735f68f819a8fe9b4afc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39639a6d72d530c521221322b24a7d9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d70810aea28d37648498049baae13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d80df4916e95252f7d2c056151e01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76341864696afe6724593d610105f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1d303db08747695674b1471a53343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ad7e8392c585de3289c7436c3b1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2954cf9489d9bc09d1701c015619217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cf4185408284e35d10074ea03c804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06a583170e50b2dee308e89ceca8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f3779ea5bbf72dd0a23b32b83ed6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe638fe501a9f0a048b8078b1ee3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7332aa6c80c2666b4c51db44314b5d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa5485e2af9d71e727976cb82ba07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d6a1402cf933cfad9143f4cb48ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188caa5477fef79b876a2bbb696d841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20915b887e769fc2adb53c534e955af2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44646008e4118e2a540cfd8a23bb58e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85472d829479599dc6e3ab285492179228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224dd4c7211824ad1dc46f1d430d368229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a734679dd3d2e0429d12b893ddba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517471612b46fa234080f9f9c4dea626231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fe0b320bbb54003cf84160bbd5f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05506c0f8df293665aa9b72d3c7dba35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aaecc584b1470a71f52d39e8680cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ec504824134b1741e7611e224f06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75db750b9892457c8eea5397735ea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d82a7ef934e34bff673942aaadc07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddfae412480a42e637735a4c1c041f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0697b4771baffc30898a9606a09d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef5087a4f76501eb43a83b867e5dbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80b3a9ce30aaca1b6adc10df474019241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054599facf9626c3f11aadf6433dabbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd24491bb7b0b983e2193e0e21e219243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f00fdfb16ab817b9d99126d1f8f88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574677a98e43cc3659fdde639ad2309245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20866992a3a655137b45e1f6433874246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324478345dbaa65437a6fc9b82a930247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91e93c20bb921a15b9fb8897e71a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe988aba503391ec56ec06eef414a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077640935b53543813214bb0964109250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5fdf6da0e2c6bed20a5cb069f099251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6d71fb5bf71dccaf96f534c135f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69e10135d988f7c7e2d852f15d13a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91e747b2381b8d5d1251fad43e1cd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9489cfda7be2cf2295335eb157e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d35aa97a723a00645739e8a390fca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b6605c593e6548bd7a8e313bea1a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7b491420d75bbeacf8d9f1479628258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651d2685fe7972cb23dd6fb4d3725c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98863f6f78d1e1ad9cc19040d5e246260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e474e0b46e9dcf8af209d0eb4fbbd73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e86312fdcbb2f0153b0898fd698aaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c73f4e21a7e1bb9108dfda086aa20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418c143f0b1362dbf15e579bd5220b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88664ae51f7c23bf1b60b2b1931e71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182634b3c88f2919744fa9e23448f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a0ed0f09f366a6d1eaa0ae83f3884267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf94a6b1b8619b833c0c7195eced6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430c8496d6a4d9fd66047d814870d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06748325ae389d2577bcf6ba179937f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff16ef4ebbde37c59d7af97379c025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa17073525435de540586bc89ff9815272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6cde4df331bd90d5cad69b4350245273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78222a9a5accaa83f1ea7cd19d8f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d550a0abe3579c4a050cc80d9cf88a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a07b697ee7c4d17810d18279261a27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef442ac002b37e2caeaa37947b60a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42352b92186e7724d3935b214f5ebc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f78159108448c1840602bfd2af53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da453f4cd7e85f44030438b4b02a2af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0586fe97b5dfa56db6cb614a0e0032281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94420a92d0475c80bee85a893cf7d54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084190ce220501bb2fec434e0564d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eecf2fe80ee4421b818b297b00635284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd967ad4bbf35f45990196d37e861a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f0f4c8a0e638f4f493d44ac2ea8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd61c86cee7959e25896199ec4df0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4b760e625c9e45c6e0b0c9f313f24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcdd19f984304a3290a4f96fe82e82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629156dbeeef143a27660da1946ae83b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e8b35c109348e7677a8381590b3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988e1479bcc89f8af47d6e548b5f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727fc78f6511e5e97a34990f414d16e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb09026a3dec9ce19f409a0351871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f75a39f9be7f90bd3dacc9ce75535295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e872810a41e1daa0d20f8e5dc35eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c905585a7bb1c90f4ab1fdaf2a5f803297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b7177943e92c72d066a235d2cdfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064668904960fe4877cd91c7e87c02d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f9fc52a24c2649202588c189b3d7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749d3092457b9f275eb3b71ebf2189301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe7d17411f0b4194d7a0661ba687b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9853d94e812059a09044d63929dcee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578f23e4a7f38c4363026bdcb8f99e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04949ac4774736f5e6dae44eacb81fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc754776bec1aa9366aa553b95a1a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385a6bbb86d2942cad39be637c56bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba56b43680732c3b81ee40263b0402308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652d2e7e516a1cc361df58072b6d296309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469463c11a8dec3fd4a98074036d0ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75d26b131d4ff5327b826b6e118d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b5a2cc117d5065999cf70d31db42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4667dfa83bcff69be01b85257f61e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8de1b49d06e7af035ce73b1b4549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29219f80090007b65420baec1e3e260315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b817648a770d1a68c484a27d47bba0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32671706f2946152e9c32816521445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fa5af8ce0bf767ef79a115429ef48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192552e2942a4b64c4a22aa68c6c51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708852a1283e7710dd11aa278104f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441070aa57228985aa58df687104dd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793e9b498c4ffbba73bee9eb811816c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592d86dbf36bbebfff5b421f439dcea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32d73e852187d318c236ac0aeaa40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cb8b4fc81b2650c42ccb48655c252325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d002f50f1291aaa2368e131c9420a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b97009011ebce37bac5229d24a3fe6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752c342cae4967901f63bcb4728656e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a05a00373c43edab47c387468e09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e7650b11bce05c88c44a4ec23d56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805805f583177fa275399b77de7d8f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c73a82957bfda05c376ceeac61f0d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7f3df5aca75663fce0d04a92dd923333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4ecc2dce5fbcccf6cd15bf4f78a1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05df31298b668490fb29825ead1bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2102299bf88ef451d43431cf571528336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd1ef0ea09fbced03311341d9ba59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ad63b56e38d1d4433873a75e00f70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282caa482c18c81ff34869749a46c17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79c26e1d90ebcdf3a36dab397a4702340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b25f290f148b333ed44069c99660341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ffac8d462ccc8ed4905d49bd7692d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e14918fafac50ee688d2d466c4b811343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a07f15fda2bb0b44e020ea72b4b60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7706eb9cf05892d5eab6de99a3c67d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7d9912e81325b8a7e7b3ded83a5f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7c3542230e895fc4cb5040ddbd51f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e88fbf16627fa858cc34e5782c740348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff2fb6e5800637d4f769f2736a579349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40720261d231bb9b94956a1a28fdce26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a610ec0f154b17cd749b84e77a52a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce812dbeb8c3e72598367ba1676b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30c1bb18c74c8043e446115d71088353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd23d589a30adb779e510f0e8be348354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ce5aea99c2e2c381022f8076efdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822ebd28bc6b55dbc79e18f96a06b4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5491fa2f163629e4f6a4e63b3468f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd07c26f361ea044a0d3dfac02a705358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0674eaa71bbe24f51d42112c39c44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ddcaf179fb43b40afa938e47c892a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73935c1a4ec96c0aa7315a69085e60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96bd7515ea2d67a940c5682c2abcf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b984cb4c0bfdde512a19ab72b950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee2f51207a87ed9f29e1406677bda8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017695ab15831c390bf5d4cc990fae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643a39e264255151ded0a157f7dcaf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b755faf03eb1b99213143288c1ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4758c4dd75ccd8eb014bf27f2be67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13f29d8c23080a5d6f67f3c902194f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c3c48b797434007faabcaf7b59b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d46da320b0d306b1cba79c92e3d02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08f20975babf8cb9d2ea91939b988d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb9710976c85b8301691194c6282e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b03ee13fc491558b4c55fe4d2b8f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438236f8bb8426663978b7c37318d98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b71e25c56bbd1907105359285f5122376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b933e1e7f32b678de423fd87286c1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b454691d9016b634357cc959e0b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564a13206b509732c38af17c77fcd0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a91a3fa63710b15d22ba483731cbeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b3df317789ac5611979554ae7345381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2cc86a3c0caba0afdab7e1b81def2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c66e8571e7c89235d14afd4ac989383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8bd1d262aa0e1218329ba327f0452384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4e351feebc55bcccf5496c4afed6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b017f3f766d12392fe486ac57fb12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10a29db5980ee7e39c047f6d65cdfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85210abf808e9889aa0e8ccfba5b4932388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc33863a7d71d38dc27be0d9c2ec5a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090efa64bf96d1223eabd9e82fc867e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473719872ab23ddf0eb1a13522ea61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c18d1fd5c789e8f88ffef97b1b6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bca75bfb7754cfec8c415fe936ecf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae67566ccad67fed6f6ad95cb321e70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c573508e9d0c2ef45fc5c04c3ed1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d53f7cd45d4877798cb8d0f23315396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb74d24416f8f6b23fa4d8a8081f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85138139570773b96d9de6c52717da1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c366de974e9ffafc183a36588401a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7e27b0acc7875f9347edc3a2622a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e0e5606e75ba9e2c3276a74e4fd03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2c4efda94ce3a9688622c83916aee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d8a1db9f8ed8b22c9ca06915b2d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a863a6634932e057f1f1624671477404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9948e418309c58ae6e0053cf04663fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f660eccefe611d787f4434768f70a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764efa1729cf22affbf1e18b5b7381f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41043bd5e51f31d1bfe2965f309dc4fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48a2a71e4c4a30d74286113691c407409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affefd731424a234a599abe08145ef13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1274639a5214d99082495f2d21108411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bffe9ff10bc4ec41f9e43cc35146b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c174acc64c5a153b457a02b5e9b35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17f3101fb8ab5c5d3b7175b565b8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cfab8b9cb9902b1c49a806bcce700415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439a216be8459dfd722fca2ddb34fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fd389d255aa004719f81d02525c45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d4cab2cad79c1652c0603f19a7bb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda6acf5065610973b2ed7ba3aeea0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85cb9cb04b0626c13c6bd8ddeb91e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2409b6708c16f9fcc95042b1e2d7db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5d4b26ce08bcd2aa2ae66f5b87ce2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb8cab92b2b1b9272a2638d91a242423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b2a163fe7ce81484ae2970f09274b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6f762d71acef4d173b989a4880ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7b8e55d40960dba3bd546053370a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1078dc6357b4d93a586f830101384e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1cb2886e72603937ad577fcefac65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5af617ecf23e785c381125069b967429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6966544dfbdce59b2311b6376925430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1aaa0766d0547280b526943469a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4744513421b9f8917346750fa33284d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725805bd69d5a8aa75516849dd5a99e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e98124d8291f0210ae51ec5e0f4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942507bcd55ec466b7db39dd5b61539435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714096edfca920f66ea1c4b59ddb4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c958fb92b5d5eb881033d33e3ebd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc19d47a612869870a3a21188b681e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfe520396e2ff5294d7a1cd1cc9c16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e58f11db2aca271de721046e8db3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47d0c70ec65314f87aa896b0dec13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d586c41bfe5c2fcc208656496e8669442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14fc5cecde1f77f813b6bc24f1bd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33fcd07eb758b17bb4992d773c050d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da6bf383c1b1a9d8bff24582854633445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a122fcf77f772a199820cf3999ffc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429230abb19a7aaaa89ce25d71adc12b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2805cfb54704dc2f07fab6f41db69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cde47c8c2d1544a5c59042ae07af7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822da52664a3152f22d889e11ea6ac6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95613b163131ec62ce9967735a84daad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd2e4ad8f24ee87b740cbdbe206095452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc854f8709eaad9f1b8661de7f2f1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef943a0952ddf31636f1c61dccb9613454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e0952c7b554e6ba9710db697ef14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c445476ecab617a8c7080f25535d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9381d33bf5f2cdcb97cc5d26d7c63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bfb19d60c8783a1c4158af683f5d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8669153b20db9a899935f96828b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576da79efdb362868a27e31081b354f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704611e88bb019402634b08527a39ecb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc6fbad55fba4a2cab292f8bf548ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f77237ff69f0dce160db34c6532419463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a74b8346fa233a89d46afb4dee5872464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e5d39660b2cc4de9c838c17e1000465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32d04c6dc65c0e40c67c85ec92072466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf34db08369576008770b98fe41f3e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45151b73f97d0739fe9ed96ddbb383c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f626656c96d9c36eba8cfe027196626469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2164425defe57fe09ec4590569b17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a0c32d041f267e19f6597c610b38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e47c60d1abbb3687f505346fb6fdb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694145cca7eed4ed95fd5a1f7992f4c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825dd139c0fcef3fdf9e0520b4782c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a922fce035e42fbf30074aa1a1b3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f920dd4cd1da6584aa62ed876b41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b2c95f3cddfc3821c4700c1ed896477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136987d555e361576112504647e7b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1fce1962506613b0059d6f6d1c0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47a809bb7ef0cdfb3a9b808cb6967480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d14c6fdca882aca9676b22052f0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df60307243d91ee517b4381edfb151482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf7e78d0291b88b5b032f577b0a840483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c40898b7762895f1c57fc0481827484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d23f50cd070cbfe8e83cbfda75f38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59bcdf03596803e783ad29605c14f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6216aff852e4827071712014497582487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb239a253b8c7fd80121a9ea8039c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bb7d8851fd315bd15b451227e610489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f2b4c170b1f3f11456883ad0423ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ee76af1cde4e64e7b8b40b7d0fff9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffaa105aad96b94a50d8ebaad635a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4b197634d04cef185e784d87ecef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e58e498f343e779e7de898c52bec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e5b9b1db009d42de9b2203fd65a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37d9e779d6409617dc72e20d32bbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a060b1cc52a130ca192e05e333cb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf3e61163febb9f3b2554f545675a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3edcbb4df7de3d88ea1b0c76bc14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42745614293c4555748865c4d786bb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa92f2b147b002dd15603d6f684665501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe68b1312f284c00790588e2347e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce74e4606abc2722c8ed088ea8a13d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963af78c625571c626d4a643da83149504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aca3a719dadb6af85b1434d2b050b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8144dc45e31072f26fc18678466712506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8cb0739b5d8b8fe814f04c038b677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4420a9fd0df1adab9d0943d296d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb701314edf9e5194a8c76aed42afc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33093fda7a5f6c6b002239811584a14a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f372dc1114bce8284695e0025e3323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de48fa3f2af2803eefa29110167d28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91089b3ed0a0f4a8815652c845a2e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336f8ddcb36e2a83514f28cd398b57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2bf9130c964e957700a3e0e7ca1f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49fd462de6dbb6d95e2bf7cb11aac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f60d9082d6ee4ca6721e1b62d883517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5969ce204defc44c76d1339f24e7ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb40e0c65b022c905b72e8e452676519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4d1a5d1460f34590936868469e42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f86334700d899720d77d15a57f392521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6e3a2d98797f481d7c0e8bbaf2c16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998b279360a936fdea95c2e28ce1906523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762efadfab8e5470634e6982a92c87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab54ab585d56dac14e1ca53462106525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b23f93fcc80b2a3d72e8e7d5e07fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60bcaf612ce8a0aa0978dc88548a34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ee1fbb9089fba6842d8540ca3630528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d131b1c9abebf6e0339b47abae3ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee04e09c22066cb8f33ec6b243f0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c68c42f328c1eaa3e3db0a8e66406531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012149721afe2b1362a09f1dcb6a71d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf096c96c3a66bc9a47622fac6f7e485533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c58814c24a3638f18bb0d546bf5522534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7fea1fac3bda6abd665866dd64d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0d83efc716fcb745b8b5c1eff0971536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932af0dbccd5fd0c8069c1d0aa11819537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5232419a3679ebc70e61d6f2966c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1aae5ded5cdedd74f77a99b4fd460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2587bbce9ae67dc0b17629fbd7014540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5255abbaa3bfc2ee0479e9ea46d83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06cf693517344889731d93275039b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605559ef90001240a98bc466c44fa54c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1d30e4c2bb6e759e88a29b9802bbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb9e1df5487d1b8ad5175b390a5e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb9ffae797f0ad320c78b45dc3303546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f4436950f4d9994cde606006761e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3dfa895277ba272425c8b199946b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d2f0f775ea0335cc4adf9dadbd82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dbcdaa03dae90e3121c42bfa541da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c28345167338a257237467e1db9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e318921692095034deb616d73ba7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dce3361f85882f78434c7d02557490553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc974ec48d5716fc51dd33e23d23c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95e1100cdc47118ee6daf44bc15aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d995c0e6b4c5dc820b28fe1bead31db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27d8a4d77288c954e74a9a78255d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205459f67d5c81e943dcfd634a50677558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d4823c392b3d7566b6ee76b320ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9e92b63318c986d72436563945b2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc02751b28ae5c2a8d152e498285c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe25e2b9aab4fed971593d02db96ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9da1de49867f13ab5ff111d022fb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893682a02acabb0f3cefce73f30227a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f0ef0ef97503d7aca86d1230b1e9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d0b341c5b585ba0060044553715a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf791d29704fb111522b3a1ca31cb9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f19269c89de30f8d3bc4252a19b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43226216d6a8a41871b59c7fd60dc3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905daa6ed19f4b2483bd0e1337a0340c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b41afc7bda40082dc20024baef23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe6c765d7d2c54670a05a3a5e4b944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f253ee6028fb86218cdac70c64edd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596659d9d7b2bd3792284568149e8797574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fd3c8b1f5eef1e11189627891d2a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fee119c9dc608931c176e6bb91daae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb108d9c38e981ff7ac6543e02acf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60860ed102cb1534df0e405a52ee662578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab79a0d7faf0f7a7584ecbb5275078579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ac5456db9d71ae4b0bd707064be5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b143465f7c6654f3174858c6ce273c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b176bcb09954223297e1a54ab1dc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5d8b401f9258edc8375e0ab51d37d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44afb8338858c96e51e484dde50f096584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a1a1d7b0a75a675a93d2287324f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad49fc36c10620b4e8532c07e9beb5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cb42971257dbc07d5b0e0db100ef8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de55b79970b0cce0a78a222a9c598e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9026c72781201ef8bcff2b5b378a7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60980a5ac2f58c57136fbb22ad604ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9cfe1d28f16da67b149dec61b9dd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8182b6e93484caf1d7587512919ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6547ae02750fd9b43910107d107f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef1f569231becb4688e01d1629133594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d495a2852a6206bccddc4c571d80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f3a7a27f865f50dcc117d0df7b9d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359b283c8ae49559f1aaa9fd322428a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fefcb0f1d76e8c33496eafdebc927f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e16dfc1d3914a95a6b23bef3b574d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a51520031d5d4279899d301a95dcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da84c7175286da6ade5b390b792f03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d67d75eafa6fbfc4b89a2fd32bde43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11511f0deacaaca5999dd5c66cb12c9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bfe1e5fc25618a3a0cd82256132b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566f82d30895b21603dc47a67b7fbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172c6658b2c497aa6c333412411e8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b43e7358059b089ed4211374c5a032607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c60ba7807f8477e76241f829b9725608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af1d72fa6be44e63134f2973df71d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d03a48004df5a04da9f539492df03e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156c3e1e84a61c229cb0f2c2ca0a28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f798414334daeea789756556dd41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8633dcdc456f9fca82a185b3335ff9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8d7eb9f6ba678763c0f5a29a6fe85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b523742e1b23d77743d63fe7f87462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f1f04959c3d4c0cdab3328b57f98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c87f14538ebe3fba1b89059881f20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3997e336762d1a8f2d17f388fb81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ad0b9606705376e979c37c1755a9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efe149e57c29c593df536a32a4a309620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace94595f64f75c499f5747c3537f32c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60291b7fdf824520bc585cd8d940a5f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca716c50b62ce3306ea1bbb38f285d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94647891a484547cef0877c89664f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3587126c281bc034327853e8cf49025625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886122c51ab6c0611d7ab087c7b8c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff77b9458a459bbf1dcff344eb9ba7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93e1b7efa342e062dbadcb614f02a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aabab007901f9c38c44b18de0de17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ca26b38d3287cb19e8d7ee477c8dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a04c492f509863b8734179a4d8686631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f85b8e67753b5ab4c05475cc0773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9beea27c7df4f783fac67ab2ce935633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3852175cb4a57d22b517dde58acfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ecd81f3a3daed848a01070c525e83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228359c75da8cbf52f4fa9618a4bde03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9824d3b08988717669461a719678b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef52480d484d71ce6a29a977fcc08a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3e00ed761d2558d5ffd0d9a86d8d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa10c0be1d8d9976fa7daa6f5489e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cd790e9e5ebe8f0b289505b75a24f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caadc990d853d41b5bc043218277b2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c0ad75eded300f752d6efb4850e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bcf8fb3e169564da14197407cb40a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f68144f79b1ca76a00cc821333bc89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1aed448194c8b05748fe61ae4dc3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655068442949e2e7f2aafef272685a2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1adbc219c4c236f39f536666e30b73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd6a3f8381c9095004357a64ec8c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3c68f1cf0ea2415c16252946e959a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537594373021bf3906f3c575b730732e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8256872b2ff85d8d47748527ca40df5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed670b12adc8a7d3a8599e3655096653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed76d2f6ee52b8f0a13061643b73a3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e579c1ce25271605c0b57349c0a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7ac47a0298976dad4a5a5fbb6bc74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb7725368363ec2919fecb309bdda8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f567d63fed5a993ddb36e8a2fa3950658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e7985aa1cf62ea65279a6397d86b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87327ff9c1a4123f135f7cc7292b1fc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b331fa5f8657f9b1498b5c0a2f76a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca944c7e2e576757d40ae1557eff0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a352290aa125ec4c4092591253fa4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5502998087ba1fe15a523e6f3e8da50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c712da30f79930741414b13058ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701732f3d78f8a83b219bc38e91a6f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc0891858a0ad7b0604b145a11272667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f698fd8f8b9711632bb73e5f1e8a7b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7371e281da62b42c7eede2b5d7b037669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaedacc0e20816166e3ac159c4235bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110836f5b307214b02a03cf4017de4c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210b350a7025415717e7818ab9d6a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f9e8adc3d6d8e8d99bf547fc54b06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212f6c0a6f1313483d7bad7c3ee4ab4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a218be4b2cb0b05cdd2fc165deee25f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966551273884c08e9ecae5a4d49a5026676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d83aacd1e1e2ccd33406da33fc23c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b04c16ce9f1490dc7c88f2f84aa2f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad8452d6072874bd6602e0196071f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcfa84a2f544d628a26f49576695dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841cd61f05b311799bf6c1b11a5f149681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58034f820240cbc4444b1c0162af6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fd236d374a233eadc6e5cc723a3e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d42be23801eaeca812398003b752e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d640b2ba7280af1ae46e658366d43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8753d1d452a00effb1c5df105950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301e3a428ae8d25961384c9c42a69ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ab277b153894a292c734ab6e1e8ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be048b15fc0b0a9a90bbc122bb15f3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29eec3fd2067c88b3c1aabc4ad900e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43ea9d697ebea0b4646e6a7b6169f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d9eef5b42f1d00a9198b3d927afae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040edbe98349a5205aa2d6fabe7b5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560c7f894cb5296c3d49e3af83c31bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae801e3f03187cb442d344e005b8735695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72cf5bdc9f2fd3358e46a7eb55690696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df389d9bf241e2b5852a73cc8274e742697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93d9f3e1fc7591322f67fbb4902432698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37781ddd59783feffd781a9d34ed31ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492da22e273482634829f7bd39efdccc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae941f58fef3deadbb08a8cd76d3a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c1b1d5e0b2fd618126027779d073e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f152b5ab58f23d2ef45533d216622703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bbc8dd3588f63e14be7da430fc9a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42cf506f282a8f1f9e9920b9c6d0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9965c8b26f9357394595e9545eab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5312ebe737c504e73fa774a583f37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3920009ab31658e431d236ac91115c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e769cfced8cde67566147cc8b593e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c85c25fb6336f8672bff31e934d51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b3f08da2f545bc610d44f801d7f48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627afe2eb23f1f97b6c14aec8a8f75d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b5772efbd8cca0901964dfafefacc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b1a9528b60d9c3892438ce4e22aab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37c3a396402c89473c71e78017a7ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0e40b20e800901fcf2880f54d82a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d954d14ed2df3737df320fe32e255e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4fc5530346a11a05ad4c4c6af78e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d991870035c2ee00a6a50885d396c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539251c5126e958b2a0ebb6575b6d73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f37f3d7ef9e9e249d3a24005c0331721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b760aa6405b209feedcb7e1c89e85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b9750e38035704b803a9a688d012723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f41584c07280cdfd3e73c826c736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d9fc90e88234ca2faffde0c8f4a13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df304edb72a979447b893b380fd95e56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d88dd7a7b082d262f84ee916b2978727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be1d3ebb2b0cf0cd3c3ad67c96efd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9eb478112e1e3e3f045699f7338cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c0ad3a5c24b0953391aee9a1f4ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3822255edd504a2e3fc1879026cda05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf316e552ce08bcd5307c390c529d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dae6998e1c5f29b5ea9e4eaa8305cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd6a001dc7e8ec8ebe4d9a8da7a23734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfdf107207725b4c6ed6c6bb71b9f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4b6a9a645ae26c59a65aa903f2d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e7609fb46b56f0bb44039d9bd4dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fec7317c61e8213206a9bba0adc22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717bf4c5e4437183cccb7e5d41b3c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c07ca65e543195931663c2fc784d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb48f64d4084d95b7d81dfe6cfdb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ddb18da0327ea73e36a56d76069cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6eafe219e3c8de71b346b554bdcff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22043a4c2b96870bb4ae3d26a822df5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c42b3bb26edbaf6f694e63a98526fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c698b7dd2a46110d43c3b00908e8fc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a5b1673140d0f731e4f8808be88d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c318fedc2d08902804fc5030a19a52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e588dc34670a55ddd542120bf5651749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bdecfd62b82db0c97ce08cb8ad16a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e9f4e188a4c4f1f5f2a55c4338d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e7a6883046c3d79af06b7cc04f70f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204fc16c6cb019e7bb31c79fa3ddc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc260f884b9e76fceefc5d072f516d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c52796d138d94bcbb9a0ec589b136e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79101c53d97718ca41e72525c043b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1303d7966be146118fcd19fa4aab7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e963163625e4710fa68b032cae65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f1c7a4d0169b0288864461972e174759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f56fb43c853e7a13b6440ee8029691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344083ae2b2b6d0a82198de6ce75c4cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7297ddda864547ab2201ffb0df69da83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d76eef10cd767705731aca552f7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855830e233028fc2dff15a1d7131a9445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fc12f4d1de449ff3f17923357ab86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88b876293b6a42cb5c38f1276524997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfcfd9845b9010a98f13e97a1d37bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617ba44f3a6fb6464821e6f4f5c8a029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb59b7b45cffdc10e1259319d9b78e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de613643c4135c58b86eac726bbf4f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587701703a5f77f274134dd9d80cd9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394c6441ee583487e25217abc6113d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f631e412672b306ba20c9bfd82bab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62394f930a8138adde4fd3ae4b84129915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf617596342ce9312735769491a35816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffed9b3513f4f9dff0b3e97008c16b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdc484fbe00e9b5644bcd0effb5d2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffbbd52d2454a436ebb9152a36858d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1baaa6274a4f97a8d7c565776f838920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877f8a2c99d299a20a780e6f5cc6be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef4b6b3955c67c87071a527512e6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9677e9192abe4b5f45c4a6d5264259023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a7927afdd692f4ccd1cf9d4a7a80024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a20fa64a4d8580364dcaac21e793025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4eb4cc0c314f7540dd239ba8a4de126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93fc13f8d6ed582ea0adcdbe7a193f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffefa843ad7b5e6e4dc061e1e8e53c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd42e3aee88d3e8704fedab55b6b1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296747743f314b34772f48bea8e5111030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874d9c0f1b71b39d3cc14cf02d12ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf851142fd7ed2e880697204aba3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d6f1e2d625d2f00515198657a26133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57600c8d207ef48429b17c98e5cdef134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32844f9fdf5db60f0cac5a1aa2ca68e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c7b880c2fe1915f22f94cbc805b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90404972c84118ce470f7b3230017e7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8095703b5319829783ae31738f46c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec40212b6e389b5b92c9daee3d75739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529907e0579f2aac66862e9b4262cf8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c56aa4376315d8e14f4c308d7dbf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4003abd8445230db58ed9f2f413ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc73bbed50bccb83dd67abb3a495e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35b41102eb6e769f84681440d62c0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69515681e43d6066106376acca3d3ba045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0e026e2f63383312acc0cabcf8ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e99c52a9dbb34020d81e3f01454447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46911946b979db34ee98295a0b156448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324117d524ef334ed93bcc895f2c105a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1301085ab2151f1cb4ce5c8e3f40f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c7fd66f8225e6f67159c1b78ac44c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82e8018e8a377f6818015254828dbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b909c4ac9d009d9b5243720456c5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f80031ac1be9852d72182ed2b7241d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db7eb0b3e9615ab32b2ddd70dff0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f4219f7906d3f105f0e70b670530a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a0ddeb06088ec77e49d816147a9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e427ff5a846639766b53a6a6c591c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a2d41f0240b80f484649805407e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2bebc5373db62912d738a30ac00f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7aaae822ca23af82cfb5187347e9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2030c506d2b6e8c71c127ef27ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71940f737b2e75f73abe6c13c414b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c266cb762ef6613f40c480a9aee44f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8cb430888dfb6304d4f905412f9d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb684f2268bafaeaed2c269ce465866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63d92adaa64ff79d70af0f6278468d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9acd5fbe9700481279c85d2347fcd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8667d89547ea24fa2bfc3d627371a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1221ab3a3024f3edf7dd3bf538407d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d548d64175f2a696cee82095bf7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7251848f7d68d54db1f248740e96372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cccc0e0091cf9bd955df3f9ba92e4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a53d47a6e2693f153034f043600cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6e069eb8491e4f6ee5626d94a32475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c573b2759957c9260eff89e728fd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e49a97d43b59faf446738d5cb77977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3487563b5bcebd2adfa631da22e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097913fce2bb157bb91b103d6bea90b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b246049fe69d64fcb86bf5a3725402e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8e2284f089fd4f9df6c87661db86e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487414ba2a4d8e866f83bfbfed2bad5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4299e2cd68a41c7ad3dc791696aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30643736993071e0781865f24b00cc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86f8497bb7398102d9ab5dc4d223b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1d499c1f570f846018e13f02c9a0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c416251364316c43e4911fb7b5ae4c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835405c1de51a30085bafd222d837c3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fcc62c96cc73487c65cdd727112fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fb077ba24a9ffc5f09c20aa26e10a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b2e76334132abc416b427e891983791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde588a2fcc7c0e50e100816278d0f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff689994d62a7c694025564dcacce1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508ad58b6ada93a0105768a920075b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e217674cfd1eff1c122b78d18f0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1fc8f77bf0d1bc38ede547e04fbc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cef0ba82b005a01b4721c8118c7a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0160078cdc7cf493cea0e517f67e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3afdc2767b15f52df80ec524b9fced99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3743a8d7f5138e053c34443233dab4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f915c15fb355245783b5890eb7bba23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ff47c3dc6a8fc8a022e0efa213c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e09b4c5d93dcb9b683b38265983ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead665e717eddd96f6919b8637a4e65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20623712afaa0a33d6eaa20f1e0ec228105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2fd042f4ca44348c7679e731610b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae05979002c66353c323bb3eb26959107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb2e71f6cee3ff288c145bf36041c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e1a40128e27ebc213224411808780109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2d0edbf3a4196f4f4626f032a4978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32369627a174365b3cd98b25cd713e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d5fb50a1bacda2346aaac44c4f94a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6866d27630040d6658078594d64e87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ba82a50bcb5acb087aae7f55df9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319224c52b4db30ddd21db368fd0193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cab15e32959da5d6bd2ffbe976ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4a73105cfd807392eb899399dccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb79edacf0c5ba14da440c5ae645c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeed78d91f25fecea8e5942617bab7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1156125f39835fb037aef65f83946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6a07b9758e48e267b78bda7ec932121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7674752d17666da59fe19a1ab8ec5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d986d93ad40d4ecfeba022a4ee6dda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684218530b24b81b8fb48e8f88d8d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43c7932c524aedae649b56bcfff4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004aedc84c4d32d2595abdb469e0a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb046450271a1d37838b83d3accbe2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494727f033e1c66844d123fe55d52e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb18f5f8ae394095843dd478f28318e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9826cc55898374b8380a0c3829390bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f9075a7e9474494e99e775c73cae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8ad1ce83d9372a2f7478a6e6a2bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785c8740cb15967993af09209c5600133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb43984e39d31b5130cb892e72047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcec7accd6f096d075e62bcd237e8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891247b54155b279a0028cb331b2525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb83f74d86cd8932ff1fdd681d6e51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2cc385d1a9c9fc80d7ca8e53c00d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c5d5526835e31503f3fc521c20baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded8a2377da7d230605699a2dc2ea3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35432d162584bbfd5be9c0addce280f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ec8ebc451fc014a22cbda7448c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878857d7d1138e6e03863ccc67c8f2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58455ccb8c3bcbf46aa27f052e208e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5ca90273abc247ecc8e8f57fc7c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2350f6921f6a310e8450ef9ac34a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f404ecbddf184281b21339d828f48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d31d4fce1480b082f019e48dd7128148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e3cfe0c53edf508f496cea2cd025149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5180eebeeb5842e21347c9a699e49a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99987650dbff99f516e94bad77838151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b681c125ee4f62b8bd8a0708b0d7ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348294a440a0bc61356f5a703436ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099a12923d1cd36945a2f324179430154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0c407e320616acb8c0ba7bb1e67d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba401fdfe58ecae5ddfea294a44f90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753bd5486faa86f9917a7bb5492557b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd6ba0ff31c8693efcb8f9b07c016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe6c7dfb05adbca34d715e6cc48fdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9020995a02773884c4067b6cbf5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c1aec266eb2f6ad40328fe0f834a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d95a1111451082d5545e70fe9bdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d25e70a3c76a0334f992c489b463d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2329e8691ed961b6a304ac2a1b5e72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac325554535b252723c222e3de779e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b7fc3e29dede6a5c5cb4b89a139d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee77ede90697ba3430618bbe152734167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067a4d379429cfa3b185d7aba53f37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a71cf9b67e213c15c1c93094772a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e277df85b171b13584b4cbb54d8f05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c053e8d9fd7327dad2b607b841a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf539b052fb71b1872aca3f6ab23e70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065391b7b588e826fdd7752d55df1c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dfa3d2469a4bc43ca6768f04f374d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a36fdc38289d1e7a49b16516a0af7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17c3eb16a261a8f4659668b7993998176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84678b069a9a473534241ea703d8ee50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b04fe826412d3d601f21e14cee8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718232589ec1d3a62ff92acad7066bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420d9861caefb168a96f69ed6ffe36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b74f0b46e14f27c56a2d4097734ff6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40894d0a343b262e66ebc81d0e92b212182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821cecf8c0c24c69726cc5dec1aeb5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e5cb56bd0729167c75a96185734a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a16d7b17c80c94de91c1a815c66c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c966f52f3457f67ec971e354358df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27ffbb278051a40f4062967a28058c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd9bb39f7d54ab2c3248f008f08fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efc559abce07175c5ef31c4dcbb810189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e1e6095aaf4781fa1c2fee0831461190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a1671566d005eb5ed4499ac6b16f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637fecd7a247224a2d576dd90d36ef1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d369eee0ae2828795bbf5c8780e1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b2e5340c8bba643b73a0c4dcabbd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cf6549bf11ba60f0790fec91f62c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda49d78b30f8fe2fda67b8016d7a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff091c20ad38989315cc481a18cfa5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c568b7817606591e62db33b066f55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254981e8abeede305783589702eb0988199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54158c71666bf8c2fd0b980b827603e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211dedbc3ed731b9d7c47bbf1a02236201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04e9b09cb8cdf7d26a277910fe3ae3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73120b441d2ce49d572762d70f5a8091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba5e08a38432a8a9e1db1995822f5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753226442b14ad962e964a59cb9e2f6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81313a2fc6aae886a7e029e8ffe74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bac15fa2bf45669aac699de8db41a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a89477424a42f012c5a5db05544ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701bbe8b0eb419b7f7af1a6df03ca45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94568fcd7d02cbdbff044fb406934ab8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5daeac5375cd723661b4ac7ae40ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5eda272c8e52cf4ad897d09cd71b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907af89c24de693e7c28e0bac10796bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a9e784589ace4811e66df071038b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f53b09a4542a475e900d955882a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1887dcb8b294b9d41d220f201193216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede704aafba3ef112faf5ae1f05e654d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f35fd313e74ae48eeffeb32607d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf7d4c736bc918fff075ae592e28e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7835bf53539be0ff01187b8b0f6a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a0441994dcd7162c846b590163b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d0a49c0e3730e9437a6064e2443a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f27710a1ea467e9606d720aed141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60fed1826faeeb49cc2e70c130680224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb19372a2a912fdc0375779bd1a574225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8d0109eb544f899306a2c64669e15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915968c4fc5c89435001e663717be33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be67d4ca92768f19ed5d396f6e310d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d5286284de3eedc596f9ba2b5faed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d04c2fc332e6bb48d39f7ab3610d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab6e042e7f635edf016f743212b3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48fe16ff09c639002ea19f2216ed72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58be02f6659de5d06715b44aa3fe836233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ef7735f943386ab1fd83f6a24270234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a65ab612b4c3fe83eb6816040892c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb64de052a2280db2513511109aaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6f752d345da72848adcba7b7776c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a50940868fcab22381c4655816ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5330faf3f024b6f855744f6232e171239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad5f3b6e99154caf4b1b9f47d2f97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b46bb141ea520dc26f009de5b9661241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1334f2241006f20e92b4df6b269e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e7d6f42933666857bd5d8f19dd88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d84a08a0a58847e8bb115e56483c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e8336cda140f49a093721a30e227d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844ee10e7647da945e6df0d4c3fd93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099767cbd291fb7f0b31c9fd0162c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d33994bbc86c06d229e364d1a19a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f3c5fa5c57abcb4afac8cf1902bbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797942542a45f4c7b1676a438f4978d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48672aa1b52aa539c87b8180a1e168b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92e48bbf23b03f4fe341ba461d1722252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a7b67d4496a27234041ec5a24cbd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d39ff383a8451cddb071704827be0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346af25d8ff275474029356a30454e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0792f4e7723a5e4d538e2ad385f03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041b34049e2d8c13507c306f2ffb61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c46fe6132e6fa55b3df6c770b7bac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa70599e818378891e4bb22aecc91b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea24d73444275834858e11def797ab1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeceb7609090857e7adc8eef890768261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d250f5cc70a5871a1f164fa8dd6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b6e44eb0223d318a2975a4561e2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f4be2a99c1af8d4b6d602062fc4b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279b3847cb942c3e928095cb7c79eb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06cfee7728d347bb237048d9c2a0f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402986a1a3b513bed386aff91a68ec44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66f40f5c0f8f0ac771dd613c64dad5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca050813c8ae0b3e71eb9191e2074b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97402d971e1b4a6ac7a6d04d18feb47d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3ce3776be5fd5992eb27986093ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15b59ee191e85fc9487a8ac7d71f82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d027247b595cf34ba135db23036c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00c1ade3b55b2a87445b481519f1dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ffd4e5ff1c5071f870abf360831f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694cd2b0e9520f192d62132f6253ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530d725fa213414c1ba8317d6153ad4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967130ed944e5e183a86da4ae0f957f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f80d1ec51f206e9d72df5a75fd2ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8004c194574ca0a9eeccd5f76e222280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ff0b313b270510083abd2f39447b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f84a5fd4aa4da4b330a4e646569c65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edc08c4321c6fbf4add7e7f213ad9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df24898e873cba237796c2482f1bf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f5f5e59d359ccfe02d470ec3ae64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508657d0b954c59393c20e3adad6646286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e7aeed9cf8012d9337633797550e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e867e77fdac15adc8a58ae5197362288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a437eefc6db6e53e4b89e79b6ed52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc52eebec65ab0cfa41e7cfbf445c00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff103b87d024601d2bf493e650d102291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27896727739421cd9f9e074c9a33a81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e58b760945ef44830a164b93b6f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7172106a455ae6cfde6b5fd252d1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93156b42618797bc50b51b6867fdf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea421509725dec5385cdf36c51fa7ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e42412d1ad82187b0e5d2652a30b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960d141467f41713d3dea084534f376298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f991fae66f8cd520ff4bf0cf98a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d7244e645ff0e252b37534157a38e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae857edf456bd039106077b90033327b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95635809e956e712dc31440d886125302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756514b64294336cf85447db1024770303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4d45376582256aa4c306a2e194e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc0911be2a9f86aeffaf4a7b8cd34f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b56cefc903973212a3f6f65323f340306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd06471117fabdc5317b80d70788212307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61328c616e4414ab979d48cb4f3fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b5b67b3e1191636a7f47785757ea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1356a754f7cdd6205c8680451a631310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baf4371990789c6ed2ba2734a4ece1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f20cc66aa530dcacc0aa29da1aa672312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695acb0c9dc0e772643af96925895d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6074b179a1d82bce8407812141efbc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac301e9edd69577338f74f30087523315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b485e516fcc162ad88ebc6d8e05a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16db4ce7d9582c254fb3c146e640f75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a0893c8961fd4b8fc982c65834a8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8984870972f6e66116a55689e23e13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba3fc514bb685dccac2bad7f75e8ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca7001fb5d864e0b49de93bc8f254321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270e5076270fcae91945066d82173a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44ba086513ae25829517511db97f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be78f5ed5cb1dd025afffa97aa1d15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb58b374d85a0b8219cc58cca66d6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216083a0a2d61b98b45a56f22d1687a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0ffe3e29248a75b1ebd21706da70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc392937f7d0403fa1c0df85af9bb7ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a5c7fc0f204af5e46edc6146dc72c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c3a03f893e9ada91afb7c1586ae1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbd9bbf97426680b499f6cf597bc79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c78a2314a5ab609e12d5adcb13a2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd60ff49430d4741c7fe2e4e37360e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472327c48fe10f2e749ba75a94438a64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6dc5170f7662114c894f2f647a377335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccfc20769b1c9112946fc325966e0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547f4cf8427eb80c993f6fc024a8867337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da13f63a89015e22845b84e734523338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a9e5278a403cba989d8d4cfd73c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3945c1a281fb2ae4172fee1f4a68d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f79b4689902e85ed09507a076ba92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4e976fb502e0e341efea5bf2079d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9af2448ec45902c9be906cedf7130343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631094651c95ec5f614c02c0763565c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd0cd6147efe337533ac43386083c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca92a361a0f00bb9784797e86c1e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1645c7f9bd128f9ef455437777d8c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ab5aad84cd924cbea1e2a0ae1b9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02be9dc7d2d714cc06ab0cc0f51991349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402f39153e457ef91394317d12e2be6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee8e615ebf37864d7b662fcbdb54c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5af096d2ae7e19e81384c219c940f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe12d6f83e8b18a39a4419c361e5fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f64b5becf53910ca9235aea0260c87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4e6fcb2450daf77ed41eb1afda92b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ab5b662816d26bfd4d7fae7b794b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d9d066882c56733aff6f3ec2ac164357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dda867d094304bdef7b41b7e41586358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179e3ea00920020ecf4fe0f7022bdf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfc3c4ddc6928d4233afbe07e99f06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb342199fe785f839c0a9579c664116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0104d12e5a4db7f5fc1cab92a9a3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79abb48c540841e5409e400dc1d9e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a169df1a89440ecca7b78ef5220bcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb1a2bcaab05c59aac2763d284213365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5f97940c65f55f7cdb2d66ba7933366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f391118b3ff45c074378b9fa459de34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e13718580a5066888bb9b5665e64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8131c78329ea0a68bc11485264f2641369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203c563336a8814ae30e6dd4ec1eac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e9ecb4b515dac5a5e2fac17daa4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d928d879f85d15f64337a39819d84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69531300a2c3873414640b41279287fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87281d155838e74f6c650b26274790374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe7566ffc8ede0af7fa011fe71d4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5377b618794254eb297b80e73c92aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c84a44fa2fb42f97a6f5871f3b744377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe737d0180412fda741eeafa3b25c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f836f95f7d77cc92c667eed1475d409379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49484e4d8d73a557c10b6ac0499fd0e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1ebac628bee728170e17aec23f449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70100a9e86411feac54ec9374b594aa3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87c16b699cac7ac9abdcbf5fafa67f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6d73daa260a18f4f6ffb8608db2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5568ede5db8074724db13696a699385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c4ab0782a91ed6be0ce50047669d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f315feff2b6e12e5ccee72b81903131387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af00fb8f34ad9f161b381d0acab48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83030c67a5e0adbcc1edf6e81cbc29a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17ce98b602ab7e52c6df91eaf8121390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb56e8ef39f072ceaf0d7f5d56b41e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaea5debe875f9a60d426019f9a5fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f3dbb1aa9985670252b3b4557a53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e018d44ca87c83ca782bd33178ffc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7117c685b364a8d57458cdeabbe71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516197b8c9105e879e8fdc2e871871c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8bfdefeb8bf9415bc16e97bd32d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9124a5cac505f000d96ae5e52fe535398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d5710e42693da9b8cf84654804ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49d4e3099fb9b6147b3bbec98eedb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e37e416861a9488270b2f5b7de07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dfad7aaa50831c2e2507b850f5cf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc028ebf4533da079f9b919cb555e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ed81375a29a809cc234eaae0e0c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0abeeb1cc1d46a9093343f95aad7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f291cc9f9d284196ccefc27a3edba8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94055e927d6991d7ac8ad7c2835c2d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d58824a2e82e66a3840c5a01ca170b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814de300d720fa2ea2dd214fd925bb2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4507a061a16f3fb752d473b3df5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b63d76f852b0abf9b9e9cd90db0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bd7d156a8e2b41fbd0eac0841ee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf5cef070cc623a943567fb0a9e385413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c78a7859581473278b6996ae59b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283a7d4341bc837270878cb09a14f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9043c05bdef142b296ddafec3695f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8665235a6d95456dce7992914f618417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd9ac55143209619510ce736b04c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d843cf830aba5a60e501045bec1b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1ad4c01b0a50fee7bee0dab173da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30c5ea7838170ef8f1a7209b032274421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8a665760d49a777d5a8c2cf617ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc2b510709ea645f33e5608abdd2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378b2abf3988df905880b88f5f3cd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e87e80567e4bcb2b4a618fdc09a05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f003f244512d62d4da350de738a88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d146777f0f5070a6b0cc76206cd81f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e785c761db575e58d997156deaaf73f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f81f7d04bd5a2dfc3d5188150ab6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79179c3194ea5e014eb07cce0b6da00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de6dc81588734bbca1df3ad9ff857431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb044211028e5d84745efbd31f5b86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e718711815157978d35d40e3d2e40ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a9a7764b8692372d313adb117f62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaecda9e2edb1f9dc28bd6038eec91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0e74013df1f849133fc349a621d6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a151f9b52f232f511b5a536d3a4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89226dea990e5764713c217a1490d24b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae21af2794cb35284e7f96a94e75d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027deb28dd15fe1e33c69177f0e8a7b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c042319a205f1298ff190a2cc56cf6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89f51817a96395bb0bfae54562cfcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8b9c515993955bf494d1271703d1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e41ca89b8cf623329b7652a6a5f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363706485f219eee7c68a1619753c45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ff6d35eedd81a764752af400b44e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c227cf975bab0ca2feeed6c39bd481447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6dee1dcbc3a8e6e35f9a521246ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b6afd9d64f0f220c3b7f7a19bb59e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294aff78aca34a5fd2b322e8c5819ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a91aaa5172ac45087a3052e6d648c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b70ac9f7974c4d0fd7823b43cb3ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396365d3323874c0a3a3726966a8104b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cadc9a4c25e26221cf2ae9030c7852454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2457a648f7a8152bf9566db27ba764e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441f7778b344ab020201f420a7db7e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e53be9bf111bcc3b06d1bc12fc58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3aaee715c051bf7c55969d32ddcd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f625b5c40d8e4c07288d5799056f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7b82fa6132ec0b58bbd1571f2231460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e556336bbfc442209a1426d7834cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac058364f81a3fc16048adcee1c1175b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a911afb2d61d4772de1256d29e5527463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12373ce728b5c7c1e656fd0b7bf112c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c8dfd9b0aea9eaeaa4dda87be224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15da6cb876920f72cb5a60825e08ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9a00360ec0112b11eca8082e0b50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d54d6c36541fe78960625a50be61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815726de9ca71cc28053f347c121da7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cd2b41bcc1292b6098495401af30c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45192622f0815abdecf562703ffa33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dae015558df43f8e40a0920d4545d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f3ac09a7580705e71078e5233f06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a799ab0e9ce99ce0f5f783a588e4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02950f82eea27596a4999718070c7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126884119b94cd4742e028fbf118ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9581b8fa2bc1bab53e1e3543ed94e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1425134eb5112c96c861d543fd7b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bc86b77f2ebed8d633ac27703cada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016b58ddd81936f828b0ee7ae935431480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692a8ba9308b3b1460027acd865573c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f939ba0843ebbb5718796a233c702b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47e50bb1c5262a822c72604d6e8e63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb2b689def676e81f37a0e0a9054d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502dcf9a08563d39e3f9ba57cc8249485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0a70590a7b9e2097d306d6f2fb05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c4e9e010fa856075e4d8c714ce2ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f50116e4a33647cb1768e6d1de1d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e337402f6bbd6053ec1103cb7ba93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77da7b7cbc78f3a2e6d5d2bc844af5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12d4b9d613ead7d3ed814b2a27a5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a38e218e9501449045d890ba526beb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ccf67725fa85c9570adfc06127c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42ade58f1e95fa7d178cb9919bd5aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581d39c717eb3f333c652310a0385c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842dc615c0e8da17c9e8a948294fa3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd218434ee8b95a3e4d9cc93edb04f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ce00dd7f72e1b779daaeca505d94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427597c317a827731e8e7a58ed112e4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e0af2b408f3b095c7332334c0a23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e9c6347f58fef7d1c833ff367d60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3be48523edb7b11db9f6ae2e76875502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6289cc8c68a335000ef9440ffc25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1218afec20e92147a33005878b419504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f614ffa26d03b44eaea3c79324ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa350d1c135dd27d45ccf7839ee3dcdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dac41beb5d984025c17741b67ed30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d53d0ec5bef713453297c7b321321508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910024de72810a17f9a9c288f82be39c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c31d40bbdd30dabb8dab1605aa11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad57aeedc0bf1748c255368c3eb1a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb565f9ae056f94df560c76ae39a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8cad68ee865d660529f9ede91f3f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532374320c7cb82427bbdf3ce37d430514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aab62ef8716b785f89a3803429c84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9d53081ec2c495aef67731a215a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280e323017c205a01d415480714321517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09c757baf7de407ff4e93875e513bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030787f93038cfdf1b2b3fe6783f293519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4aaafb7a0affb8aa1e5024cd2f48b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743539155164e855ebd523c874661cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d6634eb6a91658f7ca6b503509ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d08ef21bdd7313402586303fb28b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd6efcb3d8e3f0b2a1c5a8afde88f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfb6e9eda685737b120edb54338968525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd92244dd164d1f330b0dd9d046f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed17eb398b5cb571ecac729d81f448527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8b3b52c454ce63e001aaabbe529c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeb1b36d1ee9078be8bd52d154e466529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c11ab9165e6578b15bc11f3c0d2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a699082bb0b8397ffd8865dd349f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9991692146b09cb687b384f8d4ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01689b467d4365e4043ca291165bba4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f5d30439ae896883635f591cf700534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bed983f8e4f02ff8ec6ae09ffee6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e63a0579b85af4dadd23609c94cfea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec13da52131b52ea7e3b06a42ac73d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bc30c7c61faa4228948c41231b60c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107eae9a4a92ef987c09cbd85de4d77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09be7e4e96b776d7882f34f40a77ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5506e6452cca1a9a6ea76859d3f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466fe8fb873311312d9f6f7209f61d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd7377cb65684601be79320cc86eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e173f27714ea5b9d8144b17c157aef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd861ecd20f60dad7c941bdc750f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7c777927b7c86aef31f296362d4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f20deec9ebd8e78e6c3e5c23622e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af02c00f30f5051405124b5d18ee2e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e986857009011ade7d81f7bca7bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bdde410d881fc307ceb9ea6593291550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283437374611acaf63149018f1fff3a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9257262a3760c73a38017ecb078cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1cf4ade7cb2283cbb81dab3566756553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112e8e19ea8f078e7fff824346ea61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1f9de1742eb9d2c094e574649e325555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd12c5cae529328139b2c30946d6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf47b3fb7fa8a591cd14425463015e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ffd9fc66a4050ef9fa5d758ed1b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db649fb4ff52fd1187d40006551d11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c53dd0f1657bff2379ad442137f7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b00ffeb4a6325cace79f10263813561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2546b4589d6582ecd3a092e3a5d1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f61b7ed7792a7cf198646f91dc0ecf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574e664a713943aceff871a9b4138c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da03f7f690e7673346749dd6d8168e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559971595a5f655a368c99db7830ca71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029cfa29d826501ffe771442c87c1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f969037cbe2055fc464aa22349d52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d31f1c6dceb1637486f497040697569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce65c721903164fa25f528984e3ea6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c79ef29fa8158b42bc36a41e443578571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ca339cbda20766ba2c4a142a77a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d6ecba0aee9b6e210234c189d829c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31affd2ef1c745be8d7ec1afa95cc3fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cf08f06709c9c4a60bd31dc47867e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b4745376757217e5bc664ef728c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78964f8f7968515b0ec989b5b4a3ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29dedc4662ca0da66fc054c008b24e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc056d02171e190fa234a0f06fa81050579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c668e4a6f71c461a730145cfc520580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4d78df5bf6ff1f1b58365ec620a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c2ffbc9ea184da82d7172c9343b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb19d122610b85b74213b5afb93d8dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac867ad82cfe380b8231140399b07c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00252c348ca5c990e8873802a6337e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f547612dbd5c388520408c6aed9bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d8c336d80abe9d623d15a4359446587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe387e481489c061e3ef230ee8215588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c4958e4d34885ad6b2d351833f6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c4d60c0584066a176f7dfe82bfae6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5fe9217de90abcd2bfc370ed044e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b67dadb05aa16640e35829ce8792e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11563c98497b73b124fcf7645c60a52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9942d9f7440a8835956a85d88184305594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b4f27df1ea0b93fda947eda5b667595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e922e08ef24a587475e3617e17f97ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f79f112cc78b7153f74e64bb7f3b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4f2e7dd51191f55c1de04470e5c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4da23c9c7ca90862789f9621681e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c8fa19d806b3e5686e7ebc7c6a619600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a6022d5b2013335ae25a039e0c2c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cff19e9965ff75fd1c7ed17ecf1e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d14ec5078a4164f572d57b6d9e98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112125c875868b0feb4acc55dc3784e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6881ec2686a0190c5f607442b28fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f36eeeafd889cbfa993e9dad1def93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da454d3f896ed2bf79a6fc5c6e490c99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0584927ad0767cda9526535835f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42bb65710f7c7ff054e97a112b8171609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71054508f13319c4ba297613662ad9d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11c9ff1d87d5ee19c11c6435dd81b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab12b5bd778cc02d340c48af84efa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2f40fa75fd85d9c7298857b6ff91b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f45e08bf767fea277f52d6f01a70e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce62683528615858caa8bd58df69c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96d736de447534381ee8af4a82361616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec33540008458dfedef0ceeac5da01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebada358fefeb7bef4f2d3563b9c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8eb4e75901a9b13657d9569888e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c9b655fca509bdcedf13a1a0fccd0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa724ba6ece8e24caf64485ec6955d6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6f1f174629ba4649cd0985f8aa5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7503417b4dc48e26b8d4ab006ab0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd98fff8959a5680ed2c1b326c2b20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d716f686d0b0ba91074aa53a9e3951625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272135cae0db592cd9939163806168fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3385ddce28f01d5e07d95748343d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef3ad801500ad37d391bc6e9973bf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd078eedc1987071d61afebba44ccceb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63705b0e7383a511e99844fde0f9cec1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac09a92658f9540ff3e8fba11b87d2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70413baa2602f660ab2384d1d808b79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cad3f3f9d0f26a477dbf0c9311bf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b5cb01feb44a64ab0033c7c9bddb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37083e182faf8cb148b6846556a80067635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc321c87eafcbdcba54054ffc7d7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e2df9916014192814a134d93c3bba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141de9caf2fcded724429794e8e88d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152c5c452a607dfe867b159a13169b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7963c7a5a312bdd9d12c413fefc55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f08291887b4cda56e60643c43861641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f04ace257b7919d135650d5279a925642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c4be48721b115b22c48873e259d0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cc9799dd824dcd842adf45dc6d64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619faf62b9f98736abaa0ad9a293bb42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf13330d1364c073fe8eec0522bfe9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd10bf856dd2c3927dbc060b4e689a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801575b9c9499abd0dc860d6c1853a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ec2d208c4f072ab9dff8b3474960649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a293c19e0c00b4d1f46ee342d62da6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e360b9b477a9cbcb90485ee6eebc3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915879eb70678eca7accf14ff25b45f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ef87d1102bbcb74643b7ede3c1f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d875972339d27824007944ac1b941654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afae294205293f2d2e0566d2c73ad67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc42fe17db1f5535e4dff9be2f6ed9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616c684a63957018e4935ca795d711657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed82d6d629976feb6cb1e0f6c7afb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e5e2d704df4a9f1e4aa691101a885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3947dc68586b1ee08f0dc33e308886660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274d07b3c7d0a1e9da456b3bae1c581661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa01668f0451ddf0699be8f3e108ff1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929acba6da01b8f22018951c91f27194663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04d624c2c4165a01010e6ed9635b58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1ebe28c57ecc88eecbdad6feb35b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f015f5cccb321792e5a358eea3dd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194c83ec3664aba9bb74401e78125b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63192b504869dabd48f22710328e6b29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077ee64addd3163d0b13d34f8e2e6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f4dfe4cac9086dfbe794516e4012670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1572889913b0f60c75450a257d6c8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340a8a92366489a5ba475f7552bbcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab7ef7f1061467681aec79a29af73f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc8a62b95e772471159c21870e0b51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be97228e65123e39d832cf47fb6e386675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426782e8e7c7903afbf59eb1098c5a3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f78a840f7296061f2dd33157c79fe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf607502b4e92d99932b04fde923fbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d20e7b2958a7d9d8646220234f1431679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74685d164b3050e67b0e1e779a5af048680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013bcb5ff9a6dc199e1d8a86d7f30f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85aadc2c9c825df013481b44018bfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b0bf2f14391ad66a3a2fc46371b57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb39145f4ded74d1f0c24c95ca16bf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71528d5fdde701f253a108fbc4e8f447685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474039829c5e900383642f6bfb6faa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93cbbebb8997e4531889c94c0591e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17726d69b657a2820baa48c79707d24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2afd6146b4d9d4e595837ec9c99ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187fc3fc5102a109367508218a07155690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff8c1d5f2ac6692ff47dd6de77807691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2f98fb6a7d805ba3cea867dad9c3a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec44ce99f33f3bf826f08f7e4aa1138693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709bb877b5d96028dddc09c6af7637694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be045fcae458362a8daf0b4ae229ede695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac02b0b66d2871e353563af6767fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cd0c8be3161b95abddcd78b2919a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1aebfe3cb34eebd83dd32bf8c2c14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c36be03e6681323676c66be04f019699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e8b6d6b28aa70ac6dc4aba322e058700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be184f5de676805aa12413fd148eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb218a11a32e9a4b0282e90789877f94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617d9de1de3f8d7e3578be94f303b77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e62e33dcfd476997f04fb13c95ccf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb76feda3584763aab77b06acc9428705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53a9efd0ec2e439076bd09be19e9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb839150501f2c8ebcf075c6183ae02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0ca10738e9791cf3ce20623fd9d6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c7b360e1a9c8619591a5dc660e2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8632981523d74ced8c63ca8cc3dde9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664e3f8061fd05989b8f9bb88d520d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d3761ce611cd40705a3f15fd10a7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cec8d81a3b3a3bf3567e3e56a2f83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab876787870c4f16e8a74540f76f7c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235fba1182c63a74a3c51aeadd7515715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e96f269bd9d3fdcd2847ba5ce045e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0e1c4b47451012bcbc1453fb57d8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b42bff42d075c3febbaed305a2ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6dea057f22b812dd4073203220c69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9fccbd8bc47482e88f74c6aa2c126720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919fbbaff3fae5febe7b07cb8accc52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144ad8c214cb18fa77c4352f5f57d79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04dbe6b2c96e18e79d10d7a1a0428723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714afaf50bc36d44f8b68a64f093a0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a75781634bbfd0e2929fa4ef9d42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6393631614165fe4ea8b062d316df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ed6ffb7cee5f94eda4b41e842c23e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5859f8b7daa369a15e3c5b663a7c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab7d4641b8bc2ea195350d3cf2872729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c289af7bfdd4914fe1a848e991f20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50435e3f8423c01072ef86e947b80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a7d3bafe8289670424183d1ad17c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5687bea32bafc0343829b92c71532733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e0ac250558094f47950558409b681734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b260d177a646c10b023cf2a246ac635735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263a2418e22c15d9f410acf140d3e40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5971242367be42c3825f7af2c8741737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a34ce891fcbc3dcfbb5ea7fefeb50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3997756a68ec3d5c6f5f738abdce16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6907f066a601482d1bbf6cf3e33567740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19d9dba646c2e596b023807eb06be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1c6fba7e652655429f7fcce7158a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aa27a9e6d5ae4542a0b451da732ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bafaac2cea2702cb77bc01d06d8ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707b7f8fc7535774b0ff57cf49fab0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39095afd4678ffd19a407704a7465c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453219ec834bbdd6f6f2365a0953cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680d18b7cbfe5f3bdf761e3438823d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba96b4d1f59c19536ce6f58ff1d2b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88a0559f560b2f497e742fb801622d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4ede96a14bb09d709e9dde53af31b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c81b282277753e45f65f60b58f5304752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8c297d786bb2f50f664bc950fe046753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a6923a6410cfeedccf35d3bc84bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1175461a35a0888c7520843d872a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ad5ee16006b355bd8918b30edae03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c07fc841dbe288db14c25f0fa6fc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a184558bfcab0e208a28cb59b5516758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2cd8f776d8b27a45a9e4560a8080759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>